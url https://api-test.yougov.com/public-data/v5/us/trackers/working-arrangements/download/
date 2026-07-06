--- v0 (2026-04-30)
+++ v1 (2026-07-06)
@@ -460,70 +460,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -543,562 +544,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1001</v>
       </c>
       <c r="C12" t="n">
         <v>1030</v>
       </c>
       <c r="D12" t="n">
         <v>1007</v>
       </c>
       <c r="E12" t="n">
         <v>1010</v>
       </c>
       <c r="F12" t="n">
         <v>1056</v>
       </c>
       <c r="G12" t="n">
         <v>1015</v>
       </c>
       <c r="H12" t="n">
         <v>1008</v>
       </c>
       <c r="I12" t="n">
         <v>1006</v>
       </c>
       <c r="J12" t="n">
         <v>1014</v>
       </c>
       <c r="K12" t="n">
         <v>1010</v>
       </c>
       <c r="L12" t="n">
         <v>1012</v>
       </c>
+      <c r="M12" t="n">
+        <v>1008</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1001</v>
       </c>
       <c r="C13" t="n">
         <v>1030</v>
       </c>
       <c r="D13" t="n">
         <v>1007</v>
       </c>
       <c r="E13" t="n">
         <v>1010</v>
       </c>
       <c r="F13" t="n">
         <v>1056</v>
       </c>
       <c r="G13" t="n">
         <v>1015</v>
       </c>
       <c r="H13" t="n">
         <v>1008</v>
       </c>
       <c r="I13" t="n">
         <v>1006</v>
       </c>
       <c r="J13" t="n">
         <v>1014</v>
       </c>
       <c r="K13" t="n">
         <v>1010</v>
       </c>
       <c r="L13" t="n">
         <v>1012</v>
+      </c>
+      <c r="M13" t="n">
+        <v>1008</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1118,562 +1161,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>140</v>
       </c>
       <c r="C12" t="n">
         <v>160</v>
       </c>
       <c r="D12" t="n">
         <v>150</v>
       </c>
       <c r="E12" t="n">
         <v>144</v>
       </c>
       <c r="F12" t="n">
         <v>184</v>
       </c>
       <c r="G12" t="n">
         <v>129</v>
       </c>
       <c r="H12" t="n">
         <v>125</v>
       </c>
       <c r="I12" t="n">
         <v>134</v>
       </c>
       <c r="J12" t="n">
         <v>134</v>
       </c>
       <c r="K12" t="n">
         <v>151</v>
       </c>
       <c r="L12" t="n">
         <v>131</v>
       </c>
+      <c r="M12" t="n">
+        <v>153</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>157</v>
       </c>
       <c r="C13" t="n">
         <v>161</v>
       </c>
       <c r="D13" t="n">
         <v>158</v>
       </c>
       <c r="E13" t="n">
         <v>154</v>
       </c>
       <c r="F13" t="n">
         <v>165</v>
       </c>
       <c r="G13" t="n">
         <v>159</v>
       </c>
       <c r="H13" t="n">
         <v>158</v>
       </c>
       <c r="I13" t="n">
         <v>157</v>
       </c>
       <c r="J13" t="n">
         <v>158</v>
       </c>
       <c r="K13" t="n">
         <v>158</v>
       </c>
       <c r="L13" t="n">
         <v>159</v>
+      </c>
+      <c r="M13" t="n">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1693,562 +1778,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>13</v>
       </c>
       <c r="C12" t="n">
         <v>34</v>
       </c>
       <c r="D12" t="n">
         <v>32</v>
       </c>
       <c r="E12" t="n">
         <v>23</v>
       </c>
       <c r="F12" t="n">
         <v>19</v>
       </c>
       <c r="G12" t="n">
         <v>21</v>
       </c>
       <c r="H12" t="n">
         <v>31</v>
       </c>
       <c r="I12" t="n">
         <v>31</v>
       </c>
       <c r="J12" t="n">
         <v>18</v>
       </c>
       <c r="K12" t="n">
         <v>25</v>
       </c>
       <c r="L12" t="n">
         <v>23</v>
       </c>
+      <c r="M12" t="n">
+        <v>22</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>12</v>
       </c>
       <c r="C13" t="n">
         <v>30</v>
       </c>
       <c r="D13" t="n">
         <v>32</v>
       </c>
       <c r="E13" t="n">
         <v>23</v>
       </c>
       <c r="F13" t="n">
         <v>20</v>
       </c>
       <c r="G13" t="n">
         <v>20</v>
       </c>
       <c r="H13" t="n">
         <v>30</v>
       </c>
       <c r="I13" t="n">
         <v>29</v>
       </c>
       <c r="J13" t="n">
         <v>19</v>
       </c>
       <c r="K13" t="n">
         <v>25</v>
       </c>
       <c r="L13" t="n">
         <v>23</v>
+      </c>
+      <c r="M13" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2268,562 +2395,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>10</v>
       </c>
       <c r="C12" t="n">
         <v>19</v>
       </c>
       <c r="D12" t="n">
         <v>5</v>
       </c>
       <c r="E12" t="n">
         <v>23</v>
       </c>
       <c r="F12" t="n">
         <v>18</v>
       </c>
       <c r="G12" t="n">
         <v>16</v>
       </c>
       <c r="H12" t="n">
         <v>19</v>
       </c>
       <c r="I12" t="n">
         <v>6</v>
       </c>
       <c r="J12" t="n">
         <v>16</v>
       </c>
       <c r="K12" t="n">
         <v>11</v>
       </c>
       <c r="L12" t="n">
         <v>3</v>
       </c>
+      <c r="M12" t="n">
+        <v>13</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>10</v>
       </c>
       <c r="C13" t="n">
         <v>19</v>
       </c>
       <c r="D13" t="n">
         <v>5</v>
       </c>
       <c r="E13" t="n">
         <v>21</v>
       </c>
       <c r="F13" t="n">
         <v>18</v>
       </c>
       <c r="G13" t="n">
         <v>15</v>
       </c>
       <c r="H13" t="n">
         <v>19</v>
       </c>
       <c r="I13" t="n">
         <v>6</v>
       </c>
       <c r="J13" t="n">
         <v>15</v>
       </c>
       <c r="K13" t="n">
         <v>11</v>
       </c>
       <c r="L13" t="n">
         <v>3</v>
+      </c>
+      <c r="M13" t="n">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2843,562 +3012,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>6</v>
       </c>
       <c r="C12" t="n">
         <v>4</v>
       </c>
       <c r="D12" t="n">
         <v>2</v>
       </c>
       <c r="E12" t="n">
         <v>5</v>
       </c>
       <c r="F12" t="n">
         <v>4</v>
       </c>
       <c r="G12" t="n">
         <v>4</v>
       </c>
       <c r="H12" t="n">
         <v>4</v>
       </c>
       <c r="I12" t="n">
         <v>4</v>
       </c>
       <c r="J12" t="n">
         <v>5</v>
       </c>
       <c r="K12" t="n">
         <v>4</v>
       </c>
       <c r="L12" t="n">
         <v>4</v>
       </c>
+      <c r="M12" t="n">
+        <v>3</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>7</v>
       </c>
       <c r="C13" t="n">
         <v>4</v>
       </c>
       <c r="D13" t="n">
         <v>2</v>
       </c>
       <c r="E13" t="n">
         <v>5</v>
       </c>
       <c r="F13" t="n">
         <v>4</v>
       </c>
       <c r="G13" t="n">
         <v>4</v>
       </c>
       <c r="H13" t="n">
         <v>4</v>
       </c>
       <c r="I13" t="n">
         <v>4</v>
       </c>
       <c r="J13" t="n">
         <v>5</v>
       </c>
       <c r="K13" t="n">
         <v>4</v>
       </c>
       <c r="L13" t="n">
         <v>4</v>
+      </c>
+      <c r="M13" t="n">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3418,562 +3629,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>21</v>
       </c>
       <c r="C12" t="n">
         <v>19</v>
       </c>
       <c r="D12" t="n">
         <v>17</v>
       </c>
       <c r="E12" t="n">
         <v>36</v>
       </c>
       <c r="F12" t="n">
         <v>28</v>
       </c>
       <c r="G12" t="n">
         <v>21</v>
       </c>
       <c r="H12" t="n">
         <v>22</v>
       </c>
       <c r="I12" t="n">
         <v>19</v>
       </c>
       <c r="J12" t="n">
         <v>25</v>
       </c>
       <c r="K12" t="n">
         <v>30</v>
       </c>
       <c r="L12" t="n">
         <v>36</v>
       </c>
+      <c r="M12" t="n">
+        <v>25</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>21</v>
       </c>
       <c r="C13" t="n">
         <v>18</v>
       </c>
       <c r="D13" t="n">
         <v>16</v>
       </c>
       <c r="E13" t="n">
         <v>34</v>
       </c>
       <c r="F13" t="n">
         <v>29</v>
       </c>
       <c r="G13" t="n">
         <v>20</v>
       </c>
       <c r="H13" t="n">
         <v>20</v>
       </c>
       <c r="I13" t="n">
         <v>18</v>
       </c>
       <c r="J13" t="n">
         <v>26</v>
       </c>
       <c r="K13" t="n">
         <v>29</v>
       </c>
       <c r="L13" t="n">
         <v>34</v>
+      </c>
+      <c r="M13" t="n">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3993,562 +4246,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>25</v>
       </c>
       <c r="C12" t="n">
         <v>19</v>
       </c>
       <c r="D12" t="n">
         <v>16</v>
       </c>
       <c r="E12" t="n">
         <v>21</v>
       </c>
       <c r="F12" t="n">
         <v>24</v>
       </c>
       <c r="G12" t="n">
         <v>12</v>
       </c>
       <c r="H12" t="n">
         <v>24</v>
       </c>
       <c r="I12" t="n">
         <v>12</v>
       </c>
       <c r="J12" t="n">
         <v>17</v>
       </c>
       <c r="K12" t="n">
         <v>13</v>
       </c>
       <c r="L12" t="n">
         <v>11</v>
       </c>
+      <c r="M12" t="n">
+        <v>13</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>25</v>
       </c>
       <c r="C13" t="n">
         <v>19</v>
       </c>
       <c r="D13" t="n">
         <v>16</v>
       </c>
       <c r="E13" t="n">
         <v>21</v>
       </c>
       <c r="F13" t="n">
         <v>25</v>
       </c>
       <c r="G13" t="n">
         <v>12</v>
       </c>
       <c r="H13" t="n">
         <v>24</v>
       </c>
       <c r="I13" t="n">
         <v>13</v>
       </c>
       <c r="J13" t="n">
         <v>17</v>
       </c>
       <c r="K13" t="n">
         <v>14</v>
       </c>
       <c r="L13" t="n">
         <v>11</v>
+      </c>
+      <c r="M13" t="n">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4568,562 +4863,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>68</v>
       </c>
       <c r="C12" t="n">
         <v>66</v>
       </c>
       <c r="D12" t="n">
         <v>52</v>
       </c>
       <c r="E12" t="n">
         <v>54</v>
       </c>
       <c r="F12" t="n">
         <v>68</v>
       </c>
       <c r="G12" t="n">
         <v>58</v>
       </c>
       <c r="H12" t="n">
         <v>44</v>
       </c>
       <c r="I12" t="n">
         <v>44</v>
       </c>
       <c r="J12" t="n">
         <v>38</v>
       </c>
       <c r="K12" t="n">
         <v>45</v>
       </c>
       <c r="L12" t="n">
         <v>39</v>
       </c>
+      <c r="M12" t="n">
+        <v>53</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>75</v>
       </c>
       <c r="C13" t="n">
         <v>63</v>
       </c>
       <c r="D13" t="n">
         <v>52</v>
       </c>
       <c r="E13" t="n">
         <v>53</v>
       </c>
       <c r="F13" t="n">
         <v>63</v>
       </c>
       <c r="G13" t="n">
         <v>59</v>
       </c>
       <c r="H13" t="n">
         <v>46</v>
       </c>
       <c r="I13" t="n">
         <v>44</v>
       </c>
       <c r="J13" t="n">
         <v>37</v>
       </c>
       <c r="K13" t="n">
         <v>41</v>
       </c>
       <c r="L13" t="n">
         <v>37</v>
+      </c>
+      <c r="M13" t="n">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5143,562 +5480,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>330</v>
       </c>
       <c r="C12" t="n">
         <v>347</v>
       </c>
       <c r="D12" t="n">
         <v>355</v>
       </c>
       <c r="E12" t="n">
         <v>349</v>
       </c>
       <c r="F12" t="n">
         <v>378</v>
       </c>
       <c r="G12" t="n">
         <v>342</v>
       </c>
       <c r="H12" t="n">
         <v>341</v>
       </c>
       <c r="I12" t="n">
         <v>360</v>
       </c>
       <c r="J12" t="n">
         <v>374</v>
       </c>
       <c r="K12" t="n">
         <v>367</v>
       </c>
       <c r="L12" t="n">
         <v>366</v>
       </c>
+      <c r="M12" t="n">
+        <v>368</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>328</v>
       </c>
       <c r="C13" t="n">
         <v>352</v>
       </c>
       <c r="D13" t="n">
         <v>354</v>
       </c>
       <c r="E13" t="n">
         <v>351</v>
       </c>
       <c r="F13" t="n">
         <v>363</v>
       </c>
       <c r="G13" t="n">
         <v>350</v>
       </c>
       <c r="H13" t="n">
         <v>360</v>
       </c>
       <c r="I13" t="n">
         <v>362</v>
       </c>
       <c r="J13" t="n">
         <v>372</v>
       </c>
       <c r="K13" t="n">
         <v>366</v>
       </c>
       <c r="L13" t="n">
         <v>371</v>
+      </c>
+      <c r="M13" t="n">
+        <v>355</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5718,562 +6097,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>225</v>
       </c>
       <c r="C12" t="n">
         <v>199</v>
       </c>
       <c r="D12" t="n">
         <v>219</v>
       </c>
       <c r="E12" t="n">
         <v>215</v>
       </c>
       <c r="F12" t="n">
         <v>205</v>
       </c>
       <c r="G12" t="n">
         <v>192</v>
       </c>
       <c r="H12" t="n">
         <v>207</v>
       </c>
       <c r="I12" t="n">
         <v>209</v>
       </c>
       <c r="J12" t="n">
         <v>210</v>
       </c>
       <c r="K12" t="n">
         <v>206</v>
       </c>
       <c r="L12" t="n">
         <v>218</v>
       </c>
+      <c r="M12" t="n">
+        <v>189</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>221</v>
       </c>
       <c r="C13" t="n">
         <v>198</v>
       </c>
       <c r="D13" t="n">
         <v>213</v>
       </c>
       <c r="E13" t="n">
         <v>204</v>
       </c>
       <c r="F13" t="n">
         <v>211</v>
       </c>
       <c r="G13" t="n">
         <v>187</v>
       </c>
       <c r="H13" t="n">
         <v>194</v>
       </c>
       <c r="I13" t="n">
         <v>204</v>
       </c>
       <c r="J13" t="n">
         <v>204</v>
       </c>
       <c r="K13" t="n">
         <v>198</v>
       </c>
       <c r="L13" t="n">
         <v>211</v>
+      </c>
+      <c r="M13" t="n">
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6293,562 +6714,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>87</v>
       </c>
       <c r="C12" t="n">
         <v>121</v>
       </c>
       <c r="D12" t="n">
         <v>98</v>
       </c>
       <c r="E12" t="n">
         <v>115</v>
       </c>
       <c r="F12" t="n">
         <v>113</v>
       </c>
       <c r="G12" t="n">
         <v>132</v>
       </c>
       <c r="H12" t="n">
         <v>122</v>
       </c>
       <c r="I12" t="n">
         <v>113</v>
       </c>
       <c r="J12" t="n">
         <v>112</v>
       </c>
       <c r="K12" t="n">
         <v>115</v>
       </c>
       <c r="L12" t="n">
         <v>109</v>
       </c>
+      <c r="M12" t="n">
+        <v>118</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>89</v>
       </c>
       <c r="C13" t="n">
         <v>121</v>
       </c>
       <c r="D13" t="n">
         <v>99</v>
       </c>
       <c r="E13" t="n">
         <v>110</v>
       </c>
       <c r="F13" t="n">
         <v>115</v>
       </c>
       <c r="G13" t="n">
         <v>127</v>
       </c>
       <c r="H13" t="n">
         <v>118</v>
       </c>
       <c r="I13" t="n">
         <v>108</v>
       </c>
       <c r="J13" t="n">
         <v>110</v>
       </c>
       <c r="K13" t="n">
         <v>114</v>
       </c>
       <c r="L13" t="n">
         <v>103</v>
+      </c>
+      <c r="M13" t="n">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6868,562 +7331,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>239</v>
       </c>
       <c r="C12" t="n">
         <v>245</v>
       </c>
       <c r="D12" t="n">
         <v>233</v>
       </c>
       <c r="E12" t="n">
         <v>240</v>
       </c>
       <c r="F12" t="n">
         <v>250</v>
       </c>
       <c r="G12" t="n">
         <v>237</v>
       </c>
       <c r="H12" t="n">
         <v>228</v>
       </c>
       <c r="I12" t="n">
         <v>230</v>
       </c>
       <c r="J12" t="n">
         <v>251</v>
       </c>
       <c r="K12" t="n">
         <v>237</v>
       </c>
       <c r="L12" t="n">
         <v>220</v>
       </c>
+      <c r="M12" t="n">
+        <v>243</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>215</v>
       </c>
       <c r="C13" t="n">
         <v>222</v>
       </c>
       <c r="D13" t="n">
         <v>217</v>
       </c>
       <c r="E13" t="n">
         <v>218</v>
       </c>
       <c r="F13" t="n">
         <v>227</v>
       </c>
       <c r="G13" t="n">
         <v>218</v>
       </c>
       <c r="H13" t="n">
         <v>217</v>
       </c>
       <c r="I13" t="n">
         <v>216</v>
       </c>
       <c r="J13" t="n">
         <v>218</v>
       </c>
       <c r="K13" t="n">
         <v>217</v>
       </c>
       <c r="L13" t="n">
         <v>218</v>
+      </c>
+      <c r="M13" t="n">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7443,562 +7948,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>185</v>
       </c>
       <c r="C12" t="n">
         <v>195</v>
       </c>
       <c r="D12" t="n">
         <v>186</v>
       </c>
       <c r="E12" t="n">
         <v>174</v>
       </c>
       <c r="F12" t="n">
         <v>186</v>
       </c>
       <c r="G12" t="n">
         <v>187</v>
       </c>
       <c r="H12" t="n">
         <v>191</v>
       </c>
       <c r="I12" t="n">
         <v>176</v>
       </c>
       <c r="J12" t="n">
         <v>182</v>
       </c>
       <c r="K12" t="n">
         <v>172</v>
       </c>
       <c r="L12" t="n">
         <v>169</v>
       </c>
+      <c r="M12" t="n">
+        <v>174</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>182</v>
       </c>
       <c r="C13" t="n">
         <v>187</v>
       </c>
       <c r="D13" t="n">
         <v>183</v>
       </c>
       <c r="E13" t="n">
         <v>185</v>
       </c>
       <c r="F13" t="n">
         <v>192</v>
       </c>
       <c r="G13" t="n">
         <v>185</v>
       </c>
       <c r="H13" t="n">
         <v>183</v>
       </c>
       <c r="I13" t="n">
         <v>183</v>
       </c>
       <c r="J13" t="n">
         <v>184</v>
       </c>
       <c r="K13" t="n">
         <v>184</v>
       </c>
       <c r="L13" t="n">
         <v>185</v>
+      </c>
+      <c r="M13" t="n">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8018,562 +8565,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>106</v>
       </c>
       <c r="C12" t="n">
         <v>102</v>
       </c>
       <c r="D12" t="n">
         <v>97</v>
       </c>
       <c r="E12" t="n">
         <v>103</v>
       </c>
       <c r="F12" t="n">
         <v>106</v>
       </c>
       <c r="G12" t="n">
         <v>104</v>
       </c>
       <c r="H12" t="n">
         <v>103</v>
       </c>
       <c r="I12" t="n">
         <v>104</v>
       </c>
       <c r="J12" t="n">
         <v>98</v>
       </c>
       <c r="K12" t="n">
         <v>105</v>
       </c>
       <c r="L12" t="n">
         <v>111</v>
       </c>
+      <c r="M12" t="n">
+        <v>106</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>106</v>
       </c>
       <c r="C13" t="n">
         <v>109</v>
       </c>
       <c r="D13" t="n">
         <v>106</v>
       </c>
       <c r="E13" t="n">
         <v>107</v>
       </c>
       <c r="F13" t="n">
         <v>112</v>
       </c>
       <c r="G13" t="n">
         <v>107</v>
       </c>
       <c r="H13" t="n">
         <v>106</v>
       </c>
       <c r="I13" t="n">
         <v>106</v>
       </c>
       <c r="J13" t="n">
         <v>107</v>
       </c>
       <c r="K13" t="n">
         <v>107</v>
       </c>
       <c r="L13" t="n">
+        <v>106</v>
+      </c>
+      <c r="M13" t="n">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8593,562 +9182,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>233</v>
       </c>
       <c r="C12" t="n">
         <v>270</v>
       </c>
       <c r="D12" t="n">
         <v>260</v>
       </c>
       <c r="E12" t="n">
         <v>253</v>
       </c>
       <c r="F12" t="n">
         <v>264</v>
       </c>
       <c r="G12" t="n">
         <v>258</v>
       </c>
       <c r="H12" t="n">
         <v>252</v>
       </c>
       <c r="I12" t="n">
         <v>266</v>
       </c>
       <c r="J12" t="n">
         <v>243</v>
       </c>
       <c r="K12" t="n">
         <v>259</v>
       </c>
       <c r="L12" t="n">
         <v>246</v>
       </c>
+      <c r="M12" t="n">
+        <v>243</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>250</v>
       </c>
       <c r="C13" t="n">
         <v>258</v>
       </c>
       <c r="D13" t="n">
         <v>252</v>
       </c>
       <c r="E13" t="n">
         <v>254</v>
       </c>
       <c r="F13" t="n">
         <v>264</v>
       </c>
       <c r="G13" t="n">
         <v>254</v>
       </c>
       <c r="H13" t="n">
         <v>252</v>
       </c>
       <c r="I13" t="n">
         <v>252</v>
       </c>
       <c r="J13" t="n">
         <v>254</v>
       </c>
       <c r="K13" t="n">
         <v>253</v>
       </c>
       <c r="L13" t="n">
         <v>254</v>
+      </c>
+      <c r="M13" t="n">
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9168,562 +9799,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>349</v>
       </c>
       <c r="C12" t="n">
         <v>338</v>
       </c>
       <c r="D12" t="n">
         <v>334</v>
       </c>
       <c r="E12" t="n">
         <v>334</v>
       </c>
       <c r="F12" t="n">
         <v>359</v>
       </c>
       <c r="G12" t="n">
         <v>334</v>
       </c>
       <c r="H12" t="n">
         <v>337</v>
       </c>
       <c r="I12" t="n">
         <v>329</v>
       </c>
       <c r="J12" t="n">
         <v>336</v>
       </c>
       <c r="K12" t="n">
         <v>335</v>
       </c>
       <c r="L12" t="n">
         <v>343</v>
       </c>
+      <c r="M12" t="n">
+        <v>343</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>338</v>
       </c>
       <c r="C13" t="n">
         <v>347</v>
       </c>
       <c r="D13" t="n">
         <v>340</v>
       </c>
       <c r="E13" t="n">
         <v>342</v>
       </c>
       <c r="F13" t="n">
         <v>356</v>
       </c>
       <c r="G13" t="n">
         <v>342</v>
       </c>
       <c r="H13" t="n">
         <v>340</v>
       </c>
       <c r="I13" t="n">
         <v>339</v>
       </c>
       <c r="J13" t="n">
         <v>342</v>
       </c>
       <c r="K13" t="n">
         <v>341</v>
       </c>
       <c r="L13" t="n">
+        <v>340</v>
+      </c>
+      <c r="M13" t="n">
         <v>340</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9743,562 +10416,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.76</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>180</v>
       </c>
       <c r="C12" t="n">
         <v>177</v>
       </c>
       <c r="D12" t="n">
         <v>180</v>
       </c>
       <c r="E12" t="n">
         <v>183</v>
       </c>
       <c r="F12" t="n">
         <v>183</v>
       </c>
       <c r="G12" t="n">
         <v>186</v>
       </c>
       <c r="H12" t="n">
         <v>191</v>
       </c>
       <c r="I12" t="n">
         <v>181</v>
       </c>
       <c r="J12" t="n">
         <v>184</v>
       </c>
       <c r="K12" t="n">
         <v>179</v>
       </c>
       <c r="L12" t="n">
         <v>203</v>
       </c>
+      <c r="M12" t="n">
+        <v>179</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>198</v>
       </c>
       <c r="C13" t="n">
         <v>203</v>
       </c>
       <c r="D13" t="n">
         <v>199</v>
       </c>
       <c r="E13" t="n">
         <v>196</v>
       </c>
       <c r="F13" t="n">
         <v>208</v>
       </c>
       <c r="G13" t="n">
         <v>200</v>
       </c>
       <c r="H13" t="n">
         <v>199</v>
       </c>
       <c r="I13" t="n">
         <v>199</v>
       </c>
       <c r="J13" t="n">
         <v>199</v>
       </c>
       <c r="K13" t="n">
         <v>199</v>
       </c>
       <c r="L13" t="n">
         <v>200</v>
+      </c>
+      <c r="M13" t="n">
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10318,562 +11033,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>466</v>
       </c>
       <c r="C12" t="n">
         <v>497</v>
       </c>
       <c r="D12" t="n">
         <v>482</v>
       </c>
       <c r="E12" t="n">
         <v>487</v>
       </c>
       <c r="F12" t="n">
         <v>523</v>
       </c>
       <c r="G12" t="n">
         <v>493</v>
       </c>
       <c r="H12" t="n">
         <v>480</v>
       </c>
       <c r="I12" t="n">
         <v>472</v>
       </c>
       <c r="J12" t="n">
         <v>478</v>
       </c>
       <c r="K12" t="n">
         <v>471</v>
       </c>
       <c r="L12" t="n">
         <v>459</v>
       </c>
+      <c r="M12" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>487</v>
       </c>
       <c r="C13" t="n">
         <v>501</v>
       </c>
       <c r="D13" t="n">
         <v>490</v>
       </c>
       <c r="E13" t="n">
         <v>489</v>
       </c>
       <c r="F13" t="n">
         <v>514</v>
       </c>
       <c r="G13" t="n">
         <v>494</v>
       </c>
       <c r="H13" t="n">
         <v>491</v>
       </c>
       <c r="I13" t="n">
         <v>490</v>
       </c>
       <c r="J13" t="n">
         <v>494</v>
       </c>
       <c r="K13" t="n">
         <v>492</v>
       </c>
       <c r="L13" t="n">
         <v>492</v>
+      </c>
+      <c r="M13" t="n">
+        <v>491</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10893,562 +11650,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>535</v>
       </c>
       <c r="C12" t="n">
         <v>533</v>
       </c>
       <c r="D12" t="n">
         <v>525</v>
       </c>
       <c r="E12" t="n">
         <v>523</v>
       </c>
       <c r="F12" t="n">
         <v>533</v>
       </c>
       <c r="G12" t="n">
         <v>522</v>
       </c>
       <c r="H12" t="n">
         <v>528</v>
       </c>
       <c r="I12" t="n">
         <v>534</v>
       </c>
       <c r="J12" t="n">
         <v>536</v>
       </c>
       <c r="K12" t="n">
         <v>539</v>
       </c>
       <c r="L12" t="n">
         <v>553</v>
       </c>
+      <c r="M12" t="n">
+        <v>527</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>514</v>
       </c>
       <c r="C13" t="n">
         <v>529</v>
       </c>
       <c r="D13" t="n">
         <v>517</v>
       </c>
       <c r="E13" t="n">
         <v>521</v>
       </c>
       <c r="F13" t="n">
         <v>542</v>
       </c>
       <c r="G13" t="n">
         <v>521</v>
       </c>
       <c r="H13" t="n">
         <v>517</v>
       </c>
       <c r="I13" t="n">
         <v>516</v>
       </c>
       <c r="J13" t="n">
         <v>520</v>
       </c>
       <c r="K13" t="n">
         <v>518</v>
       </c>
       <c r="L13" t="n">
         <v>520</v>
+      </c>
+      <c r="M13" t="n">
+        <v>517</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11468,562 +12267,604 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>644</v>
       </c>
       <c r="C12" t="n">
         <v>633</v>
       </c>
       <c r="D12" t="n">
         <v>642</v>
       </c>
       <c r="E12" t="n">
         <v>616</v>
       </c>
       <c r="F12" t="n">
         <v>637</v>
       </c>
       <c r="G12" t="n">
         <v>676</v>
       </c>
       <c r="H12" t="n">
         <v>644</v>
       </c>
       <c r="I12" t="n">
         <v>657</v>
       </c>
       <c r="J12" t="n">
         <v>652</v>
       </c>
       <c r="K12" t="n">
         <v>631</v>
       </c>
       <c r="L12" t="n">
         <v>669</v>
       </c>
+      <c r="M12" t="n">
+        <v>637</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>649</v>
       </c>
       <c r="C13" t="n">
         <v>655</v>
       </c>
       <c r="D13" t="n">
         <v>657</v>
       </c>
       <c r="E13" t="n">
         <v>631</v>
       </c>
       <c r="F13" t="n">
         <v>669</v>
       </c>
       <c r="G13" t="n">
         <v>663</v>
       </c>
       <c r="H13" t="n">
         <v>633</v>
       </c>
       <c r="I13" t="n">
         <v>658</v>
       </c>
       <c r="J13" t="n">
         <v>653</v>
       </c>
       <c r="K13" t="n">
         <v>649</v>
       </c>
       <c r="L13" t="n">
         <v>658</v>
+      </c>
+      <c r="M13" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best describes your working arrangement? If you switch between arrangements, you may select multiple options.</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-17</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12043,525 +12884,566 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-12</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-11</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Working from home</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="M2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Working remotely on the move / from a variety of locations</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Working in a fixed workplace (office, factory, shop etc.)</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Doing a job share (two employees sharing one role)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Working flexibly (choosing the hours that suit you)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Working staggered hours (different start, finish and break times for employees in the same workplace)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Working compressed hours (the same number of hours over fewer days)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Work in a Results-Only Work Environment (ROWE) (paid by results rather than the number of hours worked)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Not applicable - I do not work</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="M11" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>142</v>
       </c>
       <c r="C12" t="n">
         <v>142</v>
       </c>
       <c r="D12" t="n">
         <v>143</v>
       </c>
       <c r="E12" t="n">
         <v>142</v>
       </c>
       <c r="F12" t="n">
         <v>142</v>
       </c>
       <c r="G12" t="n">
         <v>136</v>
       </c>
       <c r="H12" t="n">
         <v>139</v>
       </c>
       <c r="I12" t="n">
         <v>143</v>
       </c>
       <c r="J12" t="n">
         <v>147</v>
       </c>
       <c r="K12" t="n">
         <v>145</v>
       </c>
       <c r="L12" t="n">
         <v>135</v>
       </c>
+      <c r="M12" t="n">
+        <v>142</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>120</v>
       </c>
       <c r="C13" t="n">
         <v>123</v>
       </c>
       <c r="D13" t="n">
         <v>121</v>
       </c>
       <c r="E13" t="n">
         <v>122</v>
       </c>
       <c r="F13" t="n">
         <v>126</v>
       </c>
       <c r="G13" t="n">
         <v>122</v>
       </c>
       <c r="H13" t="n">
         <v>121</v>
       </c>
       <c r="I13" t="n">
         <v>121</v>
       </c>
       <c r="J13" t="n">
         <v>122</v>
       </c>
       <c r="K13" t="n">
         <v>121</v>
       </c>
       <c r="L13" t="n">
+        <v>121</v>
+      </c>
+      <c r="M13" t="n">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>