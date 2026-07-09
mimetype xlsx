--- v0 (2026-05-01)
+++ v1 (2026-07-09)
@@ -460,81 +460,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -609,50 +610,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -682,50 +688,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -755,50 +764,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -828,50 +840,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -901,50 +916,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -974,50 +992,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1007</v>
       </c>
       <c r="C7" t="n">
         <v>1047</v>
       </c>
       <c r="D7" t="n">
         <v>1006</v>
       </c>
       <c r="E7" t="n">
         <v>1057</v>
       </c>
       <c r="F7" t="n">
         <v>1009</v>
       </c>
       <c r="G7" t="n">
         <v>965</v>
       </c>
@@ -1047,50 +1068,53 @@
       </c>
       <c r="P7" t="n">
         <v>1040</v>
       </c>
       <c r="Q7" t="n">
         <v>1036</v>
       </c>
       <c r="R7" t="n">
         <v>1003</v>
       </c>
       <c r="S7" t="n">
         <v>1005</v>
       </c>
       <c r="T7" t="n">
         <v>1015</v>
       </c>
       <c r="U7" t="n">
         <v>1009</v>
       </c>
       <c r="V7" t="n">
         <v>1005</v>
       </c>
       <c r="W7" t="n">
         <v>1006</v>
       </c>
+      <c r="X7" t="n">
+        <v>1007</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1007</v>
       </c>
       <c r="C8" t="n">
         <v>1047</v>
       </c>
       <c r="D8" t="n">
         <v>1006</v>
       </c>
       <c r="E8" t="n">
         <v>1057</v>
       </c>
       <c r="F8" t="n">
         <v>1009</v>
       </c>
       <c r="G8" t="n">
         <v>965</v>
       </c>
@@ -1119,94 +1143,98 @@
         <v>1016</v>
       </c>
       <c r="P8" t="n">
         <v>1040</v>
       </c>
       <c r="Q8" t="n">
         <v>1036</v>
       </c>
       <c r="R8" t="n">
         <v>1003</v>
       </c>
       <c r="S8" t="n">
         <v>1005</v>
       </c>
       <c r="T8" t="n">
         <v>1015</v>
       </c>
       <c r="U8" t="n">
         <v>1009</v>
       </c>
       <c r="V8" t="n">
         <v>1005</v>
       </c>
       <c r="W8" t="n">
         <v>1006</v>
+      </c>
+      <c r="X8" t="n">
+        <v>1007</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1281,50 +1309,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1354,50 +1387,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -1427,50 +1463,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -1500,50 +1539,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1573,50 +1615,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1646,50 +1691,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>166</v>
       </c>
       <c r="C7" t="n">
         <v>168</v>
       </c>
       <c r="D7" t="n">
         <v>156</v>
       </c>
       <c r="E7" t="n">
         <v>159</v>
       </c>
       <c r="F7" t="n">
         <v>149</v>
       </c>
       <c r="G7" t="n">
         <v>124</v>
       </c>
@@ -1719,50 +1767,53 @@
       </c>
       <c r="P7" t="n">
         <v>131</v>
       </c>
       <c r="Q7" t="n">
         <v>164</v>
       </c>
       <c r="R7" t="n">
         <v>139</v>
       </c>
       <c r="S7" t="n">
         <v>153</v>
       </c>
       <c r="T7" t="n">
         <v>154</v>
       </c>
       <c r="U7" t="n">
         <v>158</v>
       </c>
       <c r="V7" t="n">
         <v>163</v>
       </c>
       <c r="W7" t="n">
         <v>150</v>
       </c>
+      <c r="X7" t="n">
+        <v>145</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>158</v>
       </c>
       <c r="C8" t="n">
         <v>164</v>
       </c>
       <c r="D8" t="n">
         <v>157</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>158</v>
       </c>
       <c r="G8" t="n">
         <v>151</v>
       </c>
@@ -1791,94 +1842,98 @@
         <v>159</v>
       </c>
       <c r="P8" t="n">
         <v>163</v>
       </c>
       <c r="Q8" t="n">
         <v>162</v>
       </c>
       <c r="R8" t="n">
         <v>157</v>
       </c>
       <c r="S8" t="n">
         <v>157</v>
       </c>
       <c r="T8" t="n">
         <v>159</v>
       </c>
       <c r="U8" t="n">
         <v>158</v>
       </c>
       <c r="V8" t="n">
         <v>157</v>
       </c>
       <c r="W8" t="n">
         <v>157</v>
+      </c>
+      <c r="X8" t="n">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1953,50 +2008,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2026,50 +2086,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -2099,50 +2162,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -2172,50 +2238,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2245,50 +2314,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -2318,50 +2390,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>26</v>
       </c>
       <c r="C7" t="n">
         <v>29</v>
       </c>
       <c r="D7" t="n">
         <v>25</v>
       </c>
       <c r="E7" t="n">
         <v>29</v>
       </c>
       <c r="F7" t="n">
         <v>35</v>
       </c>
       <c r="G7" t="n">
         <v>26</v>
       </c>
@@ -2391,50 +2466,53 @@
       </c>
       <c r="P7" t="n">
         <v>28</v>
       </c>
       <c r="Q7" t="n">
         <v>25</v>
       </c>
       <c r="R7" t="n">
         <v>24</v>
       </c>
       <c r="S7" t="n">
         <v>30</v>
       </c>
       <c r="T7" t="n">
         <v>28</v>
       </c>
       <c r="U7" t="n">
         <v>36</v>
       </c>
       <c r="V7" t="n">
         <v>43</v>
       </c>
       <c r="W7" t="n">
         <v>26</v>
       </c>
+      <c r="X7" t="n">
+        <v>23</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>27</v>
       </c>
       <c r="C8" t="n">
         <v>27</v>
       </c>
       <c r="D8" t="n">
         <v>24</v>
       </c>
       <c r="E8" t="n">
         <v>28</v>
       </c>
       <c r="F8" t="n">
         <v>35</v>
       </c>
       <c r="G8" t="n">
         <v>25</v>
       </c>
@@ -2463,94 +2541,98 @@
         <v>28</v>
       </c>
       <c r="P8" t="n">
         <v>27</v>
       </c>
       <c r="Q8" t="n">
         <v>26</v>
       </c>
       <c r="R8" t="n">
         <v>24</v>
       </c>
       <c r="S8" t="n">
         <v>29</v>
       </c>
       <c r="T8" t="n">
         <v>28</v>
       </c>
       <c r="U8" t="n">
         <v>39</v>
       </c>
       <c r="V8" t="n">
         <v>43</v>
       </c>
       <c r="W8" t="n">
         <v>26</v>
+      </c>
+      <c r="X8" t="n">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2625,50 +2707,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -2698,50 +2785,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -2771,50 +2861,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -2844,50 +2937,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2917,50 +3013,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2990,50 +3089,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>17</v>
       </c>
       <c r="C7" t="n">
         <v>10</v>
       </c>
       <c r="D7" t="n">
         <v>13</v>
       </c>
       <c r="E7" t="n">
         <v>13</v>
       </c>
       <c r="F7" t="n">
         <v>26</v>
       </c>
       <c r="G7" t="n">
         <v>19</v>
       </c>
@@ -3063,50 +3165,53 @@
       </c>
       <c r="P7" t="n">
         <v>7</v>
       </c>
       <c r="Q7" t="n">
         <v>13</v>
       </c>
       <c r="R7" t="n">
         <v>17</v>
       </c>
       <c r="S7" t="n">
         <v>22</v>
       </c>
       <c r="T7" t="n">
         <v>6</v>
       </c>
       <c r="U7" t="n">
         <v>9</v>
       </c>
       <c r="V7" t="n">
         <v>17</v>
       </c>
       <c r="W7" t="n">
         <v>11</v>
       </c>
+      <c r="X7" t="n">
+        <v>11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>18</v>
       </c>
       <c r="C8" t="n">
         <v>9</v>
       </c>
       <c r="D8" t="n">
         <v>12</v>
       </c>
       <c r="E8" t="n">
         <v>12</v>
       </c>
       <c r="F8" t="n">
         <v>23</v>
       </c>
       <c r="G8" t="n">
         <v>16</v>
       </c>
@@ -3134,50 +3239,53 @@
       <c r="O8" t="n">
         <v>8</v>
       </c>
       <c r="P8" t="n">
         <v>7</v>
       </c>
       <c r="Q8" t="n">
         <v>13</v>
       </c>
       <c r="R8" t="n">
         <v>15</v>
       </c>
       <c r="S8" t="n">
         <v>21</v>
       </c>
       <c r="T8" t="n">
         <v>6</v>
       </c>
       <c r="U8" t="n">
         <v>8</v>
       </c>
       <c r="V8" t="n">
         <v>17</v>
       </c>
       <c r="W8" t="n">
+        <v>11</v>
+      </c>
+      <c r="X8" t="n">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:V8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
@@ -3793,81 +3901,82 @@
       </c>
       <c r="S8" t="n">
         <v>5</v>
       </c>
       <c r="T8" t="n">
         <v>2</v>
       </c>
       <c r="U8" t="n">
         <v>5</v>
       </c>
       <c r="V8" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3942,50 +4051,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -4015,50 +4129,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -4088,50 +4205,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -4161,50 +4281,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4234,50 +4357,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -4307,50 +4433,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>24</v>
       </c>
       <c r="C7" t="n">
         <v>27</v>
       </c>
       <c r="D7" t="n">
         <v>17</v>
       </c>
       <c r="E7" t="n">
         <v>22</v>
       </c>
       <c r="F7" t="n">
         <v>22</v>
       </c>
       <c r="G7" t="n">
         <v>29</v>
       </c>
@@ -4380,50 +4509,53 @@
       </c>
       <c r="P7" t="n">
         <v>25</v>
       </c>
       <c r="Q7" t="n">
         <v>29</v>
       </c>
       <c r="R7" t="n">
         <v>24</v>
       </c>
       <c r="S7" t="n">
         <v>21</v>
       </c>
       <c r="T7" t="n">
         <v>30</v>
       </c>
       <c r="U7" t="n">
         <v>32</v>
       </c>
       <c r="V7" t="n">
         <v>25</v>
       </c>
       <c r="W7" t="n">
         <v>34</v>
       </c>
+      <c r="X7" t="n">
+        <v>26</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>25</v>
       </c>
       <c r="C8" t="n">
         <v>27</v>
       </c>
       <c r="D8" t="n">
         <v>17</v>
       </c>
       <c r="E8" t="n">
         <v>21</v>
       </c>
       <c r="F8" t="n">
         <v>22</v>
       </c>
       <c r="G8" t="n">
         <v>26</v>
       </c>
@@ -4452,94 +4584,98 @@
         <v>16</v>
       </c>
       <c r="P8" t="n">
         <v>25</v>
       </c>
       <c r="Q8" t="n">
         <v>31</v>
       </c>
       <c r="R8" t="n">
         <v>24</v>
       </c>
       <c r="S8" t="n">
         <v>21</v>
       </c>
       <c r="T8" t="n">
         <v>31</v>
       </c>
       <c r="U8" t="n">
         <v>33</v>
       </c>
       <c r="V8" t="n">
         <v>25</v>
       </c>
       <c r="W8" t="n">
         <v>34</v>
+      </c>
+      <c r="X8" t="n">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4614,50 +4750,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -4687,50 +4828,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -4760,50 +4904,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4833,50 +4980,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -4906,50 +5056,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -4979,50 +5132,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>12</v>
       </c>
       <c r="C7" t="n">
         <v>17</v>
       </c>
       <c r="D7" t="n">
         <v>17</v>
       </c>
       <c r="E7" t="n">
         <v>33</v>
       </c>
       <c r="F7" t="n">
         <v>25</v>
       </c>
       <c r="G7" t="n">
         <v>19</v>
       </c>
@@ -5052,50 +5208,53 @@
       </c>
       <c r="P7" t="n">
         <v>19</v>
       </c>
       <c r="Q7" t="n">
         <v>16</v>
       </c>
       <c r="R7" t="n">
         <v>15</v>
       </c>
       <c r="S7" t="n">
         <v>22</v>
       </c>
       <c r="T7" t="n">
         <v>14</v>
       </c>
       <c r="U7" t="n">
         <v>16</v>
       </c>
       <c r="V7" t="n">
         <v>19</v>
       </c>
       <c r="W7" t="n">
         <v>27</v>
       </c>
+      <c r="X7" t="n">
+        <v>15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>12</v>
       </c>
       <c r="C8" t="n">
         <v>18</v>
       </c>
       <c r="D8" t="n">
         <v>18</v>
       </c>
       <c r="E8" t="n">
         <v>33</v>
       </c>
       <c r="F8" t="n">
         <v>26</v>
       </c>
       <c r="G8" t="n">
         <v>18</v>
       </c>
@@ -5124,94 +5283,98 @@
         <v>23</v>
       </c>
       <c r="P8" t="n">
         <v>19</v>
       </c>
       <c r="Q8" t="n">
         <v>16</v>
       </c>
       <c r="R8" t="n">
         <v>15</v>
       </c>
       <c r="S8" t="n">
         <v>22</v>
       </c>
       <c r="T8" t="n">
         <v>14</v>
       </c>
       <c r="U8" t="n">
         <v>16</v>
       </c>
       <c r="V8" t="n">
         <v>21</v>
       </c>
       <c r="W8" t="n">
         <v>28</v>
+      </c>
+      <c r="X8" t="n">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5286,50 +5449,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5359,50 +5527,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -5432,50 +5603,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -5505,50 +5679,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -5578,50 +5755,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -5651,50 +5831,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>57</v>
       </c>
       <c r="C7" t="n">
         <v>80</v>
       </c>
       <c r="D7" t="n">
         <v>68</v>
       </c>
       <c r="E7" t="n">
         <v>62</v>
       </c>
       <c r="F7" t="n">
         <v>50</v>
       </c>
       <c r="G7" t="n">
         <v>47</v>
       </c>
@@ -5724,50 +5907,53 @@
       </c>
       <c r="P7" t="n">
         <v>38</v>
       </c>
       <c r="Q7" t="n">
         <v>57</v>
       </c>
       <c r="R7" t="n">
         <v>48</v>
       </c>
       <c r="S7" t="n">
         <v>41</v>
       </c>
       <c r="T7" t="n">
         <v>44</v>
       </c>
       <c r="U7" t="n">
         <v>43</v>
       </c>
       <c r="V7" t="n">
         <v>47</v>
       </c>
       <c r="W7" t="n">
         <v>47</v>
       </c>
+      <c r="X7" t="n">
+        <v>26</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>53</v>
       </c>
       <c r="C8" t="n">
         <v>79</v>
       </c>
       <c r="D8" t="n">
         <v>67</v>
       </c>
       <c r="E8" t="n">
         <v>62</v>
       </c>
       <c r="F8" t="n">
         <v>51</v>
       </c>
       <c r="G8" t="n">
         <v>44</v>
       </c>
@@ -5796,94 +5982,98 @@
         <v>48</v>
       </c>
       <c r="P8" t="n">
         <v>43</v>
       </c>
       <c r="Q8" t="n">
         <v>54</v>
       </c>
       <c r="R8" t="n">
         <v>45</v>
       </c>
       <c r="S8" t="n">
         <v>43</v>
       </c>
       <c r="T8" t="n">
         <v>43</v>
       </c>
       <c r="U8" t="n">
         <v>42</v>
       </c>
       <c r="V8" t="n">
         <v>46</v>
       </c>
       <c r="W8" t="n">
         <v>46</v>
+      </c>
+      <c r="X8" t="n">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5958,50 +6148,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6031,50 +6226,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -6104,50 +6302,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -6177,50 +6378,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -6250,50 +6454,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -6323,50 +6530,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>363</v>
       </c>
       <c r="C7" t="n">
         <v>347</v>
       </c>
       <c r="D7" t="n">
         <v>338</v>
       </c>
       <c r="E7" t="n">
         <v>369</v>
       </c>
       <c r="F7" t="n">
         <v>359</v>
       </c>
       <c r="G7" t="n">
         <v>333</v>
       </c>
@@ -6396,50 +6606,53 @@
       </c>
       <c r="P7" t="n">
         <v>351</v>
       </c>
       <c r="Q7" t="n">
         <v>370</v>
       </c>
       <c r="R7" t="n">
         <v>351</v>
       </c>
       <c r="S7" t="n">
         <v>367</v>
       </c>
       <c r="T7" t="n">
         <v>378</v>
       </c>
       <c r="U7" t="n">
         <v>380</v>
       </c>
       <c r="V7" t="n">
         <v>371</v>
       </c>
       <c r="W7" t="n">
         <v>367</v>
       </c>
+      <c r="X7" t="n">
+        <v>374</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>353</v>
       </c>
       <c r="C8" t="n">
         <v>343</v>
       </c>
       <c r="D8" t="n">
         <v>338</v>
       </c>
       <c r="E8" t="n">
         <v>363</v>
       </c>
       <c r="F8" t="n">
         <v>355</v>
       </c>
       <c r="G8" t="n">
         <v>345</v>
       </c>
@@ -6468,94 +6681,98 @@
         <v>361</v>
       </c>
       <c r="P8" t="n">
         <v>376</v>
       </c>
       <c r="Q8" t="n">
         <v>363</v>
       </c>
       <c r="R8" t="n">
         <v>359</v>
       </c>
       <c r="S8" t="n">
         <v>362</v>
       </c>
       <c r="T8" t="n">
         <v>366</v>
       </c>
       <c r="U8" t="n">
         <v>364</v>
       </c>
       <c r="V8" t="n">
         <v>359</v>
       </c>
       <c r="W8" t="n">
         <v>359</v>
+      </c>
+      <c r="X8" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6630,50 +6847,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6703,50 +6925,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -6776,50 +7001,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -6849,50 +7077,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -6922,50 +7153,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6995,50 +7229,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>222</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>212</v>
       </c>
       <c r="E7" t="n">
         <v>215</v>
       </c>
       <c r="F7" t="n">
         <v>211</v>
       </c>
       <c r="G7" t="n">
         <v>223</v>
       </c>
@@ -7068,50 +7305,53 @@
       </c>
       <c r="P7" t="n">
         <v>208</v>
       </c>
       <c r="Q7" t="n">
         <v>202</v>
       </c>
       <c r="R7" t="n">
         <v>204</v>
       </c>
       <c r="S7" t="n">
         <v>178</v>
       </c>
       <c r="T7" t="n">
         <v>195</v>
       </c>
       <c r="U7" t="n">
         <v>208</v>
       </c>
       <c r="V7" t="n">
         <v>222</v>
       </c>
       <c r="W7" t="n">
         <v>216</v>
       </c>
+      <c r="X7" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>224</v>
       </c>
       <c r="C8" t="n">
         <v>182</v>
       </c>
       <c r="D8" t="n">
         <v>212</v>
       </c>
       <c r="E8" t="n">
         <v>223</v>
       </c>
       <c r="F8" t="n">
         <v>202</v>
       </c>
       <c r="G8" t="n">
         <v>210</v>
       </c>
@@ -7140,94 +7380,98 @@
         <v>195</v>
       </c>
       <c r="P8" t="n">
         <v>198</v>
       </c>
       <c r="Q8" t="n">
         <v>200</v>
       </c>
       <c r="R8" t="n">
         <v>193</v>
       </c>
       <c r="S8" t="n">
         <v>172</v>
       </c>
       <c r="T8" t="n">
         <v>194</v>
       </c>
       <c r="U8" t="n">
         <v>203</v>
       </c>
       <c r="V8" t="n">
         <v>221</v>
       </c>
       <c r="W8" t="n">
         <v>212</v>
+      </c>
+      <c r="X8" t="n">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7302,50 +7546,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7375,50 +7624,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -7448,50 +7700,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -7521,50 +7776,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -7594,50 +7852,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7667,50 +7928,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>86</v>
       </c>
       <c r="C7" t="n">
         <v>143</v>
       </c>
       <c r="D7" t="n">
         <v>101</v>
       </c>
       <c r="E7" t="n">
         <v>104</v>
       </c>
       <c r="F7" t="n">
         <v>115</v>
       </c>
       <c r="G7" t="n">
         <v>94</v>
       </c>
@@ -7740,50 +8004,53 @@
       </c>
       <c r="P7" t="n">
         <v>129</v>
       </c>
       <c r="Q7" t="n">
         <v>122</v>
       </c>
       <c r="R7" t="n">
         <v>123</v>
       </c>
       <c r="S7" t="n">
         <v>140</v>
       </c>
       <c r="T7" t="n">
         <v>119</v>
       </c>
       <c r="U7" t="n">
         <v>109</v>
       </c>
       <c r="V7" t="n">
         <v>91</v>
       </c>
       <c r="W7" t="n">
         <v>99</v>
       </c>
+      <c r="X7" t="n">
+        <v>128</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>88</v>
       </c>
       <c r="C8" t="n">
         <v>142</v>
       </c>
       <c r="D8" t="n">
         <v>99</v>
       </c>
       <c r="E8" t="n">
         <v>104</v>
       </c>
       <c r="F8" t="n">
         <v>110</v>
       </c>
       <c r="G8" t="n">
         <v>89</v>
       </c>
@@ -7812,94 +8079,98 @@
         <v>120</v>
       </c>
       <c r="P8" t="n">
         <v>124</v>
       </c>
       <c r="Q8" t="n">
         <v>121</v>
       </c>
       <c r="R8" t="n">
         <v>117</v>
       </c>
       <c r="S8" t="n">
         <v>139</v>
       </c>
       <c r="T8" t="n">
         <v>120</v>
       </c>
       <c r="U8" t="n">
         <v>109</v>
       </c>
       <c r="V8" t="n">
         <v>90</v>
       </c>
       <c r="W8" t="n">
         <v>99</v>
+      </c>
+      <c r="X8" t="n">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7974,50 +8245,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -8047,50 +8323,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -8120,50 +8399,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -8193,50 +8475,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8266,50 +8551,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -8339,50 +8627,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>242</v>
       </c>
       <c r="C7" t="n">
         <v>252</v>
       </c>
       <c r="D7" t="n">
         <v>246</v>
       </c>
       <c r="E7" t="n">
         <v>241</v>
       </c>
       <c r="F7" t="n">
         <v>238</v>
       </c>
       <c r="G7" t="n">
         <v>223</v>
       </c>
@@ -8412,50 +8703,53 @@
       </c>
       <c r="P7" t="n">
         <v>236</v>
       </c>
       <c r="Q7" t="n">
         <v>248</v>
       </c>
       <c r="R7" t="n">
         <v>241</v>
       </c>
       <c r="S7" t="n">
         <v>243</v>
       </c>
       <c r="T7" t="n">
         <v>229</v>
       </c>
       <c r="U7" t="n">
         <v>229</v>
       </c>
       <c r="V7" t="n">
         <v>238</v>
       </c>
       <c r="W7" t="n">
         <v>223</v>
       </c>
+      <c r="X7" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>217</v>
       </c>
       <c r="C8" t="n">
         <v>225</v>
       </c>
       <c r="D8" t="n">
         <v>216</v>
       </c>
       <c r="E8" t="n">
         <v>227</v>
       </c>
       <c r="F8" t="n">
         <v>217</v>
       </c>
       <c r="G8" t="n">
         <v>208</v>
       </c>
@@ -8484,94 +8778,98 @@
         <v>219</v>
       </c>
       <c r="P8" t="n">
         <v>224</v>
       </c>
       <c r="Q8" t="n">
         <v>223</v>
       </c>
       <c r="R8" t="n">
         <v>216</v>
       </c>
       <c r="S8" t="n">
         <v>216</v>
       </c>
       <c r="T8" t="n">
         <v>218</v>
       </c>
       <c r="U8" t="n">
         <v>217</v>
       </c>
       <c r="V8" t="n">
         <v>216</v>
       </c>
       <c r="W8" t="n">
         <v>216</v>
+      </c>
+      <c r="X8" t="n">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8646,50 +8944,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8719,50 +9022,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -8792,50 +9098,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -8865,50 +9174,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8938,50 +9250,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9011,50 +9326,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>175</v>
       </c>
       <c r="C7" t="n">
         <v>183</v>
       </c>
       <c r="D7" t="n">
         <v>184</v>
       </c>
       <c r="E7" t="n">
         <v>194</v>
       </c>
       <c r="F7" t="n">
         <v>173</v>
       </c>
       <c r="G7" t="n">
         <v>170</v>
       </c>
@@ -9084,50 +9402,53 @@
       </c>
       <c r="P7" t="n">
         <v>193</v>
       </c>
       <c r="Q7" t="n">
         <v>185</v>
       </c>
       <c r="R7" t="n">
         <v>173</v>
       </c>
       <c r="S7" t="n">
         <v>180</v>
       </c>
       <c r="T7" t="n">
         <v>173</v>
       </c>
       <c r="U7" t="n">
         <v>172</v>
       </c>
       <c r="V7" t="n">
         <v>182</v>
       </c>
       <c r="W7" t="n">
         <v>174</v>
       </c>
+      <c r="X7" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>183</v>
       </c>
       <c r="C8" t="n">
         <v>191</v>
       </c>
       <c r="D8" t="n">
         <v>183</v>
       </c>
       <c r="E8" t="n">
         <v>192</v>
       </c>
       <c r="F8" t="n">
         <v>184</v>
       </c>
       <c r="G8" t="n">
         <v>176</v>
       </c>
@@ -9155,95 +9476,99 @@
       <c r="O8" t="n">
         <v>185</v>
       </c>
       <c r="P8" t="n">
         <v>189</v>
       </c>
       <c r="Q8" t="n">
         <v>189</v>
       </c>
       <c r="R8" t="n">
         <v>183</v>
       </c>
       <c r="S8" t="n">
         <v>183</v>
       </c>
       <c r="T8" t="n">
         <v>185</v>
       </c>
       <c r="U8" t="n">
         <v>184</v>
       </c>
       <c r="V8" t="n">
         <v>183</v>
       </c>
       <c r="W8" t="n">
+        <v>183</v>
+      </c>
+      <c r="X8" t="n">
         <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9318,50 +9643,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -9391,50 +9721,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -9464,50 +9797,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -9537,50 +9873,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9610,50 +9949,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9683,50 +10025,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>104</v>
       </c>
       <c r="C7" t="n">
         <v>112</v>
       </c>
       <c r="D7" t="n">
         <v>103</v>
       </c>
       <c r="E7" t="n">
         <v>113</v>
       </c>
       <c r="F7" t="n">
         <v>101</v>
       </c>
       <c r="G7" t="n">
         <v>98</v>
       </c>
@@ -9756,50 +10101,53 @@
       </c>
       <c r="P7" t="n">
         <v>121</v>
       </c>
       <c r="Q7" t="n">
         <v>100</v>
       </c>
       <c r="R7" t="n">
         <v>104</v>
       </c>
       <c r="S7" t="n">
         <v>99</v>
       </c>
       <c r="T7" t="n">
         <v>106</v>
       </c>
       <c r="U7" t="n">
         <v>97</v>
       </c>
       <c r="V7" t="n">
         <v>92</v>
       </c>
       <c r="W7" t="n">
         <v>103</v>
       </c>
+      <c r="X7" t="n">
+        <v>117</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>106</v>
       </c>
       <c r="C8" t="n">
         <v>110</v>
       </c>
       <c r="D8" t="n">
         <v>106</v>
       </c>
       <c r="E8" t="n">
         <v>112</v>
       </c>
       <c r="F8" t="n">
         <v>107</v>
       </c>
       <c r="G8" t="n">
         <v>102</v>
       </c>
@@ -9827,95 +10175,99 @@
       <c r="O8" t="n">
         <v>107</v>
       </c>
       <c r="P8" t="n">
         <v>110</v>
       </c>
       <c r="Q8" t="n">
         <v>109</v>
       </c>
       <c r="R8" t="n">
         <v>106</v>
       </c>
       <c r="S8" t="n">
         <v>106</v>
       </c>
       <c r="T8" t="n">
         <v>107</v>
       </c>
       <c r="U8" t="n">
         <v>107</v>
       </c>
       <c r="V8" t="n">
         <v>106</v>
       </c>
       <c r="W8" t="n">
+        <v>106</v>
+      </c>
+      <c r="X8" t="n">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9990,50 +10342,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10063,50 +10420,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -10136,50 +10496,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -10209,50 +10572,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -10282,50 +10648,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10355,50 +10724,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>251</v>
       </c>
       <c r="C7" t="n">
         <v>271</v>
       </c>
       <c r="D7" t="n">
         <v>262</v>
       </c>
       <c r="E7" t="n">
         <v>267</v>
       </c>
       <c r="F7" t="n">
         <v>243</v>
       </c>
       <c r="G7" t="n">
         <v>248</v>
       </c>
@@ -10428,50 +10800,53 @@
       </c>
       <c r="P7" t="n">
         <v>263</v>
       </c>
       <c r="Q7" t="n">
         <v>262</v>
       </c>
       <c r="R7" t="n">
         <v>259</v>
       </c>
       <c r="S7" t="n">
         <v>261</v>
       </c>
       <c r="T7" t="n">
         <v>253</v>
       </c>
       <c r="U7" t="n">
         <v>256</v>
       </c>
       <c r="V7" t="n">
         <v>259</v>
       </c>
       <c r="W7" t="n">
         <v>258</v>
       </c>
+      <c r="X7" t="n">
+        <v>242</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>252</v>
       </c>
       <c r="C8" t="n">
         <v>262</v>
       </c>
       <c r="D8" t="n">
         <v>252</v>
       </c>
       <c r="E8" t="n">
         <v>264</v>
       </c>
       <c r="F8" t="n">
         <v>252</v>
       </c>
       <c r="G8" t="n">
         <v>241</v>
       </c>
@@ -10499,95 +10874,99 @@
       <c r="O8" t="n">
         <v>254</v>
       </c>
       <c r="P8" t="n">
         <v>260</v>
       </c>
       <c r="Q8" t="n">
         <v>259</v>
       </c>
       <c r="R8" t="n">
         <v>251</v>
       </c>
       <c r="S8" t="n">
         <v>251</v>
       </c>
       <c r="T8" t="n">
         <v>254</v>
       </c>
       <c r="U8" t="n">
         <v>252</v>
       </c>
       <c r="V8" t="n">
         <v>251</v>
       </c>
       <c r="W8" t="n">
+        <v>252</v>
+      </c>
+      <c r="X8" t="n">
         <v>252</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10662,50 +11041,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10735,50 +11119,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -10808,50 +11195,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -10881,50 +11271,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -10954,50 +11347,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11027,50 +11423,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>330</v>
       </c>
       <c r="C7" t="n">
         <v>355</v>
       </c>
       <c r="D7" t="n">
         <v>329</v>
       </c>
       <c r="E7" t="n">
         <v>370</v>
       </c>
       <c r="F7" t="n">
         <v>332</v>
       </c>
       <c r="G7" t="n">
         <v>328</v>
       </c>
@@ -11100,50 +11499,53 @@
       </c>
       <c r="P7" t="n">
         <v>348</v>
       </c>
       <c r="Q7" t="n">
         <v>339</v>
       </c>
       <c r="R7" t="n">
         <v>323</v>
       </c>
       <c r="S7" t="n">
         <v>320</v>
       </c>
       <c r="T7" t="n">
         <v>337</v>
       </c>
       <c r="U7" t="n">
         <v>338</v>
       </c>
       <c r="V7" t="n">
         <v>325</v>
       </c>
       <c r="W7" t="n">
         <v>337</v>
       </c>
+      <c r="X7" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>340</v>
       </c>
       <c r="C8" t="n">
         <v>353</v>
       </c>
       <c r="D8" t="n">
         <v>339</v>
       </c>
       <c r="E8" t="n">
         <v>356</v>
       </c>
       <c r="F8" t="n">
         <v>340</v>
       </c>
       <c r="G8" t="n">
         <v>325</v>
       </c>
@@ -11172,94 +11574,98 @@
         <v>343</v>
       </c>
       <c r="P8" t="n">
         <v>351</v>
       </c>
       <c r="Q8" t="n">
         <v>349</v>
       </c>
       <c r="R8" t="n">
         <v>338</v>
       </c>
       <c r="S8" t="n">
         <v>339</v>
       </c>
       <c r="T8" t="n">
         <v>342</v>
       </c>
       <c r="U8" t="n">
         <v>340</v>
       </c>
       <c r="V8" t="n">
         <v>339</v>
       </c>
       <c r="W8" t="n">
         <v>339</v>
+      </c>
+      <c r="X8" t="n">
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11334,50 +11740,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -11407,50 +11818,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -11480,50 +11894,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -11553,50 +11970,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -11626,50 +12046,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11699,50 +12122,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>184</v>
       </c>
       <c r="C7" t="n">
         <v>169</v>
       </c>
       <c r="D7" t="n">
         <v>169</v>
       </c>
       <c r="E7" t="n">
         <v>179</v>
       </c>
       <c r="F7" t="n">
         <v>196</v>
       </c>
       <c r="G7" t="n">
         <v>166</v>
       </c>
@@ -11772,50 +12198,53 @@
       </c>
       <c r="P7" t="n">
         <v>193</v>
       </c>
       <c r="Q7" t="n">
         <v>187</v>
       </c>
       <c r="R7" t="n">
         <v>180</v>
       </c>
       <c r="S7" t="n">
         <v>181</v>
       </c>
       <c r="T7" t="n">
         <v>196</v>
       </c>
       <c r="U7" t="n">
         <v>186</v>
       </c>
       <c r="V7" t="n">
         <v>183</v>
       </c>
       <c r="W7" t="n">
         <v>188</v>
       </c>
+      <c r="X7" t="n">
+        <v>215</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>199</v>
       </c>
       <c r="C8" t="n">
         <v>207</v>
       </c>
       <c r="D8" t="n">
         <v>199</v>
       </c>
       <c r="E8" t="n">
         <v>209</v>
       </c>
       <c r="F8" t="n">
         <v>199</v>
       </c>
       <c r="G8" t="n">
         <v>190</v>
       </c>
@@ -11843,95 +12272,99 @@
       <c r="O8" t="n">
         <v>201</v>
       </c>
       <c r="P8" t="n">
         <v>205</v>
       </c>
       <c r="Q8" t="n">
         <v>205</v>
       </c>
       <c r="R8" t="n">
         <v>198</v>
       </c>
       <c r="S8" t="n">
         <v>198</v>
       </c>
       <c r="T8" t="n">
         <v>200</v>
       </c>
       <c r="U8" t="n">
         <v>199</v>
       </c>
       <c r="V8" t="n">
         <v>198</v>
       </c>
       <c r="W8" t="n">
+        <v>199</v>
+      </c>
+      <c r="X8" t="n">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12006,50 +12439,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -12079,50 +12517,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -12152,50 +12593,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -12225,50 +12669,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -12298,50 +12745,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -12371,50 +12821,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>483</v>
       </c>
       <c r="C7" t="n">
         <v>511</v>
       </c>
       <c r="D7" t="n">
         <v>488</v>
       </c>
       <c r="E7" t="n">
         <v>508</v>
       </c>
       <c r="F7" t="n">
         <v>483</v>
       </c>
       <c r="G7" t="n">
         <v>443</v>
       </c>
@@ -12444,50 +12897,53 @@
       </c>
       <c r="P7" t="n">
         <v>493</v>
       </c>
       <c r="Q7" t="n">
         <v>498</v>
       </c>
       <c r="R7" t="n">
         <v>482</v>
       </c>
       <c r="S7" t="n">
         <v>486</v>
       </c>
       <c r="T7" t="n">
         <v>482</v>
       </c>
       <c r="U7" t="n">
         <v>483</v>
       </c>
       <c r="V7" t="n">
         <v>491</v>
       </c>
       <c r="W7" t="n">
         <v>471</v>
       </c>
+      <c r="X7" t="n">
+        <v>475</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>490</v>
       </c>
       <c r="C8" t="n">
         <v>509</v>
       </c>
       <c r="D8" t="n">
         <v>490</v>
       </c>
       <c r="E8" t="n">
         <v>515</v>
       </c>
       <c r="F8" t="n">
         <v>491</v>
       </c>
       <c r="G8" t="n">
         <v>470</v>
       </c>
@@ -12515,95 +12971,99 @@
       <c r="O8" t="n">
         <v>495</v>
       </c>
       <c r="P8" t="n">
         <v>506</v>
       </c>
       <c r="Q8" t="n">
         <v>504</v>
       </c>
       <c r="R8" t="n">
         <v>488</v>
       </c>
       <c r="S8" t="n">
         <v>489</v>
       </c>
       <c r="T8" t="n">
         <v>494</v>
       </c>
       <c r="U8" t="n">
         <v>491</v>
       </c>
       <c r="V8" t="n">
         <v>489</v>
       </c>
       <c r="W8" t="n">
+        <v>490</v>
+      </c>
+      <c r="X8" t="n">
         <v>490</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12678,50 +13138,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12751,50 +13216,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -12824,50 +13292,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -12897,50 +13368,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -12970,50 +13444,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13043,50 +13520,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>524</v>
       </c>
       <c r="C7" t="n">
         <v>536</v>
       </c>
       <c r="D7" t="n">
         <v>518</v>
       </c>
       <c r="E7" t="n">
         <v>549</v>
       </c>
       <c r="F7" t="n">
         <v>526</v>
       </c>
       <c r="G7" t="n">
         <v>522</v>
       </c>
@@ -13116,50 +13596,53 @@
       </c>
       <c r="P7" t="n">
         <v>547</v>
       </c>
       <c r="Q7" t="n">
         <v>538</v>
       </c>
       <c r="R7" t="n">
         <v>521</v>
       </c>
       <c r="S7" t="n">
         <v>519</v>
       </c>
       <c r="T7" t="n">
         <v>533</v>
       </c>
       <c r="U7" t="n">
         <v>526</v>
       </c>
       <c r="V7" t="n">
         <v>514</v>
       </c>
       <c r="W7" t="n">
         <v>535</v>
       </c>
+      <c r="X7" t="n">
+        <v>532</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>517</v>
       </c>
       <c r="C8" t="n">
         <v>538</v>
       </c>
       <c r="D8" t="n">
         <v>516</v>
       </c>
       <c r="E8" t="n">
         <v>542</v>
       </c>
       <c r="F8" t="n">
         <v>518</v>
       </c>
       <c r="G8" t="n">
         <v>495</v>
       </c>
@@ -13188,94 +13671,98 @@
         <v>521</v>
       </c>
       <c r="P8" t="n">
         <v>534</v>
       </c>
       <c r="Q8" t="n">
         <v>532</v>
       </c>
       <c r="R8" t="n">
         <v>515</v>
       </c>
       <c r="S8" t="n">
         <v>516</v>
       </c>
       <c r="T8" t="n">
         <v>521</v>
       </c>
       <c r="U8" t="n">
         <v>518</v>
       </c>
       <c r="V8" t="n">
         <v>516</v>
       </c>
       <c r="W8" t="n">
         <v>516</v>
+      </c>
+      <c r="X8" t="n">
+        <v>517</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13350,50 +13837,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -13423,50 +13915,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -13496,50 +13991,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -13569,50 +14067,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -13642,50 +14143,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13715,50 +14219,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>621</v>
       </c>
       <c r="C7" t="n">
         <v>654</v>
       </c>
       <c r="D7" t="n">
         <v>627</v>
       </c>
       <c r="E7" t="n">
         <v>657</v>
       </c>
       <c r="F7" t="n">
         <v>608</v>
       </c>
       <c r="G7" t="n">
         <v>614</v>
       </c>
@@ -13788,50 +14295,53 @@
       </c>
       <c r="P7" t="n">
         <v>688</v>
       </c>
       <c r="Q7" t="n">
         <v>637</v>
       </c>
       <c r="R7" t="n">
         <v>646</v>
       </c>
       <c r="S7" t="n">
         <v>613</v>
       </c>
       <c r="T7" t="n">
         <v>642</v>
       </c>
       <c r="U7" t="n">
         <v>615</v>
       </c>
       <c r="V7" t="n">
         <v>597</v>
       </c>
       <c r="W7" t="n">
         <v>612</v>
       </c>
+      <c r="X7" t="n">
+        <v>652</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>643</v>
       </c>
       <c r="C8" t="n">
         <v>674</v>
       </c>
       <c r="D8" t="n">
         <v>651</v>
       </c>
       <c r="E8" t="n">
         <v>668</v>
       </c>
       <c r="F8" t="n">
         <v>622</v>
       </c>
       <c r="G8" t="n">
         <v>611</v>
       </c>
@@ -13860,94 +14370,98 @@
         <v>657</v>
       </c>
       <c r="P8" t="n">
         <v>671</v>
       </c>
       <c r="Q8" t="n">
         <v>657</v>
       </c>
       <c r="R8" t="n">
         <v>645</v>
       </c>
       <c r="S8" t="n">
         <v>629</v>
       </c>
       <c r="T8" t="n">
         <v>656</v>
       </c>
       <c r="U8" t="n">
         <v>633</v>
       </c>
       <c r="V8" t="n">
         <v>616</v>
       </c>
       <c r="W8" t="n">
         <v>627</v>
+      </c>
+      <c r="X8" t="n">
+        <v>653</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14022,50 +14536,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -14095,50 +14614,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -14168,50 +14690,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -14241,50 +14766,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -14314,50 +14842,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14387,50 +14918,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>137</v>
       </c>
       <c r="C7" t="n">
         <v>139</v>
       </c>
       <c r="D7" t="n">
         <v>145</v>
       </c>
       <c r="E7" t="n">
         <v>141</v>
       </c>
       <c r="F7" t="n">
         <v>141</v>
       </c>
       <c r="G7" t="n">
         <v>132</v>
       </c>
@@ -14460,50 +14994,53 @@
       </c>
       <c r="P7" t="n">
         <v>139</v>
       </c>
       <c r="Q7" t="n">
         <v>146</v>
       </c>
       <c r="R7" t="n">
         <v>135</v>
       </c>
       <c r="S7" t="n">
         <v>139</v>
       </c>
       <c r="T7" t="n">
         <v>141</v>
       </c>
       <c r="U7" t="n">
         <v>141</v>
       </c>
       <c r="V7" t="n">
         <v>135</v>
       </c>
       <c r="W7" t="n">
         <v>144</v>
       </c>
+      <c r="X7" t="n">
+        <v>135</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>121</v>
       </c>
       <c r="C8" t="n">
         <v>125</v>
       </c>
       <c r="D8" t="n">
         <v>121</v>
       </c>
       <c r="E8" t="n">
         <v>127</v>
       </c>
       <c r="F8" t="n">
         <v>121</v>
       </c>
       <c r="G8" t="n">
         <v>116</v>
       </c>
@@ -14532,46 +15069,49 @@
         <v>122</v>
       </c>
       <c r="P8" t="n">
         <v>125</v>
       </c>
       <c r="Q8" t="n">
         <v>124</v>
       </c>
       <c r="R8" t="n">
         <v>120</v>
       </c>
       <c r="S8" t="n">
         <v>120</v>
       </c>
       <c r="T8" t="n">
         <v>122</v>
       </c>
       <c r="U8" t="n">
         <v>121</v>
       </c>
       <c r="V8" t="n">
         <v>120</v>
       </c>
       <c r="W8" t="n">
         <v>120</v>
+      </c>
+      <c r="X8" t="n">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>