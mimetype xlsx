--- v1 (2026-07-09)
+++ v2 (2026-09-07)
@@ -460,82 +460,83 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -615,50 +616,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -691,50 +697,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -767,50 +776,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -843,50 +855,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -919,50 +934,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -995,50 +1013,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1007</v>
       </c>
       <c r="C7" t="n">
         <v>1047</v>
       </c>
       <c r="D7" t="n">
         <v>1006</v>
       </c>
       <c r="E7" t="n">
         <v>1057</v>
       </c>
       <c r="F7" t="n">
         <v>1009</v>
       </c>
       <c r="G7" t="n">
         <v>965</v>
       </c>
@@ -1071,50 +1092,53 @@
       </c>
       <c r="Q7" t="n">
         <v>1036</v>
       </c>
       <c r="R7" t="n">
         <v>1003</v>
       </c>
       <c r="S7" t="n">
         <v>1005</v>
       </c>
       <c r="T7" t="n">
         <v>1015</v>
       </c>
       <c r="U7" t="n">
         <v>1009</v>
       </c>
       <c r="V7" t="n">
         <v>1005</v>
       </c>
       <c r="W7" t="n">
         <v>1006</v>
       </c>
       <c r="X7" t="n">
         <v>1007</v>
       </c>
+      <c r="Y7" t="n">
+        <v>1011</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1007</v>
       </c>
       <c r="C8" t="n">
         <v>1047</v>
       </c>
       <c r="D8" t="n">
         <v>1006</v>
       </c>
       <c r="E8" t="n">
         <v>1057</v>
       </c>
       <c r="F8" t="n">
         <v>1009</v>
       </c>
       <c r="G8" t="n">
         <v>965</v>
       </c>
@@ -1146,95 +1170,99 @@
         <v>1040</v>
       </c>
       <c r="Q8" t="n">
         <v>1036</v>
       </c>
       <c r="R8" t="n">
         <v>1003</v>
       </c>
       <c r="S8" t="n">
         <v>1005</v>
       </c>
       <c r="T8" t="n">
         <v>1015</v>
       </c>
       <c r="U8" t="n">
         <v>1009</v>
       </c>
       <c r="V8" t="n">
         <v>1005</v>
       </c>
       <c r="W8" t="n">
         <v>1006</v>
       </c>
       <c r="X8" t="n">
         <v>1007</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>1011</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1314,50 +1342,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1390,50 +1423,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -1466,50 +1502,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -1542,50 +1581,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1618,50 +1660,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1694,50 +1739,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>166</v>
       </c>
       <c r="C7" t="n">
         <v>168</v>
       </c>
       <c r="D7" t="n">
         <v>156</v>
       </c>
       <c r="E7" t="n">
         <v>159</v>
       </c>
       <c r="F7" t="n">
         <v>149</v>
       </c>
       <c r="G7" t="n">
         <v>124</v>
       </c>
@@ -1770,50 +1818,53 @@
       </c>
       <c r="Q7" t="n">
         <v>164</v>
       </c>
       <c r="R7" t="n">
         <v>139</v>
       </c>
       <c r="S7" t="n">
         <v>153</v>
       </c>
       <c r="T7" t="n">
         <v>154</v>
       </c>
       <c r="U7" t="n">
         <v>158</v>
       </c>
       <c r="V7" t="n">
         <v>163</v>
       </c>
       <c r="W7" t="n">
         <v>150</v>
       </c>
       <c r="X7" t="n">
         <v>145</v>
       </c>
+      <c r="Y7" t="n">
+        <v>152</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>158</v>
       </c>
       <c r="C8" t="n">
         <v>164</v>
       </c>
       <c r="D8" t="n">
         <v>157</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>158</v>
       </c>
       <c r="G8" t="n">
         <v>151</v>
       </c>
@@ -1844,96 +1895,100 @@
       <c r="P8" t="n">
         <v>163</v>
       </c>
       <c r="Q8" t="n">
         <v>162</v>
       </c>
       <c r="R8" t="n">
         <v>157</v>
       </c>
       <c r="S8" t="n">
         <v>157</v>
       </c>
       <c r="T8" t="n">
         <v>159</v>
       </c>
       <c r="U8" t="n">
         <v>158</v>
       </c>
       <c r="V8" t="n">
         <v>157</v>
       </c>
       <c r="W8" t="n">
         <v>157</v>
       </c>
       <c r="X8" t="n">
+        <v>158</v>
+      </c>
+      <c r="Y8" t="n">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2013,50 +2068,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2089,50 +2149,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -2165,50 +2228,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -2241,50 +2307,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2317,50 +2386,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -2393,50 +2465,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>26</v>
       </c>
       <c r="C7" t="n">
         <v>29</v>
       </c>
       <c r="D7" t="n">
         <v>25</v>
       </c>
       <c r="E7" t="n">
         <v>29</v>
       </c>
       <c r="F7" t="n">
         <v>35</v>
       </c>
       <c r="G7" t="n">
         <v>26</v>
       </c>
@@ -2469,50 +2544,53 @@
       </c>
       <c r="Q7" t="n">
         <v>25</v>
       </c>
       <c r="R7" t="n">
         <v>24</v>
       </c>
       <c r="S7" t="n">
         <v>30</v>
       </c>
       <c r="T7" t="n">
         <v>28</v>
       </c>
       <c r="U7" t="n">
         <v>36</v>
       </c>
       <c r="V7" t="n">
         <v>43</v>
       </c>
       <c r="W7" t="n">
         <v>26</v>
       </c>
       <c r="X7" t="n">
         <v>23</v>
       </c>
+      <c r="Y7" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>27</v>
       </c>
       <c r="C8" t="n">
         <v>27</v>
       </c>
       <c r="D8" t="n">
         <v>24</v>
       </c>
       <c r="E8" t="n">
         <v>28</v>
       </c>
       <c r="F8" t="n">
         <v>35</v>
       </c>
       <c r="G8" t="n">
         <v>25</v>
       </c>
@@ -2544,95 +2622,99 @@
         <v>27</v>
       </c>
       <c r="Q8" t="n">
         <v>26</v>
       </c>
       <c r="R8" t="n">
         <v>24</v>
       </c>
       <c r="S8" t="n">
         <v>29</v>
       </c>
       <c r="T8" t="n">
         <v>28</v>
       </c>
       <c r="U8" t="n">
         <v>39</v>
       </c>
       <c r="V8" t="n">
         <v>43</v>
       </c>
       <c r="W8" t="n">
         <v>26</v>
       </c>
       <c r="X8" t="n">
         <v>24</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2712,50 +2794,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -2788,50 +2875,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -2864,50 +2954,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -2940,50 +3033,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3016,50 +3112,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -3092,50 +3191,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>17</v>
       </c>
       <c r="C7" t="n">
         <v>10</v>
       </c>
       <c r="D7" t="n">
         <v>13</v>
       </c>
       <c r="E7" t="n">
         <v>13</v>
       </c>
       <c r="F7" t="n">
         <v>26</v>
       </c>
       <c r="G7" t="n">
         <v>19</v>
       </c>
@@ -3168,50 +3270,53 @@
       </c>
       <c r="Q7" t="n">
         <v>13</v>
       </c>
       <c r="R7" t="n">
         <v>17</v>
       </c>
       <c r="S7" t="n">
         <v>22</v>
       </c>
       <c r="T7" t="n">
         <v>6</v>
       </c>
       <c r="U7" t="n">
         <v>9</v>
       </c>
       <c r="V7" t="n">
         <v>17</v>
       </c>
       <c r="W7" t="n">
         <v>11</v>
       </c>
       <c r="X7" t="n">
         <v>11</v>
       </c>
+      <c r="Y7" t="n">
+        <v>10</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>18</v>
       </c>
       <c r="C8" t="n">
         <v>9</v>
       </c>
       <c r="D8" t="n">
         <v>12</v>
       </c>
       <c r="E8" t="n">
         <v>12</v>
       </c>
       <c r="F8" t="n">
         <v>23</v>
       </c>
       <c r="G8" t="n">
         <v>16</v>
       </c>
@@ -3243,93 +3348,97 @@
         <v>7</v>
       </c>
       <c r="Q8" t="n">
         <v>13</v>
       </c>
       <c r="R8" t="n">
         <v>15</v>
       </c>
       <c r="S8" t="n">
         <v>21</v>
       </c>
       <c r="T8" t="n">
         <v>6</v>
       </c>
       <c r="U8" t="n">
         <v>8</v>
       </c>
       <c r="V8" t="n">
         <v>17</v>
       </c>
       <c r="W8" t="n">
         <v>11</v>
       </c>
       <c r="X8" t="n">
         <v>11</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3399,50 +3508,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2024-11-14</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -3469,50 +3583,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -3539,50 +3656,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -3609,50 +3729,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -3679,50 +3802,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -3749,50 +3875,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>4</v>
       </c>
       <c r="C7" t="n">
         <v>3</v>
       </c>
       <c r="D7" t="n">
         <v>6</v>
       </c>
       <c r="E7" t="n">
         <v>3</v>
       </c>
       <c r="F7" t="n">
         <v>3</v>
       </c>
       <c r="G7" t="n">
         <v>2</v>
       </c>
@@ -3819,50 +3948,53 @@
       </c>
       <c r="O7" t="n">
         <v>4</v>
       </c>
       <c r="P7" t="n">
         <v>3</v>
       </c>
       <c r="Q7" t="n">
         <v>6</v>
       </c>
       <c r="R7" t="n">
         <v>3</v>
       </c>
       <c r="S7" t="n">
         <v>5</v>
       </c>
       <c r="T7" t="n">
         <v>2</v>
       </c>
       <c r="U7" t="n">
         <v>6</v>
       </c>
       <c r="V7" t="n">
         <v>2</v>
       </c>
+      <c r="W7" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>4</v>
       </c>
       <c r="C8" t="n">
         <v>3</v>
       </c>
       <c r="D8" t="n">
         <v>6</v>
       </c>
       <c r="E8" t="n">
         <v>3</v>
       </c>
       <c r="F8" t="n">
         <v>3</v>
       </c>
       <c r="G8" t="n">
         <v>2</v>
       </c>
@@ -3888,95 +4020,99 @@
         <v>5</v>
       </c>
       <c r="O8" t="n">
         <v>4</v>
       </c>
       <c r="P8" t="n">
         <v>3</v>
       </c>
       <c r="Q8" t="n">
         <v>6</v>
       </c>
       <c r="R8" t="n">
         <v>3</v>
       </c>
       <c r="S8" t="n">
         <v>5</v>
       </c>
       <c r="T8" t="n">
         <v>2</v>
       </c>
       <c r="U8" t="n">
         <v>5</v>
       </c>
       <c r="V8" t="n">
         <v>2</v>
+      </c>
+      <c r="W8" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4056,50 +4192,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -4132,50 +4273,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -4208,50 +4352,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -4284,50 +4431,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4360,50 +4510,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -4436,50 +4589,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>24</v>
       </c>
       <c r="C7" t="n">
         <v>27</v>
       </c>
       <c r="D7" t="n">
         <v>17</v>
       </c>
       <c r="E7" t="n">
         <v>22</v>
       </c>
       <c r="F7" t="n">
         <v>22</v>
       </c>
       <c r="G7" t="n">
         <v>29</v>
       </c>
@@ -4512,50 +4668,53 @@
       </c>
       <c r="Q7" t="n">
         <v>29</v>
       </c>
       <c r="R7" t="n">
         <v>24</v>
       </c>
       <c r="S7" t="n">
         <v>21</v>
       </c>
       <c r="T7" t="n">
         <v>30</v>
       </c>
       <c r="U7" t="n">
         <v>32</v>
       </c>
       <c r="V7" t="n">
         <v>25</v>
       </c>
       <c r="W7" t="n">
         <v>34</v>
       </c>
       <c r="X7" t="n">
         <v>26</v>
       </c>
+      <c r="Y7" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>25</v>
       </c>
       <c r="C8" t="n">
         <v>27</v>
       </c>
       <c r="D8" t="n">
         <v>17</v>
       </c>
       <c r="E8" t="n">
         <v>21</v>
       </c>
       <c r="F8" t="n">
         <v>22</v>
       </c>
       <c r="G8" t="n">
         <v>26</v>
       </c>
@@ -4587,95 +4746,99 @@
         <v>25</v>
       </c>
       <c r="Q8" t="n">
         <v>31</v>
       </c>
       <c r="R8" t="n">
         <v>24</v>
       </c>
       <c r="S8" t="n">
         <v>21</v>
       </c>
       <c r="T8" t="n">
         <v>31</v>
       </c>
       <c r="U8" t="n">
         <v>33</v>
       </c>
       <c r="V8" t="n">
         <v>25</v>
       </c>
       <c r="W8" t="n">
         <v>34</v>
       </c>
       <c r="X8" t="n">
         <v>26</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4755,50 +4918,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -4831,50 +4999,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -4907,50 +5078,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4983,50 +5157,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -5059,50 +5236,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -5135,50 +5315,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>12</v>
       </c>
       <c r="C7" t="n">
         <v>17</v>
       </c>
       <c r="D7" t="n">
         <v>17</v>
       </c>
       <c r="E7" t="n">
         <v>33</v>
       </c>
       <c r="F7" t="n">
         <v>25</v>
       </c>
       <c r="G7" t="n">
         <v>19</v>
       </c>
@@ -5211,50 +5394,53 @@
       </c>
       <c r="Q7" t="n">
         <v>16</v>
       </c>
       <c r="R7" t="n">
         <v>15</v>
       </c>
       <c r="S7" t="n">
         <v>22</v>
       </c>
       <c r="T7" t="n">
         <v>14</v>
       </c>
       <c r="U7" t="n">
         <v>16</v>
       </c>
       <c r="V7" t="n">
         <v>19</v>
       </c>
       <c r="W7" t="n">
         <v>27</v>
       </c>
       <c r="X7" t="n">
         <v>15</v>
       </c>
+      <c r="Y7" t="n">
+        <v>14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>12</v>
       </c>
       <c r="C8" t="n">
         <v>18</v>
       </c>
       <c r="D8" t="n">
         <v>18</v>
       </c>
       <c r="E8" t="n">
         <v>33</v>
       </c>
       <c r="F8" t="n">
         <v>26</v>
       </c>
       <c r="G8" t="n">
         <v>18</v>
       </c>
@@ -5286,95 +5472,99 @@
         <v>19</v>
       </c>
       <c r="Q8" t="n">
         <v>16</v>
       </c>
       <c r="R8" t="n">
         <v>15</v>
       </c>
       <c r="S8" t="n">
         <v>22</v>
       </c>
       <c r="T8" t="n">
         <v>14</v>
       </c>
       <c r="U8" t="n">
         <v>16</v>
       </c>
       <c r="V8" t="n">
         <v>21</v>
       </c>
       <c r="W8" t="n">
         <v>28</v>
       </c>
       <c r="X8" t="n">
         <v>15</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5454,50 +5644,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5530,50 +5725,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -5606,50 +5804,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -5682,50 +5883,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -5758,50 +5962,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -5834,50 +6041,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>57</v>
       </c>
       <c r="C7" t="n">
         <v>80</v>
       </c>
       <c r="D7" t="n">
         <v>68</v>
       </c>
       <c r="E7" t="n">
         <v>62</v>
       </c>
       <c r="F7" t="n">
         <v>50</v>
       </c>
       <c r="G7" t="n">
         <v>47</v>
       </c>
@@ -5910,50 +6120,53 @@
       </c>
       <c r="Q7" t="n">
         <v>57</v>
       </c>
       <c r="R7" t="n">
         <v>48</v>
       </c>
       <c r="S7" t="n">
         <v>41</v>
       </c>
       <c r="T7" t="n">
         <v>44</v>
       </c>
       <c r="U7" t="n">
         <v>43</v>
       </c>
       <c r="V7" t="n">
         <v>47</v>
       </c>
       <c r="W7" t="n">
         <v>47</v>
       </c>
       <c r="X7" t="n">
         <v>26</v>
       </c>
+      <c r="Y7" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>53</v>
       </c>
       <c r="C8" t="n">
         <v>79</v>
       </c>
       <c r="D8" t="n">
         <v>67</v>
       </c>
       <c r="E8" t="n">
         <v>62</v>
       </c>
       <c r="F8" t="n">
         <v>51</v>
       </c>
       <c r="G8" t="n">
         <v>44</v>
       </c>
@@ -5985,95 +6198,99 @@
         <v>43</v>
       </c>
       <c r="Q8" t="n">
         <v>54</v>
       </c>
       <c r="R8" t="n">
         <v>45</v>
       </c>
       <c r="S8" t="n">
         <v>43</v>
       </c>
       <c r="T8" t="n">
         <v>43</v>
       </c>
       <c r="U8" t="n">
         <v>42</v>
       </c>
       <c r="V8" t="n">
         <v>46</v>
       </c>
       <c r="W8" t="n">
         <v>46</v>
       </c>
       <c r="X8" t="n">
         <v>26</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6153,50 +6370,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6229,50 +6451,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -6305,50 +6530,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -6381,50 +6609,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -6457,50 +6688,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -6533,50 +6767,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>363</v>
       </c>
       <c r="C7" t="n">
         <v>347</v>
       </c>
       <c r="D7" t="n">
         <v>338</v>
       </c>
       <c r="E7" t="n">
         <v>369</v>
       </c>
       <c r="F7" t="n">
         <v>359</v>
       </c>
       <c r="G7" t="n">
         <v>333</v>
       </c>
@@ -6609,50 +6846,53 @@
       </c>
       <c r="Q7" t="n">
         <v>370</v>
       </c>
       <c r="R7" t="n">
         <v>351</v>
       </c>
       <c r="S7" t="n">
         <v>367</v>
       </c>
       <c r="T7" t="n">
         <v>378</v>
       </c>
       <c r="U7" t="n">
         <v>380</v>
       </c>
       <c r="V7" t="n">
         <v>371</v>
       </c>
       <c r="W7" t="n">
         <v>367</v>
       </c>
       <c r="X7" t="n">
         <v>374</v>
       </c>
+      <c r="Y7" t="n">
+        <v>369</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>353</v>
       </c>
       <c r="C8" t="n">
         <v>343</v>
       </c>
       <c r="D8" t="n">
         <v>338</v>
       </c>
       <c r="E8" t="n">
         <v>363</v>
       </c>
       <c r="F8" t="n">
         <v>355</v>
       </c>
       <c r="G8" t="n">
         <v>345</v>
       </c>
@@ -6684,95 +6924,99 @@
         <v>376</v>
       </c>
       <c r="Q8" t="n">
         <v>363</v>
       </c>
       <c r="R8" t="n">
         <v>359</v>
       </c>
       <c r="S8" t="n">
         <v>362</v>
       </c>
       <c r="T8" t="n">
         <v>366</v>
       </c>
       <c r="U8" t="n">
         <v>364</v>
       </c>
       <c r="V8" t="n">
         <v>359</v>
       </c>
       <c r="W8" t="n">
         <v>359</v>
       </c>
       <c r="X8" t="n">
         <v>379</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6852,50 +7096,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6928,50 +7177,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -7004,50 +7256,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -7080,50 +7335,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -7156,50 +7414,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7232,50 +7493,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>222</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>212</v>
       </c>
       <c r="E7" t="n">
         <v>215</v>
       </c>
       <c r="F7" t="n">
         <v>211</v>
       </c>
       <c r="G7" t="n">
         <v>223</v>
       </c>
@@ -7308,50 +7572,53 @@
       </c>
       <c r="Q7" t="n">
         <v>202</v>
       </c>
       <c r="R7" t="n">
         <v>204</v>
       </c>
       <c r="S7" t="n">
         <v>178</v>
       </c>
       <c r="T7" t="n">
         <v>195</v>
       </c>
       <c r="U7" t="n">
         <v>208</v>
       </c>
       <c r="V7" t="n">
         <v>222</v>
       </c>
       <c r="W7" t="n">
         <v>216</v>
       </c>
       <c r="X7" t="n">
         <v>181</v>
       </c>
+      <c r="Y7" t="n">
+        <v>228</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>224</v>
       </c>
       <c r="C8" t="n">
         <v>182</v>
       </c>
       <c r="D8" t="n">
         <v>212</v>
       </c>
       <c r="E8" t="n">
         <v>223</v>
       </c>
       <c r="F8" t="n">
         <v>202</v>
       </c>
       <c r="G8" t="n">
         <v>210</v>
       </c>
@@ -7383,95 +7650,99 @@
         <v>198</v>
       </c>
       <c r="Q8" t="n">
         <v>200</v>
       </c>
       <c r="R8" t="n">
         <v>193</v>
       </c>
       <c r="S8" t="n">
         <v>172</v>
       </c>
       <c r="T8" t="n">
         <v>194</v>
       </c>
       <c r="U8" t="n">
         <v>203</v>
       </c>
       <c r="V8" t="n">
         <v>221</v>
       </c>
       <c r="W8" t="n">
         <v>212</v>
       </c>
       <c r="X8" t="n">
         <v>183</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7551,50 +7822,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7627,50 +7903,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -7703,50 +7982,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -7779,50 +8061,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -7855,50 +8140,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7931,50 +8219,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>86</v>
       </c>
       <c r="C7" t="n">
         <v>143</v>
       </c>
       <c r="D7" t="n">
         <v>101</v>
       </c>
       <c r="E7" t="n">
         <v>104</v>
       </c>
       <c r="F7" t="n">
         <v>115</v>
       </c>
       <c r="G7" t="n">
         <v>94</v>
       </c>
@@ -8007,50 +8298,53 @@
       </c>
       <c r="Q7" t="n">
         <v>122</v>
       </c>
       <c r="R7" t="n">
         <v>123</v>
       </c>
       <c r="S7" t="n">
         <v>140</v>
       </c>
       <c r="T7" t="n">
         <v>119</v>
       </c>
       <c r="U7" t="n">
         <v>109</v>
       </c>
       <c r="V7" t="n">
         <v>91</v>
       </c>
       <c r="W7" t="n">
         <v>99</v>
       </c>
       <c r="X7" t="n">
         <v>128</v>
       </c>
+      <c r="Y7" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>88</v>
       </c>
       <c r="C8" t="n">
         <v>142</v>
       </c>
       <c r="D8" t="n">
         <v>99</v>
       </c>
       <c r="E8" t="n">
         <v>104</v>
       </c>
       <c r="F8" t="n">
         <v>110</v>
       </c>
       <c r="G8" t="n">
         <v>89</v>
       </c>
@@ -8082,95 +8376,99 @@
         <v>124</v>
       </c>
       <c r="Q8" t="n">
         <v>121</v>
       </c>
       <c r="R8" t="n">
         <v>117</v>
       </c>
       <c r="S8" t="n">
         <v>139</v>
       </c>
       <c r="T8" t="n">
         <v>120</v>
       </c>
       <c r="U8" t="n">
         <v>109</v>
       </c>
       <c r="V8" t="n">
         <v>90</v>
       </c>
       <c r="W8" t="n">
         <v>99</v>
       </c>
       <c r="X8" t="n">
         <v>129</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8250,50 +8548,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -8326,50 +8629,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -8402,50 +8708,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -8478,50 +8787,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8554,50 +8866,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -8630,50 +8945,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>242</v>
       </c>
       <c r="C7" t="n">
         <v>252</v>
       </c>
       <c r="D7" t="n">
         <v>246</v>
       </c>
       <c r="E7" t="n">
         <v>241</v>
       </c>
       <c r="F7" t="n">
         <v>238</v>
       </c>
       <c r="G7" t="n">
         <v>223</v>
       </c>
@@ -8706,50 +9024,53 @@
       </c>
       <c r="Q7" t="n">
         <v>248</v>
       </c>
       <c r="R7" t="n">
         <v>241</v>
       </c>
       <c r="S7" t="n">
         <v>243</v>
       </c>
       <c r="T7" t="n">
         <v>229</v>
       </c>
       <c r="U7" t="n">
         <v>229</v>
       </c>
       <c r="V7" t="n">
         <v>238</v>
       </c>
       <c r="W7" t="n">
         <v>223</v>
       </c>
       <c r="X7" t="n">
         <v>220</v>
       </c>
+      <c r="Y7" t="n">
+        <v>238</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>217</v>
       </c>
       <c r="C8" t="n">
         <v>225</v>
       </c>
       <c r="D8" t="n">
         <v>216</v>
       </c>
       <c r="E8" t="n">
         <v>227</v>
       </c>
       <c r="F8" t="n">
         <v>217</v>
       </c>
       <c r="G8" t="n">
         <v>208</v>
       </c>
@@ -8781,95 +9102,99 @@
         <v>224</v>
       </c>
       <c r="Q8" t="n">
         <v>223</v>
       </c>
       <c r="R8" t="n">
         <v>216</v>
       </c>
       <c r="S8" t="n">
         <v>216</v>
       </c>
       <c r="T8" t="n">
         <v>218</v>
       </c>
       <c r="U8" t="n">
         <v>217</v>
       </c>
       <c r="V8" t="n">
         <v>216</v>
       </c>
       <c r="W8" t="n">
         <v>216</v>
       </c>
       <c r="X8" t="n">
         <v>217</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8949,50 +9274,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -9025,50 +9355,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -9101,50 +9434,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -9177,50 +9513,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -9253,50 +9592,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9329,50 +9671,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>175</v>
       </c>
       <c r="C7" t="n">
         <v>183</v>
       </c>
       <c r="D7" t="n">
         <v>184</v>
       </c>
       <c r="E7" t="n">
         <v>194</v>
       </c>
       <c r="F7" t="n">
         <v>173</v>
       </c>
       <c r="G7" t="n">
         <v>170</v>
       </c>
@@ -9405,50 +9750,53 @@
       </c>
       <c r="Q7" t="n">
         <v>185</v>
       </c>
       <c r="R7" t="n">
         <v>173</v>
       </c>
       <c r="S7" t="n">
         <v>180</v>
       </c>
       <c r="T7" t="n">
         <v>173</v>
       </c>
       <c r="U7" t="n">
         <v>172</v>
       </c>
       <c r="V7" t="n">
         <v>182</v>
       </c>
       <c r="W7" t="n">
         <v>174</v>
       </c>
       <c r="X7" t="n">
         <v>181</v>
       </c>
+      <c r="Y7" t="n">
+        <v>178</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>183</v>
       </c>
       <c r="C8" t="n">
         <v>191</v>
       </c>
       <c r="D8" t="n">
         <v>183</v>
       </c>
       <c r="E8" t="n">
         <v>192</v>
       </c>
       <c r="F8" t="n">
         <v>184</v>
       </c>
       <c r="G8" t="n">
         <v>176</v>
       </c>
@@ -9480,95 +9828,99 @@
         <v>189</v>
       </c>
       <c r="Q8" t="n">
         <v>189</v>
       </c>
       <c r="R8" t="n">
         <v>183</v>
       </c>
       <c r="S8" t="n">
         <v>183</v>
       </c>
       <c r="T8" t="n">
         <v>185</v>
       </c>
       <c r="U8" t="n">
         <v>184</v>
       </c>
       <c r="V8" t="n">
         <v>183</v>
       </c>
       <c r="W8" t="n">
         <v>183</v>
       </c>
       <c r="X8" t="n">
         <v>183</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9648,50 +10000,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -9724,50 +10081,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -9800,50 +10160,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -9876,50 +10239,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9952,50 +10318,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10028,50 +10397,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>104</v>
       </c>
       <c r="C7" t="n">
         <v>112</v>
       </c>
       <c r="D7" t="n">
         <v>103</v>
       </c>
       <c r="E7" t="n">
         <v>113</v>
       </c>
       <c r="F7" t="n">
         <v>101</v>
       </c>
       <c r="G7" t="n">
         <v>98</v>
       </c>
@@ -10104,50 +10476,53 @@
       </c>
       <c r="Q7" t="n">
         <v>100</v>
       </c>
       <c r="R7" t="n">
         <v>104</v>
       </c>
       <c r="S7" t="n">
         <v>99</v>
       </c>
       <c r="T7" t="n">
         <v>106</v>
       </c>
       <c r="U7" t="n">
         <v>97</v>
       </c>
       <c r="V7" t="n">
         <v>92</v>
       </c>
       <c r="W7" t="n">
         <v>103</v>
       </c>
       <c r="X7" t="n">
         <v>117</v>
       </c>
+      <c r="Y7" t="n">
+        <v>98</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>106</v>
       </c>
       <c r="C8" t="n">
         <v>110</v>
       </c>
       <c r="D8" t="n">
         <v>106</v>
       </c>
       <c r="E8" t="n">
         <v>112</v>
       </c>
       <c r="F8" t="n">
         <v>107</v>
       </c>
       <c r="G8" t="n">
         <v>102</v>
       </c>
@@ -10179,95 +10554,99 @@
         <v>110</v>
       </c>
       <c r="Q8" t="n">
         <v>109</v>
       </c>
       <c r="R8" t="n">
         <v>106</v>
       </c>
       <c r="S8" t="n">
         <v>106</v>
       </c>
       <c r="T8" t="n">
         <v>107</v>
       </c>
       <c r="U8" t="n">
         <v>107</v>
       </c>
       <c r="V8" t="n">
         <v>106</v>
       </c>
       <c r="W8" t="n">
         <v>106</v>
       </c>
       <c r="X8" t="n">
         <v>106</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10347,50 +10726,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10423,50 +10807,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -10499,50 +10886,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -10575,50 +10965,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -10651,50 +11044,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10727,50 +11123,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>251</v>
       </c>
       <c r="C7" t="n">
         <v>271</v>
       </c>
       <c r="D7" t="n">
         <v>262</v>
       </c>
       <c r="E7" t="n">
         <v>267</v>
       </c>
       <c r="F7" t="n">
         <v>243</v>
       </c>
       <c r="G7" t="n">
         <v>248</v>
       </c>
@@ -10803,50 +11202,53 @@
       </c>
       <c r="Q7" t="n">
         <v>262</v>
       </c>
       <c r="R7" t="n">
         <v>259</v>
       </c>
       <c r="S7" t="n">
         <v>261</v>
       </c>
       <c r="T7" t="n">
         <v>253</v>
       </c>
       <c r="U7" t="n">
         <v>256</v>
       </c>
       <c r="V7" t="n">
         <v>259</v>
       </c>
       <c r="W7" t="n">
         <v>258</v>
       </c>
       <c r="X7" t="n">
         <v>242</v>
       </c>
+      <c r="Y7" t="n">
+        <v>258</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>252</v>
       </c>
       <c r="C8" t="n">
         <v>262</v>
       </c>
       <c r="D8" t="n">
         <v>252</v>
       </c>
       <c r="E8" t="n">
         <v>264</v>
       </c>
       <c r="F8" t="n">
         <v>252</v>
       </c>
       <c r="G8" t="n">
         <v>241</v>
       </c>
@@ -10878,95 +11280,99 @@
         <v>260</v>
       </c>
       <c r="Q8" t="n">
         <v>259</v>
       </c>
       <c r="R8" t="n">
         <v>251</v>
       </c>
       <c r="S8" t="n">
         <v>251</v>
       </c>
       <c r="T8" t="n">
         <v>254</v>
       </c>
       <c r="U8" t="n">
         <v>252</v>
       </c>
       <c r="V8" t="n">
         <v>251</v>
       </c>
       <c r="W8" t="n">
         <v>252</v>
       </c>
       <c r="X8" t="n">
         <v>252</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11046,50 +11452,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -11122,50 +11533,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -11198,50 +11612,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -11274,50 +11691,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -11350,50 +11770,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11426,50 +11849,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>330</v>
       </c>
       <c r="C7" t="n">
         <v>355</v>
       </c>
       <c r="D7" t="n">
         <v>329</v>
       </c>
       <c r="E7" t="n">
         <v>370</v>
       </c>
       <c r="F7" t="n">
         <v>332</v>
       </c>
       <c r="G7" t="n">
         <v>328</v>
       </c>
@@ -11502,50 +11928,53 @@
       </c>
       <c r="Q7" t="n">
         <v>339</v>
       </c>
       <c r="R7" t="n">
         <v>323</v>
       </c>
       <c r="S7" t="n">
         <v>320</v>
       </c>
       <c r="T7" t="n">
         <v>337</v>
       </c>
       <c r="U7" t="n">
         <v>338</v>
       </c>
       <c r="V7" t="n">
         <v>325</v>
       </c>
       <c r="W7" t="n">
         <v>337</v>
       </c>
       <c r="X7" t="n">
         <v>330</v>
       </c>
+      <c r="Y7" t="n">
+        <v>326</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>340</v>
       </c>
       <c r="C8" t="n">
         <v>353</v>
       </c>
       <c r="D8" t="n">
         <v>339</v>
       </c>
       <c r="E8" t="n">
         <v>356</v>
       </c>
       <c r="F8" t="n">
         <v>340</v>
       </c>
       <c r="G8" t="n">
         <v>325</v>
       </c>
@@ -11577,95 +12006,99 @@
         <v>351</v>
       </c>
       <c r="Q8" t="n">
         <v>349</v>
       </c>
       <c r="R8" t="n">
         <v>338</v>
       </c>
       <c r="S8" t="n">
         <v>339</v>
       </c>
       <c r="T8" t="n">
         <v>342</v>
       </c>
       <c r="U8" t="n">
         <v>340</v>
       </c>
       <c r="V8" t="n">
         <v>339</v>
       </c>
       <c r="W8" t="n">
         <v>339</v>
       </c>
       <c r="X8" t="n">
         <v>340</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11745,50 +12178,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -11821,50 +12259,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -11897,50 +12338,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -11973,50 +12417,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12049,50 +12496,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12125,50 +12575,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>184</v>
       </c>
       <c r="C7" t="n">
         <v>169</v>
       </c>
       <c r="D7" t="n">
         <v>169</v>
       </c>
       <c r="E7" t="n">
         <v>179</v>
       </c>
       <c r="F7" t="n">
         <v>196</v>
       </c>
       <c r="G7" t="n">
         <v>166</v>
       </c>
@@ -12201,50 +12654,53 @@
       </c>
       <c r="Q7" t="n">
         <v>187</v>
       </c>
       <c r="R7" t="n">
         <v>180</v>
       </c>
       <c r="S7" t="n">
         <v>181</v>
       </c>
       <c r="T7" t="n">
         <v>196</v>
       </c>
       <c r="U7" t="n">
         <v>186</v>
       </c>
       <c r="V7" t="n">
         <v>183</v>
       </c>
       <c r="W7" t="n">
         <v>188</v>
       </c>
       <c r="X7" t="n">
         <v>215</v>
       </c>
+      <c r="Y7" t="n">
+        <v>189</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>199</v>
       </c>
       <c r="C8" t="n">
         <v>207</v>
       </c>
       <c r="D8" t="n">
         <v>199</v>
       </c>
       <c r="E8" t="n">
         <v>209</v>
       </c>
       <c r="F8" t="n">
         <v>199</v>
       </c>
       <c r="G8" t="n">
         <v>190</v>
       </c>
@@ -12276,95 +12732,99 @@
         <v>205</v>
       </c>
       <c r="Q8" t="n">
         <v>205</v>
       </c>
       <c r="R8" t="n">
         <v>198</v>
       </c>
       <c r="S8" t="n">
         <v>198</v>
       </c>
       <c r="T8" t="n">
         <v>200</v>
       </c>
       <c r="U8" t="n">
         <v>199</v>
       </c>
       <c r="V8" t="n">
         <v>198</v>
       </c>
       <c r="W8" t="n">
         <v>199</v>
       </c>
       <c r="X8" t="n">
         <v>199</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12444,50 +12904,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -12520,50 +12985,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -12596,50 +13064,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -12672,50 +13143,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -12748,50 +13222,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -12824,50 +13301,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>483</v>
       </c>
       <c r="C7" t="n">
         <v>511</v>
       </c>
       <c r="D7" t="n">
         <v>488</v>
       </c>
       <c r="E7" t="n">
         <v>508</v>
       </c>
       <c r="F7" t="n">
         <v>483</v>
       </c>
       <c r="G7" t="n">
         <v>443</v>
       </c>
@@ -12900,50 +13380,53 @@
       </c>
       <c r="Q7" t="n">
         <v>498</v>
       </c>
       <c r="R7" t="n">
         <v>482</v>
       </c>
       <c r="S7" t="n">
         <v>486</v>
       </c>
       <c r="T7" t="n">
         <v>482</v>
       </c>
       <c r="U7" t="n">
         <v>483</v>
       </c>
       <c r="V7" t="n">
         <v>491</v>
       </c>
       <c r="W7" t="n">
         <v>471</v>
       </c>
       <c r="X7" t="n">
         <v>475</v>
       </c>
+      <c r="Y7" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>490</v>
       </c>
       <c r="C8" t="n">
         <v>509</v>
       </c>
       <c r="D8" t="n">
         <v>490</v>
       </c>
       <c r="E8" t="n">
         <v>515</v>
       </c>
       <c r="F8" t="n">
         <v>491</v>
       </c>
       <c r="G8" t="n">
         <v>470</v>
       </c>
@@ -12975,95 +13458,99 @@
         <v>506</v>
       </c>
       <c r="Q8" t="n">
         <v>504</v>
       </c>
       <c r="R8" t="n">
         <v>488</v>
       </c>
       <c r="S8" t="n">
         <v>489</v>
       </c>
       <c r="T8" t="n">
         <v>494</v>
       </c>
       <c r="U8" t="n">
         <v>491</v>
       </c>
       <c r="V8" t="n">
         <v>489</v>
       </c>
       <c r="W8" t="n">
         <v>490</v>
       </c>
       <c r="X8" t="n">
         <v>490</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13143,50 +13630,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -13219,50 +13711,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -13295,50 +13790,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -13371,50 +13869,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -13447,50 +13948,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13523,50 +14027,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>524</v>
       </c>
       <c r="C7" t="n">
         <v>536</v>
       </c>
       <c r="D7" t="n">
         <v>518</v>
       </c>
       <c r="E7" t="n">
         <v>549</v>
       </c>
       <c r="F7" t="n">
         <v>526</v>
       </c>
       <c r="G7" t="n">
         <v>522</v>
       </c>
@@ -13599,50 +14106,53 @@
       </c>
       <c r="Q7" t="n">
         <v>538</v>
       </c>
       <c r="R7" t="n">
         <v>521</v>
       </c>
       <c r="S7" t="n">
         <v>519</v>
       </c>
       <c r="T7" t="n">
         <v>533</v>
       </c>
       <c r="U7" t="n">
         <v>526</v>
       </c>
       <c r="V7" t="n">
         <v>514</v>
       </c>
       <c r="W7" t="n">
         <v>535</v>
       </c>
       <c r="X7" t="n">
         <v>532</v>
       </c>
+      <c r="Y7" t="n">
+        <v>530</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>517</v>
       </c>
       <c r="C8" t="n">
         <v>538</v>
       </c>
       <c r="D8" t="n">
         <v>516</v>
       </c>
       <c r="E8" t="n">
         <v>542</v>
       </c>
       <c r="F8" t="n">
         <v>518</v>
       </c>
       <c r="G8" t="n">
         <v>495</v>
       </c>
@@ -13674,95 +14184,99 @@
         <v>534</v>
       </c>
       <c r="Q8" t="n">
         <v>532</v>
       </c>
       <c r="R8" t="n">
         <v>515</v>
       </c>
       <c r="S8" t="n">
         <v>516</v>
       </c>
       <c r="T8" t="n">
         <v>521</v>
       </c>
       <c r="U8" t="n">
         <v>518</v>
       </c>
       <c r="V8" t="n">
         <v>516</v>
       </c>
       <c r="W8" t="n">
         <v>516</v>
       </c>
       <c r="X8" t="n">
         <v>517</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13842,50 +14356,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -13918,50 +14437,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -13994,50 +14516,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -14070,50 +14595,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -14146,50 +14674,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14222,50 +14753,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>621</v>
       </c>
       <c r="C7" t="n">
         <v>654</v>
       </c>
       <c r="D7" t="n">
         <v>627</v>
       </c>
       <c r="E7" t="n">
         <v>657</v>
       </c>
       <c r="F7" t="n">
         <v>608</v>
       </c>
       <c r="G7" t="n">
         <v>614</v>
       </c>
@@ -14298,50 +14832,53 @@
       </c>
       <c r="Q7" t="n">
         <v>637</v>
       </c>
       <c r="R7" t="n">
         <v>646</v>
       </c>
       <c r="S7" t="n">
         <v>613</v>
       </c>
       <c r="T7" t="n">
         <v>642</v>
       </c>
       <c r="U7" t="n">
         <v>615</v>
       </c>
       <c r="V7" t="n">
         <v>597</v>
       </c>
       <c r="W7" t="n">
         <v>612</v>
       </c>
       <c r="X7" t="n">
         <v>652</v>
       </c>
+      <c r="Y7" t="n">
+        <v>628</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>643</v>
       </c>
       <c r="C8" t="n">
         <v>674</v>
       </c>
       <c r="D8" t="n">
         <v>651</v>
       </c>
       <c r="E8" t="n">
         <v>668</v>
       </c>
       <c r="F8" t="n">
         <v>622</v>
       </c>
       <c r="G8" t="n">
         <v>611</v>
       </c>
@@ -14373,95 +14910,99 @@
         <v>671</v>
       </c>
       <c r="Q8" t="n">
         <v>657</v>
       </c>
       <c r="R8" t="n">
         <v>645</v>
       </c>
       <c r="S8" t="n">
         <v>629</v>
       </c>
       <c r="T8" t="n">
         <v>656</v>
       </c>
       <c r="U8" t="n">
         <v>633</v>
       </c>
       <c r="V8" t="n">
         <v>616</v>
       </c>
       <c r="W8" t="n">
         <v>627</v>
       </c>
       <c r="X8" t="n">
         <v>653</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>636</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14541,50 +15082,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -14617,50 +15163,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -14693,50 +15242,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -14769,50 +15321,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -14845,50 +15400,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14921,50 +15479,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>137</v>
       </c>
       <c r="C7" t="n">
         <v>139</v>
       </c>
       <c r="D7" t="n">
         <v>145</v>
       </c>
       <c r="E7" t="n">
         <v>141</v>
       </c>
       <c r="F7" t="n">
         <v>141</v>
       </c>
       <c r="G7" t="n">
         <v>132</v>
       </c>
@@ -14997,50 +15558,53 @@
       </c>
       <c r="Q7" t="n">
         <v>146</v>
       </c>
       <c r="R7" t="n">
         <v>135</v>
       </c>
       <c r="S7" t="n">
         <v>139</v>
       </c>
       <c r="T7" t="n">
         <v>141</v>
       </c>
       <c r="U7" t="n">
         <v>141</v>
       </c>
       <c r="V7" t="n">
         <v>135</v>
       </c>
       <c r="W7" t="n">
         <v>144</v>
       </c>
       <c r="X7" t="n">
         <v>135</v>
       </c>
+      <c r="Y7" t="n">
+        <v>136</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>121</v>
       </c>
       <c r="C8" t="n">
         <v>125</v>
       </c>
       <c r="D8" t="n">
         <v>121</v>
       </c>
       <c r="E8" t="n">
         <v>127</v>
       </c>
       <c r="F8" t="n">
         <v>121</v>
       </c>
       <c r="G8" t="n">
         <v>116</v>
       </c>
@@ -15071,47 +15635,50 @@
       <c r="P8" t="n">
         <v>125</v>
       </c>
       <c r="Q8" t="n">
         <v>124</v>
       </c>
       <c r="R8" t="n">
         <v>120</v>
       </c>
       <c r="S8" t="n">
         <v>120</v>
       </c>
       <c r="T8" t="n">
         <v>122</v>
       </c>
       <c r="U8" t="n">
         <v>121</v>
       </c>
       <c r="V8" t="n">
         <v>120</v>
       </c>
       <c r="W8" t="n">
         <v>120</v>
       </c>
       <c r="X8" t="n">
+        <v>121</v>
+      </c>
+      <c r="Y8" t="n">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>