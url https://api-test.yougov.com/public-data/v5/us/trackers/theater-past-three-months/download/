--- v0 (2026-05-19)
+++ v1 (2026-07-18)
@@ -460,81 +460,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -609,50 +610,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -682,50 +688,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.84</v>
       </c>
@@ -755,50 +764,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -828,50 +840,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1007</v>
       </c>
       <c r="C5" t="n">
         <v>1047</v>
       </c>
       <c r="D5" t="n">
         <v>1006</v>
       </c>
       <c r="E5" t="n">
         <v>1057</v>
       </c>
       <c r="F5" t="n">
         <v>1009</v>
       </c>
       <c r="G5" t="n">
         <v>965</v>
       </c>
@@ -901,50 +916,53 @@
       </c>
       <c r="P5" t="n">
         <v>1040</v>
       </c>
       <c r="Q5" t="n">
         <v>1036</v>
       </c>
       <c r="R5" t="n">
         <v>1003</v>
       </c>
       <c r="S5" t="n">
         <v>1005</v>
       </c>
       <c r="T5" t="n">
         <v>1015</v>
       </c>
       <c r="U5" t="n">
         <v>1009</v>
       </c>
       <c r="V5" t="n">
         <v>1005</v>
       </c>
       <c r="W5" t="n">
         <v>1006</v>
       </c>
+      <c r="X5" t="n">
+        <v>1007</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1007</v>
       </c>
       <c r="C6" t="n">
         <v>1047</v>
       </c>
       <c r="D6" t="n">
         <v>1006</v>
       </c>
       <c r="E6" t="n">
         <v>1057</v>
       </c>
       <c r="F6" t="n">
         <v>1009</v>
       </c>
       <c r="G6" t="n">
         <v>965</v>
       </c>
@@ -973,94 +991,98 @@
         <v>1016</v>
       </c>
       <c r="P6" t="n">
         <v>1040</v>
       </c>
       <c r="Q6" t="n">
         <v>1036</v>
       </c>
       <c r="R6" t="n">
         <v>1003</v>
       </c>
       <c r="S6" t="n">
         <v>1005</v>
       </c>
       <c r="T6" t="n">
         <v>1015</v>
       </c>
       <c r="U6" t="n">
         <v>1009</v>
       </c>
       <c r="V6" t="n">
         <v>1005</v>
       </c>
       <c r="W6" t="n">
         <v>1006</v>
+      </c>
+      <c r="X6" t="n">
+        <v>1007</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1135,50 +1157,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1208,50 +1235,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.82</v>
       </c>
@@ -1281,50 +1311,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -1354,50 +1387,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>166</v>
       </c>
       <c r="C5" t="n">
         <v>168</v>
       </c>
       <c r="D5" t="n">
         <v>156</v>
       </c>
       <c r="E5" t="n">
         <v>159</v>
       </c>
       <c r="F5" t="n">
         <v>149</v>
       </c>
       <c r="G5" t="n">
         <v>124</v>
       </c>
@@ -1427,50 +1463,53 @@
       </c>
       <c r="P5" t="n">
         <v>131</v>
       </c>
       <c r="Q5" t="n">
         <v>164</v>
       </c>
       <c r="R5" t="n">
         <v>139</v>
       </c>
       <c r="S5" t="n">
         <v>153</v>
       </c>
       <c r="T5" t="n">
         <v>154</v>
       </c>
       <c r="U5" t="n">
         <v>158</v>
       </c>
       <c r="V5" t="n">
         <v>163</v>
       </c>
       <c r="W5" t="n">
         <v>150</v>
       </c>
+      <c r="X5" t="n">
+        <v>145</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>158</v>
       </c>
       <c r="C6" t="n">
         <v>164</v>
       </c>
       <c r="D6" t="n">
         <v>157</v>
       </c>
       <c r="E6" t="n">
         <v>165</v>
       </c>
       <c r="F6" t="n">
         <v>158</v>
       </c>
       <c r="G6" t="n">
         <v>151</v>
       </c>
@@ -1499,94 +1538,98 @@
         <v>159</v>
       </c>
       <c r="P6" t="n">
         <v>163</v>
       </c>
       <c r="Q6" t="n">
         <v>162</v>
       </c>
       <c r="R6" t="n">
         <v>157</v>
       </c>
       <c r="S6" t="n">
         <v>157</v>
       </c>
       <c r="T6" t="n">
         <v>159</v>
       </c>
       <c r="U6" t="n">
         <v>158</v>
       </c>
       <c r="V6" t="n">
         <v>157</v>
       </c>
       <c r="W6" t="n">
         <v>157</v>
+      </c>
+      <c r="X6" t="n">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1661,50 +1704,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -1734,50 +1782,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
@@ -1807,50 +1858,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.91</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -1880,50 +1934,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>26</v>
       </c>
       <c r="C5" t="n">
         <v>29</v>
       </c>
       <c r="D5" t="n">
         <v>25</v>
       </c>
       <c r="E5" t="n">
         <v>29</v>
       </c>
       <c r="F5" t="n">
         <v>35</v>
       </c>
       <c r="G5" t="n">
         <v>26</v>
       </c>
@@ -1953,50 +2010,53 @@
       </c>
       <c r="P5" t="n">
         <v>28</v>
       </c>
       <c r="Q5" t="n">
         <v>25</v>
       </c>
       <c r="R5" t="n">
         <v>24</v>
       </c>
       <c r="S5" t="n">
         <v>30</v>
       </c>
       <c r="T5" t="n">
         <v>28</v>
       </c>
       <c r="U5" t="n">
         <v>36</v>
       </c>
       <c r="V5" t="n">
         <v>43</v>
       </c>
       <c r="W5" t="n">
         <v>26</v>
       </c>
+      <c r="X5" t="n">
+        <v>23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>27</v>
       </c>
       <c r="C6" t="n">
         <v>27</v>
       </c>
       <c r="D6" t="n">
         <v>24</v>
       </c>
       <c r="E6" t="n">
         <v>28</v>
       </c>
       <c r="F6" t="n">
         <v>35</v>
       </c>
       <c r="G6" t="n">
         <v>25</v>
       </c>
@@ -2025,94 +2085,98 @@
         <v>28</v>
       </c>
       <c r="P6" t="n">
         <v>27</v>
       </c>
       <c r="Q6" t="n">
         <v>26</v>
       </c>
       <c r="R6" t="n">
         <v>24</v>
       </c>
       <c r="S6" t="n">
         <v>29</v>
       </c>
       <c r="T6" t="n">
         <v>28</v>
       </c>
       <c r="U6" t="n">
         <v>39</v>
       </c>
       <c r="V6" t="n">
         <v>43</v>
       </c>
       <c r="W6" t="n">
         <v>26</v>
+      </c>
+      <c r="X6" t="n">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2187,50 +2251,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -2260,50 +2329,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -2333,50 +2405,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.89</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -2406,50 +2481,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>17</v>
       </c>
       <c r="C5" t="n">
         <v>10</v>
       </c>
       <c r="D5" t="n">
         <v>13</v>
       </c>
       <c r="E5" t="n">
         <v>13</v>
       </c>
       <c r="F5" t="n">
         <v>26</v>
       </c>
       <c r="G5" t="n">
         <v>19</v>
       </c>
@@ -2479,50 +2557,53 @@
       </c>
       <c r="P5" t="n">
         <v>7</v>
       </c>
       <c r="Q5" t="n">
         <v>13</v>
       </c>
       <c r="R5" t="n">
         <v>17</v>
       </c>
       <c r="S5" t="n">
         <v>22</v>
       </c>
       <c r="T5" t="n">
         <v>6</v>
       </c>
       <c r="U5" t="n">
         <v>9</v>
       </c>
       <c r="V5" t="n">
         <v>17</v>
       </c>
       <c r="W5" t="n">
         <v>11</v>
       </c>
+      <c r="X5" t="n">
+        <v>11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>18</v>
       </c>
       <c r="C6" t="n">
         <v>9</v>
       </c>
       <c r="D6" t="n">
         <v>12</v>
       </c>
       <c r="E6" t="n">
         <v>12</v>
       </c>
       <c r="F6" t="n">
         <v>23</v>
       </c>
       <c r="G6" t="n">
         <v>16</v>
       </c>
@@ -2550,50 +2631,53 @@
       <c r="O6" t="n">
         <v>8</v>
       </c>
       <c r="P6" t="n">
         <v>7</v>
       </c>
       <c r="Q6" t="n">
         <v>13</v>
       </c>
       <c r="R6" t="n">
         <v>15</v>
       </c>
       <c r="S6" t="n">
         <v>21</v>
       </c>
       <c r="T6" t="n">
         <v>6</v>
       </c>
       <c r="U6" t="n">
         <v>8</v>
       </c>
       <c r="V6" t="n">
         <v>17</v>
       </c>
       <c r="W6" t="n">
+        <v>11</v>
+      </c>
+      <c r="X6" t="n">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
@@ -3069,81 +3153,82 @@
       </c>
       <c r="S6" t="n">
         <v>5</v>
       </c>
       <c r="T6" t="n">
         <v>2</v>
       </c>
       <c r="U6" t="n">
         <v>5</v>
       </c>
       <c r="V6" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3218,50 +3303,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -3291,50 +3381,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -3364,50 +3457,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.87</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.88</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3437,50 +3533,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>24</v>
       </c>
       <c r="C5" t="n">
         <v>27</v>
       </c>
       <c r="D5" t="n">
         <v>17</v>
       </c>
       <c r="E5" t="n">
         <v>22</v>
       </c>
       <c r="F5" t="n">
         <v>22</v>
       </c>
       <c r="G5" t="n">
         <v>29</v>
       </c>
@@ -3510,50 +3609,53 @@
       </c>
       <c r="P5" t="n">
         <v>25</v>
       </c>
       <c r="Q5" t="n">
         <v>29</v>
       </c>
       <c r="R5" t="n">
         <v>24</v>
       </c>
       <c r="S5" t="n">
         <v>21</v>
       </c>
       <c r="T5" t="n">
         <v>30</v>
       </c>
       <c r="U5" t="n">
         <v>32</v>
       </c>
       <c r="V5" t="n">
         <v>25</v>
       </c>
       <c r="W5" t="n">
         <v>34</v>
       </c>
+      <c r="X5" t="n">
+        <v>26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>25</v>
       </c>
       <c r="C6" t="n">
         <v>27</v>
       </c>
       <c r="D6" t="n">
         <v>17</v>
       </c>
       <c r="E6" t="n">
         <v>21</v>
       </c>
       <c r="F6" t="n">
         <v>22</v>
       </c>
       <c r="G6" t="n">
         <v>26</v>
       </c>
@@ -3582,94 +3684,98 @@
         <v>16</v>
       </c>
       <c r="P6" t="n">
         <v>25</v>
       </c>
       <c r="Q6" t="n">
         <v>31</v>
       </c>
       <c r="R6" t="n">
         <v>24</v>
       </c>
       <c r="S6" t="n">
         <v>21</v>
       </c>
       <c r="T6" t="n">
         <v>31</v>
       </c>
       <c r="U6" t="n">
         <v>33</v>
       </c>
       <c r="V6" t="n">
         <v>25</v>
       </c>
       <c r="W6" t="n">
         <v>34</v>
+      </c>
+      <c r="X6" t="n">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3744,50 +3850,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3817,50 +3928,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.9</v>
       </c>
@@ -3890,50 +4004,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.87</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.87</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -3963,50 +4080,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>12</v>
       </c>
       <c r="C5" t="n">
         <v>17</v>
       </c>
       <c r="D5" t="n">
         <v>17</v>
       </c>
       <c r="E5" t="n">
         <v>33</v>
       </c>
       <c r="F5" t="n">
         <v>25</v>
       </c>
       <c r="G5" t="n">
         <v>19</v>
       </c>
@@ -4036,50 +4156,53 @@
       </c>
       <c r="P5" t="n">
         <v>19</v>
       </c>
       <c r="Q5" t="n">
         <v>16</v>
       </c>
       <c r="R5" t="n">
         <v>15</v>
       </c>
       <c r="S5" t="n">
         <v>22</v>
       </c>
       <c r="T5" t="n">
         <v>14</v>
       </c>
       <c r="U5" t="n">
         <v>16</v>
       </c>
       <c r="V5" t="n">
         <v>19</v>
       </c>
       <c r="W5" t="n">
         <v>27</v>
       </c>
+      <c r="X5" t="n">
+        <v>15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>12</v>
       </c>
       <c r="C6" t="n">
         <v>18</v>
       </c>
       <c r="D6" t="n">
         <v>18</v>
       </c>
       <c r="E6" t="n">
         <v>33</v>
       </c>
       <c r="F6" t="n">
         <v>26</v>
       </c>
       <c r="G6" t="n">
         <v>18</v>
       </c>
@@ -4108,94 +4231,98 @@
         <v>23</v>
       </c>
       <c r="P6" t="n">
         <v>19</v>
       </c>
       <c r="Q6" t="n">
         <v>16</v>
       </c>
       <c r="R6" t="n">
         <v>15</v>
       </c>
       <c r="S6" t="n">
         <v>22</v>
       </c>
       <c r="T6" t="n">
         <v>14</v>
       </c>
       <c r="U6" t="n">
         <v>16</v>
       </c>
       <c r="V6" t="n">
         <v>21</v>
       </c>
       <c r="W6" t="n">
         <v>28</v>
+      </c>
+      <c r="X6" t="n">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4270,50 +4397,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -4343,50 +4475,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.89</v>
       </c>
@@ -4416,50 +4551,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.88</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -4489,50 +4627,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>57</v>
       </c>
       <c r="C5" t="n">
         <v>80</v>
       </c>
       <c r="D5" t="n">
         <v>68</v>
       </c>
       <c r="E5" t="n">
         <v>62</v>
       </c>
       <c r="F5" t="n">
         <v>50</v>
       </c>
       <c r="G5" t="n">
         <v>47</v>
       </c>
@@ -4562,50 +4703,53 @@
       </c>
       <c r="P5" t="n">
         <v>38</v>
       </c>
       <c r="Q5" t="n">
         <v>57</v>
       </c>
       <c r="R5" t="n">
         <v>48</v>
       </c>
       <c r="S5" t="n">
         <v>41</v>
       </c>
       <c r="T5" t="n">
         <v>44</v>
       </c>
       <c r="U5" t="n">
         <v>43</v>
       </c>
       <c r="V5" t="n">
         <v>47</v>
       </c>
       <c r="W5" t="n">
         <v>47</v>
       </c>
+      <c r="X5" t="n">
+        <v>26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>53</v>
       </c>
       <c r="C6" t="n">
         <v>79</v>
       </c>
       <c r="D6" t="n">
         <v>67</v>
       </c>
       <c r="E6" t="n">
         <v>62</v>
       </c>
       <c r="F6" t="n">
         <v>51</v>
       </c>
       <c r="G6" t="n">
         <v>44</v>
       </c>
@@ -4634,94 +4778,98 @@
         <v>48</v>
       </c>
       <c r="P6" t="n">
         <v>43</v>
       </c>
       <c r="Q6" t="n">
         <v>54</v>
       </c>
       <c r="R6" t="n">
         <v>45</v>
       </c>
       <c r="S6" t="n">
         <v>43</v>
       </c>
       <c r="T6" t="n">
         <v>43</v>
       </c>
       <c r="U6" t="n">
         <v>42</v>
       </c>
       <c r="V6" t="n">
         <v>46</v>
       </c>
       <c r="W6" t="n">
         <v>46</v>
+      </c>
+      <c r="X6" t="n">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4796,50 +4944,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4869,50 +5022,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.87</v>
       </c>
@@ -4942,50 +5098,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.88</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -5015,50 +5174,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>363</v>
       </c>
       <c r="C5" t="n">
         <v>347</v>
       </c>
       <c r="D5" t="n">
         <v>338</v>
       </c>
       <c r="E5" t="n">
         <v>369</v>
       </c>
       <c r="F5" t="n">
         <v>359</v>
       </c>
       <c r="G5" t="n">
         <v>333</v>
       </c>
@@ -5088,50 +5250,53 @@
       </c>
       <c r="P5" t="n">
         <v>351</v>
       </c>
       <c r="Q5" t="n">
         <v>370</v>
       </c>
       <c r="R5" t="n">
         <v>351</v>
       </c>
       <c r="S5" t="n">
         <v>367</v>
       </c>
       <c r="T5" t="n">
         <v>378</v>
       </c>
       <c r="U5" t="n">
         <v>380</v>
       </c>
       <c r="V5" t="n">
         <v>371</v>
       </c>
       <c r="W5" t="n">
         <v>367</v>
       </c>
+      <c r="X5" t="n">
+        <v>374</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>353</v>
       </c>
       <c r="C6" t="n">
         <v>343</v>
       </c>
       <c r="D6" t="n">
         <v>338</v>
       </c>
       <c r="E6" t="n">
         <v>363</v>
       </c>
       <c r="F6" t="n">
         <v>355</v>
       </c>
       <c r="G6" t="n">
         <v>345</v>
       </c>
@@ -5160,94 +5325,98 @@
         <v>361</v>
       </c>
       <c r="P6" t="n">
         <v>376</v>
       </c>
       <c r="Q6" t="n">
         <v>363</v>
       </c>
       <c r="R6" t="n">
         <v>359</v>
       </c>
       <c r="S6" t="n">
         <v>362</v>
       </c>
       <c r="T6" t="n">
         <v>366</v>
       </c>
       <c r="U6" t="n">
         <v>364</v>
       </c>
       <c r="V6" t="n">
         <v>359</v>
       </c>
       <c r="W6" t="n">
         <v>359</v>
+      </c>
+      <c r="X6" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5322,50 +5491,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5395,50 +5569,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.84</v>
       </c>
@@ -5468,50 +5645,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.82</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.86</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5541,50 +5721,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>222</v>
       </c>
       <c r="C5" t="n">
         <v>182</v>
       </c>
       <c r="D5" t="n">
         <v>212</v>
       </c>
       <c r="E5" t="n">
         <v>215</v>
       </c>
       <c r="F5" t="n">
         <v>211</v>
       </c>
       <c r="G5" t="n">
         <v>223</v>
       </c>
@@ -5614,50 +5797,53 @@
       </c>
       <c r="P5" t="n">
         <v>208</v>
       </c>
       <c r="Q5" t="n">
         <v>202</v>
       </c>
       <c r="R5" t="n">
         <v>204</v>
       </c>
       <c r="S5" t="n">
         <v>178</v>
       </c>
       <c r="T5" t="n">
         <v>195</v>
       </c>
       <c r="U5" t="n">
         <v>208</v>
       </c>
       <c r="V5" t="n">
         <v>222</v>
       </c>
       <c r="W5" t="n">
         <v>216</v>
       </c>
+      <c r="X5" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>224</v>
       </c>
       <c r="C6" t="n">
         <v>182</v>
       </c>
       <c r="D6" t="n">
         <v>212</v>
       </c>
       <c r="E6" t="n">
         <v>223</v>
       </c>
       <c r="F6" t="n">
         <v>202</v>
       </c>
       <c r="G6" t="n">
         <v>210</v>
       </c>
@@ -5686,94 +5872,98 @@
         <v>195</v>
       </c>
       <c r="P6" t="n">
         <v>198</v>
       </c>
       <c r="Q6" t="n">
         <v>200</v>
       </c>
       <c r="R6" t="n">
         <v>193</v>
       </c>
       <c r="S6" t="n">
         <v>172</v>
       </c>
       <c r="T6" t="n">
         <v>194</v>
       </c>
       <c r="U6" t="n">
         <v>203</v>
       </c>
       <c r="V6" t="n">
         <v>221</v>
       </c>
       <c r="W6" t="n">
         <v>212</v>
+      </c>
+      <c r="X6" t="n">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5848,50 +6038,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -5921,50 +6116,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.85</v>
       </c>
@@ -5994,50 +6192,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.82</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -6067,50 +6268,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>86</v>
       </c>
       <c r="C5" t="n">
         <v>143</v>
       </c>
       <c r="D5" t="n">
         <v>101</v>
       </c>
       <c r="E5" t="n">
         <v>104</v>
       </c>
       <c r="F5" t="n">
         <v>115</v>
       </c>
       <c r="G5" t="n">
         <v>94</v>
       </c>
@@ -6140,50 +6344,53 @@
       </c>
       <c r="P5" t="n">
         <v>129</v>
       </c>
       <c r="Q5" t="n">
         <v>122</v>
       </c>
       <c r="R5" t="n">
         <v>123</v>
       </c>
       <c r="S5" t="n">
         <v>140</v>
       </c>
       <c r="T5" t="n">
         <v>119</v>
       </c>
       <c r="U5" t="n">
         <v>109</v>
       </c>
       <c r="V5" t="n">
         <v>91</v>
       </c>
       <c r="W5" t="n">
         <v>99</v>
       </c>
+      <c r="X5" t="n">
+        <v>128</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>88</v>
       </c>
       <c r="C6" t="n">
         <v>142</v>
       </c>
       <c r="D6" t="n">
         <v>99</v>
       </c>
       <c r="E6" t="n">
         <v>104</v>
       </c>
       <c r="F6" t="n">
         <v>110</v>
       </c>
       <c r="G6" t="n">
         <v>89</v>
       </c>
@@ -6212,94 +6419,98 @@
         <v>120</v>
       </c>
       <c r="P6" t="n">
         <v>124</v>
       </c>
       <c r="Q6" t="n">
         <v>121</v>
       </c>
       <c r="R6" t="n">
         <v>117</v>
       </c>
       <c r="S6" t="n">
         <v>139</v>
       </c>
       <c r="T6" t="n">
         <v>120</v>
       </c>
       <c r="U6" t="n">
         <v>109</v>
       </c>
       <c r="V6" t="n">
         <v>90</v>
       </c>
       <c r="W6" t="n">
         <v>99</v>
+      </c>
+      <c r="X6" t="n">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6374,50 +6585,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -6447,50 +6663,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.73</v>
       </c>
@@ -6520,50 +6739,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6593,50 +6815,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>242</v>
       </c>
       <c r="C5" t="n">
         <v>252</v>
       </c>
       <c r="D5" t="n">
         <v>246</v>
       </c>
       <c r="E5" t="n">
         <v>241</v>
       </c>
       <c r="F5" t="n">
         <v>238</v>
       </c>
       <c r="G5" t="n">
         <v>223</v>
       </c>
@@ -6666,50 +6891,53 @@
       </c>
       <c r="P5" t="n">
         <v>236</v>
       </c>
       <c r="Q5" t="n">
         <v>248</v>
       </c>
       <c r="R5" t="n">
         <v>241</v>
       </c>
       <c r="S5" t="n">
         <v>243</v>
       </c>
       <c r="T5" t="n">
         <v>229</v>
       </c>
       <c r="U5" t="n">
         <v>229</v>
       </c>
       <c r="V5" t="n">
         <v>238</v>
       </c>
       <c r="W5" t="n">
         <v>223</v>
       </c>
+      <c r="X5" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>217</v>
       </c>
       <c r="C6" t="n">
         <v>225</v>
       </c>
       <c r="D6" t="n">
         <v>216</v>
       </c>
       <c r="E6" t="n">
         <v>227</v>
       </c>
       <c r="F6" t="n">
         <v>217</v>
       </c>
       <c r="G6" t="n">
         <v>208</v>
       </c>
@@ -6738,94 +6966,98 @@
         <v>219</v>
       </c>
       <c r="P6" t="n">
         <v>224</v>
       </c>
       <c r="Q6" t="n">
         <v>223</v>
       </c>
       <c r="R6" t="n">
         <v>216</v>
       </c>
       <c r="S6" t="n">
         <v>216</v>
       </c>
       <c r="T6" t="n">
         <v>218</v>
       </c>
       <c r="U6" t="n">
         <v>217</v>
       </c>
       <c r="V6" t="n">
         <v>216</v>
       </c>
       <c r="W6" t="n">
         <v>216</v>
+      </c>
+      <c r="X6" t="n">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6900,50 +7132,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -6973,50 +7210,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -7046,50 +7286,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.72</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7119,50 +7362,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>175</v>
       </c>
       <c r="C5" t="n">
         <v>183</v>
       </c>
       <c r="D5" t="n">
         <v>184</v>
       </c>
       <c r="E5" t="n">
         <v>194</v>
       </c>
       <c r="F5" t="n">
         <v>173</v>
       </c>
       <c r="G5" t="n">
         <v>170</v>
       </c>
@@ -7192,50 +7438,53 @@
       </c>
       <c r="P5" t="n">
         <v>193</v>
       </c>
       <c r="Q5" t="n">
         <v>185</v>
       </c>
       <c r="R5" t="n">
         <v>173</v>
       </c>
       <c r="S5" t="n">
         <v>180</v>
       </c>
       <c r="T5" t="n">
         <v>173</v>
       </c>
       <c r="U5" t="n">
         <v>172</v>
       </c>
       <c r="V5" t="n">
         <v>182</v>
       </c>
       <c r="W5" t="n">
         <v>174</v>
       </c>
+      <c r="X5" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>183</v>
       </c>
       <c r="C6" t="n">
         <v>191</v>
       </c>
       <c r="D6" t="n">
         <v>183</v>
       </c>
       <c r="E6" t="n">
         <v>192</v>
       </c>
       <c r="F6" t="n">
         <v>184</v>
       </c>
       <c r="G6" t="n">
         <v>176</v>
       </c>
@@ -7263,95 +7512,99 @@
       <c r="O6" t="n">
         <v>185</v>
       </c>
       <c r="P6" t="n">
         <v>189</v>
       </c>
       <c r="Q6" t="n">
         <v>189</v>
       </c>
       <c r="R6" t="n">
         <v>183</v>
       </c>
       <c r="S6" t="n">
         <v>183</v>
       </c>
       <c r="T6" t="n">
         <v>185</v>
       </c>
       <c r="U6" t="n">
         <v>184</v>
       </c>
       <c r="V6" t="n">
         <v>183</v>
       </c>
       <c r="W6" t="n">
+        <v>183</v>
+      </c>
+      <c r="X6" t="n">
         <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7426,50 +7679,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -7499,50 +7757,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.82</v>
       </c>
@@ -7572,50 +7833,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7645,50 +7909,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>104</v>
       </c>
       <c r="C5" t="n">
         <v>112</v>
       </c>
       <c r="D5" t="n">
         <v>103</v>
       </c>
       <c r="E5" t="n">
         <v>113</v>
       </c>
       <c r="F5" t="n">
         <v>101</v>
       </c>
       <c r="G5" t="n">
         <v>98</v>
       </c>
@@ -7718,50 +7985,53 @@
       </c>
       <c r="P5" t="n">
         <v>121</v>
       </c>
       <c r="Q5" t="n">
         <v>100</v>
       </c>
       <c r="R5" t="n">
         <v>104</v>
       </c>
       <c r="S5" t="n">
         <v>99</v>
       </c>
       <c r="T5" t="n">
         <v>106</v>
       </c>
       <c r="U5" t="n">
         <v>97</v>
       </c>
       <c r="V5" t="n">
         <v>92</v>
       </c>
       <c r="W5" t="n">
         <v>103</v>
       </c>
+      <c r="X5" t="n">
+        <v>117</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>106</v>
       </c>
       <c r="C6" t="n">
         <v>110</v>
       </c>
       <c r="D6" t="n">
         <v>106</v>
       </c>
       <c r="E6" t="n">
         <v>112</v>
       </c>
       <c r="F6" t="n">
         <v>107</v>
       </c>
       <c r="G6" t="n">
         <v>102</v>
       </c>
@@ -7789,95 +8059,99 @@
       <c r="O6" t="n">
         <v>107</v>
       </c>
       <c r="P6" t="n">
         <v>110</v>
       </c>
       <c r="Q6" t="n">
         <v>109</v>
       </c>
       <c r="R6" t="n">
         <v>106</v>
       </c>
       <c r="S6" t="n">
         <v>106</v>
       </c>
       <c r="T6" t="n">
         <v>107</v>
       </c>
       <c r="U6" t="n">
         <v>107</v>
       </c>
       <c r="V6" t="n">
         <v>106</v>
       </c>
       <c r="W6" t="n">
+        <v>106</v>
+      </c>
+      <c r="X6" t="n">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7952,50 +8226,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -8025,50 +8304,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.76</v>
       </c>
@@ -8098,50 +8380,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8171,50 +8456,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>251</v>
       </c>
       <c r="C5" t="n">
         <v>271</v>
       </c>
       <c r="D5" t="n">
         <v>262</v>
       </c>
       <c r="E5" t="n">
         <v>267</v>
       </c>
       <c r="F5" t="n">
         <v>243</v>
       </c>
       <c r="G5" t="n">
         <v>248</v>
       </c>
@@ -8244,50 +8532,53 @@
       </c>
       <c r="P5" t="n">
         <v>263</v>
       </c>
       <c r="Q5" t="n">
         <v>262</v>
       </c>
       <c r="R5" t="n">
         <v>259</v>
       </c>
       <c r="S5" t="n">
         <v>261</v>
       </c>
       <c r="T5" t="n">
         <v>253</v>
       </c>
       <c r="U5" t="n">
         <v>256</v>
       </c>
       <c r="V5" t="n">
         <v>259</v>
       </c>
       <c r="W5" t="n">
         <v>258</v>
       </c>
+      <c r="X5" t="n">
+        <v>242</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>252</v>
       </c>
       <c r="C6" t="n">
         <v>262</v>
       </c>
       <c r="D6" t="n">
         <v>252</v>
       </c>
       <c r="E6" t="n">
         <v>264</v>
       </c>
       <c r="F6" t="n">
         <v>252</v>
       </c>
       <c r="G6" t="n">
         <v>241</v>
       </c>
@@ -8315,95 +8606,99 @@
       <c r="O6" t="n">
         <v>254</v>
       </c>
       <c r="P6" t="n">
         <v>260</v>
       </c>
       <c r="Q6" t="n">
         <v>259</v>
       </c>
       <c r="R6" t="n">
         <v>251</v>
       </c>
       <c r="S6" t="n">
         <v>251</v>
       </c>
       <c r="T6" t="n">
         <v>254</v>
       </c>
       <c r="U6" t="n">
         <v>252</v>
       </c>
       <c r="V6" t="n">
         <v>251</v>
       </c>
       <c r="W6" t="n">
+        <v>252</v>
+      </c>
+      <c r="X6" t="n">
         <v>252</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8478,50 +8773,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8551,50 +8851,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.98</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.98</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.91</v>
       </c>
@@ -8624,50 +8927,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.85</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.87</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8697,50 +9003,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>330</v>
       </c>
       <c r="C5" t="n">
         <v>355</v>
       </c>
       <c r="D5" t="n">
         <v>329</v>
       </c>
       <c r="E5" t="n">
         <v>370</v>
       </c>
       <c r="F5" t="n">
         <v>332</v>
       </c>
       <c r="G5" t="n">
         <v>328</v>
       </c>
@@ -8770,50 +9079,53 @@
       </c>
       <c r="P5" t="n">
         <v>348</v>
       </c>
       <c r="Q5" t="n">
         <v>339</v>
       </c>
       <c r="R5" t="n">
         <v>323</v>
       </c>
       <c r="S5" t="n">
         <v>320</v>
       </c>
       <c r="T5" t="n">
         <v>337</v>
       </c>
       <c r="U5" t="n">
         <v>338</v>
       </c>
       <c r="V5" t="n">
         <v>325</v>
       </c>
       <c r="W5" t="n">
         <v>337</v>
       </c>
+      <c r="X5" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>340</v>
       </c>
       <c r="C6" t="n">
         <v>353</v>
       </c>
       <c r="D6" t="n">
         <v>339</v>
       </c>
       <c r="E6" t="n">
         <v>356</v>
       </c>
       <c r="F6" t="n">
         <v>340</v>
       </c>
       <c r="G6" t="n">
         <v>325</v>
       </c>
@@ -8842,94 +9154,98 @@
         <v>343</v>
       </c>
       <c r="P6" t="n">
         <v>351</v>
       </c>
       <c r="Q6" t="n">
         <v>349</v>
       </c>
       <c r="R6" t="n">
         <v>338</v>
       </c>
       <c r="S6" t="n">
         <v>339</v>
       </c>
       <c r="T6" t="n">
         <v>342</v>
       </c>
       <c r="U6" t="n">
         <v>340</v>
       </c>
       <c r="V6" t="n">
         <v>339</v>
       </c>
       <c r="W6" t="n">
         <v>339</v>
+      </c>
+      <c r="X6" t="n">
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9004,50 +9320,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9077,50 +9398,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.99</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.98</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
@@ -9150,50 +9474,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.89</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.9</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9223,50 +9550,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>184</v>
       </c>
       <c r="C5" t="n">
         <v>169</v>
       </c>
       <c r="D5" t="n">
         <v>169</v>
       </c>
       <c r="E5" t="n">
         <v>179</v>
       </c>
       <c r="F5" t="n">
         <v>196</v>
       </c>
       <c r="G5" t="n">
         <v>166</v>
       </c>
@@ -9296,50 +9626,53 @@
       </c>
       <c r="P5" t="n">
         <v>193</v>
       </c>
       <c r="Q5" t="n">
         <v>187</v>
       </c>
       <c r="R5" t="n">
         <v>180</v>
       </c>
       <c r="S5" t="n">
         <v>181</v>
       </c>
       <c r="T5" t="n">
         <v>196</v>
       </c>
       <c r="U5" t="n">
         <v>186</v>
       </c>
       <c r="V5" t="n">
         <v>183</v>
       </c>
       <c r="W5" t="n">
         <v>188</v>
       </c>
+      <c r="X5" t="n">
+        <v>215</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>199</v>
       </c>
       <c r="C6" t="n">
         <v>207</v>
       </c>
       <c r="D6" t="n">
         <v>199</v>
       </c>
       <c r="E6" t="n">
         <v>209</v>
       </c>
       <c r="F6" t="n">
         <v>199</v>
       </c>
       <c r="G6" t="n">
         <v>190</v>
       </c>
@@ -9367,95 +9700,99 @@
       <c r="O6" t="n">
         <v>201</v>
       </c>
       <c r="P6" t="n">
         <v>205</v>
       </c>
       <c r="Q6" t="n">
         <v>205</v>
       </c>
       <c r="R6" t="n">
         <v>198</v>
       </c>
       <c r="S6" t="n">
         <v>198</v>
       </c>
       <c r="T6" t="n">
         <v>200</v>
       </c>
       <c r="U6" t="n">
         <v>199</v>
       </c>
       <c r="V6" t="n">
         <v>198</v>
       </c>
       <c r="W6" t="n">
+        <v>199</v>
+      </c>
+      <c r="X6" t="n">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9530,50 +9867,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -9603,50 +9945,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
@@ -9676,50 +10021,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -9749,50 +10097,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>483</v>
       </c>
       <c r="C5" t="n">
         <v>511</v>
       </c>
       <c r="D5" t="n">
         <v>488</v>
       </c>
       <c r="E5" t="n">
         <v>508</v>
       </c>
       <c r="F5" t="n">
         <v>483</v>
       </c>
       <c r="G5" t="n">
         <v>443</v>
       </c>
@@ -9822,50 +10173,53 @@
       </c>
       <c r="P5" t="n">
         <v>493</v>
       </c>
       <c r="Q5" t="n">
         <v>498</v>
       </c>
       <c r="R5" t="n">
         <v>482</v>
       </c>
       <c r="S5" t="n">
         <v>486</v>
       </c>
       <c r="T5" t="n">
         <v>482</v>
       </c>
       <c r="U5" t="n">
         <v>483</v>
       </c>
       <c r="V5" t="n">
         <v>491</v>
       </c>
       <c r="W5" t="n">
         <v>471</v>
       </c>
+      <c r="X5" t="n">
+        <v>475</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>490</v>
       </c>
       <c r="C6" t="n">
         <v>509</v>
       </c>
       <c r="D6" t="n">
         <v>490</v>
       </c>
       <c r="E6" t="n">
         <v>515</v>
       </c>
       <c r="F6" t="n">
         <v>491</v>
       </c>
       <c r="G6" t="n">
         <v>470</v>
       </c>
@@ -9893,95 +10247,99 @@
       <c r="O6" t="n">
         <v>495</v>
       </c>
       <c r="P6" t="n">
         <v>506</v>
       </c>
       <c r="Q6" t="n">
         <v>504</v>
       </c>
       <c r="R6" t="n">
         <v>488</v>
       </c>
       <c r="S6" t="n">
         <v>489</v>
       </c>
       <c r="T6" t="n">
         <v>494</v>
       </c>
       <c r="U6" t="n">
         <v>491</v>
       </c>
       <c r="V6" t="n">
         <v>489</v>
       </c>
       <c r="W6" t="n">
+        <v>490</v>
+      </c>
+      <c r="X6" t="n">
         <v>490</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10056,50 +10414,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10129,50 +10492,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.87</v>
       </c>
@@ -10202,50 +10568,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -10275,50 +10644,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>524</v>
       </c>
       <c r="C5" t="n">
         <v>536</v>
       </c>
       <c r="D5" t="n">
         <v>518</v>
       </c>
       <c r="E5" t="n">
         <v>549</v>
       </c>
       <c r="F5" t="n">
         <v>526</v>
       </c>
       <c r="G5" t="n">
         <v>522</v>
       </c>
@@ -10348,50 +10720,53 @@
       </c>
       <c r="P5" t="n">
         <v>547</v>
       </c>
       <c r="Q5" t="n">
         <v>538</v>
       </c>
       <c r="R5" t="n">
         <v>521</v>
       </c>
       <c r="S5" t="n">
         <v>519</v>
       </c>
       <c r="T5" t="n">
         <v>533</v>
       </c>
       <c r="U5" t="n">
         <v>526</v>
       </c>
       <c r="V5" t="n">
         <v>514</v>
       </c>
       <c r="W5" t="n">
         <v>535</v>
       </c>
+      <c r="X5" t="n">
+        <v>532</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>517</v>
       </c>
       <c r="C6" t="n">
         <v>538</v>
       </c>
       <c r="D6" t="n">
         <v>516</v>
       </c>
       <c r="E6" t="n">
         <v>542</v>
       </c>
       <c r="F6" t="n">
         <v>518</v>
       </c>
       <c r="G6" t="n">
         <v>495</v>
       </c>
@@ -10420,94 +10795,98 @@
         <v>521</v>
       </c>
       <c r="P6" t="n">
         <v>534</v>
       </c>
       <c r="Q6" t="n">
         <v>532</v>
       </c>
       <c r="R6" t="n">
         <v>515</v>
       </c>
       <c r="S6" t="n">
         <v>516</v>
       </c>
       <c r="T6" t="n">
         <v>521</v>
       </c>
       <c r="U6" t="n">
         <v>518</v>
       </c>
       <c r="V6" t="n">
         <v>516</v>
       </c>
       <c r="W6" t="n">
         <v>516</v>
+      </c>
+      <c r="X6" t="n">
+        <v>517</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10582,50 +10961,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10655,50 +11039,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.87</v>
       </c>
@@ -10728,50 +11115,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -10801,50 +11191,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>621</v>
       </c>
       <c r="C5" t="n">
         <v>654</v>
       </c>
       <c r="D5" t="n">
         <v>627</v>
       </c>
       <c r="E5" t="n">
         <v>657</v>
       </c>
       <c r="F5" t="n">
         <v>608</v>
       </c>
       <c r="G5" t="n">
         <v>614</v>
       </c>
@@ -10874,50 +11267,53 @@
       </c>
       <c r="P5" t="n">
         <v>688</v>
       </c>
       <c r="Q5" t="n">
         <v>637</v>
       </c>
       <c r="R5" t="n">
         <v>646</v>
       </c>
       <c r="S5" t="n">
         <v>613</v>
       </c>
       <c r="T5" t="n">
         <v>642</v>
       </c>
       <c r="U5" t="n">
         <v>615</v>
       </c>
       <c r="V5" t="n">
         <v>597</v>
       </c>
       <c r="W5" t="n">
         <v>612</v>
       </c>
+      <c r="X5" t="n">
+        <v>652</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>643</v>
       </c>
       <c r="C6" t="n">
         <v>674</v>
       </c>
       <c r="D6" t="n">
         <v>651</v>
       </c>
       <c r="E6" t="n">
         <v>668</v>
       </c>
       <c r="F6" t="n">
         <v>622</v>
       </c>
       <c r="G6" t="n">
         <v>611</v>
       </c>
@@ -10946,94 +11342,98 @@
         <v>657</v>
       </c>
       <c r="P6" t="n">
         <v>671</v>
       </c>
       <c r="Q6" t="n">
         <v>657</v>
       </c>
       <c r="R6" t="n">
         <v>645</v>
       </c>
       <c r="S6" t="n">
         <v>629</v>
       </c>
       <c r="T6" t="n">
         <v>656</v>
       </c>
       <c r="U6" t="n">
         <v>633</v>
       </c>
       <c r="V6" t="n">
         <v>616</v>
       </c>
       <c r="W6" t="n">
         <v>627</v>
+      </c>
+      <c r="X6" t="n">
+        <v>653</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to the theatre to see a play or musical in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11108,50 +11508,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -11181,50 +11586,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -11254,50 +11662,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.85</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.85</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -11327,50 +11738,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>137</v>
       </c>
       <c r="C5" t="n">
         <v>139</v>
       </c>
       <c r="D5" t="n">
         <v>145</v>
       </c>
       <c r="E5" t="n">
         <v>141</v>
       </c>
       <c r="F5" t="n">
         <v>141</v>
       </c>
       <c r="G5" t="n">
         <v>132</v>
       </c>
@@ -11400,50 +11814,53 @@
       </c>
       <c r="P5" t="n">
         <v>139</v>
       </c>
       <c r="Q5" t="n">
         <v>146</v>
       </c>
       <c r="R5" t="n">
         <v>135</v>
       </c>
       <c r="S5" t="n">
         <v>139</v>
       </c>
       <c r="T5" t="n">
         <v>141</v>
       </c>
       <c r="U5" t="n">
         <v>141</v>
       </c>
       <c r="V5" t="n">
         <v>135</v>
       </c>
       <c r="W5" t="n">
         <v>144</v>
       </c>
+      <c r="X5" t="n">
+        <v>135</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>121</v>
       </c>
       <c r="C6" t="n">
         <v>125</v>
       </c>
       <c r="D6" t="n">
         <v>121</v>
       </c>
       <c r="E6" t="n">
         <v>127</v>
       </c>
       <c r="F6" t="n">
         <v>121</v>
       </c>
       <c r="G6" t="n">
         <v>116</v>
       </c>
@@ -11472,46 +11889,49 @@
         <v>122</v>
       </c>
       <c r="P6" t="n">
         <v>125</v>
       </c>
       <c r="Q6" t="n">
         <v>124</v>
       </c>
       <c r="R6" t="n">
         <v>120</v>
       </c>
       <c r="S6" t="n">
         <v>120</v>
       </c>
       <c r="T6" t="n">
         <v>122</v>
       </c>
       <c r="U6" t="n">
         <v>121</v>
       </c>
       <c r="V6" t="n">
         <v>120</v>
       </c>
       <c r="W6" t="n">
         <v>120</v>
+      </c>
+      <c r="X6" t="n">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>