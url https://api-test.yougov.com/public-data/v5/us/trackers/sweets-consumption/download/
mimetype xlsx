--- v0 (2026-04-16)
+++ v1 (2026-06-08)
@@ -460,81 +460,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -609,50 +610,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -682,50 +688,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -755,50 +764,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -828,50 +840,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -901,50 +916,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -974,50 +992,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1047,50 +1068,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1120,50 +1144,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1193,50 +1220,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1266,50 +1296,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1339,50 +1372,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1007</v>
       </c>
       <c r="C12" t="n">
         <v>1047</v>
       </c>
       <c r="D12" t="n">
         <v>1006</v>
       </c>
       <c r="E12" t="n">
         <v>1057</v>
       </c>
       <c r="F12" t="n">
         <v>1009</v>
       </c>
       <c r="G12" t="n">
         <v>965</v>
       </c>
@@ -1412,50 +1448,53 @@
       </c>
       <c r="P12" t="n">
         <v>1040</v>
       </c>
       <c r="Q12" t="n">
         <v>1036</v>
       </c>
       <c r="R12" t="n">
         <v>1003</v>
       </c>
       <c r="S12" t="n">
         <v>1005</v>
       </c>
       <c r="T12" t="n">
         <v>1015</v>
       </c>
       <c r="U12" t="n">
         <v>1009</v>
       </c>
       <c r="V12" t="n">
         <v>1005</v>
       </c>
       <c r="W12" t="n">
         <v>1006</v>
       </c>
+      <c r="X12" t="n">
+        <v>1007</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1007</v>
       </c>
       <c r="C13" t="n">
         <v>1047</v>
       </c>
       <c r="D13" t="n">
         <v>1006</v>
       </c>
       <c r="E13" t="n">
         <v>1057</v>
       </c>
       <c r="F13" t="n">
         <v>1009</v>
       </c>
       <c r="G13" t="n">
         <v>965</v>
       </c>
@@ -1484,94 +1523,98 @@
         <v>1016</v>
       </c>
       <c r="P13" t="n">
         <v>1040</v>
       </c>
       <c r="Q13" t="n">
         <v>1036</v>
       </c>
       <c r="R13" t="n">
         <v>1003</v>
       </c>
       <c r="S13" t="n">
         <v>1005</v>
       </c>
       <c r="T13" t="n">
         <v>1015</v>
       </c>
       <c r="U13" t="n">
         <v>1009</v>
       </c>
       <c r="V13" t="n">
         <v>1005</v>
       </c>
       <c r="W13" t="n">
         <v>1006</v>
+      </c>
+      <c r="X13" t="n">
+        <v>1007</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1646,50 +1689,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1719,50 +1767,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -1792,50 +1843,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -1865,50 +1919,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1938,50 +1995,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -2011,50 +2071,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -2084,50 +2147,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2157,50 +2223,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2230,50 +2299,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2303,50 +2375,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2376,50 +2451,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>166</v>
       </c>
       <c r="C12" t="n">
         <v>168</v>
       </c>
       <c r="D12" t="n">
         <v>156</v>
       </c>
       <c r="E12" t="n">
         <v>159</v>
       </c>
       <c r="F12" t="n">
         <v>149</v>
       </c>
       <c r="G12" t="n">
         <v>124</v>
       </c>
@@ -2449,50 +2527,53 @@
       </c>
       <c r="P12" t="n">
         <v>131</v>
       </c>
       <c r="Q12" t="n">
         <v>164</v>
       </c>
       <c r="R12" t="n">
         <v>139</v>
       </c>
       <c r="S12" t="n">
         <v>153</v>
       </c>
       <c r="T12" t="n">
         <v>154</v>
       </c>
       <c r="U12" t="n">
         <v>158</v>
       </c>
       <c r="V12" t="n">
         <v>163</v>
       </c>
       <c r="W12" t="n">
         <v>150</v>
       </c>
+      <c r="X12" t="n">
+        <v>145</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>158</v>
       </c>
       <c r="C13" t="n">
         <v>164</v>
       </c>
       <c r="D13" t="n">
         <v>157</v>
       </c>
       <c r="E13" t="n">
         <v>165</v>
       </c>
       <c r="F13" t="n">
         <v>158</v>
       </c>
       <c r="G13" t="n">
         <v>151</v>
       </c>
@@ -2521,94 +2602,98 @@
         <v>159</v>
       </c>
       <c r="P13" t="n">
         <v>163</v>
       </c>
       <c r="Q13" t="n">
         <v>162</v>
       </c>
       <c r="R13" t="n">
         <v>157</v>
       </c>
       <c r="S13" t="n">
         <v>157</v>
       </c>
       <c r="T13" t="n">
         <v>159</v>
       </c>
       <c r="U13" t="n">
         <v>158</v>
       </c>
       <c r="V13" t="n">
         <v>157</v>
       </c>
       <c r="W13" t="n">
         <v>157</v>
+      </c>
+      <c r="X13" t="n">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2683,50 +2768,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2756,50 +2846,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -2829,50 +2922,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -2902,50 +2998,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2975,50 +3074,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -3048,50 +3150,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3121,50 +3226,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3194,50 +3302,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3267,50 +3378,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
@@ -3340,50 +3454,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3413,50 +3530,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>26</v>
       </c>
       <c r="C12" t="n">
         <v>29</v>
       </c>
       <c r="D12" t="n">
         <v>25</v>
       </c>
       <c r="E12" t="n">
         <v>29</v>
       </c>
       <c r="F12" t="n">
         <v>35</v>
       </c>
       <c r="G12" t="n">
         <v>26</v>
       </c>
@@ -3486,50 +3606,53 @@
       </c>
       <c r="P12" t="n">
         <v>28</v>
       </c>
       <c r="Q12" t="n">
         <v>25</v>
       </c>
       <c r="R12" t="n">
         <v>24</v>
       </c>
       <c r="S12" t="n">
         <v>30</v>
       </c>
       <c r="T12" t="n">
         <v>28</v>
       </c>
       <c r="U12" t="n">
         <v>36</v>
       </c>
       <c r="V12" t="n">
         <v>43</v>
       </c>
       <c r="W12" t="n">
         <v>26</v>
       </c>
+      <c r="X12" t="n">
+        <v>23</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>27</v>
       </c>
       <c r="C13" t="n">
         <v>27</v>
       </c>
       <c r="D13" t="n">
         <v>24</v>
       </c>
       <c r="E13" t="n">
         <v>28</v>
       </c>
       <c r="F13" t="n">
         <v>35</v>
       </c>
       <c r="G13" t="n">
         <v>25</v>
       </c>
@@ -3558,94 +3681,98 @@
         <v>28</v>
       </c>
       <c r="P13" t="n">
         <v>27</v>
       </c>
       <c r="Q13" t="n">
         <v>26</v>
       </c>
       <c r="R13" t="n">
         <v>24</v>
       </c>
       <c r="S13" t="n">
         <v>29</v>
       </c>
       <c r="T13" t="n">
         <v>28</v>
       </c>
       <c r="U13" t="n">
         <v>39</v>
       </c>
       <c r="V13" t="n">
         <v>43</v>
       </c>
       <c r="W13" t="n">
         <v>26</v>
+      </c>
+      <c r="X13" t="n">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3720,50 +3847,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -3793,50 +3925,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -3866,50 +4001,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -3939,50 +4077,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4012,50 +4153,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4085,50 +4229,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4158,50 +4305,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -4231,50 +4381,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -4304,50 +4457,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -4377,50 +4533,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -4450,50 +4609,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>17</v>
       </c>
       <c r="C12" t="n">
         <v>10</v>
       </c>
       <c r="D12" t="n">
         <v>13</v>
       </c>
       <c r="E12" t="n">
         <v>13</v>
       </c>
       <c r="F12" t="n">
         <v>26</v>
       </c>
       <c r="G12" t="n">
         <v>19</v>
       </c>
@@ -4523,50 +4685,53 @@
       </c>
       <c r="P12" t="n">
         <v>7</v>
       </c>
       <c r="Q12" t="n">
         <v>13</v>
       </c>
       <c r="R12" t="n">
         <v>17</v>
       </c>
       <c r="S12" t="n">
         <v>22</v>
       </c>
       <c r="T12" t="n">
         <v>6</v>
       </c>
       <c r="U12" t="n">
         <v>9</v>
       </c>
       <c r="V12" t="n">
         <v>17</v>
       </c>
       <c r="W12" t="n">
         <v>11</v>
       </c>
+      <c r="X12" t="n">
+        <v>11</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>18</v>
       </c>
       <c r="C13" t="n">
         <v>9</v>
       </c>
       <c r="D13" t="n">
         <v>12</v>
       </c>
       <c r="E13" t="n">
         <v>12</v>
       </c>
       <c r="F13" t="n">
         <v>23</v>
       </c>
       <c r="G13" t="n">
         <v>16</v>
       </c>
@@ -4594,50 +4759,53 @@
       <c r="O13" t="n">
         <v>8</v>
       </c>
       <c r="P13" t="n">
         <v>7</v>
       </c>
       <c r="Q13" t="n">
         <v>13</v>
       </c>
       <c r="R13" t="n">
         <v>15</v>
       </c>
       <c r="S13" t="n">
         <v>21</v>
       </c>
       <c r="T13" t="n">
         <v>6</v>
       </c>
       <c r="U13" t="n">
         <v>8</v>
       </c>
       <c r="V13" t="n">
         <v>17</v>
       </c>
       <c r="W13" t="n">
+        <v>11</v>
+      </c>
+      <c r="X13" t="n">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:V13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
@@ -5603,81 +5771,82 @@
       </c>
       <c r="S13" t="n">
         <v>5</v>
       </c>
       <c r="T13" t="n">
         <v>2</v>
       </c>
       <c r="U13" t="n">
         <v>5</v>
       </c>
       <c r="V13" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5752,50 +5921,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -5825,50 +5999,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -5898,50 +6075,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -5971,50 +6151,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -6044,50 +6227,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6117,50 +6303,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6190,50 +6379,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -6263,50 +6455,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6336,50 +6531,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6409,50 +6607,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -6482,50 +6683,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>24</v>
       </c>
       <c r="C12" t="n">
         <v>27</v>
       </c>
       <c r="D12" t="n">
         <v>17</v>
       </c>
       <c r="E12" t="n">
         <v>22</v>
       </c>
       <c r="F12" t="n">
         <v>22</v>
       </c>
       <c r="G12" t="n">
         <v>29</v>
       </c>
@@ -6555,50 +6759,53 @@
       </c>
       <c r="P12" t="n">
         <v>25</v>
       </c>
       <c r="Q12" t="n">
         <v>29</v>
       </c>
       <c r="R12" t="n">
         <v>24</v>
       </c>
       <c r="S12" t="n">
         <v>21</v>
       </c>
       <c r="T12" t="n">
         <v>30</v>
       </c>
       <c r="U12" t="n">
         <v>32</v>
       </c>
       <c r="V12" t="n">
         <v>25</v>
       </c>
       <c r="W12" t="n">
         <v>34</v>
       </c>
+      <c r="X12" t="n">
+        <v>26</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>25</v>
       </c>
       <c r="C13" t="n">
         <v>27</v>
       </c>
       <c r="D13" t="n">
         <v>17</v>
       </c>
       <c r="E13" t="n">
         <v>21</v>
       </c>
       <c r="F13" t="n">
         <v>22</v>
       </c>
       <c r="G13" t="n">
         <v>26</v>
       </c>
@@ -6627,94 +6834,98 @@
         <v>16</v>
       </c>
       <c r="P13" t="n">
         <v>25</v>
       </c>
       <c r="Q13" t="n">
         <v>31</v>
       </c>
       <c r="R13" t="n">
         <v>24</v>
       </c>
       <c r="S13" t="n">
         <v>21</v>
       </c>
       <c r="T13" t="n">
         <v>31</v>
       </c>
       <c r="U13" t="n">
         <v>33</v>
       </c>
       <c r="V13" t="n">
         <v>25</v>
       </c>
       <c r="W13" t="n">
         <v>34</v>
+      </c>
+      <c r="X13" t="n">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6789,50 +7000,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6862,50 +7078,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -6935,50 +7154,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -7008,50 +7230,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -7081,50 +7306,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7154,50 +7382,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -7227,50 +7458,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -7300,50 +7534,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7373,50 +7610,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
@@ -7446,50 +7686,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -7519,50 +7762,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>12</v>
       </c>
       <c r="C12" t="n">
         <v>17</v>
       </c>
       <c r="D12" t="n">
         <v>17</v>
       </c>
       <c r="E12" t="n">
         <v>33</v>
       </c>
       <c r="F12" t="n">
         <v>25</v>
       </c>
       <c r="G12" t="n">
         <v>19</v>
       </c>
@@ -7592,50 +7838,53 @@
       </c>
       <c r="P12" t="n">
         <v>19</v>
       </c>
       <c r="Q12" t="n">
         <v>16</v>
       </c>
       <c r="R12" t="n">
         <v>15</v>
       </c>
       <c r="S12" t="n">
         <v>22</v>
       </c>
       <c r="T12" t="n">
         <v>14</v>
       </c>
       <c r="U12" t="n">
         <v>16</v>
       </c>
       <c r="V12" t="n">
         <v>19</v>
       </c>
       <c r="W12" t="n">
         <v>27</v>
       </c>
+      <c r="X12" t="n">
+        <v>15</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>12</v>
       </c>
       <c r="C13" t="n">
         <v>18</v>
       </c>
       <c r="D13" t="n">
         <v>18</v>
       </c>
       <c r="E13" t="n">
         <v>33</v>
       </c>
       <c r="F13" t="n">
         <v>26</v>
       </c>
       <c r="G13" t="n">
         <v>18</v>
       </c>
@@ -7664,94 +7913,98 @@
         <v>23</v>
       </c>
       <c r="P13" t="n">
         <v>19</v>
       </c>
       <c r="Q13" t="n">
         <v>16</v>
       </c>
       <c r="R13" t="n">
         <v>15</v>
       </c>
       <c r="S13" t="n">
         <v>22</v>
       </c>
       <c r="T13" t="n">
         <v>14</v>
       </c>
       <c r="U13" t="n">
         <v>16</v>
       </c>
       <c r="V13" t="n">
         <v>21</v>
       </c>
       <c r="W13" t="n">
         <v>28</v>
+      </c>
+      <c r="X13" t="n">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7826,50 +8079,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -7899,50 +8157,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -7972,50 +8233,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -8045,50 +8309,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8118,50 +8385,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8191,50 +8461,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -8264,50 +8537,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -8337,50 +8613,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8410,50 +8689,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8483,50 +8765,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8556,50 +8841,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>57</v>
       </c>
       <c r="C12" t="n">
         <v>80</v>
       </c>
       <c r="D12" t="n">
         <v>68</v>
       </c>
       <c r="E12" t="n">
         <v>62</v>
       </c>
       <c r="F12" t="n">
         <v>50</v>
       </c>
       <c r="G12" t="n">
         <v>47</v>
       </c>
@@ -8629,50 +8917,53 @@
       </c>
       <c r="P12" t="n">
         <v>38</v>
       </c>
       <c r="Q12" t="n">
         <v>57</v>
       </c>
       <c r="R12" t="n">
         <v>48</v>
       </c>
       <c r="S12" t="n">
         <v>41</v>
       </c>
       <c r="T12" t="n">
         <v>44</v>
       </c>
       <c r="U12" t="n">
         <v>43</v>
       </c>
       <c r="V12" t="n">
         <v>47</v>
       </c>
       <c r="W12" t="n">
         <v>47</v>
       </c>
+      <c r="X12" t="n">
+        <v>26</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>53</v>
       </c>
       <c r="C13" t="n">
         <v>79</v>
       </c>
       <c r="D13" t="n">
         <v>67</v>
       </c>
       <c r="E13" t="n">
         <v>62</v>
       </c>
       <c r="F13" t="n">
         <v>51</v>
       </c>
       <c r="G13" t="n">
         <v>44</v>
       </c>
@@ -8701,94 +8992,98 @@
         <v>48</v>
       </c>
       <c r="P13" t="n">
         <v>43</v>
       </c>
       <c r="Q13" t="n">
         <v>54</v>
       </c>
       <c r="R13" t="n">
         <v>45</v>
       </c>
       <c r="S13" t="n">
         <v>43</v>
       </c>
       <c r="T13" t="n">
         <v>43</v>
       </c>
       <c r="U13" t="n">
         <v>42</v>
       </c>
       <c r="V13" t="n">
         <v>46</v>
       </c>
       <c r="W13" t="n">
         <v>46</v>
+      </c>
+      <c r="X13" t="n">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8863,50 +9158,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -8936,50 +9236,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -9009,50 +9312,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -9082,50 +9388,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9155,50 +9464,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9228,50 +9540,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9301,50 +9616,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9374,50 +9692,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9447,50 +9768,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9520,50 +9844,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9593,50 +9920,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>363</v>
       </c>
       <c r="C12" t="n">
         <v>347</v>
       </c>
       <c r="D12" t="n">
         <v>338</v>
       </c>
       <c r="E12" t="n">
         <v>369</v>
       </c>
       <c r="F12" t="n">
         <v>359</v>
       </c>
       <c r="G12" t="n">
         <v>333</v>
       </c>
@@ -9666,50 +9996,53 @@
       </c>
       <c r="P12" t="n">
         <v>351</v>
       </c>
       <c r="Q12" t="n">
         <v>370</v>
       </c>
       <c r="R12" t="n">
         <v>351</v>
       </c>
       <c r="S12" t="n">
         <v>367</v>
       </c>
       <c r="T12" t="n">
         <v>378</v>
       </c>
       <c r="U12" t="n">
         <v>380</v>
       </c>
       <c r="V12" t="n">
         <v>371</v>
       </c>
       <c r="W12" t="n">
         <v>367</v>
       </c>
+      <c r="X12" t="n">
+        <v>374</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>353</v>
       </c>
       <c r="C13" t="n">
         <v>343</v>
       </c>
       <c r="D13" t="n">
         <v>338</v>
       </c>
       <c r="E13" t="n">
         <v>363</v>
       </c>
       <c r="F13" t="n">
         <v>355</v>
       </c>
       <c r="G13" t="n">
         <v>345</v>
       </c>
@@ -9738,94 +10071,98 @@
         <v>361</v>
       </c>
       <c r="P13" t="n">
         <v>376</v>
       </c>
       <c r="Q13" t="n">
         <v>363</v>
       </c>
       <c r="R13" t="n">
         <v>359</v>
       </c>
       <c r="S13" t="n">
         <v>362</v>
       </c>
       <c r="T13" t="n">
         <v>366</v>
       </c>
       <c r="U13" t="n">
         <v>364</v>
       </c>
       <c r="V13" t="n">
         <v>359</v>
       </c>
       <c r="W13" t="n">
         <v>359</v>
+      </c>
+      <c r="X13" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9900,50 +10237,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -9973,50 +10315,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -10046,50 +10391,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -10119,50 +10467,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10192,50 +10543,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -10265,50 +10619,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10338,50 +10695,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10411,50 +10771,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10484,50 +10847,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10557,50 +10923,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10630,50 +10999,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>222</v>
       </c>
       <c r="C12" t="n">
         <v>182</v>
       </c>
       <c r="D12" t="n">
         <v>212</v>
       </c>
       <c r="E12" t="n">
         <v>215</v>
       </c>
       <c r="F12" t="n">
         <v>211</v>
       </c>
       <c r="G12" t="n">
         <v>223</v>
       </c>
@@ -10703,50 +11075,53 @@
       </c>
       <c r="P12" t="n">
         <v>208</v>
       </c>
       <c r="Q12" t="n">
         <v>202</v>
       </c>
       <c r="R12" t="n">
         <v>204</v>
       </c>
       <c r="S12" t="n">
         <v>178</v>
       </c>
       <c r="T12" t="n">
         <v>195</v>
       </c>
       <c r="U12" t="n">
         <v>208</v>
       </c>
       <c r="V12" t="n">
         <v>222</v>
       </c>
       <c r="W12" t="n">
         <v>216</v>
       </c>
+      <c r="X12" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>224</v>
       </c>
       <c r="C13" t="n">
         <v>182</v>
       </c>
       <c r="D13" t="n">
         <v>212</v>
       </c>
       <c r="E13" t="n">
         <v>223</v>
       </c>
       <c r="F13" t="n">
         <v>202</v>
       </c>
       <c r="G13" t="n">
         <v>210</v>
       </c>
@@ -10775,94 +11150,98 @@
         <v>195</v>
       </c>
       <c r="P13" t="n">
         <v>198</v>
       </c>
       <c r="Q13" t="n">
         <v>200</v>
       </c>
       <c r="R13" t="n">
         <v>193</v>
       </c>
       <c r="S13" t="n">
         <v>172</v>
       </c>
       <c r="T13" t="n">
         <v>194</v>
       </c>
       <c r="U13" t="n">
         <v>203</v>
       </c>
       <c r="V13" t="n">
         <v>221</v>
       </c>
       <c r="W13" t="n">
         <v>212</v>
+      </c>
+      <c r="X13" t="n">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10937,50 +11316,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11010,50 +11394,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -11083,50 +11470,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -11156,50 +11546,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11229,50 +11622,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11302,50 +11698,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11375,50 +11774,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11448,50 +11850,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11521,50 +11926,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11594,50 +12002,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11667,50 +12078,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>86</v>
       </c>
       <c r="C12" t="n">
         <v>143</v>
       </c>
       <c r="D12" t="n">
         <v>101</v>
       </c>
       <c r="E12" t="n">
         <v>104</v>
       </c>
       <c r="F12" t="n">
         <v>115</v>
       </c>
       <c r="G12" t="n">
         <v>94</v>
       </c>
@@ -11740,50 +12154,53 @@
       </c>
       <c r="P12" t="n">
         <v>129</v>
       </c>
       <c r="Q12" t="n">
         <v>122</v>
       </c>
       <c r="R12" t="n">
         <v>123</v>
       </c>
       <c r="S12" t="n">
         <v>140</v>
       </c>
       <c r="T12" t="n">
         <v>119</v>
       </c>
       <c r="U12" t="n">
         <v>109</v>
       </c>
       <c r="V12" t="n">
         <v>91</v>
       </c>
       <c r="W12" t="n">
         <v>99</v>
       </c>
+      <c r="X12" t="n">
+        <v>128</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>88</v>
       </c>
       <c r="C13" t="n">
         <v>142</v>
       </c>
       <c r="D13" t="n">
         <v>99</v>
       </c>
       <c r="E13" t="n">
         <v>104</v>
       </c>
       <c r="F13" t="n">
         <v>110</v>
       </c>
       <c r="G13" t="n">
         <v>89</v>
       </c>
@@ -11812,94 +12229,98 @@
         <v>120</v>
       </c>
       <c r="P13" t="n">
         <v>124</v>
       </c>
       <c r="Q13" t="n">
         <v>121</v>
       </c>
       <c r="R13" t="n">
         <v>117</v>
       </c>
       <c r="S13" t="n">
         <v>139</v>
       </c>
       <c r="T13" t="n">
         <v>120</v>
       </c>
       <c r="U13" t="n">
         <v>109</v>
       </c>
       <c r="V13" t="n">
         <v>90</v>
       </c>
       <c r="W13" t="n">
         <v>99</v>
+      </c>
+      <c r="X13" t="n">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11974,50 +12395,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12047,50 +12473,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -12120,50 +12549,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -12193,50 +12625,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12266,50 +12701,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -12339,50 +12777,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12412,50 +12853,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12485,50 +12929,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12558,50 +13005,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12631,50 +13081,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12704,50 +13157,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>242</v>
       </c>
       <c r="C12" t="n">
         <v>252</v>
       </c>
       <c r="D12" t="n">
         <v>246</v>
       </c>
       <c r="E12" t="n">
         <v>241</v>
       </c>
       <c r="F12" t="n">
         <v>238</v>
       </c>
       <c r="G12" t="n">
         <v>223</v>
       </c>
@@ -12777,50 +13233,53 @@
       </c>
       <c r="P12" t="n">
         <v>236</v>
       </c>
       <c r="Q12" t="n">
         <v>248</v>
       </c>
       <c r="R12" t="n">
         <v>241</v>
       </c>
       <c r="S12" t="n">
         <v>243</v>
       </c>
       <c r="T12" t="n">
         <v>229</v>
       </c>
       <c r="U12" t="n">
         <v>229</v>
       </c>
       <c r="V12" t="n">
         <v>238</v>
       </c>
       <c r="W12" t="n">
         <v>223</v>
       </c>
+      <c r="X12" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>217</v>
       </c>
       <c r="C13" t="n">
         <v>225</v>
       </c>
       <c r="D13" t="n">
         <v>216</v>
       </c>
       <c r="E13" t="n">
         <v>227</v>
       </c>
       <c r="F13" t="n">
         <v>217</v>
       </c>
       <c r="G13" t="n">
         <v>208</v>
       </c>
@@ -12849,94 +13308,98 @@
         <v>219</v>
       </c>
       <c r="P13" t="n">
         <v>224</v>
       </c>
       <c r="Q13" t="n">
         <v>223</v>
       </c>
       <c r="R13" t="n">
         <v>216</v>
       </c>
       <c r="S13" t="n">
         <v>216</v>
       </c>
       <c r="T13" t="n">
         <v>218</v>
       </c>
       <c r="U13" t="n">
         <v>217</v>
       </c>
       <c r="V13" t="n">
         <v>216</v>
       </c>
       <c r="W13" t="n">
         <v>216</v>
+      </c>
+      <c r="X13" t="n">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13011,50 +13474,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -13084,50 +13552,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -13157,50 +13628,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -13230,50 +13704,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13303,50 +13780,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -13376,50 +13856,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -13449,50 +13932,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13522,50 +14008,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13595,50 +14084,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13668,50 +14160,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13741,50 +14236,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>175</v>
       </c>
       <c r="C12" t="n">
         <v>183</v>
       </c>
       <c r="D12" t="n">
         <v>184</v>
       </c>
       <c r="E12" t="n">
         <v>194</v>
       </c>
       <c r="F12" t="n">
         <v>173</v>
       </c>
       <c r="G12" t="n">
         <v>170</v>
       </c>
@@ -13814,50 +14312,53 @@
       </c>
       <c r="P12" t="n">
         <v>193</v>
       </c>
       <c r="Q12" t="n">
         <v>185</v>
       </c>
       <c r="R12" t="n">
         <v>173</v>
       </c>
       <c r="S12" t="n">
         <v>180</v>
       </c>
       <c r="T12" t="n">
         <v>173</v>
       </c>
       <c r="U12" t="n">
         <v>172</v>
       </c>
       <c r="V12" t="n">
         <v>182</v>
       </c>
       <c r="W12" t="n">
         <v>174</v>
       </c>
+      <c r="X12" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>183</v>
       </c>
       <c r="C13" t="n">
         <v>191</v>
       </c>
       <c r="D13" t="n">
         <v>183</v>
       </c>
       <c r="E13" t="n">
         <v>192</v>
       </c>
       <c r="F13" t="n">
         <v>184</v>
       </c>
       <c r="G13" t="n">
         <v>176</v>
       </c>
@@ -13885,95 +14386,99 @@
       <c r="O13" t="n">
         <v>185</v>
       </c>
       <c r="P13" t="n">
         <v>189</v>
       </c>
       <c r="Q13" t="n">
         <v>189</v>
       </c>
       <c r="R13" t="n">
         <v>183</v>
       </c>
       <c r="S13" t="n">
         <v>183</v>
       </c>
       <c r="T13" t="n">
         <v>185</v>
       </c>
       <c r="U13" t="n">
         <v>184</v>
       </c>
       <c r="V13" t="n">
         <v>183</v>
       </c>
       <c r="W13" t="n">
+        <v>183</v>
+      </c>
+      <c r="X13" t="n">
         <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14048,50 +14553,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -14121,50 +14631,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -14194,50 +14707,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -14267,50 +14783,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14340,50 +14859,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14413,50 +14935,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -14486,50 +15011,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14559,50 +15087,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14632,50 +15163,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14705,50 +15239,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14778,50 +15315,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>104</v>
       </c>
       <c r="C12" t="n">
         <v>112</v>
       </c>
       <c r="D12" t="n">
         <v>103</v>
       </c>
       <c r="E12" t="n">
         <v>113</v>
       </c>
       <c r="F12" t="n">
         <v>101</v>
       </c>
       <c r="G12" t="n">
         <v>98</v>
       </c>
@@ -14851,50 +15391,53 @@
       </c>
       <c r="P12" t="n">
         <v>121</v>
       </c>
       <c r="Q12" t="n">
         <v>100</v>
       </c>
       <c r="R12" t="n">
         <v>104</v>
       </c>
       <c r="S12" t="n">
         <v>99</v>
       </c>
       <c r="T12" t="n">
         <v>106</v>
       </c>
       <c r="U12" t="n">
         <v>97</v>
       </c>
       <c r="V12" t="n">
         <v>92</v>
       </c>
       <c r="W12" t="n">
         <v>103</v>
       </c>
+      <c r="X12" t="n">
+        <v>117</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>106</v>
       </c>
       <c r="C13" t="n">
         <v>110</v>
       </c>
       <c r="D13" t="n">
         <v>106</v>
       </c>
       <c r="E13" t="n">
         <v>112</v>
       </c>
       <c r="F13" t="n">
         <v>107</v>
       </c>
       <c r="G13" t="n">
         <v>102</v>
       </c>
@@ -14922,95 +15465,99 @@
       <c r="O13" t="n">
         <v>107</v>
       </c>
       <c r="P13" t="n">
         <v>110</v>
       </c>
       <c r="Q13" t="n">
         <v>109</v>
       </c>
       <c r="R13" t="n">
         <v>106</v>
       </c>
       <c r="S13" t="n">
         <v>106</v>
       </c>
       <c r="T13" t="n">
         <v>107</v>
       </c>
       <c r="U13" t="n">
         <v>107</v>
       </c>
       <c r="V13" t="n">
         <v>106</v>
       </c>
       <c r="W13" t="n">
+        <v>106</v>
+      </c>
+      <c r="X13" t="n">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15085,50 +15632,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15158,50 +15710,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -15231,50 +15786,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -15304,50 +15862,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -15377,50 +15938,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -15450,50 +16014,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -15523,50 +16090,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15596,50 +16166,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15669,50 +16242,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15742,50 +16318,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -15815,50 +16394,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>251</v>
       </c>
       <c r="C12" t="n">
         <v>271</v>
       </c>
       <c r="D12" t="n">
         <v>262</v>
       </c>
       <c r="E12" t="n">
         <v>267</v>
       </c>
       <c r="F12" t="n">
         <v>243</v>
       </c>
       <c r="G12" t="n">
         <v>248</v>
       </c>
@@ -15888,50 +16470,53 @@
       </c>
       <c r="P12" t="n">
         <v>263</v>
       </c>
       <c r="Q12" t="n">
         <v>262</v>
       </c>
       <c r="R12" t="n">
         <v>259</v>
       </c>
       <c r="S12" t="n">
         <v>261</v>
       </c>
       <c r="T12" t="n">
         <v>253</v>
       </c>
       <c r="U12" t="n">
         <v>256</v>
       </c>
       <c r="V12" t="n">
         <v>259</v>
       </c>
       <c r="W12" t="n">
         <v>258</v>
       </c>
+      <c r="X12" t="n">
+        <v>242</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>252</v>
       </c>
       <c r="C13" t="n">
         <v>262</v>
       </c>
       <c r="D13" t="n">
         <v>252</v>
       </c>
       <c r="E13" t="n">
         <v>264</v>
       </c>
       <c r="F13" t="n">
         <v>252</v>
       </c>
       <c r="G13" t="n">
         <v>241</v>
       </c>
@@ -15959,95 +16544,99 @@
       <c r="O13" t="n">
         <v>254</v>
       </c>
       <c r="P13" t="n">
         <v>260</v>
       </c>
       <c r="Q13" t="n">
         <v>259</v>
       </c>
       <c r="R13" t="n">
         <v>251</v>
       </c>
       <c r="S13" t="n">
         <v>251</v>
       </c>
       <c r="T13" t="n">
         <v>254</v>
       </c>
       <c r="U13" t="n">
         <v>252</v>
       </c>
       <c r="V13" t="n">
         <v>251</v>
       </c>
       <c r="W13" t="n">
+        <v>252</v>
+      </c>
+      <c r="X13" t="n">
         <v>252</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16122,50 +16711,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -16195,50 +16789,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -16268,50 +16865,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -16341,50 +16941,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16414,50 +17017,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16487,50 +17093,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16560,50 +17169,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16633,50 +17245,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16706,50 +17321,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -16779,50 +17397,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16852,50 +17473,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>330</v>
       </c>
       <c r="C12" t="n">
         <v>355</v>
       </c>
       <c r="D12" t="n">
         <v>329</v>
       </c>
       <c r="E12" t="n">
         <v>370</v>
       </c>
       <c r="F12" t="n">
         <v>332</v>
       </c>
       <c r="G12" t="n">
         <v>328</v>
       </c>
@@ -16925,50 +17549,53 @@
       </c>
       <c r="P12" t="n">
         <v>348</v>
       </c>
       <c r="Q12" t="n">
         <v>339</v>
       </c>
       <c r="R12" t="n">
         <v>323</v>
       </c>
       <c r="S12" t="n">
         <v>320</v>
       </c>
       <c r="T12" t="n">
         <v>337</v>
       </c>
       <c r="U12" t="n">
         <v>338</v>
       </c>
       <c r="V12" t="n">
         <v>325</v>
       </c>
       <c r="W12" t="n">
         <v>337</v>
       </c>
+      <c r="X12" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>340</v>
       </c>
       <c r="C13" t="n">
         <v>353</v>
       </c>
       <c r="D13" t="n">
         <v>339</v>
       </c>
       <c r="E13" t="n">
         <v>356</v>
       </c>
       <c r="F13" t="n">
         <v>340</v>
       </c>
       <c r="G13" t="n">
         <v>325</v>
       </c>
@@ -16997,94 +17624,98 @@
         <v>343</v>
       </c>
       <c r="P13" t="n">
         <v>351</v>
       </c>
       <c r="Q13" t="n">
         <v>349</v>
       </c>
       <c r="R13" t="n">
         <v>338</v>
       </c>
       <c r="S13" t="n">
         <v>339</v>
       </c>
       <c r="T13" t="n">
         <v>342</v>
       </c>
       <c r="U13" t="n">
         <v>340</v>
       </c>
       <c r="V13" t="n">
         <v>339</v>
       </c>
       <c r="W13" t="n">
         <v>339</v>
+      </c>
+      <c r="X13" t="n">
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17159,50 +17790,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -17232,50 +17868,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -17305,50 +17944,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -17378,50 +18020,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -17451,50 +18096,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17524,50 +18172,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17597,50 +18248,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -17670,50 +18324,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -17743,50 +18400,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
@@ -17816,50 +18476,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -17889,50 +18552,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>184</v>
       </c>
       <c r="C12" t="n">
         <v>169</v>
       </c>
       <c r="D12" t="n">
         <v>169</v>
       </c>
       <c r="E12" t="n">
         <v>179</v>
       </c>
       <c r="F12" t="n">
         <v>196</v>
       </c>
       <c r="G12" t="n">
         <v>166</v>
       </c>
@@ -17962,50 +18628,53 @@
       </c>
       <c r="P12" t="n">
         <v>193</v>
       </c>
       <c r="Q12" t="n">
         <v>187</v>
       </c>
       <c r="R12" t="n">
         <v>180</v>
       </c>
       <c r="S12" t="n">
         <v>181</v>
       </c>
       <c r="T12" t="n">
         <v>196</v>
       </c>
       <c r="U12" t="n">
         <v>186</v>
       </c>
       <c r="V12" t="n">
         <v>183</v>
       </c>
       <c r="W12" t="n">
         <v>188</v>
       </c>
+      <c r="X12" t="n">
+        <v>215</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>199</v>
       </c>
       <c r="C13" t="n">
         <v>207</v>
       </c>
       <c r="D13" t="n">
         <v>199</v>
       </c>
       <c r="E13" t="n">
         <v>209</v>
       </c>
       <c r="F13" t="n">
         <v>199</v>
       </c>
       <c r="G13" t="n">
         <v>190</v>
       </c>
@@ -18033,95 +18702,99 @@
       <c r="O13" t="n">
         <v>201</v>
       </c>
       <c r="P13" t="n">
         <v>205</v>
       </c>
       <c r="Q13" t="n">
         <v>205</v>
       </c>
       <c r="R13" t="n">
         <v>198</v>
       </c>
       <c r="S13" t="n">
         <v>198</v>
       </c>
       <c r="T13" t="n">
         <v>200</v>
       </c>
       <c r="U13" t="n">
         <v>199</v>
       </c>
       <c r="V13" t="n">
         <v>198</v>
       </c>
       <c r="W13" t="n">
+        <v>199</v>
+      </c>
+      <c r="X13" t="n">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18196,50 +18869,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -18269,50 +18947,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -18342,50 +19023,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -18415,50 +19099,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -18488,50 +19175,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -18561,50 +19251,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18634,50 +19327,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18707,50 +19403,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18780,50 +19479,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -18853,50 +19555,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18926,50 +19631,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>483</v>
       </c>
       <c r="C12" t="n">
         <v>511</v>
       </c>
       <c r="D12" t="n">
         <v>488</v>
       </c>
       <c r="E12" t="n">
         <v>508</v>
       </c>
       <c r="F12" t="n">
         <v>483</v>
       </c>
       <c r="G12" t="n">
         <v>443</v>
       </c>
@@ -18999,50 +19707,53 @@
       </c>
       <c r="P12" t="n">
         <v>493</v>
       </c>
       <c r="Q12" t="n">
         <v>498</v>
       </c>
       <c r="R12" t="n">
         <v>482</v>
       </c>
       <c r="S12" t="n">
         <v>486</v>
       </c>
       <c r="T12" t="n">
         <v>482</v>
       </c>
       <c r="U12" t="n">
         <v>483</v>
       </c>
       <c r="V12" t="n">
         <v>491</v>
       </c>
       <c r="W12" t="n">
         <v>471</v>
       </c>
+      <c r="X12" t="n">
+        <v>475</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>490</v>
       </c>
       <c r="C13" t="n">
         <v>509</v>
       </c>
       <c r="D13" t="n">
         <v>490</v>
       </c>
       <c r="E13" t="n">
         <v>515</v>
       </c>
       <c r="F13" t="n">
         <v>491</v>
       </c>
       <c r="G13" t="n">
         <v>470</v>
       </c>
@@ -19070,95 +19781,99 @@
       <c r="O13" t="n">
         <v>495</v>
       </c>
       <c r="P13" t="n">
         <v>506</v>
       </c>
       <c r="Q13" t="n">
         <v>504</v>
       </c>
       <c r="R13" t="n">
         <v>488</v>
       </c>
       <c r="S13" t="n">
         <v>489</v>
       </c>
       <c r="T13" t="n">
         <v>494</v>
       </c>
       <c r="U13" t="n">
         <v>491</v>
       </c>
       <c r="V13" t="n">
         <v>489</v>
       </c>
       <c r="W13" t="n">
+        <v>490</v>
+      </c>
+      <c r="X13" t="n">
         <v>490</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19233,50 +19948,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -19306,50 +20026,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -19379,50 +20102,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -19452,50 +20178,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -19525,50 +20254,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19598,50 +20330,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19671,50 +20406,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -19744,50 +20482,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -19817,50 +20558,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -19890,50 +20634,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19963,50 +20710,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>524</v>
       </c>
       <c r="C12" t="n">
         <v>536</v>
       </c>
       <c r="D12" t="n">
         <v>518</v>
       </c>
       <c r="E12" t="n">
         <v>549</v>
       </c>
       <c r="F12" t="n">
         <v>526</v>
       </c>
       <c r="G12" t="n">
         <v>522</v>
       </c>
@@ -20036,50 +20786,53 @@
       </c>
       <c r="P12" t="n">
         <v>547</v>
       </c>
       <c r="Q12" t="n">
         <v>538</v>
       </c>
       <c r="R12" t="n">
         <v>521</v>
       </c>
       <c r="S12" t="n">
         <v>519</v>
       </c>
       <c r="T12" t="n">
         <v>533</v>
       </c>
       <c r="U12" t="n">
         <v>526</v>
       </c>
       <c r="V12" t="n">
         <v>514</v>
       </c>
       <c r="W12" t="n">
         <v>535</v>
       </c>
+      <c r="X12" t="n">
+        <v>532</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>517</v>
       </c>
       <c r="C13" t="n">
         <v>538</v>
       </c>
       <c r="D13" t="n">
         <v>516</v>
       </c>
       <c r="E13" t="n">
         <v>542</v>
       </c>
       <c r="F13" t="n">
         <v>518</v>
       </c>
       <c r="G13" t="n">
         <v>495</v>
       </c>
@@ -20108,94 +20861,98 @@
         <v>521</v>
       </c>
       <c r="P13" t="n">
         <v>534</v>
       </c>
       <c r="Q13" t="n">
         <v>532</v>
       </c>
       <c r="R13" t="n">
         <v>515</v>
       </c>
       <c r="S13" t="n">
         <v>516</v>
       </c>
       <c r="T13" t="n">
         <v>521</v>
       </c>
       <c r="U13" t="n">
         <v>518</v>
       </c>
       <c r="V13" t="n">
         <v>516</v>
       </c>
       <c r="W13" t="n">
         <v>516</v>
+      </c>
+      <c r="X13" t="n">
+        <v>517</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20270,50 +21027,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -20343,50 +21105,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -20416,50 +21181,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -20489,50 +21257,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20562,50 +21333,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20635,50 +21409,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20708,50 +21485,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -20781,50 +21561,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -20854,50 +21637,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -20927,50 +21713,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21000,50 +21789,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>621</v>
       </c>
       <c r="C12" t="n">
         <v>654</v>
       </c>
       <c r="D12" t="n">
         <v>627</v>
       </c>
       <c r="E12" t="n">
         <v>657</v>
       </c>
       <c r="F12" t="n">
         <v>608</v>
       </c>
       <c r="G12" t="n">
         <v>614</v>
       </c>
@@ -21073,50 +21865,53 @@
       </c>
       <c r="P12" t="n">
         <v>688</v>
       </c>
       <c r="Q12" t="n">
         <v>637</v>
       </c>
       <c r="R12" t="n">
         <v>646</v>
       </c>
       <c r="S12" t="n">
         <v>613</v>
       </c>
       <c r="T12" t="n">
         <v>642</v>
       </c>
       <c r="U12" t="n">
         <v>615</v>
       </c>
       <c r="V12" t="n">
         <v>597</v>
       </c>
       <c r="W12" t="n">
         <v>612</v>
       </c>
+      <c r="X12" t="n">
+        <v>652</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>643</v>
       </c>
       <c r="C13" t="n">
         <v>674</v>
       </c>
       <c r="D13" t="n">
         <v>651</v>
       </c>
       <c r="E13" t="n">
         <v>668</v>
       </c>
       <c r="F13" t="n">
         <v>622</v>
       </c>
       <c r="G13" t="n">
         <v>611</v>
       </c>
@@ -21145,94 +21940,98 @@
         <v>657</v>
       </c>
       <c r="P13" t="n">
         <v>671</v>
       </c>
       <c r="Q13" t="n">
         <v>657</v>
       </c>
       <c r="R13" t="n">
         <v>645</v>
       </c>
       <c r="S13" t="n">
         <v>629</v>
       </c>
       <c r="T13" t="n">
         <v>656</v>
       </c>
       <c r="U13" t="n">
         <v>633</v>
       </c>
       <c r="V13" t="n">
         <v>616</v>
       </c>
       <c r="W13" t="n">
         <v>627</v>
+      </c>
+      <c r="X13" t="n">
+        <v>653</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21307,50 +22106,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -21380,50 +22184,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -21453,50 +22260,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -21526,50 +22336,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -21599,50 +22412,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -21672,50 +22488,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21745,50 +22564,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -21818,50 +22640,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -21891,50 +22716,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21964,50 +22792,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -22037,50 +22868,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>137</v>
       </c>
       <c r="C12" t="n">
         <v>139</v>
       </c>
       <c r="D12" t="n">
         <v>145</v>
       </c>
       <c r="E12" t="n">
         <v>141</v>
       </c>
       <c r="F12" t="n">
         <v>141</v>
       </c>
       <c r="G12" t="n">
         <v>132</v>
       </c>
@@ -22110,50 +22944,53 @@
       </c>
       <c r="P12" t="n">
         <v>139</v>
       </c>
       <c r="Q12" t="n">
         <v>146</v>
       </c>
       <c r="R12" t="n">
         <v>135</v>
       </c>
       <c r="S12" t="n">
         <v>139</v>
       </c>
       <c r="T12" t="n">
         <v>141</v>
       </c>
       <c r="U12" t="n">
         <v>141</v>
       </c>
       <c r="V12" t="n">
         <v>135</v>
       </c>
       <c r="W12" t="n">
         <v>144</v>
       </c>
+      <c r="X12" t="n">
+        <v>135</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>121</v>
       </c>
       <c r="C13" t="n">
         <v>125</v>
       </c>
       <c r="D13" t="n">
         <v>121</v>
       </c>
       <c r="E13" t="n">
         <v>127</v>
       </c>
       <c r="F13" t="n">
         <v>121</v>
       </c>
       <c r="G13" t="n">
         <v>116</v>
       </c>
@@ -22182,46 +23019,49 @@
         <v>122</v>
       </c>
       <c r="P13" t="n">
         <v>125</v>
       </c>
       <c r="Q13" t="n">
         <v>124</v>
       </c>
       <c r="R13" t="n">
         <v>120</v>
       </c>
       <c r="S13" t="n">
         <v>120</v>
       </c>
       <c r="T13" t="n">
         <v>122</v>
       </c>
       <c r="U13" t="n">
         <v>121</v>
       </c>
       <c r="V13" t="n">
         <v>120</v>
       </c>
       <c r="W13" t="n">
         <v>120</v>
+      </c>
+      <c r="X13" t="n">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>