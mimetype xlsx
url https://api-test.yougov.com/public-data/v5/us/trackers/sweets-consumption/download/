--- v1 (2026-06-08)
+++ v2 (2026-09-16)
@@ -460,82 +460,83 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -615,50 +616,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -691,50 +697,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -767,50 +776,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -843,50 +855,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -919,50 +934,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -995,50 +1013,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1071,50 +1092,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1147,50 +1171,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1223,50 +1250,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1299,50 +1329,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1375,50 +1408,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1007</v>
       </c>
       <c r="C12" t="n">
         <v>1047</v>
       </c>
       <c r="D12" t="n">
         <v>1006</v>
       </c>
       <c r="E12" t="n">
         <v>1057</v>
       </c>
       <c r="F12" t="n">
         <v>1009</v>
       </c>
       <c r="G12" t="n">
         <v>965</v>
       </c>
@@ -1451,50 +1487,53 @@
       </c>
       <c r="Q12" t="n">
         <v>1036</v>
       </c>
       <c r="R12" t="n">
         <v>1003</v>
       </c>
       <c r="S12" t="n">
         <v>1005</v>
       </c>
       <c r="T12" t="n">
         <v>1015</v>
       </c>
       <c r="U12" t="n">
         <v>1009</v>
       </c>
       <c r="V12" t="n">
         <v>1005</v>
       </c>
       <c r="W12" t="n">
         <v>1006</v>
       </c>
       <c r="X12" t="n">
         <v>1007</v>
       </c>
+      <c r="Y12" t="n">
+        <v>1011</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1007</v>
       </c>
       <c r="C13" t="n">
         <v>1047</v>
       </c>
       <c r="D13" t="n">
         <v>1006</v>
       </c>
       <c r="E13" t="n">
         <v>1057</v>
       </c>
       <c r="F13" t="n">
         <v>1009</v>
       </c>
       <c r="G13" t="n">
         <v>965</v>
       </c>
@@ -1526,95 +1565,99 @@
         <v>1040</v>
       </c>
       <c r="Q13" t="n">
         <v>1036</v>
       </c>
       <c r="R13" t="n">
         <v>1003</v>
       </c>
       <c r="S13" t="n">
         <v>1005</v>
       </c>
       <c r="T13" t="n">
         <v>1015</v>
       </c>
       <c r="U13" t="n">
         <v>1009</v>
       </c>
       <c r="V13" t="n">
         <v>1005</v>
       </c>
       <c r="W13" t="n">
         <v>1006</v>
       </c>
       <c r="X13" t="n">
         <v>1007</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>1011</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1694,50 +1737,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1770,50 +1818,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -1846,50 +1897,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -1922,50 +1976,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1998,50 +2055,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -2074,50 +2134,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -2150,50 +2213,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2226,50 +2292,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2302,50 +2371,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2378,50 +2450,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2454,50 +2529,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>166</v>
       </c>
       <c r="C12" t="n">
         <v>168</v>
       </c>
       <c r="D12" t="n">
         <v>156</v>
       </c>
       <c r="E12" t="n">
         <v>159</v>
       </c>
       <c r="F12" t="n">
         <v>149</v>
       </c>
       <c r="G12" t="n">
         <v>124</v>
       </c>
@@ -2530,50 +2608,53 @@
       </c>
       <c r="Q12" t="n">
         <v>164</v>
       </c>
       <c r="R12" t="n">
         <v>139</v>
       </c>
       <c r="S12" t="n">
         <v>153</v>
       </c>
       <c r="T12" t="n">
         <v>154</v>
       </c>
       <c r="U12" t="n">
         <v>158</v>
       </c>
       <c r="V12" t="n">
         <v>163</v>
       </c>
       <c r="W12" t="n">
         <v>150</v>
       </c>
       <c r="X12" t="n">
         <v>145</v>
       </c>
+      <c r="Y12" t="n">
+        <v>152</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>158</v>
       </c>
       <c r="C13" t="n">
         <v>164</v>
       </c>
       <c r="D13" t="n">
         <v>157</v>
       </c>
       <c r="E13" t="n">
         <v>165</v>
       </c>
       <c r="F13" t="n">
         <v>158</v>
       </c>
       <c r="G13" t="n">
         <v>151</v>
       </c>
@@ -2604,96 +2685,100 @@
       <c r="P13" t="n">
         <v>163</v>
       </c>
       <c r="Q13" t="n">
         <v>162</v>
       </c>
       <c r="R13" t="n">
         <v>157</v>
       </c>
       <c r="S13" t="n">
         <v>157</v>
       </c>
       <c r="T13" t="n">
         <v>159</v>
       </c>
       <c r="U13" t="n">
         <v>158</v>
       </c>
       <c r="V13" t="n">
         <v>157</v>
       </c>
       <c r="W13" t="n">
         <v>157</v>
       </c>
       <c r="X13" t="n">
+        <v>158</v>
+      </c>
+      <c r="Y13" t="n">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2773,50 +2858,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2849,50 +2939,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -2925,50 +3018,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -3001,50 +3097,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3077,50 +3176,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -3153,50 +3255,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3229,50 +3334,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3305,50 +3413,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3381,50 +3492,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
@@ -3457,50 +3571,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3533,50 +3650,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>26</v>
       </c>
       <c r="C12" t="n">
         <v>29</v>
       </c>
       <c r="D12" t="n">
         <v>25</v>
       </c>
       <c r="E12" t="n">
         <v>29</v>
       </c>
       <c r="F12" t="n">
         <v>35</v>
       </c>
       <c r="G12" t="n">
         <v>26</v>
       </c>
@@ -3609,50 +3729,53 @@
       </c>
       <c r="Q12" t="n">
         <v>25</v>
       </c>
       <c r="R12" t="n">
         <v>24</v>
       </c>
       <c r="S12" t="n">
         <v>30</v>
       </c>
       <c r="T12" t="n">
         <v>28</v>
       </c>
       <c r="U12" t="n">
         <v>36</v>
       </c>
       <c r="V12" t="n">
         <v>43</v>
       </c>
       <c r="W12" t="n">
         <v>26</v>
       </c>
       <c r="X12" t="n">
         <v>23</v>
       </c>
+      <c r="Y12" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>27</v>
       </c>
       <c r="C13" t="n">
         <v>27</v>
       </c>
       <c r="D13" t="n">
         <v>24</v>
       </c>
       <c r="E13" t="n">
         <v>28</v>
       </c>
       <c r="F13" t="n">
         <v>35</v>
       </c>
       <c r="G13" t="n">
         <v>25</v>
       </c>
@@ -3684,95 +3807,99 @@
         <v>27</v>
       </c>
       <c r="Q13" t="n">
         <v>26</v>
       </c>
       <c r="R13" t="n">
         <v>24</v>
       </c>
       <c r="S13" t="n">
         <v>29</v>
       </c>
       <c r="T13" t="n">
         <v>28</v>
       </c>
       <c r="U13" t="n">
         <v>39</v>
       </c>
       <c r="V13" t="n">
         <v>43</v>
       </c>
       <c r="W13" t="n">
         <v>26</v>
       </c>
       <c r="X13" t="n">
         <v>24</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3852,50 +3979,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -3928,50 +4060,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -4004,50 +4139,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -4080,50 +4218,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4156,50 +4297,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4232,50 +4376,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4308,50 +4455,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -4384,50 +4534,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -4460,50 +4613,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -4536,50 +4692,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -4612,50 +4771,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>17</v>
       </c>
       <c r="C12" t="n">
         <v>10</v>
       </c>
       <c r="D12" t="n">
         <v>13</v>
       </c>
       <c r="E12" t="n">
         <v>13</v>
       </c>
       <c r="F12" t="n">
         <v>26</v>
       </c>
       <c r="G12" t="n">
         <v>19</v>
       </c>
@@ -4688,50 +4850,53 @@
       </c>
       <c r="Q12" t="n">
         <v>13</v>
       </c>
       <c r="R12" t="n">
         <v>17</v>
       </c>
       <c r="S12" t="n">
         <v>22</v>
       </c>
       <c r="T12" t="n">
         <v>6</v>
       </c>
       <c r="U12" t="n">
         <v>9</v>
       </c>
       <c r="V12" t="n">
         <v>17</v>
       </c>
       <c r="W12" t="n">
         <v>11</v>
       </c>
       <c r="X12" t="n">
         <v>11</v>
       </c>
+      <c r="Y12" t="n">
+        <v>10</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>18</v>
       </c>
       <c r="C13" t="n">
         <v>9</v>
       </c>
       <c r="D13" t="n">
         <v>12</v>
       </c>
       <c r="E13" t="n">
         <v>12</v>
       </c>
       <c r="F13" t="n">
         <v>23</v>
       </c>
       <c r="G13" t="n">
         <v>16</v>
       </c>
@@ -4763,93 +4928,97 @@
         <v>7</v>
       </c>
       <c r="Q13" t="n">
         <v>13</v>
       </c>
       <c r="R13" t="n">
         <v>15</v>
       </c>
       <c r="S13" t="n">
         <v>21</v>
       </c>
       <c r="T13" t="n">
         <v>6</v>
       </c>
       <c r="U13" t="n">
         <v>8</v>
       </c>
       <c r="V13" t="n">
         <v>17</v>
       </c>
       <c r="W13" t="n">
         <v>11</v>
       </c>
       <c r="X13" t="n">
         <v>11</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V13"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4919,50 +5088,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2024-11-14</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -4989,50 +5163,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
@@ -5059,50 +5236,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>1</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -5129,50 +5309,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -5199,50 +5382,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -5269,50 +5455,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -5339,50 +5528,53 @@
       </c>
       <c r="O7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -5409,50 +5601,53 @@
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -5479,50 +5674,53 @@
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -5549,50 +5747,53 @@
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -5619,50 +5820,53 @@
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>4</v>
       </c>
       <c r="C12" t="n">
         <v>3</v>
       </c>
       <c r="D12" t="n">
         <v>6</v>
       </c>
       <c r="E12" t="n">
         <v>3</v>
       </c>
       <c r="F12" t="n">
         <v>3</v>
       </c>
       <c r="G12" t="n">
         <v>2</v>
       </c>
@@ -5689,50 +5893,53 @@
       </c>
       <c r="O12" t="n">
         <v>4</v>
       </c>
       <c r="P12" t="n">
         <v>3</v>
       </c>
       <c r="Q12" t="n">
         <v>6</v>
       </c>
       <c r="R12" t="n">
         <v>3</v>
       </c>
       <c r="S12" t="n">
         <v>5</v>
       </c>
       <c r="T12" t="n">
         <v>2</v>
       </c>
       <c r="U12" t="n">
         <v>6</v>
       </c>
       <c r="V12" t="n">
         <v>2</v>
       </c>
+      <c r="W12" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>4</v>
       </c>
       <c r="C13" t="n">
         <v>3</v>
       </c>
       <c r="D13" t="n">
         <v>6</v>
       </c>
       <c r="E13" t="n">
         <v>3</v>
       </c>
       <c r="F13" t="n">
         <v>3</v>
       </c>
       <c r="G13" t="n">
         <v>2</v>
       </c>
@@ -5758,95 +5965,99 @@
         <v>5</v>
       </c>
       <c r="O13" t="n">
         <v>4</v>
       </c>
       <c r="P13" t="n">
         <v>3</v>
       </c>
       <c r="Q13" t="n">
         <v>6</v>
       </c>
       <c r="R13" t="n">
         <v>3</v>
       </c>
       <c r="S13" t="n">
         <v>5</v>
       </c>
       <c r="T13" t="n">
         <v>2</v>
       </c>
       <c r="U13" t="n">
         <v>5</v>
       </c>
       <c r="V13" t="n">
         <v>2</v>
+      </c>
+      <c r="W13" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5926,50 +6137,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6002,50 +6218,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6078,50 +6297,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -6154,50 +6376,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -6230,50 +6455,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6306,50 +6534,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6382,50 +6613,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -6458,50 +6692,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6534,50 +6771,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6610,50 +6850,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -6686,50 +6929,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>24</v>
       </c>
       <c r="C12" t="n">
         <v>27</v>
       </c>
       <c r="D12" t="n">
         <v>17</v>
       </c>
       <c r="E12" t="n">
         <v>22</v>
       </c>
       <c r="F12" t="n">
         <v>22</v>
       </c>
       <c r="G12" t="n">
         <v>29</v>
       </c>
@@ -6762,50 +7008,53 @@
       </c>
       <c r="Q12" t="n">
         <v>29</v>
       </c>
       <c r="R12" t="n">
         <v>24</v>
       </c>
       <c r="S12" t="n">
         <v>21</v>
       </c>
       <c r="T12" t="n">
         <v>30</v>
       </c>
       <c r="U12" t="n">
         <v>32</v>
       </c>
       <c r="V12" t="n">
         <v>25</v>
       </c>
       <c r="W12" t="n">
         <v>34</v>
       </c>
       <c r="X12" t="n">
         <v>26</v>
       </c>
+      <c r="Y12" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>25</v>
       </c>
       <c r="C13" t="n">
         <v>27</v>
       </c>
       <c r="D13" t="n">
         <v>17</v>
       </c>
       <c r="E13" t="n">
         <v>21</v>
       </c>
       <c r="F13" t="n">
         <v>22</v>
       </c>
       <c r="G13" t="n">
         <v>26</v>
       </c>
@@ -6837,95 +7086,99 @@
         <v>25</v>
       </c>
       <c r="Q13" t="n">
         <v>31</v>
       </c>
       <c r="R13" t="n">
         <v>24</v>
       </c>
       <c r="S13" t="n">
         <v>21</v>
       </c>
       <c r="T13" t="n">
         <v>31</v>
       </c>
       <c r="U13" t="n">
         <v>33</v>
       </c>
       <c r="V13" t="n">
         <v>25</v>
       </c>
       <c r="W13" t="n">
         <v>34</v>
       </c>
       <c r="X13" t="n">
         <v>26</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7005,50 +7258,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7081,50 +7339,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -7157,50 +7418,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -7233,50 +7497,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -7309,50 +7576,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7385,50 +7655,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -7461,50 +7734,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -7537,50 +7813,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7613,50 +7892,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
@@ -7689,50 +7971,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -7765,50 +8050,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>12</v>
       </c>
       <c r="C12" t="n">
         <v>17</v>
       </c>
       <c r="D12" t="n">
         <v>17</v>
       </c>
       <c r="E12" t="n">
         <v>33</v>
       </c>
       <c r="F12" t="n">
         <v>25</v>
       </c>
       <c r="G12" t="n">
         <v>19</v>
       </c>
@@ -7841,50 +8129,53 @@
       </c>
       <c r="Q12" t="n">
         <v>16</v>
       </c>
       <c r="R12" t="n">
         <v>15</v>
       </c>
       <c r="S12" t="n">
         <v>22</v>
       </c>
       <c r="T12" t="n">
         <v>14</v>
       </c>
       <c r="U12" t="n">
         <v>16</v>
       </c>
       <c r="V12" t="n">
         <v>19</v>
       </c>
       <c r="W12" t="n">
         <v>27</v>
       </c>
       <c r="X12" t="n">
         <v>15</v>
       </c>
+      <c r="Y12" t="n">
+        <v>14</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>12</v>
       </c>
       <c r="C13" t="n">
         <v>18</v>
       </c>
       <c r="D13" t="n">
         <v>18</v>
       </c>
       <c r="E13" t="n">
         <v>33</v>
       </c>
       <c r="F13" t="n">
         <v>26</v>
       </c>
       <c r="G13" t="n">
         <v>18</v>
       </c>
@@ -7916,95 +8207,99 @@
         <v>19</v>
       </c>
       <c r="Q13" t="n">
         <v>16</v>
       </c>
       <c r="R13" t="n">
         <v>15</v>
       </c>
       <c r="S13" t="n">
         <v>22</v>
       </c>
       <c r="T13" t="n">
         <v>14</v>
       </c>
       <c r="U13" t="n">
         <v>16</v>
       </c>
       <c r="V13" t="n">
         <v>21</v>
       </c>
       <c r="W13" t="n">
         <v>28</v>
       </c>
       <c r="X13" t="n">
         <v>15</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8084,50 +8379,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8160,50 +8460,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -8236,50 +8539,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -8312,50 +8618,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8388,50 +8697,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8464,50 +8776,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -8540,50 +8855,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -8616,50 +8934,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8692,50 +9013,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8768,50 +9092,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8844,50 +9171,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>57</v>
       </c>
       <c r="C12" t="n">
         <v>80</v>
       </c>
       <c r="D12" t="n">
         <v>68</v>
       </c>
       <c r="E12" t="n">
         <v>62</v>
       </c>
       <c r="F12" t="n">
         <v>50</v>
       </c>
       <c r="G12" t="n">
         <v>47</v>
       </c>
@@ -8920,50 +9250,53 @@
       </c>
       <c r="Q12" t="n">
         <v>57</v>
       </c>
       <c r="R12" t="n">
         <v>48</v>
       </c>
       <c r="S12" t="n">
         <v>41</v>
       </c>
       <c r="T12" t="n">
         <v>44</v>
       </c>
       <c r="U12" t="n">
         <v>43</v>
       </c>
       <c r="V12" t="n">
         <v>47</v>
       </c>
       <c r="W12" t="n">
         <v>47</v>
       </c>
       <c r="X12" t="n">
         <v>26</v>
       </c>
+      <c r="Y12" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>53</v>
       </c>
       <c r="C13" t="n">
         <v>79</v>
       </c>
       <c r="D13" t="n">
         <v>67</v>
       </c>
       <c r="E13" t="n">
         <v>62</v>
       </c>
       <c r="F13" t="n">
         <v>51</v>
       </c>
       <c r="G13" t="n">
         <v>44</v>
       </c>
@@ -8995,95 +9328,99 @@
         <v>43</v>
       </c>
       <c r="Q13" t="n">
         <v>54</v>
       </c>
       <c r="R13" t="n">
         <v>45</v>
       </c>
       <c r="S13" t="n">
         <v>43</v>
       </c>
       <c r="T13" t="n">
         <v>43</v>
       </c>
       <c r="U13" t="n">
         <v>42</v>
       </c>
       <c r="V13" t="n">
         <v>46</v>
       </c>
       <c r="W13" t="n">
         <v>46</v>
       </c>
       <c r="X13" t="n">
         <v>26</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9163,50 +9500,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -9239,50 +9581,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -9315,50 +9660,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -9391,50 +9739,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9467,50 +9818,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9543,50 +9897,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9619,50 +9976,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9695,50 +10055,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9771,50 +10134,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9847,50 +10213,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9923,50 +10292,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>363</v>
       </c>
       <c r="C12" t="n">
         <v>347</v>
       </c>
       <c r="D12" t="n">
         <v>338</v>
       </c>
       <c r="E12" t="n">
         <v>369</v>
       </c>
       <c r="F12" t="n">
         <v>359</v>
       </c>
       <c r="G12" t="n">
         <v>333</v>
       </c>
@@ -9999,50 +10371,53 @@
       </c>
       <c r="Q12" t="n">
         <v>370</v>
       </c>
       <c r="R12" t="n">
         <v>351</v>
       </c>
       <c r="S12" t="n">
         <v>367</v>
       </c>
       <c r="T12" t="n">
         <v>378</v>
       </c>
       <c r="U12" t="n">
         <v>380</v>
       </c>
       <c r="V12" t="n">
         <v>371</v>
       </c>
       <c r="W12" t="n">
         <v>367</v>
       </c>
       <c r="X12" t="n">
         <v>374</v>
       </c>
+      <c r="Y12" t="n">
+        <v>369</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>353</v>
       </c>
       <c r="C13" t="n">
         <v>343</v>
       </c>
       <c r="D13" t="n">
         <v>338</v>
       </c>
       <c r="E13" t="n">
         <v>363</v>
       </c>
       <c r="F13" t="n">
         <v>355</v>
       </c>
       <c r="G13" t="n">
         <v>345</v>
       </c>
@@ -10074,95 +10449,99 @@
         <v>376</v>
       </c>
       <c r="Q13" t="n">
         <v>363</v>
       </c>
       <c r="R13" t="n">
         <v>359</v>
       </c>
       <c r="S13" t="n">
         <v>362</v>
       </c>
       <c r="T13" t="n">
         <v>366</v>
       </c>
       <c r="U13" t="n">
         <v>364</v>
       </c>
       <c r="V13" t="n">
         <v>359</v>
       </c>
       <c r="W13" t="n">
         <v>359</v>
       </c>
       <c r="X13" t="n">
         <v>379</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10242,50 +10621,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10318,50 +10702,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -10394,50 +10781,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -10470,50 +10860,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10546,50 +10939,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -10622,50 +11018,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10698,50 +11097,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10774,50 +11176,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10850,50 +11255,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10926,50 +11334,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11002,50 +11413,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>222</v>
       </c>
       <c r="C12" t="n">
         <v>182</v>
       </c>
       <c r="D12" t="n">
         <v>212</v>
       </c>
       <c r="E12" t="n">
         <v>215</v>
       </c>
       <c r="F12" t="n">
         <v>211</v>
       </c>
       <c r="G12" t="n">
         <v>223</v>
       </c>
@@ -11078,50 +11492,53 @@
       </c>
       <c r="Q12" t="n">
         <v>202</v>
       </c>
       <c r="R12" t="n">
         <v>204</v>
       </c>
       <c r="S12" t="n">
         <v>178</v>
       </c>
       <c r="T12" t="n">
         <v>195</v>
       </c>
       <c r="U12" t="n">
         <v>208</v>
       </c>
       <c r="V12" t="n">
         <v>222</v>
       </c>
       <c r="W12" t="n">
         <v>216</v>
       </c>
       <c r="X12" t="n">
         <v>181</v>
       </c>
+      <c r="Y12" t="n">
+        <v>228</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>224</v>
       </c>
       <c r="C13" t="n">
         <v>182</v>
       </c>
       <c r="D13" t="n">
         <v>212</v>
       </c>
       <c r="E13" t="n">
         <v>223</v>
       </c>
       <c r="F13" t="n">
         <v>202</v>
       </c>
       <c r="G13" t="n">
         <v>210</v>
       </c>
@@ -11153,95 +11570,99 @@
         <v>198</v>
       </c>
       <c r="Q13" t="n">
         <v>200</v>
       </c>
       <c r="R13" t="n">
         <v>193</v>
       </c>
       <c r="S13" t="n">
         <v>172</v>
       </c>
       <c r="T13" t="n">
         <v>194</v>
       </c>
       <c r="U13" t="n">
         <v>203</v>
       </c>
       <c r="V13" t="n">
         <v>221</v>
       </c>
       <c r="W13" t="n">
         <v>212</v>
       </c>
       <c r="X13" t="n">
         <v>183</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11321,50 +11742,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11397,50 +11823,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -11473,50 +11902,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -11549,50 +11981,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11625,50 +12060,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11701,50 +12139,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11777,50 +12218,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11853,50 +12297,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11929,50 +12376,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12005,50 +12455,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12081,50 +12534,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>86</v>
       </c>
       <c r="C12" t="n">
         <v>143</v>
       </c>
       <c r="D12" t="n">
         <v>101</v>
       </c>
       <c r="E12" t="n">
         <v>104</v>
       </c>
       <c r="F12" t="n">
         <v>115</v>
       </c>
       <c r="G12" t="n">
         <v>94</v>
       </c>
@@ -12157,50 +12613,53 @@
       </c>
       <c r="Q12" t="n">
         <v>122</v>
       </c>
       <c r="R12" t="n">
         <v>123</v>
       </c>
       <c r="S12" t="n">
         <v>140</v>
       </c>
       <c r="T12" t="n">
         <v>119</v>
       </c>
       <c r="U12" t="n">
         <v>109</v>
       </c>
       <c r="V12" t="n">
         <v>91</v>
       </c>
       <c r="W12" t="n">
         <v>99</v>
       </c>
       <c r="X12" t="n">
         <v>128</v>
       </c>
+      <c r="Y12" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>88</v>
       </c>
       <c r="C13" t="n">
         <v>142</v>
       </c>
       <c r="D13" t="n">
         <v>99</v>
       </c>
       <c r="E13" t="n">
         <v>104</v>
       </c>
       <c r="F13" t="n">
         <v>110</v>
       </c>
       <c r="G13" t="n">
         <v>89</v>
       </c>
@@ -12232,95 +12691,99 @@
         <v>124</v>
       </c>
       <c r="Q13" t="n">
         <v>121</v>
       </c>
       <c r="R13" t="n">
         <v>117</v>
       </c>
       <c r="S13" t="n">
         <v>139</v>
       </c>
       <c r="T13" t="n">
         <v>120</v>
       </c>
       <c r="U13" t="n">
         <v>109</v>
       </c>
       <c r="V13" t="n">
         <v>90</v>
       </c>
       <c r="W13" t="n">
         <v>99</v>
       </c>
       <c r="X13" t="n">
         <v>129</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12400,50 +12863,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12476,50 +12944,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -12552,50 +13023,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -12628,50 +13102,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12704,50 +13181,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -12780,50 +13260,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12856,50 +13339,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12932,50 +13418,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13008,50 +13497,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13084,50 +13576,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -13160,50 +13655,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>242</v>
       </c>
       <c r="C12" t="n">
         <v>252</v>
       </c>
       <c r="D12" t="n">
         <v>246</v>
       </c>
       <c r="E12" t="n">
         <v>241</v>
       </c>
       <c r="F12" t="n">
         <v>238</v>
       </c>
       <c r="G12" t="n">
         <v>223</v>
       </c>
@@ -13236,50 +13734,53 @@
       </c>
       <c r="Q12" t="n">
         <v>248</v>
       </c>
       <c r="R12" t="n">
         <v>241</v>
       </c>
       <c r="S12" t="n">
         <v>243</v>
       </c>
       <c r="T12" t="n">
         <v>229</v>
       </c>
       <c r="U12" t="n">
         <v>229</v>
       </c>
       <c r="V12" t="n">
         <v>238</v>
       </c>
       <c r="W12" t="n">
         <v>223</v>
       </c>
       <c r="X12" t="n">
         <v>220</v>
       </c>
+      <c r="Y12" t="n">
+        <v>238</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>217</v>
       </c>
       <c r="C13" t="n">
         <v>225</v>
       </c>
       <c r="D13" t="n">
         <v>216</v>
       </c>
       <c r="E13" t="n">
         <v>227</v>
       </c>
       <c r="F13" t="n">
         <v>217</v>
       </c>
       <c r="G13" t="n">
         <v>208</v>
       </c>
@@ -13311,95 +13812,99 @@
         <v>224</v>
       </c>
       <c r="Q13" t="n">
         <v>223</v>
       </c>
       <c r="R13" t="n">
         <v>216</v>
       </c>
       <c r="S13" t="n">
         <v>216</v>
       </c>
       <c r="T13" t="n">
         <v>218</v>
       </c>
       <c r="U13" t="n">
         <v>217</v>
       </c>
       <c r="V13" t="n">
         <v>216</v>
       </c>
       <c r="W13" t="n">
         <v>216</v>
       </c>
       <c r="X13" t="n">
         <v>217</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13479,50 +13984,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -13555,50 +14065,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -13631,50 +14144,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -13707,50 +14223,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13783,50 +14302,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -13859,50 +14381,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -13935,50 +14460,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14011,50 +14539,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14087,50 +14618,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14163,50 +14697,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14239,50 +14776,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>175</v>
       </c>
       <c r="C12" t="n">
         <v>183</v>
       </c>
       <c r="D12" t="n">
         <v>184</v>
       </c>
       <c r="E12" t="n">
         <v>194</v>
       </c>
       <c r="F12" t="n">
         <v>173</v>
       </c>
       <c r="G12" t="n">
         <v>170</v>
       </c>
@@ -14315,50 +14855,53 @@
       </c>
       <c r="Q12" t="n">
         <v>185</v>
       </c>
       <c r="R12" t="n">
         <v>173</v>
       </c>
       <c r="S12" t="n">
         <v>180</v>
       </c>
       <c r="T12" t="n">
         <v>173</v>
       </c>
       <c r="U12" t="n">
         <v>172</v>
       </c>
       <c r="V12" t="n">
         <v>182</v>
       </c>
       <c r="W12" t="n">
         <v>174</v>
       </c>
       <c r="X12" t="n">
         <v>181</v>
       </c>
+      <c r="Y12" t="n">
+        <v>178</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>183</v>
       </c>
       <c r="C13" t="n">
         <v>191</v>
       </c>
       <c r="D13" t="n">
         <v>183</v>
       </c>
       <c r="E13" t="n">
         <v>192</v>
       </c>
       <c r="F13" t="n">
         <v>184</v>
       </c>
       <c r="G13" t="n">
         <v>176</v>
       </c>
@@ -14390,95 +14933,99 @@
         <v>189</v>
       </c>
       <c r="Q13" t="n">
         <v>189</v>
       </c>
       <c r="R13" t="n">
         <v>183</v>
       </c>
       <c r="S13" t="n">
         <v>183</v>
       </c>
       <c r="T13" t="n">
         <v>185</v>
       </c>
       <c r="U13" t="n">
         <v>184</v>
       </c>
       <c r="V13" t="n">
         <v>183</v>
       </c>
       <c r="W13" t="n">
         <v>183</v>
       </c>
       <c r="X13" t="n">
         <v>183</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14558,50 +15105,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -14634,50 +15186,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -14710,50 +15265,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -14786,50 +15344,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14862,50 +15423,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14938,50 +15502,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -15014,50 +15581,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -15090,50 +15660,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -15166,50 +15739,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15242,50 +15818,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -15318,50 +15897,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>104</v>
       </c>
       <c r="C12" t="n">
         <v>112</v>
       </c>
       <c r="D12" t="n">
         <v>103</v>
       </c>
       <c r="E12" t="n">
         <v>113</v>
       </c>
       <c r="F12" t="n">
         <v>101</v>
       </c>
       <c r="G12" t="n">
         <v>98</v>
       </c>
@@ -15394,50 +15976,53 @@
       </c>
       <c r="Q12" t="n">
         <v>100</v>
       </c>
       <c r="R12" t="n">
         <v>104</v>
       </c>
       <c r="S12" t="n">
         <v>99</v>
       </c>
       <c r="T12" t="n">
         <v>106</v>
       </c>
       <c r="U12" t="n">
         <v>97</v>
       </c>
       <c r="V12" t="n">
         <v>92</v>
       </c>
       <c r="W12" t="n">
         <v>103</v>
       </c>
       <c r="X12" t="n">
         <v>117</v>
       </c>
+      <c r="Y12" t="n">
+        <v>98</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>106</v>
       </c>
       <c r="C13" t="n">
         <v>110</v>
       </c>
       <c r="D13" t="n">
         <v>106</v>
       </c>
       <c r="E13" t="n">
         <v>112</v>
       </c>
       <c r="F13" t="n">
         <v>107</v>
       </c>
       <c r="G13" t="n">
         <v>102</v>
       </c>
@@ -15469,95 +16054,99 @@
         <v>110</v>
       </c>
       <c r="Q13" t="n">
         <v>109</v>
       </c>
       <c r="R13" t="n">
         <v>106</v>
       </c>
       <c r="S13" t="n">
         <v>106</v>
       </c>
       <c r="T13" t="n">
         <v>107</v>
       </c>
       <c r="U13" t="n">
         <v>107</v>
       </c>
       <c r="V13" t="n">
         <v>106</v>
       </c>
       <c r="W13" t="n">
         <v>106</v>
       </c>
       <c r="X13" t="n">
         <v>106</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15637,50 +16226,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15713,50 +16307,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -15789,50 +16386,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -15865,50 +16465,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -15941,50 +16544,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16017,50 +16623,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16093,50 +16702,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16169,50 +16781,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16245,50 +16860,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16321,50 +16939,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -16397,50 +17018,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>251</v>
       </c>
       <c r="C12" t="n">
         <v>271</v>
       </c>
       <c r="D12" t="n">
         <v>262</v>
       </c>
       <c r="E12" t="n">
         <v>267</v>
       </c>
       <c r="F12" t="n">
         <v>243</v>
       </c>
       <c r="G12" t="n">
         <v>248</v>
       </c>
@@ -16473,50 +17097,53 @@
       </c>
       <c r="Q12" t="n">
         <v>262</v>
       </c>
       <c r="R12" t="n">
         <v>259</v>
       </c>
       <c r="S12" t="n">
         <v>261</v>
       </c>
       <c r="T12" t="n">
         <v>253</v>
       </c>
       <c r="U12" t="n">
         <v>256</v>
       </c>
       <c r="V12" t="n">
         <v>259</v>
       </c>
       <c r="W12" t="n">
         <v>258</v>
       </c>
       <c r="X12" t="n">
         <v>242</v>
       </c>
+      <c r="Y12" t="n">
+        <v>258</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>252</v>
       </c>
       <c r="C13" t="n">
         <v>262</v>
       </c>
       <c r="D13" t="n">
         <v>252</v>
       </c>
       <c r="E13" t="n">
         <v>264</v>
       </c>
       <c r="F13" t="n">
         <v>252</v>
       </c>
       <c r="G13" t="n">
         <v>241</v>
       </c>
@@ -16548,95 +17175,99 @@
         <v>260</v>
       </c>
       <c r="Q13" t="n">
         <v>259</v>
       </c>
       <c r="R13" t="n">
         <v>251</v>
       </c>
       <c r="S13" t="n">
         <v>251</v>
       </c>
       <c r="T13" t="n">
         <v>254</v>
       </c>
       <c r="U13" t="n">
         <v>252</v>
       </c>
       <c r="V13" t="n">
         <v>251</v>
       </c>
       <c r="W13" t="n">
         <v>252</v>
       </c>
       <c r="X13" t="n">
         <v>252</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16716,50 +17347,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -16792,50 +17428,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -16868,50 +17507,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -16944,50 +17586,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17020,50 +17665,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17096,50 +17744,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17172,50 +17823,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17248,50 +17902,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17324,50 +17981,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -17400,50 +18060,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -17476,50 +18139,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>330</v>
       </c>
       <c r="C12" t="n">
         <v>355</v>
       </c>
       <c r="D12" t="n">
         <v>329</v>
       </c>
       <c r="E12" t="n">
         <v>370</v>
       </c>
       <c r="F12" t="n">
         <v>332</v>
       </c>
       <c r="G12" t="n">
         <v>328</v>
       </c>
@@ -17552,50 +18218,53 @@
       </c>
       <c r="Q12" t="n">
         <v>339</v>
       </c>
       <c r="R12" t="n">
         <v>323</v>
       </c>
       <c r="S12" t="n">
         <v>320</v>
       </c>
       <c r="T12" t="n">
         <v>337</v>
       </c>
       <c r="U12" t="n">
         <v>338</v>
       </c>
       <c r="V12" t="n">
         <v>325</v>
       </c>
       <c r="W12" t="n">
         <v>337</v>
       </c>
       <c r="X12" t="n">
         <v>330</v>
       </c>
+      <c r="Y12" t="n">
+        <v>326</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>340</v>
       </c>
       <c r="C13" t="n">
         <v>353</v>
       </c>
       <c r="D13" t="n">
         <v>339</v>
       </c>
       <c r="E13" t="n">
         <v>356</v>
       </c>
       <c r="F13" t="n">
         <v>340</v>
       </c>
       <c r="G13" t="n">
         <v>325</v>
       </c>
@@ -17627,95 +18296,99 @@
         <v>351</v>
       </c>
       <c r="Q13" t="n">
         <v>349</v>
       </c>
       <c r="R13" t="n">
         <v>338</v>
       </c>
       <c r="S13" t="n">
         <v>339</v>
       </c>
       <c r="T13" t="n">
         <v>342</v>
       </c>
       <c r="U13" t="n">
         <v>340</v>
       </c>
       <c r="V13" t="n">
         <v>339</v>
       </c>
       <c r="W13" t="n">
         <v>339</v>
       </c>
       <c r="X13" t="n">
         <v>340</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17795,50 +18468,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -17871,50 +18549,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -17947,50 +18628,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -18023,50 +18707,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18099,50 +18786,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18175,50 +18865,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18251,50 +18944,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -18327,50 +19023,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18403,50 +19102,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
@@ -18479,50 +19181,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -18555,50 +19260,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>184</v>
       </c>
       <c r="C12" t="n">
         <v>169</v>
       </c>
       <c r="D12" t="n">
         <v>169</v>
       </c>
       <c r="E12" t="n">
         <v>179</v>
       </c>
       <c r="F12" t="n">
         <v>196</v>
       </c>
       <c r="G12" t="n">
         <v>166</v>
       </c>
@@ -18631,50 +19339,53 @@
       </c>
       <c r="Q12" t="n">
         <v>187</v>
       </c>
       <c r="R12" t="n">
         <v>180</v>
       </c>
       <c r="S12" t="n">
         <v>181</v>
       </c>
       <c r="T12" t="n">
         <v>196</v>
       </c>
       <c r="U12" t="n">
         <v>186</v>
       </c>
       <c r="V12" t="n">
         <v>183</v>
       </c>
       <c r="W12" t="n">
         <v>188</v>
       </c>
       <c r="X12" t="n">
         <v>215</v>
       </c>
+      <c r="Y12" t="n">
+        <v>189</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>199</v>
       </c>
       <c r="C13" t="n">
         <v>207</v>
       </c>
       <c r="D13" t="n">
         <v>199</v>
       </c>
       <c r="E13" t="n">
         <v>209</v>
       </c>
       <c r="F13" t="n">
         <v>199</v>
       </c>
       <c r="G13" t="n">
         <v>190</v>
       </c>
@@ -18706,95 +19417,99 @@
         <v>205</v>
       </c>
       <c r="Q13" t="n">
         <v>205</v>
       </c>
       <c r="R13" t="n">
         <v>198</v>
       </c>
       <c r="S13" t="n">
         <v>198</v>
       </c>
       <c r="T13" t="n">
         <v>200</v>
       </c>
       <c r="U13" t="n">
         <v>199</v>
       </c>
       <c r="V13" t="n">
         <v>198</v>
       </c>
       <c r="W13" t="n">
         <v>199</v>
       </c>
       <c r="X13" t="n">
         <v>199</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18874,50 +19589,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -18950,50 +19670,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -19026,50 +19749,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -19102,50 +19828,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -19178,50 +19907,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -19254,50 +19986,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19330,50 +20065,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19406,50 +20144,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19482,50 +20223,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -19558,50 +20302,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19634,50 +20381,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>483</v>
       </c>
       <c r="C12" t="n">
         <v>511</v>
       </c>
       <c r="D12" t="n">
         <v>488</v>
       </c>
       <c r="E12" t="n">
         <v>508</v>
       </c>
       <c r="F12" t="n">
         <v>483</v>
       </c>
       <c r="G12" t="n">
         <v>443</v>
       </c>
@@ -19710,50 +20460,53 @@
       </c>
       <c r="Q12" t="n">
         <v>498</v>
       </c>
       <c r="R12" t="n">
         <v>482</v>
       </c>
       <c r="S12" t="n">
         <v>486</v>
       </c>
       <c r="T12" t="n">
         <v>482</v>
       </c>
       <c r="U12" t="n">
         <v>483</v>
       </c>
       <c r="V12" t="n">
         <v>491</v>
       </c>
       <c r="W12" t="n">
         <v>471</v>
       </c>
       <c r="X12" t="n">
         <v>475</v>
       </c>
+      <c r="Y12" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>490</v>
       </c>
       <c r="C13" t="n">
         <v>509</v>
       </c>
       <c r="D13" t="n">
         <v>490</v>
       </c>
       <c r="E13" t="n">
         <v>515</v>
       </c>
       <c r="F13" t="n">
         <v>491</v>
       </c>
       <c r="G13" t="n">
         <v>470</v>
       </c>
@@ -19785,95 +20538,99 @@
         <v>506</v>
       </c>
       <c r="Q13" t="n">
         <v>504</v>
       </c>
       <c r="R13" t="n">
         <v>488</v>
       </c>
       <c r="S13" t="n">
         <v>489</v>
       </c>
       <c r="T13" t="n">
         <v>494</v>
       </c>
       <c r="U13" t="n">
         <v>491</v>
       </c>
       <c r="V13" t="n">
         <v>489</v>
       </c>
       <c r="W13" t="n">
         <v>490</v>
       </c>
       <c r="X13" t="n">
         <v>490</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19953,50 +20710,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -20029,50 +20791,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -20105,50 +20870,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -20181,50 +20949,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20257,50 +21028,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -20333,50 +21107,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20409,50 +21186,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -20485,50 +21265,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -20561,50 +21344,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -20637,50 +21423,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20713,50 +21502,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>524</v>
       </c>
       <c r="C12" t="n">
         <v>536</v>
       </c>
       <c r="D12" t="n">
         <v>518</v>
       </c>
       <c r="E12" t="n">
         <v>549</v>
       </c>
       <c r="F12" t="n">
         <v>526</v>
       </c>
       <c r="G12" t="n">
         <v>522</v>
       </c>
@@ -20789,50 +21581,53 @@
       </c>
       <c r="Q12" t="n">
         <v>538</v>
       </c>
       <c r="R12" t="n">
         <v>521</v>
       </c>
       <c r="S12" t="n">
         <v>519</v>
       </c>
       <c r="T12" t="n">
         <v>533</v>
       </c>
       <c r="U12" t="n">
         <v>526</v>
       </c>
       <c r="V12" t="n">
         <v>514</v>
       </c>
       <c r="W12" t="n">
         <v>535</v>
       </c>
       <c r="X12" t="n">
         <v>532</v>
       </c>
+      <c r="Y12" t="n">
+        <v>530</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>517</v>
       </c>
       <c r="C13" t="n">
         <v>538</v>
       </c>
       <c r="D13" t="n">
         <v>516</v>
       </c>
       <c r="E13" t="n">
         <v>542</v>
       </c>
       <c r="F13" t="n">
         <v>518</v>
       </c>
       <c r="G13" t="n">
         <v>495</v>
       </c>
@@ -20864,95 +21659,99 @@
         <v>534</v>
       </c>
       <c r="Q13" t="n">
         <v>532</v>
       </c>
       <c r="R13" t="n">
         <v>515</v>
       </c>
       <c r="S13" t="n">
         <v>516</v>
       </c>
       <c r="T13" t="n">
         <v>521</v>
       </c>
       <c r="U13" t="n">
         <v>518</v>
       </c>
       <c r="V13" t="n">
         <v>516</v>
       </c>
       <c r="W13" t="n">
         <v>516</v>
       </c>
       <c r="X13" t="n">
         <v>517</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21032,50 +21831,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -21108,50 +21912,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -21184,50 +21991,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -21260,50 +22070,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -21336,50 +22149,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -21412,50 +22228,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -21488,50 +22307,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -21564,50 +22386,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -21640,50 +22465,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -21716,50 +22544,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21792,50 +22623,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>621</v>
       </c>
       <c r="C12" t="n">
         <v>654</v>
       </c>
       <c r="D12" t="n">
         <v>627</v>
       </c>
       <c r="E12" t="n">
         <v>657</v>
       </c>
       <c r="F12" t="n">
         <v>608</v>
       </c>
       <c r="G12" t="n">
         <v>614</v>
       </c>
@@ -21868,50 +22702,53 @@
       </c>
       <c r="Q12" t="n">
         <v>637</v>
       </c>
       <c r="R12" t="n">
         <v>646</v>
       </c>
       <c r="S12" t="n">
         <v>613</v>
       </c>
       <c r="T12" t="n">
         <v>642</v>
       </c>
       <c r="U12" t="n">
         <v>615</v>
       </c>
       <c r="V12" t="n">
         <v>597</v>
       </c>
       <c r="W12" t="n">
         <v>612</v>
       </c>
       <c r="X12" t="n">
         <v>652</v>
       </c>
+      <c r="Y12" t="n">
+        <v>628</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>643</v>
       </c>
       <c r="C13" t="n">
         <v>674</v>
       </c>
       <c r="D13" t="n">
         <v>651</v>
       </c>
       <c r="E13" t="n">
         <v>668</v>
       </c>
       <c r="F13" t="n">
         <v>622</v>
       </c>
       <c r="G13" t="n">
         <v>611</v>
       </c>
@@ -21943,95 +22780,99 @@
         <v>671</v>
       </c>
       <c r="Q13" t="n">
         <v>657</v>
       </c>
       <c r="R13" t="n">
         <v>645</v>
       </c>
       <c r="S13" t="n">
         <v>629</v>
       </c>
       <c r="T13" t="n">
         <v>656</v>
       </c>
       <c r="U13" t="n">
         <v>633</v>
       </c>
       <c r="V13" t="n">
         <v>616</v>
       </c>
       <c r="W13" t="n">
         <v>627</v>
       </c>
       <c r="X13" t="n">
         <v>653</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>636</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X13"/>
+  <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of candy, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22111,50 +22952,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -22187,50 +23033,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -22263,50 +23112,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -22339,50 +23191,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -22415,50 +23270,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -22491,50 +23349,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22567,50 +23428,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -22643,50 +23507,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -22719,50 +23586,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22795,50 +23665,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -22871,50 +23744,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>137</v>
       </c>
       <c r="C12" t="n">
         <v>139</v>
       </c>
       <c r="D12" t="n">
         <v>145</v>
       </c>
       <c r="E12" t="n">
         <v>141</v>
       </c>
       <c r="F12" t="n">
         <v>141</v>
       </c>
       <c r="G12" t="n">
         <v>132</v>
       </c>
@@ -22947,50 +23823,53 @@
       </c>
       <c r="Q12" t="n">
         <v>146</v>
       </c>
       <c r="R12" t="n">
         <v>135</v>
       </c>
       <c r="S12" t="n">
         <v>139</v>
       </c>
       <c r="T12" t="n">
         <v>141</v>
       </c>
       <c r="U12" t="n">
         <v>141</v>
       </c>
       <c r="V12" t="n">
         <v>135</v>
       </c>
       <c r="W12" t="n">
         <v>144</v>
       </c>
       <c r="X12" t="n">
         <v>135</v>
       </c>
+      <c r="Y12" t="n">
+        <v>136</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>121</v>
       </c>
       <c r="C13" t="n">
         <v>125</v>
       </c>
       <c r="D13" t="n">
         <v>121</v>
       </c>
       <c r="E13" t="n">
         <v>127</v>
       </c>
       <c r="F13" t="n">
         <v>121</v>
       </c>
       <c r="G13" t="n">
         <v>116</v>
       </c>
@@ -23021,47 +23900,50 @@
       <c r="P13" t="n">
         <v>125</v>
       </c>
       <c r="Q13" t="n">
         <v>124</v>
       </c>
       <c r="R13" t="n">
         <v>120</v>
       </c>
       <c r="S13" t="n">
         <v>120</v>
       </c>
       <c r="T13" t="n">
         <v>122</v>
       </c>
       <c r="U13" t="n">
         <v>121</v>
       </c>
       <c r="V13" t="n">
         <v>120</v>
       </c>
       <c r="W13" t="n">
         <v>120</v>
       </c>
       <c r="X13" t="n">
+        <v>121</v>
+      </c>
+      <c r="Y13" t="n">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>