--- v0 (2026-05-26)
+++ v1 (2026-09-12)
@@ -460,82 +460,83 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -615,50 +616,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -691,50 +697,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -767,50 +776,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -843,50 +855,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -919,50 +934,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1007</v>
       </c>
       <c r="C6" t="n">
         <v>1047</v>
       </c>
       <c r="D6" t="n">
         <v>1006</v>
       </c>
       <c r="E6" t="n">
         <v>1057</v>
       </c>
       <c r="F6" t="n">
         <v>1009</v>
       </c>
       <c r="G6" t="n">
         <v>965</v>
       </c>
@@ -995,50 +1013,53 @@
       </c>
       <c r="Q6" t="n">
         <v>1036</v>
       </c>
       <c r="R6" t="n">
         <v>1003</v>
       </c>
       <c r="S6" t="n">
         <v>1005</v>
       </c>
       <c r="T6" t="n">
         <v>1015</v>
       </c>
       <c r="U6" t="n">
         <v>1009</v>
       </c>
       <c r="V6" t="n">
         <v>1005</v>
       </c>
       <c r="W6" t="n">
         <v>1006</v>
       </c>
       <c r="X6" t="n">
         <v>1007</v>
       </c>
+      <c r="Y6" t="n">
+        <v>1011</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1007</v>
       </c>
       <c r="C7" t="n">
         <v>1047</v>
       </c>
       <c r="D7" t="n">
         <v>1006</v>
       </c>
       <c r="E7" t="n">
         <v>1057</v>
       </c>
       <c r="F7" t="n">
         <v>1009</v>
       </c>
       <c r="G7" t="n">
         <v>965</v>
       </c>
@@ -1070,95 +1091,99 @@
         <v>1040</v>
       </c>
       <c r="Q7" t="n">
         <v>1036</v>
       </c>
       <c r="R7" t="n">
         <v>1003</v>
       </c>
       <c r="S7" t="n">
         <v>1005</v>
       </c>
       <c r="T7" t="n">
         <v>1015</v>
       </c>
       <c r="U7" t="n">
         <v>1009</v>
       </c>
       <c r="V7" t="n">
         <v>1005</v>
       </c>
       <c r="W7" t="n">
         <v>1006</v>
       </c>
       <c r="X7" t="n">
         <v>1007</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>1011</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1238,50 +1263,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -1314,50 +1344,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -1390,50 +1423,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1466,50 +1502,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1542,50 +1581,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>166</v>
       </c>
       <c r="C6" t="n">
         <v>168</v>
       </c>
       <c r="D6" t="n">
         <v>156</v>
       </c>
       <c r="E6" t="n">
         <v>159</v>
       </c>
       <c r="F6" t="n">
         <v>149</v>
       </c>
       <c r="G6" t="n">
         <v>124</v>
       </c>
@@ -1618,50 +1660,53 @@
       </c>
       <c r="Q6" t="n">
         <v>164</v>
       </c>
       <c r="R6" t="n">
         <v>139</v>
       </c>
       <c r="S6" t="n">
         <v>153</v>
       </c>
       <c r="T6" t="n">
         <v>154</v>
       </c>
       <c r="U6" t="n">
         <v>158</v>
       </c>
       <c r="V6" t="n">
         <v>163</v>
       </c>
       <c r="W6" t="n">
         <v>150</v>
       </c>
       <c r="X6" t="n">
         <v>145</v>
       </c>
+      <c r="Y6" t="n">
+        <v>152</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>158</v>
       </c>
       <c r="C7" t="n">
         <v>164</v>
       </c>
       <c r="D7" t="n">
         <v>157</v>
       </c>
       <c r="E7" t="n">
         <v>165</v>
       </c>
       <c r="F7" t="n">
         <v>158</v>
       </c>
       <c r="G7" t="n">
         <v>151</v>
       </c>
@@ -1692,96 +1737,100 @@
       <c r="P7" t="n">
         <v>163</v>
       </c>
       <c r="Q7" t="n">
         <v>162</v>
       </c>
       <c r="R7" t="n">
         <v>157</v>
       </c>
       <c r="S7" t="n">
         <v>157</v>
       </c>
       <c r="T7" t="n">
         <v>159</v>
       </c>
       <c r="U7" t="n">
         <v>158</v>
       </c>
       <c r="V7" t="n">
         <v>157</v>
       </c>
       <c r="W7" t="n">
         <v>157</v>
       </c>
       <c r="X7" t="n">
+        <v>158</v>
+      </c>
+      <c r="Y7" t="n">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1861,50 +1910,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -1937,50 +1991,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -2013,50 +2070,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2089,50 +2149,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2165,50 +2228,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>26</v>
       </c>
       <c r="C6" t="n">
         <v>29</v>
       </c>
       <c r="D6" t="n">
         <v>25</v>
       </c>
       <c r="E6" t="n">
         <v>29</v>
       </c>
       <c r="F6" t="n">
         <v>35</v>
       </c>
       <c r="G6" t="n">
         <v>26</v>
       </c>
@@ -2241,50 +2307,53 @@
       </c>
       <c r="Q6" t="n">
         <v>25</v>
       </c>
       <c r="R6" t="n">
         <v>24</v>
       </c>
       <c r="S6" t="n">
         <v>30</v>
       </c>
       <c r="T6" t="n">
         <v>28</v>
       </c>
       <c r="U6" t="n">
         <v>36</v>
       </c>
       <c r="V6" t="n">
         <v>43</v>
       </c>
       <c r="W6" t="n">
         <v>26</v>
       </c>
       <c r="X6" t="n">
         <v>23</v>
       </c>
+      <c r="Y6" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>27</v>
       </c>
       <c r="C7" t="n">
         <v>27</v>
       </c>
       <c r="D7" t="n">
         <v>24</v>
       </c>
       <c r="E7" t="n">
         <v>28</v>
       </c>
       <c r="F7" t="n">
         <v>35</v>
       </c>
       <c r="G7" t="n">
         <v>25</v>
       </c>
@@ -2316,95 +2385,99 @@
         <v>27</v>
       </c>
       <c r="Q7" t="n">
         <v>26</v>
       </c>
       <c r="R7" t="n">
         <v>24</v>
       </c>
       <c r="S7" t="n">
         <v>29</v>
       </c>
       <c r="T7" t="n">
         <v>28</v>
       </c>
       <c r="U7" t="n">
         <v>39</v>
       </c>
       <c r="V7" t="n">
         <v>43</v>
       </c>
       <c r="W7" t="n">
         <v>26</v>
       </c>
       <c r="X7" t="n">
         <v>24</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2484,50 +2557,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -2560,50 +2638,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -2636,50 +2717,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -2712,50 +2796,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -2788,50 +2875,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>17</v>
       </c>
       <c r="C6" t="n">
         <v>10</v>
       </c>
       <c r="D6" t="n">
         <v>13</v>
       </c>
       <c r="E6" t="n">
         <v>13</v>
       </c>
       <c r="F6" t="n">
         <v>26</v>
       </c>
       <c r="G6" t="n">
         <v>19</v>
       </c>
@@ -2864,50 +2954,53 @@
       </c>
       <c r="Q6" t="n">
         <v>13</v>
       </c>
       <c r="R6" t="n">
         <v>17</v>
       </c>
       <c r="S6" t="n">
         <v>22</v>
       </c>
       <c r="T6" t="n">
         <v>6</v>
       </c>
       <c r="U6" t="n">
         <v>9</v>
       </c>
       <c r="V6" t="n">
         <v>17</v>
       </c>
       <c r="W6" t="n">
         <v>11</v>
       </c>
       <c r="X6" t="n">
         <v>11</v>
       </c>
+      <c r="Y6" t="n">
+        <v>10</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>18</v>
       </c>
       <c r="C7" t="n">
         <v>9</v>
       </c>
       <c r="D7" t="n">
         <v>12</v>
       </c>
       <c r="E7" t="n">
         <v>12</v>
       </c>
       <c r="F7" t="n">
         <v>23</v>
       </c>
       <c r="G7" t="n">
         <v>16</v>
       </c>
@@ -2939,93 +3032,97 @@
         <v>7</v>
       </c>
       <c r="Q7" t="n">
         <v>13</v>
       </c>
       <c r="R7" t="n">
         <v>15</v>
       </c>
       <c r="S7" t="n">
         <v>21</v>
       </c>
       <c r="T7" t="n">
         <v>6</v>
       </c>
       <c r="U7" t="n">
         <v>8</v>
       </c>
       <c r="V7" t="n">
         <v>17</v>
       </c>
       <c r="W7" t="n">
         <v>11</v>
       </c>
       <c r="X7" t="n">
         <v>11</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V7"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3095,50 +3192,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2024-11-14</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -3165,50 +3267,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -3235,50 +3340,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -3305,50 +3413,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -3375,50 +3486,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>4</v>
       </c>
       <c r="C6" t="n">
         <v>3</v>
       </c>
       <c r="D6" t="n">
         <v>6</v>
       </c>
       <c r="E6" t="n">
         <v>3</v>
       </c>
       <c r="F6" t="n">
         <v>3</v>
       </c>
       <c r="G6" t="n">
         <v>2</v>
       </c>
@@ -3445,50 +3559,53 @@
       </c>
       <c r="O6" t="n">
         <v>4</v>
       </c>
       <c r="P6" t="n">
         <v>3</v>
       </c>
       <c r="Q6" t="n">
         <v>6</v>
       </c>
       <c r="R6" t="n">
         <v>3</v>
       </c>
       <c r="S6" t="n">
         <v>5</v>
       </c>
       <c r="T6" t="n">
         <v>2</v>
       </c>
       <c r="U6" t="n">
         <v>6</v>
       </c>
       <c r="V6" t="n">
         <v>2</v>
       </c>
+      <c r="W6" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>4</v>
       </c>
       <c r="C7" t="n">
         <v>3</v>
       </c>
       <c r="D7" t="n">
         <v>6</v>
       </c>
       <c r="E7" t="n">
         <v>3</v>
       </c>
       <c r="F7" t="n">
         <v>3</v>
       </c>
       <c r="G7" t="n">
         <v>2</v>
       </c>
@@ -3514,95 +3631,99 @@
         <v>5</v>
       </c>
       <c r="O7" t="n">
         <v>4</v>
       </c>
       <c r="P7" t="n">
         <v>3</v>
       </c>
       <c r="Q7" t="n">
         <v>6</v>
       </c>
       <c r="R7" t="n">
         <v>3</v>
       </c>
       <c r="S7" t="n">
         <v>5</v>
       </c>
       <c r="T7" t="n">
         <v>2</v>
       </c>
       <c r="U7" t="n">
         <v>5</v>
       </c>
       <c r="V7" t="n">
         <v>2</v>
+      </c>
+      <c r="W7" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3682,50 +3803,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -3758,50 +3884,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -3834,50 +3963,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3910,50 +4042,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3986,50 +4121,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>24</v>
       </c>
       <c r="C6" t="n">
         <v>27</v>
       </c>
       <c r="D6" t="n">
         <v>17</v>
       </c>
       <c r="E6" t="n">
         <v>22</v>
       </c>
       <c r="F6" t="n">
         <v>22</v>
       </c>
       <c r="G6" t="n">
         <v>29</v>
       </c>
@@ -4062,50 +4200,53 @@
       </c>
       <c r="Q6" t="n">
         <v>29</v>
       </c>
       <c r="R6" t="n">
         <v>24</v>
       </c>
       <c r="S6" t="n">
         <v>21</v>
       </c>
       <c r="T6" t="n">
         <v>30</v>
       </c>
       <c r="U6" t="n">
         <v>32</v>
       </c>
       <c r="V6" t="n">
         <v>25</v>
       </c>
       <c r="W6" t="n">
         <v>34</v>
       </c>
       <c r="X6" t="n">
         <v>26</v>
       </c>
+      <c r="Y6" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>25</v>
       </c>
       <c r="C7" t="n">
         <v>27</v>
       </c>
       <c r="D7" t="n">
         <v>17</v>
       </c>
       <c r="E7" t="n">
         <v>21</v>
       </c>
       <c r="F7" t="n">
         <v>22</v>
       </c>
       <c r="G7" t="n">
         <v>26</v>
       </c>
@@ -4137,95 +4278,99 @@
         <v>25</v>
       </c>
       <c r="Q7" t="n">
         <v>31</v>
       </c>
       <c r="R7" t="n">
         <v>24</v>
       </c>
       <c r="S7" t="n">
         <v>21</v>
       </c>
       <c r="T7" t="n">
         <v>31</v>
       </c>
       <c r="U7" t="n">
         <v>33</v>
       </c>
       <c r="V7" t="n">
         <v>25</v>
       </c>
       <c r="W7" t="n">
         <v>34</v>
       </c>
       <c r="X7" t="n">
         <v>26</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4305,50 +4450,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -4381,50 +4531,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -4457,50 +4610,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -4533,50 +4689,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4609,50 +4768,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>12</v>
       </c>
       <c r="C6" t="n">
         <v>17</v>
       </c>
       <c r="D6" t="n">
         <v>17</v>
       </c>
       <c r="E6" t="n">
         <v>33</v>
       </c>
       <c r="F6" t="n">
         <v>25</v>
       </c>
       <c r="G6" t="n">
         <v>19</v>
       </c>
@@ -4685,50 +4847,53 @@
       </c>
       <c r="Q6" t="n">
         <v>16</v>
       </c>
       <c r="R6" t="n">
         <v>15</v>
       </c>
       <c r="S6" t="n">
         <v>22</v>
       </c>
       <c r="T6" t="n">
         <v>14</v>
       </c>
       <c r="U6" t="n">
         <v>16</v>
       </c>
       <c r="V6" t="n">
         <v>19</v>
       </c>
       <c r="W6" t="n">
         <v>27</v>
       </c>
       <c r="X6" t="n">
         <v>15</v>
       </c>
+      <c r="Y6" t="n">
+        <v>14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>12</v>
       </c>
       <c r="C7" t="n">
         <v>18</v>
       </c>
       <c r="D7" t="n">
         <v>18</v>
       </c>
       <c r="E7" t="n">
         <v>33</v>
       </c>
       <c r="F7" t="n">
         <v>26</v>
       </c>
       <c r="G7" t="n">
         <v>18</v>
       </c>
@@ -4760,95 +4925,99 @@
         <v>19</v>
       </c>
       <c r="Q7" t="n">
         <v>16</v>
       </c>
       <c r="R7" t="n">
         <v>15</v>
       </c>
       <c r="S7" t="n">
         <v>22</v>
       </c>
       <c r="T7" t="n">
         <v>14</v>
       </c>
       <c r="U7" t="n">
         <v>16</v>
       </c>
       <c r="V7" t="n">
         <v>21</v>
       </c>
       <c r="W7" t="n">
         <v>28</v>
       </c>
       <c r="X7" t="n">
         <v>15</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4928,50 +5097,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -5004,50 +5178,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -5080,50 +5257,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5156,50 +5336,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5232,50 +5415,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>57</v>
       </c>
       <c r="C6" t="n">
         <v>80</v>
       </c>
       <c r="D6" t="n">
         <v>68</v>
       </c>
       <c r="E6" t="n">
         <v>62</v>
       </c>
       <c r="F6" t="n">
         <v>50</v>
       </c>
       <c r="G6" t="n">
         <v>47</v>
       </c>
@@ -5308,50 +5494,53 @@
       </c>
       <c r="Q6" t="n">
         <v>57</v>
       </c>
       <c r="R6" t="n">
         <v>48</v>
       </c>
       <c r="S6" t="n">
         <v>41</v>
       </c>
       <c r="T6" t="n">
         <v>44</v>
       </c>
       <c r="U6" t="n">
         <v>43</v>
       </c>
       <c r="V6" t="n">
         <v>47</v>
       </c>
       <c r="W6" t="n">
         <v>47</v>
       </c>
       <c r="X6" t="n">
         <v>26</v>
       </c>
+      <c r="Y6" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>53</v>
       </c>
       <c r="C7" t="n">
         <v>79</v>
       </c>
       <c r="D7" t="n">
         <v>67</v>
       </c>
       <c r="E7" t="n">
         <v>62</v>
       </c>
       <c r="F7" t="n">
         <v>51</v>
       </c>
       <c r="G7" t="n">
         <v>44</v>
       </c>
@@ -5383,95 +5572,99 @@
         <v>43</v>
       </c>
       <c r="Q7" t="n">
         <v>54</v>
       </c>
       <c r="R7" t="n">
         <v>45</v>
       </c>
       <c r="S7" t="n">
         <v>43</v>
       </c>
       <c r="T7" t="n">
         <v>43</v>
       </c>
       <c r="U7" t="n">
         <v>42</v>
       </c>
       <c r="V7" t="n">
         <v>46</v>
       </c>
       <c r="W7" t="n">
         <v>46</v>
       </c>
       <c r="X7" t="n">
         <v>26</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5551,50 +5744,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -5627,50 +5825,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -5703,50 +5904,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -5779,50 +5983,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -5855,50 +6062,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>363</v>
       </c>
       <c r="C6" t="n">
         <v>347</v>
       </c>
       <c r="D6" t="n">
         <v>338</v>
       </c>
       <c r="E6" t="n">
         <v>369</v>
       </c>
       <c r="F6" t="n">
         <v>359</v>
       </c>
       <c r="G6" t="n">
         <v>333</v>
       </c>
@@ -5931,50 +6141,53 @@
       </c>
       <c r="Q6" t="n">
         <v>370</v>
       </c>
       <c r="R6" t="n">
         <v>351</v>
       </c>
       <c r="S6" t="n">
         <v>367</v>
       </c>
       <c r="T6" t="n">
         <v>378</v>
       </c>
       <c r="U6" t="n">
         <v>380</v>
       </c>
       <c r="V6" t="n">
         <v>371</v>
       </c>
       <c r="W6" t="n">
         <v>367</v>
       </c>
       <c r="X6" t="n">
         <v>374</v>
       </c>
+      <c r="Y6" t="n">
+        <v>369</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>353</v>
       </c>
       <c r="C7" t="n">
         <v>343</v>
       </c>
       <c r="D7" t="n">
         <v>338</v>
       </c>
       <c r="E7" t="n">
         <v>363</v>
       </c>
       <c r="F7" t="n">
         <v>355</v>
       </c>
       <c r="G7" t="n">
         <v>345</v>
       </c>
@@ -6006,95 +6219,99 @@
         <v>376</v>
       </c>
       <c r="Q7" t="n">
         <v>363</v>
       </c>
       <c r="R7" t="n">
         <v>359</v>
       </c>
       <c r="S7" t="n">
         <v>362</v>
       </c>
       <c r="T7" t="n">
         <v>366</v>
       </c>
       <c r="U7" t="n">
         <v>364</v>
       </c>
       <c r="V7" t="n">
         <v>359</v>
       </c>
       <c r="W7" t="n">
         <v>359</v>
       </c>
       <c r="X7" t="n">
         <v>379</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6174,50 +6391,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -6250,50 +6472,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -6326,50 +6551,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6402,50 +6630,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6478,50 +6709,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>222</v>
       </c>
       <c r="C6" t="n">
         <v>182</v>
       </c>
       <c r="D6" t="n">
         <v>212</v>
       </c>
       <c r="E6" t="n">
         <v>215</v>
       </c>
       <c r="F6" t="n">
         <v>211</v>
       </c>
       <c r="G6" t="n">
         <v>223</v>
       </c>
@@ -6554,50 +6788,53 @@
       </c>
       <c r="Q6" t="n">
         <v>202</v>
       </c>
       <c r="R6" t="n">
         <v>204</v>
       </c>
       <c r="S6" t="n">
         <v>178</v>
       </c>
       <c r="T6" t="n">
         <v>195</v>
       </c>
       <c r="U6" t="n">
         <v>208</v>
       </c>
       <c r="V6" t="n">
         <v>222</v>
       </c>
       <c r="W6" t="n">
         <v>216</v>
       </c>
       <c r="X6" t="n">
         <v>181</v>
       </c>
+      <c r="Y6" t="n">
+        <v>228</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>224</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>212</v>
       </c>
       <c r="E7" t="n">
         <v>223</v>
       </c>
       <c r="F7" t="n">
         <v>202</v>
       </c>
       <c r="G7" t="n">
         <v>210</v>
       </c>
@@ -6629,95 +6866,99 @@
         <v>198</v>
       </c>
       <c r="Q7" t="n">
         <v>200</v>
       </c>
       <c r="R7" t="n">
         <v>193</v>
       </c>
       <c r="S7" t="n">
         <v>172</v>
       </c>
       <c r="T7" t="n">
         <v>194</v>
       </c>
       <c r="U7" t="n">
         <v>203</v>
       </c>
       <c r="V7" t="n">
         <v>221</v>
       </c>
       <c r="W7" t="n">
         <v>212</v>
       </c>
       <c r="X7" t="n">
         <v>183</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6797,50 +7038,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -6873,50 +7119,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -6949,50 +7198,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7025,50 +7277,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7101,50 +7356,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>86</v>
       </c>
       <c r="C6" t="n">
         <v>143</v>
       </c>
       <c r="D6" t="n">
         <v>101</v>
       </c>
       <c r="E6" t="n">
         <v>104</v>
       </c>
       <c r="F6" t="n">
         <v>115</v>
       </c>
       <c r="G6" t="n">
         <v>94</v>
       </c>
@@ -7177,50 +7435,53 @@
       </c>
       <c r="Q6" t="n">
         <v>122</v>
       </c>
       <c r="R6" t="n">
         <v>123</v>
       </c>
       <c r="S6" t="n">
         <v>140</v>
       </c>
       <c r="T6" t="n">
         <v>119</v>
       </c>
       <c r="U6" t="n">
         <v>109</v>
       </c>
       <c r="V6" t="n">
         <v>91</v>
       </c>
       <c r="W6" t="n">
         <v>99</v>
       </c>
       <c r="X6" t="n">
         <v>128</v>
       </c>
+      <c r="Y6" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>88</v>
       </c>
       <c r="C7" t="n">
         <v>142</v>
       </c>
       <c r="D7" t="n">
         <v>99</v>
       </c>
       <c r="E7" t="n">
         <v>104</v>
       </c>
       <c r="F7" t="n">
         <v>110</v>
       </c>
       <c r="G7" t="n">
         <v>89</v>
       </c>
@@ -7252,95 +7513,99 @@
         <v>124</v>
       </c>
       <c r="Q7" t="n">
         <v>121</v>
       </c>
       <c r="R7" t="n">
         <v>117</v>
       </c>
       <c r="S7" t="n">
         <v>139</v>
       </c>
       <c r="T7" t="n">
         <v>120</v>
       </c>
       <c r="U7" t="n">
         <v>109</v>
       </c>
       <c r="V7" t="n">
         <v>90</v>
       </c>
       <c r="W7" t="n">
         <v>99</v>
       </c>
       <c r="X7" t="n">
         <v>129</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7420,50 +7685,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -7496,50 +7766,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -7572,50 +7845,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -7648,50 +7924,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -7724,50 +8003,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>242</v>
       </c>
       <c r="C6" t="n">
         <v>252</v>
       </c>
       <c r="D6" t="n">
         <v>246</v>
       </c>
       <c r="E6" t="n">
         <v>241</v>
       </c>
       <c r="F6" t="n">
         <v>238</v>
       </c>
       <c r="G6" t="n">
         <v>223</v>
       </c>
@@ -7800,50 +8082,53 @@
       </c>
       <c r="Q6" t="n">
         <v>248</v>
       </c>
       <c r="R6" t="n">
         <v>241</v>
       </c>
       <c r="S6" t="n">
         <v>243</v>
       </c>
       <c r="T6" t="n">
         <v>229</v>
       </c>
       <c r="U6" t="n">
         <v>229</v>
       </c>
       <c r="V6" t="n">
         <v>238</v>
       </c>
       <c r="W6" t="n">
         <v>223</v>
       </c>
       <c r="X6" t="n">
         <v>220</v>
       </c>
+      <c r="Y6" t="n">
+        <v>238</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>217</v>
       </c>
       <c r="C7" t="n">
         <v>225</v>
       </c>
       <c r="D7" t="n">
         <v>216</v>
       </c>
       <c r="E7" t="n">
         <v>227</v>
       </c>
       <c r="F7" t="n">
         <v>217</v>
       </c>
       <c r="G7" t="n">
         <v>208</v>
       </c>
@@ -7875,95 +8160,99 @@
         <v>224</v>
       </c>
       <c r="Q7" t="n">
         <v>223</v>
       </c>
       <c r="R7" t="n">
         <v>216</v>
       </c>
       <c r="S7" t="n">
         <v>216</v>
       </c>
       <c r="T7" t="n">
         <v>218</v>
       </c>
       <c r="U7" t="n">
         <v>217</v>
       </c>
       <c r="V7" t="n">
         <v>216</v>
       </c>
       <c r="W7" t="n">
         <v>216</v>
       </c>
       <c r="X7" t="n">
         <v>217</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8043,50 +8332,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -8119,50 +8413,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -8195,50 +8492,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8271,50 +8571,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8347,50 +8650,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>175</v>
       </c>
       <c r="C6" t="n">
         <v>183</v>
       </c>
       <c r="D6" t="n">
         <v>184</v>
       </c>
       <c r="E6" t="n">
         <v>194</v>
       </c>
       <c r="F6" t="n">
         <v>173</v>
       </c>
       <c r="G6" t="n">
         <v>170</v>
       </c>
@@ -8423,50 +8729,53 @@
       </c>
       <c r="Q6" t="n">
         <v>185</v>
       </c>
       <c r="R6" t="n">
         <v>173</v>
       </c>
       <c r="S6" t="n">
         <v>180</v>
       </c>
       <c r="T6" t="n">
         <v>173</v>
       </c>
       <c r="U6" t="n">
         <v>172</v>
       </c>
       <c r="V6" t="n">
         <v>182</v>
       </c>
       <c r="W6" t="n">
         <v>174</v>
       </c>
       <c r="X6" t="n">
         <v>181</v>
       </c>
+      <c r="Y6" t="n">
+        <v>178</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>183</v>
       </c>
       <c r="C7" t="n">
         <v>191</v>
       </c>
       <c r="D7" t="n">
         <v>183</v>
       </c>
       <c r="E7" t="n">
         <v>192</v>
       </c>
       <c r="F7" t="n">
         <v>184</v>
       </c>
       <c r="G7" t="n">
         <v>176</v>
       </c>
@@ -8498,95 +8807,99 @@
         <v>189</v>
       </c>
       <c r="Q7" t="n">
         <v>189</v>
       </c>
       <c r="R7" t="n">
         <v>183</v>
       </c>
       <c r="S7" t="n">
         <v>183</v>
       </c>
       <c r="T7" t="n">
         <v>185</v>
       </c>
       <c r="U7" t="n">
         <v>184</v>
       </c>
       <c r="V7" t="n">
         <v>183</v>
       </c>
       <c r="W7" t="n">
         <v>183</v>
       </c>
       <c r="X7" t="n">
         <v>183</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8666,50 +8979,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -8742,50 +9060,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -8818,50 +9139,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -8894,50 +9218,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8970,50 +9297,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>104</v>
       </c>
       <c r="C6" t="n">
         <v>112</v>
       </c>
       <c r="D6" t="n">
         <v>103</v>
       </c>
       <c r="E6" t="n">
         <v>113</v>
       </c>
       <c r="F6" t="n">
         <v>101</v>
       </c>
       <c r="G6" t="n">
         <v>98</v>
       </c>
@@ -9046,50 +9376,53 @@
       </c>
       <c r="Q6" t="n">
         <v>100</v>
       </c>
       <c r="R6" t="n">
         <v>104</v>
       </c>
       <c r="S6" t="n">
         <v>99</v>
       </c>
       <c r="T6" t="n">
         <v>106</v>
       </c>
       <c r="U6" t="n">
         <v>97</v>
       </c>
       <c r="V6" t="n">
         <v>92</v>
       </c>
       <c r="W6" t="n">
         <v>103</v>
       </c>
       <c r="X6" t="n">
         <v>117</v>
       </c>
+      <c r="Y6" t="n">
+        <v>98</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>106</v>
       </c>
       <c r="C7" t="n">
         <v>110</v>
       </c>
       <c r="D7" t="n">
         <v>106</v>
       </c>
       <c r="E7" t="n">
         <v>112</v>
       </c>
       <c r="F7" t="n">
         <v>107</v>
       </c>
       <c r="G7" t="n">
         <v>102</v>
       </c>
@@ -9121,95 +9454,99 @@
         <v>110</v>
       </c>
       <c r="Q7" t="n">
         <v>109</v>
       </c>
       <c r="R7" t="n">
         <v>106</v>
       </c>
       <c r="S7" t="n">
         <v>106</v>
       </c>
       <c r="T7" t="n">
         <v>107</v>
       </c>
       <c r="U7" t="n">
         <v>107</v>
       </c>
       <c r="V7" t="n">
         <v>106</v>
       </c>
       <c r="W7" t="n">
         <v>106</v>
       </c>
       <c r="X7" t="n">
         <v>106</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9289,50 +9626,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -9365,50 +9707,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -9441,50 +9786,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9517,50 +9865,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9593,50 +9944,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>251</v>
       </c>
       <c r="C6" t="n">
         <v>271</v>
       </c>
       <c r="D6" t="n">
         <v>262</v>
       </c>
       <c r="E6" t="n">
         <v>267</v>
       </c>
       <c r="F6" t="n">
         <v>243</v>
       </c>
       <c r="G6" t="n">
         <v>248</v>
       </c>
@@ -9669,50 +10023,53 @@
       </c>
       <c r="Q6" t="n">
         <v>262</v>
       </c>
       <c r="R6" t="n">
         <v>259</v>
       </c>
       <c r="S6" t="n">
         <v>261</v>
       </c>
       <c r="T6" t="n">
         <v>253</v>
       </c>
       <c r="U6" t="n">
         <v>256</v>
       </c>
       <c r="V6" t="n">
         <v>259</v>
       </c>
       <c r="W6" t="n">
         <v>258</v>
       </c>
       <c r="X6" t="n">
         <v>242</v>
       </c>
+      <c r="Y6" t="n">
+        <v>258</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>252</v>
       </c>
       <c r="C7" t="n">
         <v>262</v>
       </c>
       <c r="D7" t="n">
         <v>252</v>
       </c>
       <c r="E7" t="n">
         <v>264</v>
       </c>
       <c r="F7" t="n">
         <v>252</v>
       </c>
       <c r="G7" t="n">
         <v>241</v>
       </c>
@@ -9744,95 +10101,99 @@
         <v>260</v>
       </c>
       <c r="Q7" t="n">
         <v>259</v>
       </c>
       <c r="R7" t="n">
         <v>251</v>
       </c>
       <c r="S7" t="n">
         <v>251</v>
       </c>
       <c r="T7" t="n">
         <v>254</v>
       </c>
       <c r="U7" t="n">
         <v>252</v>
       </c>
       <c r="V7" t="n">
         <v>251</v>
       </c>
       <c r="W7" t="n">
         <v>252</v>
       </c>
       <c r="X7" t="n">
         <v>252</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9912,50 +10273,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -9988,50 +10354,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -10064,50 +10433,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10140,50 +10512,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10216,50 +10591,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>330</v>
       </c>
       <c r="C6" t="n">
         <v>355</v>
       </c>
       <c r="D6" t="n">
         <v>329</v>
       </c>
       <c r="E6" t="n">
         <v>370</v>
       </c>
       <c r="F6" t="n">
         <v>332</v>
       </c>
       <c r="G6" t="n">
         <v>328</v>
       </c>
@@ -10292,50 +10670,53 @@
       </c>
       <c r="Q6" t="n">
         <v>339</v>
       </c>
       <c r="R6" t="n">
         <v>323</v>
       </c>
       <c r="S6" t="n">
         <v>320</v>
       </c>
       <c r="T6" t="n">
         <v>337</v>
       </c>
       <c r="U6" t="n">
         <v>338</v>
       </c>
       <c r="V6" t="n">
         <v>325</v>
       </c>
       <c r="W6" t="n">
         <v>337</v>
       </c>
       <c r="X6" t="n">
         <v>330</v>
       </c>
+      <c r="Y6" t="n">
+        <v>326</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>340</v>
       </c>
       <c r="C7" t="n">
         <v>353</v>
       </c>
       <c r="D7" t="n">
         <v>339</v>
       </c>
       <c r="E7" t="n">
         <v>356</v>
       </c>
       <c r="F7" t="n">
         <v>340</v>
       </c>
       <c r="G7" t="n">
         <v>325</v>
       </c>
@@ -10367,95 +10748,99 @@
         <v>351</v>
       </c>
       <c r="Q7" t="n">
         <v>349</v>
       </c>
       <c r="R7" t="n">
         <v>338</v>
       </c>
       <c r="S7" t="n">
         <v>339</v>
       </c>
       <c r="T7" t="n">
         <v>342</v>
       </c>
       <c r="U7" t="n">
         <v>340</v>
       </c>
       <c r="V7" t="n">
         <v>339</v>
       </c>
       <c r="W7" t="n">
         <v>339</v>
       </c>
       <c r="X7" t="n">
         <v>340</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10535,50 +10920,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -10611,50 +11001,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -10687,50 +11080,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10763,50 +11159,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10839,50 +11238,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>184</v>
       </c>
       <c r="C6" t="n">
         <v>169</v>
       </c>
       <c r="D6" t="n">
         <v>169</v>
       </c>
       <c r="E6" t="n">
         <v>179</v>
       </c>
       <c r="F6" t="n">
         <v>196</v>
       </c>
       <c r="G6" t="n">
         <v>166</v>
       </c>
@@ -10915,50 +11317,53 @@
       </c>
       <c r="Q6" t="n">
         <v>187</v>
       </c>
       <c r="R6" t="n">
         <v>180</v>
       </c>
       <c r="S6" t="n">
         <v>181</v>
       </c>
       <c r="T6" t="n">
         <v>196</v>
       </c>
       <c r="U6" t="n">
         <v>186</v>
       </c>
       <c r="V6" t="n">
         <v>183</v>
       </c>
       <c r="W6" t="n">
         <v>188</v>
       </c>
       <c r="X6" t="n">
         <v>215</v>
       </c>
+      <c r="Y6" t="n">
+        <v>189</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>199</v>
       </c>
       <c r="C7" t="n">
         <v>207</v>
       </c>
       <c r="D7" t="n">
         <v>199</v>
       </c>
       <c r="E7" t="n">
         <v>209</v>
       </c>
       <c r="F7" t="n">
         <v>199</v>
       </c>
       <c r="G7" t="n">
         <v>190</v>
       </c>
@@ -10990,95 +11395,99 @@
         <v>205</v>
       </c>
       <c r="Q7" t="n">
         <v>205</v>
       </c>
       <c r="R7" t="n">
         <v>198</v>
       </c>
       <c r="S7" t="n">
         <v>198</v>
       </c>
       <c r="T7" t="n">
         <v>200</v>
       </c>
       <c r="U7" t="n">
         <v>199</v>
       </c>
       <c r="V7" t="n">
         <v>198</v>
       </c>
       <c r="W7" t="n">
         <v>199</v>
       </c>
       <c r="X7" t="n">
         <v>199</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11158,50 +11567,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -11234,50 +11648,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -11310,50 +11727,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11386,50 +11806,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11462,50 +11885,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>483</v>
       </c>
       <c r="C6" t="n">
         <v>511</v>
       </c>
       <c r="D6" t="n">
         <v>488</v>
       </c>
       <c r="E6" t="n">
         <v>508</v>
       </c>
       <c r="F6" t="n">
         <v>483</v>
       </c>
       <c r="G6" t="n">
         <v>443</v>
       </c>
@@ -11538,50 +11964,53 @@
       </c>
       <c r="Q6" t="n">
         <v>498</v>
       </c>
       <c r="R6" t="n">
         <v>482</v>
       </c>
       <c r="S6" t="n">
         <v>486</v>
       </c>
       <c r="T6" t="n">
         <v>482</v>
       </c>
       <c r="U6" t="n">
         <v>483</v>
       </c>
       <c r="V6" t="n">
         <v>491</v>
       </c>
       <c r="W6" t="n">
         <v>471</v>
       </c>
       <c r="X6" t="n">
         <v>475</v>
       </c>
+      <c r="Y6" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>490</v>
       </c>
       <c r="C7" t="n">
         <v>509</v>
       </c>
       <c r="D7" t="n">
         <v>490</v>
       </c>
       <c r="E7" t="n">
         <v>515</v>
       </c>
       <c r="F7" t="n">
         <v>491</v>
       </c>
       <c r="G7" t="n">
         <v>470</v>
       </c>
@@ -11613,95 +12042,99 @@
         <v>506</v>
       </c>
       <c r="Q7" t="n">
         <v>504</v>
       </c>
       <c r="R7" t="n">
         <v>488</v>
       </c>
       <c r="S7" t="n">
         <v>489</v>
       </c>
       <c r="T7" t="n">
         <v>494</v>
       </c>
       <c r="U7" t="n">
         <v>491</v>
       </c>
       <c r="V7" t="n">
         <v>489</v>
       </c>
       <c r="W7" t="n">
         <v>490</v>
       </c>
       <c r="X7" t="n">
         <v>490</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11781,50 +12214,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -11857,50 +12295,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -11933,50 +12374,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12009,50 +12453,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12085,50 +12532,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>524</v>
       </c>
       <c r="C6" t="n">
         <v>536</v>
       </c>
       <c r="D6" t="n">
         <v>518</v>
       </c>
       <c r="E6" t="n">
         <v>549</v>
       </c>
       <c r="F6" t="n">
         <v>526</v>
       </c>
       <c r="G6" t="n">
         <v>522</v>
       </c>
@@ -12161,50 +12611,53 @@
       </c>
       <c r="Q6" t="n">
         <v>538</v>
       </c>
       <c r="R6" t="n">
         <v>521</v>
       </c>
       <c r="S6" t="n">
         <v>519</v>
       </c>
       <c r="T6" t="n">
         <v>533</v>
       </c>
       <c r="U6" t="n">
         <v>526</v>
       </c>
       <c r="V6" t="n">
         <v>514</v>
       </c>
       <c r="W6" t="n">
         <v>535</v>
       </c>
       <c r="X6" t="n">
         <v>532</v>
       </c>
+      <c r="Y6" t="n">
+        <v>530</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>517</v>
       </c>
       <c r="C7" t="n">
         <v>538</v>
       </c>
       <c r="D7" t="n">
         <v>516</v>
       </c>
       <c r="E7" t="n">
         <v>542</v>
       </c>
       <c r="F7" t="n">
         <v>518</v>
       </c>
       <c r="G7" t="n">
         <v>495</v>
       </c>
@@ -12236,95 +12689,99 @@
         <v>534</v>
       </c>
       <c r="Q7" t="n">
         <v>532</v>
       </c>
       <c r="R7" t="n">
         <v>515</v>
       </c>
       <c r="S7" t="n">
         <v>516</v>
       </c>
       <c r="T7" t="n">
         <v>521</v>
       </c>
       <c r="U7" t="n">
         <v>518</v>
       </c>
       <c r="V7" t="n">
         <v>516</v>
       </c>
       <c r="W7" t="n">
         <v>516</v>
       </c>
       <c r="X7" t="n">
         <v>517</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12404,50 +12861,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -12480,50 +12942,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -12556,50 +13021,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12632,50 +13100,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12708,50 +13179,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>621</v>
       </c>
       <c r="C6" t="n">
         <v>654</v>
       </c>
       <c r="D6" t="n">
         <v>627</v>
       </c>
       <c r="E6" t="n">
         <v>657</v>
       </c>
       <c r="F6" t="n">
         <v>608</v>
       </c>
       <c r="G6" t="n">
         <v>614</v>
       </c>
@@ -12784,50 +13258,53 @@
       </c>
       <c r="Q6" t="n">
         <v>637</v>
       </c>
       <c r="R6" t="n">
         <v>646</v>
       </c>
       <c r="S6" t="n">
         <v>613</v>
       </c>
       <c r="T6" t="n">
         <v>642</v>
       </c>
       <c r="U6" t="n">
         <v>615</v>
       </c>
       <c r="V6" t="n">
         <v>597</v>
       </c>
       <c r="W6" t="n">
         <v>612</v>
       </c>
       <c r="X6" t="n">
         <v>652</v>
       </c>
+      <c r="Y6" t="n">
+        <v>628</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>643</v>
       </c>
       <c r="C7" t="n">
         <v>674</v>
       </c>
       <c r="D7" t="n">
         <v>651</v>
       </c>
       <c r="E7" t="n">
         <v>668</v>
       </c>
       <c r="F7" t="n">
         <v>622</v>
       </c>
       <c r="G7" t="n">
         <v>611</v>
       </c>
@@ -12859,95 +13336,99 @@
         <v>671</v>
       </c>
       <c r="Q7" t="n">
         <v>657</v>
       </c>
       <c r="R7" t="n">
         <v>645</v>
       </c>
       <c r="S7" t="n">
         <v>629</v>
       </c>
       <c r="T7" t="n">
         <v>656</v>
       </c>
       <c r="U7" t="n">
         <v>633</v>
       </c>
       <c r="V7" t="n">
         <v>616</v>
       </c>
       <c r="W7" t="n">
         <v>627</v>
       </c>
       <c r="X7" t="n">
         <v>653</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>636</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you do the majority of your shopping in each of the following areas online, or in-store? Shoes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13027,50 +13508,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -13103,50 +13589,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>In-store</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -13179,50 +13668,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither - I don't buy such items</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -13255,50 +13747,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13331,50 +13826,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>137</v>
       </c>
       <c r="C6" t="n">
         <v>139</v>
       </c>
       <c r="D6" t="n">
         <v>145</v>
       </c>
       <c r="E6" t="n">
         <v>141</v>
       </c>
       <c r="F6" t="n">
         <v>141</v>
       </c>
       <c r="G6" t="n">
         <v>132</v>
       </c>
@@ -13407,50 +13905,53 @@
       </c>
       <c r="Q6" t="n">
         <v>146</v>
       </c>
       <c r="R6" t="n">
         <v>135</v>
       </c>
       <c r="S6" t="n">
         <v>139</v>
       </c>
       <c r="T6" t="n">
         <v>141</v>
       </c>
       <c r="U6" t="n">
         <v>141</v>
       </c>
       <c r="V6" t="n">
         <v>135</v>
       </c>
       <c r="W6" t="n">
         <v>144</v>
       </c>
       <c r="X6" t="n">
         <v>135</v>
       </c>
+      <c r="Y6" t="n">
+        <v>136</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>121</v>
       </c>
       <c r="C7" t="n">
         <v>125</v>
       </c>
       <c r="D7" t="n">
         <v>121</v>
       </c>
       <c r="E7" t="n">
         <v>127</v>
       </c>
       <c r="F7" t="n">
         <v>121</v>
       </c>
       <c r="G7" t="n">
         <v>116</v>
       </c>
@@ -13481,47 +13982,50 @@
       <c r="P7" t="n">
         <v>125</v>
       </c>
       <c r="Q7" t="n">
         <v>124</v>
       </c>
       <c r="R7" t="n">
         <v>120</v>
       </c>
       <c r="S7" t="n">
         <v>120</v>
       </c>
       <c r="T7" t="n">
         <v>122</v>
       </c>
       <c r="U7" t="n">
         <v>121</v>
       </c>
       <c r="V7" t="n">
         <v>120</v>
       </c>
       <c r="W7" t="n">
         <v>120</v>
       </c>
       <c r="X7" t="n">
+        <v>121</v>
+      </c>
+      <c r="Y7" t="n">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>