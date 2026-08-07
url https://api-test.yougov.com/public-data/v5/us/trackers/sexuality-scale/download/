--- v0 (2026-04-14)
+++ v1 (2026-08-07)
@@ -460,70 +460,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -543,512 +544,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="L2" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="M2" s="1" t="n">
         <v>0.7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1013</v>
       </c>
       <c r="C11" t="n">
         <v>985</v>
       </c>
       <c r="D11" t="n">
         <v>956</v>
       </c>
       <c r="E11" t="n">
         <v>976</v>
       </c>
       <c r="F11" t="n">
         <v>958</v>
       </c>
       <c r="G11" t="n">
         <v>971</v>
       </c>
       <c r="H11" t="n">
         <v>981</v>
       </c>
       <c r="I11" t="n">
         <v>962</v>
       </c>
       <c r="J11" t="n">
         <v>979</v>
       </c>
       <c r="K11" t="n">
         <v>967</v>
       </c>
       <c r="L11" t="n">
         <v>963</v>
       </c>
+      <c r="M11" t="n">
+        <v>960</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1014</v>
       </c>
       <c r="C12" t="n">
         <v>992</v>
       </c>
       <c r="D12" t="n">
         <v>959</v>
       </c>
       <c r="E12" t="n">
         <v>976</v>
       </c>
       <c r="F12" t="n">
         <v>963</v>
       </c>
       <c r="G12" t="n">
         <v>974</v>
       </c>
       <c r="H12" t="n">
         <v>983</v>
       </c>
       <c r="I12" t="n">
         <v>965</v>
       </c>
       <c r="J12" t="n">
         <v>981</v>
       </c>
       <c r="K12" t="n">
         <v>969</v>
       </c>
       <c r="L12" t="n">
         <v>964</v>
+      </c>
+      <c r="M12" t="n">
+        <v>960</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1068,512 +1108,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.68</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.73</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>151</v>
       </c>
       <c r="C11" t="n">
         <v>167</v>
       </c>
       <c r="D11" t="n">
         <v>163</v>
       </c>
       <c r="E11" t="n">
         <v>160</v>
       </c>
       <c r="F11" t="n">
         <v>171</v>
       </c>
       <c r="G11" t="n">
         <v>142</v>
       </c>
       <c r="H11" t="n">
         <v>147</v>
       </c>
       <c r="I11" t="n">
         <v>142</v>
       </c>
       <c r="J11" t="n">
         <v>133</v>
       </c>
       <c r="K11" t="n">
         <v>159</v>
       </c>
       <c r="L11" t="n">
         <v>158</v>
       </c>
+      <c r="M11" t="n">
+        <v>147</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>160</v>
       </c>
       <c r="C12" t="n">
         <v>160</v>
       </c>
       <c r="D12" t="n">
         <v>152</v>
       </c>
       <c r="E12" t="n">
         <v>151</v>
       </c>
       <c r="F12" t="n">
         <v>149</v>
       </c>
       <c r="G12" t="n">
         <v>151</v>
       </c>
       <c r="H12" t="n">
         <v>152</v>
       </c>
       <c r="I12" t="n">
         <v>153</v>
       </c>
       <c r="J12" t="n">
         <v>154</v>
       </c>
       <c r="K12" t="n">
         <v>151</v>
       </c>
       <c r="L12" t="n">
         <v>149</v>
+      </c>
+      <c r="M12" t="n">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1593,512 +1672,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.7</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.74</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>30</v>
       </c>
       <c r="C11" t="n">
         <v>29</v>
       </c>
       <c r="D11" t="n">
         <v>25</v>
       </c>
       <c r="E11" t="n">
         <v>19</v>
       </c>
       <c r="F11" t="n">
         <v>18</v>
       </c>
       <c r="G11" t="n">
         <v>24</v>
       </c>
       <c r="H11" t="n">
         <v>24</v>
       </c>
       <c r="I11" t="n">
         <v>34</v>
       </c>
       <c r="J11" t="n">
         <v>25</v>
       </c>
       <c r="K11" t="n">
         <v>26</v>
       </c>
       <c r="L11" t="n">
         <v>29</v>
       </c>
+      <c r="M11" t="n">
+        <v>20</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>30</v>
       </c>
       <c r="C12" t="n">
         <v>28</v>
       </c>
       <c r="D12" t="n">
         <v>24</v>
       </c>
       <c r="E12" t="n">
         <v>19</v>
       </c>
       <c r="F12" t="n">
         <v>20</v>
       </c>
       <c r="G12" t="n">
         <v>23</v>
       </c>
       <c r="H12" t="n">
         <v>22</v>
       </c>
       <c r="I12" t="n">
         <v>34</v>
       </c>
       <c r="J12" t="n">
         <v>25</v>
       </c>
       <c r="K12" t="n">
         <v>25</v>
       </c>
       <c r="L12" t="n">
         <v>29</v>
+      </c>
+      <c r="M12" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2118,479 +2236,517 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.76</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.66</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>11</v>
       </c>
       <c r="C11" t="n">
         <v>14</v>
       </c>
       <c r="D11" t="n">
         <v>9</v>
       </c>
       <c r="E11" t="n">
         <v>13</v>
       </c>
       <c r="F11" t="n">
         <v>21</v>
       </c>
       <c r="G11" t="n">
         <v>10</v>
       </c>
       <c r="H11" t="n">
         <v>15</v>
       </c>
       <c r="I11" t="n">
         <v>11</v>
       </c>
       <c r="J11" t="n">
         <v>13</v>
       </c>
       <c r="K11" t="n">
         <v>11</v>
       </c>
       <c r="L11" t="n">
         <v>8</v>
       </c>
+      <c r="M11" t="n">
+        <v>11</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>10</v>
       </c>
       <c r="C12" t="n">
         <v>13</v>
       </c>
       <c r="D12" t="n">
         <v>9</v>
       </c>
       <c r="E12" t="n">
         <v>12</v>
       </c>
       <c r="F12" t="n">
         <v>20</v>
       </c>
       <c r="G12" t="n">
         <v>9</v>
       </c>
       <c r="H12" t="n">
         <v>17</v>
       </c>
       <c r="I12" t="n">
         <v>11</v>
       </c>
       <c r="J12" t="n">
         <v>13</v>
       </c>
       <c r="K12" t="n">
         <v>11</v>
       </c>
       <c r="L12" t="n">
         <v>8</v>
+      </c>
+      <c r="M12" t="n">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -3007,70 +3163,71 @@
       </c>
       <c r="G12" t="n">
         <v>3</v>
       </c>
       <c r="H12" t="n">
         <v>4</v>
       </c>
       <c r="I12" t="n">
         <v>2</v>
       </c>
       <c r="J12" t="n">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3090,512 +3247,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.58</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.47</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>24</v>
       </c>
       <c r="C11" t="n">
         <v>12</v>
       </c>
       <c r="D11" t="n">
         <v>33</v>
       </c>
       <c r="E11" t="n">
         <v>13</v>
       </c>
       <c r="F11" t="n">
         <v>27</v>
       </c>
       <c r="G11" t="n">
         <v>18</v>
       </c>
       <c r="H11" t="n">
         <v>20</v>
       </c>
       <c r="I11" t="n">
         <v>23</v>
       </c>
       <c r="J11" t="n">
         <v>33</v>
       </c>
       <c r="K11" t="n">
         <v>25</v>
       </c>
       <c r="L11" t="n">
         <v>23</v>
       </c>
+      <c r="M11" t="n">
+        <v>29</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>24</v>
       </c>
       <c r="C12" t="n">
         <v>13</v>
       </c>
       <c r="D12" t="n">
         <v>31</v>
       </c>
       <c r="E12" t="n">
         <v>14</v>
       </c>
       <c r="F12" t="n">
         <v>26</v>
       </c>
       <c r="G12" t="n">
         <v>17</v>
       </c>
       <c r="H12" t="n">
         <v>22</v>
       </c>
       <c r="I12" t="n">
         <v>23</v>
       </c>
       <c r="J12" t="n">
         <v>33</v>
       </c>
       <c r="K12" t="n">
         <v>24</v>
       </c>
       <c r="L12" t="n">
         <v>25</v>
+      </c>
+      <c r="M12" t="n">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3615,512 +3811,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.62</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.84</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>21</v>
       </c>
       <c r="C11" t="n">
         <v>22</v>
       </c>
       <c r="D11" t="n">
         <v>19</v>
       </c>
       <c r="E11" t="n">
         <v>20</v>
       </c>
       <c r="F11" t="n">
         <v>23</v>
       </c>
       <c r="G11" t="n">
         <v>9</v>
       </c>
       <c r="H11" t="n">
         <v>15</v>
       </c>
       <c r="I11" t="n">
         <v>17</v>
       </c>
       <c r="J11" t="n">
         <v>21</v>
       </c>
       <c r="K11" t="n">
         <v>16</v>
       </c>
       <c r="L11" t="n">
         <v>16</v>
       </c>
+      <c r="M11" t="n">
+        <v>12</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>21</v>
       </c>
       <c r="C12" t="n">
         <v>23</v>
       </c>
       <c r="D12" t="n">
         <v>20</v>
       </c>
       <c r="E12" t="n">
         <v>20</v>
       </c>
       <c r="F12" t="n">
         <v>24</v>
       </c>
       <c r="G12" t="n">
         <v>9</v>
       </c>
       <c r="H12" t="n">
         <v>15</v>
       </c>
       <c r="I12" t="n">
         <v>19</v>
       </c>
       <c r="J12" t="n">
         <v>22</v>
       </c>
       <c r="K12" t="n">
         <v>18</v>
       </c>
       <c r="L12" t="n">
         <v>16</v>
+      </c>
+      <c r="M12" t="n">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4140,512 +4375,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.67</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.72</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>72</v>
       </c>
       <c r="C11" t="n">
         <v>61</v>
       </c>
       <c r="D11" t="n">
         <v>56</v>
       </c>
       <c r="E11" t="n">
         <v>56</v>
       </c>
       <c r="F11" t="n">
         <v>65</v>
       </c>
       <c r="G11" t="n">
         <v>51</v>
       </c>
       <c r="H11" t="n">
         <v>60</v>
       </c>
       <c r="I11" t="n">
         <v>40</v>
       </c>
       <c r="J11" t="n">
         <v>36</v>
       </c>
       <c r="K11" t="n">
         <v>30</v>
       </c>
       <c r="L11" t="n">
         <v>40</v>
       </c>
+      <c r="M11" t="n">
+        <v>40</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>72</v>
       </c>
       <c r="C12" t="n">
         <v>57</v>
       </c>
       <c r="D12" t="n">
         <v>52</v>
       </c>
       <c r="E12" t="n">
         <v>54</v>
       </c>
       <c r="F12" t="n">
         <v>61</v>
       </c>
       <c r="G12" t="n">
         <v>49</v>
       </c>
       <c r="H12" t="n">
         <v>56</v>
       </c>
       <c r="I12" t="n">
         <v>37</v>
       </c>
       <c r="J12" t="n">
         <v>37</v>
       </c>
       <c r="K12" t="n">
         <v>29</v>
       </c>
       <c r="L12" t="n">
         <v>38</v>
+      </c>
+      <c r="M12" t="n">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4665,512 +4939,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.72</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.71</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>333</v>
       </c>
       <c r="C11" t="n">
         <v>350</v>
       </c>
       <c r="D11" t="n">
         <v>345</v>
       </c>
       <c r="E11" t="n">
         <v>350</v>
       </c>
       <c r="F11" t="n">
         <v>347</v>
       </c>
       <c r="G11" t="n">
         <v>332</v>
       </c>
       <c r="H11" t="n">
         <v>336</v>
       </c>
       <c r="I11" t="n">
         <v>354</v>
       </c>
       <c r="J11" t="n">
         <v>347</v>
       </c>
       <c r="K11" t="n">
         <v>357</v>
       </c>
       <c r="L11" t="n">
         <v>359</v>
       </c>
+      <c r="M11" t="n">
+        <v>365</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>335</v>
       </c>
       <c r="C12" t="n">
         <v>345</v>
       </c>
       <c r="D12" t="n">
         <v>333</v>
       </c>
       <c r="E12" t="n">
         <v>341</v>
       </c>
       <c r="F12" t="n">
         <v>326</v>
       </c>
       <c r="G12" t="n">
         <v>336</v>
       </c>
       <c r="H12" t="n">
         <v>335</v>
       </c>
       <c r="I12" t="n">
         <v>352</v>
       </c>
       <c r="J12" t="n">
         <v>362</v>
       </c>
       <c r="K12" t="n">
         <v>354</v>
       </c>
       <c r="L12" t="n">
         <v>344</v>
+      </c>
+      <c r="M12" t="n">
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5190,512 +5503,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.62</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>175</v>
       </c>
       <c r="C11" t="n">
         <v>183</v>
       </c>
       <c r="D11" t="n">
         <v>219</v>
       </c>
       <c r="E11" t="n">
         <v>204</v>
       </c>
       <c r="F11" t="n">
         <v>185</v>
       </c>
       <c r="G11" t="n">
         <v>209</v>
       </c>
       <c r="H11" t="n">
         <v>190</v>
       </c>
       <c r="I11" t="n">
         <v>180</v>
       </c>
       <c r="J11" t="n">
         <v>199</v>
       </c>
       <c r="K11" t="n">
         <v>190</v>
       </c>
       <c r="L11" t="n">
         <v>193</v>
       </c>
+      <c r="M11" t="n">
+        <v>193</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>166</v>
       </c>
       <c r="C12" t="n">
         <v>187</v>
       </c>
       <c r="D12" t="n">
         <v>213</v>
       </c>
       <c r="E12" t="n">
         <v>203</v>
       </c>
       <c r="F12" t="n">
         <v>192</v>
       </c>
       <c r="G12" t="n">
         <v>199</v>
       </c>
       <c r="H12" t="n">
         <v>190</v>
       </c>
       <c r="I12" t="n">
         <v>180</v>
       </c>
       <c r="J12" t="n">
         <v>189</v>
       </c>
       <c r="K12" t="n">
         <v>191</v>
       </c>
       <c r="L12" t="n">
         <v>196</v>
+      </c>
+      <c r="M12" t="n">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5715,512 +6067,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.76</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.78</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>156</v>
       </c>
       <c r="C11" t="n">
         <v>115</v>
       </c>
       <c r="D11" t="n">
         <v>87</v>
       </c>
       <c r="E11" t="n">
         <v>97</v>
       </c>
       <c r="F11" t="n">
         <v>104</v>
       </c>
       <c r="G11" t="n">
         <v>110</v>
       </c>
       <c r="H11" t="n">
         <v>121</v>
       </c>
       <c r="I11" t="n">
         <v>118</v>
       </c>
       <c r="J11" t="n">
         <v>113</v>
       </c>
       <c r="K11" t="n">
         <v>114</v>
       </c>
       <c r="L11" t="n">
         <v>101</v>
       </c>
+      <c r="M11" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>148</v>
       </c>
       <c r="C12" t="n">
         <v>116</v>
       </c>
       <c r="D12" t="n">
         <v>86</v>
       </c>
       <c r="E12" t="n">
         <v>95</v>
       </c>
       <c r="F12" t="n">
         <v>101</v>
       </c>
       <c r="G12" t="n">
         <v>108</v>
       </c>
       <c r="H12" t="n">
         <v>117</v>
       </c>
       <c r="I12" t="n">
         <v>119</v>
       </c>
       <c r="J12" t="n">
         <v>111</v>
       </c>
       <c r="K12" t="n">
         <v>110</v>
       </c>
       <c r="L12" t="n">
         <v>104</v>
+      </c>
+      <c r="M12" t="n">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6240,512 +6631,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.54</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>214</v>
       </c>
       <c r="C11" t="n">
         <v>226</v>
       </c>
       <c r="D11" t="n">
         <v>218</v>
       </c>
       <c r="E11" t="n">
         <v>226</v>
       </c>
       <c r="F11" t="n">
         <v>218</v>
       </c>
       <c r="G11" t="n">
         <v>219</v>
       </c>
       <c r="H11" t="n">
         <v>222</v>
       </c>
       <c r="I11" t="n">
         <v>226</v>
       </c>
       <c r="J11" t="n">
         <v>236</v>
       </c>
       <c r="K11" t="n">
         <v>221</v>
       </c>
       <c r="L11" t="n">
         <v>217</v>
       </c>
+      <c r="M11" t="n">
+        <v>226</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>202</v>
       </c>
       <c r="C12" t="n">
         <v>207</v>
       </c>
       <c r="D12" t="n">
         <v>199</v>
       </c>
       <c r="E12" t="n">
         <v>201</v>
       </c>
       <c r="F12" t="n">
         <v>198</v>
       </c>
       <c r="G12" t="n">
         <v>198</v>
       </c>
       <c r="H12" t="n">
         <v>201</v>
       </c>
       <c r="I12" t="n">
         <v>203</v>
       </c>
       <c r="J12" t="n">
         <v>206</v>
       </c>
       <c r="K12" t="n">
         <v>196</v>
       </c>
       <c r="L12" t="n">
         <v>199</v>
+      </c>
+      <c r="M12" t="n">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6765,512 +7195,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.71</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.6899999999999999</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>177</v>
       </c>
       <c r="C11" t="n">
         <v>180</v>
       </c>
       <c r="D11" t="n">
         <v>155</v>
       </c>
       <c r="E11" t="n">
         <v>176</v>
       </c>
       <c r="F11" t="n">
         <v>160</v>
       </c>
       <c r="G11" t="n">
         <v>167</v>
       </c>
       <c r="H11" t="n">
         <v>176</v>
       </c>
       <c r="I11" t="n">
         <v>168</v>
       </c>
       <c r="J11" t="n">
         <v>188</v>
       </c>
       <c r="K11" t="n">
         <v>175</v>
       </c>
       <c r="L11" t="n">
         <v>168</v>
       </c>
+      <c r="M11" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>186</v>
       </c>
       <c r="C12" t="n">
         <v>184</v>
       </c>
       <c r="D12" t="n">
         <v>173</v>
       </c>
       <c r="E12" t="n">
         <v>181</v>
       </c>
       <c r="F12" t="n">
         <v>177</v>
       </c>
       <c r="G12" t="n">
         <v>176</v>
       </c>
       <c r="H12" t="n">
         <v>181</v>
       </c>
       <c r="I12" t="n">
         <v>177</v>
       </c>
       <c r="J12" t="n">
         <v>180</v>
       </c>
       <c r="K12" t="n">
         <v>181</v>
       </c>
       <c r="L12" t="n">
         <v>179</v>
+      </c>
+      <c r="M12" t="n">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7290,512 +7759,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.7</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.64</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>100</v>
       </c>
       <c r="C11" t="n">
         <v>96</v>
       </c>
       <c r="D11" t="n">
         <v>94</v>
       </c>
       <c r="E11" t="n">
         <v>93</v>
       </c>
       <c r="F11" t="n">
         <v>97</v>
       </c>
       <c r="G11" t="n">
         <v>102</v>
       </c>
       <c r="H11" t="n">
         <v>98</v>
       </c>
       <c r="I11" t="n">
         <v>102</v>
       </c>
       <c r="J11" t="n">
         <v>96</v>
       </c>
       <c r="K11" t="n">
         <v>101</v>
       </c>
       <c r="L11" t="n">
         <v>102</v>
       </c>
+      <c r="M11" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>107</v>
       </c>
       <c r="C12" t="n">
         <v>104</v>
       </c>
       <c r="D12" t="n">
         <v>101</v>
       </c>
       <c r="E12" t="n">
         <v>103</v>
       </c>
       <c r="F12" t="n">
         <v>106</v>
       </c>
       <c r="G12" t="n">
         <v>105</v>
       </c>
       <c r="H12" t="n">
         <v>104</v>
       </c>
       <c r="I12" t="n">
         <v>99</v>
       </c>
       <c r="J12" t="n">
         <v>101</v>
       </c>
       <c r="K12" t="n">
         <v>104</v>
       </c>
       <c r="L12" t="n">
         <v>101</v>
+      </c>
+      <c r="M12" t="n">
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7815,512 +8323,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.61</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>252</v>
       </c>
       <c r="C11" t="n">
         <v>248</v>
       </c>
       <c r="D11" t="n">
         <v>238</v>
       </c>
       <c r="E11" t="n">
         <v>253</v>
       </c>
       <c r="F11" t="n">
         <v>239</v>
       </c>
       <c r="G11" t="n">
         <v>246</v>
       </c>
       <c r="H11" t="n">
         <v>245</v>
       </c>
       <c r="I11" t="n">
         <v>245</v>
       </c>
       <c r="J11" t="n">
         <v>238</v>
       </c>
       <c r="K11" t="n">
         <v>246</v>
       </c>
       <c r="L11" t="n">
         <v>233</v>
       </c>
+      <c r="M11" t="n">
+        <v>223</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>257</v>
       </c>
       <c r="C12" t="n">
         <v>247</v>
       </c>
       <c r="D12" t="n">
         <v>239</v>
       </c>
       <c r="E12" t="n">
         <v>246</v>
       </c>
       <c r="F12" t="n">
         <v>233</v>
       </c>
       <c r="G12" t="n">
         <v>241</v>
       </c>
       <c r="H12" t="n">
         <v>246</v>
       </c>
       <c r="I12" t="n">
         <v>238</v>
       </c>
       <c r="J12" t="n">
         <v>241</v>
       </c>
       <c r="K12" t="n">
         <v>242</v>
       </c>
       <c r="L12" t="n">
         <v>237</v>
+      </c>
+      <c r="M12" t="n">
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8340,512 +8887,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.75</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.78</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>361</v>
       </c>
       <c r="C11" t="n">
         <v>326</v>
       </c>
       <c r="D11" t="n">
         <v>326</v>
       </c>
       <c r="E11" t="n">
         <v>321</v>
       </c>
       <c r="F11" t="n">
         <v>324</v>
       </c>
       <c r="G11" t="n">
         <v>329</v>
       </c>
       <c r="H11" t="n">
         <v>337</v>
       </c>
       <c r="I11" t="n">
         <v>322</v>
       </c>
       <c r="J11" t="n">
         <v>325</v>
       </c>
       <c r="K11" t="n">
         <v>321</v>
       </c>
       <c r="L11" t="n">
         <v>333</v>
       </c>
+      <c r="M11" t="n">
+        <v>327</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>351</v>
       </c>
       <c r="C12" t="n">
         <v>338</v>
       </c>
       <c r="D12" t="n">
         <v>329</v>
       </c>
       <c r="E12" t="n">
         <v>334</v>
       </c>
       <c r="F12" t="n">
         <v>332</v>
       </c>
       <c r="G12" t="n">
         <v>338</v>
       </c>
       <c r="H12" t="n">
         <v>338</v>
       </c>
       <c r="I12" t="n">
         <v>329</v>
       </c>
       <c r="J12" t="n">
         <v>335</v>
       </c>
       <c r="K12" t="n">
         <v>337</v>
       </c>
       <c r="L12" t="n">
         <v>333</v>
+      </c>
+      <c r="M12" t="n">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8865,512 +9451,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.88</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.85</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>186</v>
       </c>
       <c r="C11" t="n">
         <v>185</v>
       </c>
       <c r="D11" t="n">
         <v>174</v>
       </c>
       <c r="E11" t="n">
         <v>176</v>
       </c>
       <c r="F11" t="n">
         <v>177</v>
       </c>
       <c r="G11" t="n">
         <v>177</v>
       </c>
       <c r="H11" t="n">
         <v>177</v>
       </c>
       <c r="I11" t="n">
         <v>169</v>
       </c>
       <c r="J11" t="n">
         <v>180</v>
       </c>
       <c r="K11" t="n">
         <v>179</v>
       </c>
       <c r="L11" t="n">
         <v>180</v>
       </c>
+      <c r="M11" t="n">
+        <v>184</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>204</v>
       </c>
       <c r="C12" t="n">
         <v>199</v>
       </c>
       <c r="D12" t="n">
         <v>192</v>
       </c>
       <c r="E12" t="n">
         <v>195</v>
       </c>
       <c r="F12" t="n">
         <v>199</v>
       </c>
       <c r="G12" t="n">
         <v>198</v>
       </c>
       <c r="H12" t="n">
         <v>198</v>
       </c>
       <c r="I12" t="n">
         <v>195</v>
       </c>
       <c r="J12" t="n">
         <v>199</v>
       </c>
       <c r="K12" t="n">
         <v>195</v>
       </c>
       <c r="L12" t="n">
+        <v>195</v>
+      </c>
+      <c r="M12" t="n">
         <v>195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9390,512 +10015,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.72</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.74</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>475</v>
       </c>
       <c r="C11" t="n">
         <v>478</v>
       </c>
       <c r="D11" t="n">
         <v>461</v>
       </c>
       <c r="E11" t="n">
         <v>471</v>
       </c>
       <c r="F11" t="n">
         <v>452</v>
       </c>
       <c r="G11" t="n">
         <v>456</v>
       </c>
       <c r="H11" t="n">
         <v>470</v>
       </c>
       <c r="I11" t="n">
         <v>458</v>
       </c>
       <c r="J11" t="n">
         <v>471</v>
       </c>
       <c r="K11" t="n">
         <v>460</v>
       </c>
       <c r="L11" t="n">
         <v>470</v>
       </c>
+      <c r="M11" t="n">
+        <v>458</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>482</v>
       </c>
       <c r="C12" t="n">
         <v>478</v>
       </c>
       <c r="D12" t="n">
         <v>464</v>
       </c>
       <c r="E12" t="n">
         <v>478</v>
       </c>
       <c r="F12" t="n">
         <v>456</v>
       </c>
       <c r="G12" t="n">
         <v>473</v>
       </c>
       <c r="H12" t="n">
         <v>476</v>
       </c>
       <c r="I12" t="n">
         <v>469</v>
       </c>
       <c r="J12" t="n">
         <v>479</v>
       </c>
       <c r="K12" t="n">
         <v>465</v>
       </c>
       <c r="L12" t="n">
         <v>470</v>
+      </c>
+      <c r="M12" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9915,512 +10579,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.68</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>538</v>
       </c>
       <c r="C11" t="n">
         <v>507</v>
       </c>
       <c r="D11" t="n">
         <v>495</v>
       </c>
       <c r="E11" t="n">
         <v>505</v>
       </c>
       <c r="F11" t="n">
         <v>506</v>
       </c>
       <c r="G11" t="n">
         <v>515</v>
       </c>
       <c r="H11" t="n">
         <v>511</v>
       </c>
       <c r="I11" t="n">
         <v>504</v>
       </c>
       <c r="J11" t="n">
         <v>508</v>
       </c>
       <c r="K11" t="n">
         <v>507</v>
       </c>
       <c r="L11" t="n">
         <v>493</v>
       </c>
+      <c r="M11" t="n">
+        <v>502</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>532</v>
       </c>
       <c r="C12" t="n">
         <v>514</v>
       </c>
       <c r="D12" t="n">
         <v>495</v>
       </c>
       <c r="E12" t="n">
         <v>499</v>
       </c>
       <c r="F12" t="n">
         <v>507</v>
       </c>
       <c r="G12" t="n">
         <v>501</v>
       </c>
       <c r="H12" t="n">
         <v>508</v>
       </c>
       <c r="I12" t="n">
         <v>496</v>
       </c>
       <c r="J12" t="n">
         <v>503</v>
       </c>
       <c r="K12" t="n">
         <v>504</v>
       </c>
       <c r="L12" t="n">
         <v>494</v>
+      </c>
+      <c r="M12" t="n">
+        <v>495</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10440,512 +11143,551 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.71</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>641</v>
       </c>
       <c r="C11" t="n">
         <v>610</v>
       </c>
       <c r="D11" t="n">
         <v>574</v>
       </c>
       <c r="E11" t="n">
         <v>611</v>
       </c>
       <c r="F11" t="n">
         <v>568</v>
       </c>
       <c r="G11" t="n">
         <v>635</v>
       </c>
       <c r="H11" t="n">
         <v>614</v>
       </c>
       <c r="I11" t="n">
         <v>598</v>
       </c>
       <c r="J11" t="n">
         <v>605</v>
       </c>
       <c r="K11" t="n">
         <v>593</v>
       </c>
       <c r="L11" t="n">
         <v>589</v>
       </c>
+      <c r="M11" t="n">
+        <v>607</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>649</v>
       </c>
       <c r="C12" t="n">
         <v>641</v>
       </c>
       <c r="D12" t="n">
         <v>606</v>
       </c>
       <c r="E12" t="n">
         <v>636</v>
       </c>
       <c r="F12" t="n">
         <v>612</v>
       </c>
       <c r="G12" t="n">
         <v>650</v>
       </c>
       <c r="H12" t="n">
         <v>634</v>
       </c>
       <c r="I12" t="n">
         <v>611</v>
       </c>
       <c r="J12" t="n">
         <v>612</v>
       </c>
       <c r="K12" t="n">
         <v>621</v>
       </c>
       <c r="L12" t="n">
         <v>614</v>
+      </c>
+      <c r="M12" t="n">
+        <v>622</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10965,475 +11707,513 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>2023-12-28</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2024-06-20</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>2024-12-26</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>2025-06-19</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025-12-25</t>
         </is>
       </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.68</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.77</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="M3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="M8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="M9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="M10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>133</v>
       </c>
       <c r="C11" t="n">
         <v>127</v>
       </c>
       <c r="D11" t="n">
         <v>127</v>
       </c>
       <c r="E11" t="n">
         <v>135</v>
       </c>
       <c r="F11" t="n">
         <v>130</v>
       </c>
       <c r="G11" t="n">
         <v>130</v>
       </c>
       <c r="H11" t="n">
         <v>143</v>
       </c>
       <c r="I11" t="n">
         <v>137</v>
       </c>
       <c r="J11" t="n">
         <v>145</v>
       </c>
       <c r="K11" t="n">
         <v>135</v>
       </c>
       <c r="L11" t="n">
         <v>136</v>
       </c>
+      <c r="M11" t="n">
+        <v>134</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>119</v>
       </c>
       <c r="C12" t="n">
         <v>110</v>
       </c>
       <c r="D12" t="n">
         <v>111</v>
       </c>
       <c r="E12" t="n">
         <v>118</v>
       </c>
       <c r="F12" t="n">
         <v>112</v>
       </c>
       <c r="G12" t="n">
         <v>113</v>
       </c>
       <c r="H12" t="n">
         <v>118</v>
       </c>
       <c r="I12" t="n">
         <v>115</v>
       </c>
       <c r="J12" t="n">
         <v>118</v>
       </c>
       <c r="K12" t="n">
         <v>117</v>
       </c>
       <c r="L12" t="n">
         <v>118</v>
+      </c>
+      <c r="M12" t="n">
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>