--- v2 (2026-08-02)
+++ v3 (2026-09-22)
@@ -460,51 +460,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -544,50 +544,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -927,50 +928,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -1159,50 +1165,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -1391,50 +1400,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -1623,50 +1635,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -1855,50 +1870,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2087,50 +2105,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -2319,50 +2340,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1027</v>
       </c>
       <c r="C8" t="n">
         <v>1004</v>
       </c>
       <c r="D8" t="n">
         <v>1085</v>
       </c>
       <c r="E8" t="n">
         <v>1001</v>
       </c>
       <c r="F8" t="n">
         <v>1043</v>
       </c>
       <c r="G8" t="n">
         <v>1004</v>
       </c>
@@ -2551,50 +2575,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>1005</v>
       </c>
       <c r="BR8" t="n">
         <v>1008</v>
       </c>
       <c r="BS8" t="n">
         <v>1006</v>
       </c>
       <c r="BT8" t="n">
         <v>1011</v>
       </c>
       <c r="BU8" t="n">
         <v>1002</v>
       </c>
       <c r="BV8" t="n">
         <v>1013</v>
       </c>
       <c r="BW8" t="n">
         <v>1003</v>
       </c>
       <c r="BX8" t="n">
         <v>1013</v>
       </c>
+      <c r="BY8" t="n">
+        <v>1011</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1027</v>
       </c>
       <c r="C9" t="n">
         <v>1004</v>
       </c>
       <c r="D9" t="n">
         <v>1085</v>
       </c>
       <c r="E9" t="n">
         <v>1001</v>
       </c>
       <c r="F9" t="n">
         <v>1043</v>
       </c>
       <c r="G9" t="n">
         <v>1004</v>
       </c>
@@ -2782,64 +2809,67 @@
         <v>1003</v>
       </c>
       <c r="BQ9" t="n">
         <v>1005</v>
       </c>
       <c r="BR9" t="n">
         <v>1008</v>
       </c>
       <c r="BS9" t="n">
         <v>1006</v>
       </c>
       <c r="BT9" t="n">
         <v>1011</v>
       </c>
       <c r="BU9" t="n">
         <v>1002</v>
       </c>
       <c r="BV9" t="n">
         <v>1013</v>
       </c>
       <c r="BW9" t="n">
         <v>1003</v>
       </c>
       <c r="BX9" t="n">
         <v>1013</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>1011</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2879,50 +2909,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3262,50 +3293,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -3494,50 +3530,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -3726,50 +3765,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -3958,50 +4000,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -4190,50 +4235,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4422,50 +4470,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -4654,50 +4705,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>138</v>
       </c>
       <c r="C8" t="n">
         <v>172</v>
       </c>
       <c r="D8" t="n">
         <v>170</v>
       </c>
       <c r="E8" t="n">
         <v>163</v>
       </c>
       <c r="F8" t="n">
         <v>151</v>
       </c>
       <c r="G8" t="n">
         <v>154</v>
       </c>
@@ -4886,50 +4940,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>134</v>
       </c>
       <c r="BR8" t="n">
         <v>153</v>
       </c>
       <c r="BS8" t="n">
         <v>137</v>
       </c>
       <c r="BT8" t="n">
         <v>151</v>
       </c>
       <c r="BU8" t="n">
         <v>154</v>
       </c>
       <c r="BV8" t="n">
         <v>138</v>
       </c>
       <c r="BW8" t="n">
         <v>160</v>
       </c>
       <c r="BX8" t="n">
         <v>143</v>
       </c>
+      <c r="BY8" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>161</v>
       </c>
       <c r="C9" t="n">
         <v>155</v>
       </c>
       <c r="D9" t="n">
         <v>168</v>
       </c>
       <c r="E9" t="n">
         <v>157</v>
       </c>
       <c r="F9" t="n">
         <v>163</v>
       </c>
       <c r="G9" t="n">
         <v>157</v>
       </c>
@@ -5117,64 +5174,67 @@
         <v>157</v>
       </c>
       <c r="BQ9" t="n">
         <v>157</v>
       </c>
       <c r="BR9" t="n">
         <v>158</v>
       </c>
       <c r="BS9" t="n">
         <v>157</v>
       </c>
       <c r="BT9" t="n">
         <v>158</v>
       </c>
       <c r="BU9" t="n">
         <v>157</v>
       </c>
       <c r="BV9" t="n">
         <v>159</v>
       </c>
       <c r="BW9" t="n">
         <v>157</v>
       </c>
       <c r="BX9" t="n">
         <v>159</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5214,50 +5274,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5597,50 +5658,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -5829,50 +5895,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -6061,50 +6130,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -6293,50 +6365,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6525,50 +6600,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -6757,50 +6835,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -6989,50 +7070,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>29</v>
       </c>
       <c r="C8" t="n">
         <v>26</v>
       </c>
       <c r="D8" t="n">
         <v>29</v>
       </c>
       <c r="E8" t="n">
         <v>30</v>
       </c>
       <c r="F8" t="n">
         <v>29</v>
       </c>
       <c r="G8" t="n">
         <v>24</v>
       </c>
@@ -7221,50 +7305,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>31</v>
       </c>
       <c r="BR8" t="n">
         <v>33</v>
       </c>
       <c r="BS8" t="n">
         <v>30</v>
       </c>
       <c r="BT8" t="n">
         <v>31</v>
       </c>
       <c r="BU8" t="n">
         <v>33</v>
       </c>
       <c r="BV8" t="n">
         <v>29</v>
       </c>
       <c r="BW8" t="n">
         <v>30</v>
       </c>
       <c r="BX8" t="n">
         <v>24</v>
       </c>
+      <c r="BY8" t="n">
+        <v>19</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>28</v>
       </c>
       <c r="C9" t="n">
         <v>25</v>
       </c>
       <c r="D9" t="n">
         <v>29</v>
       </c>
       <c r="E9" t="n">
         <v>29</v>
       </c>
       <c r="F9" t="n">
         <v>29</v>
       </c>
       <c r="G9" t="n">
         <v>23</v>
       </c>
@@ -7452,64 +7539,67 @@
         <v>35</v>
       </c>
       <c r="BQ9" t="n">
         <v>33</v>
       </c>
       <c r="BR9" t="n">
         <v>33</v>
       </c>
       <c r="BS9" t="n">
         <v>30</v>
       </c>
       <c r="BT9" t="n">
         <v>31</v>
       </c>
       <c r="BU9" t="n">
         <v>35</v>
       </c>
       <c r="BV9" t="n">
         <v>31</v>
       </c>
       <c r="BW9" t="n">
         <v>31</v>
       </c>
       <c r="BX9" t="n">
         <v>25</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7549,50 +7639,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7932,50 +8023,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -8164,50 +8260,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -8396,50 +8495,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -8628,50 +8730,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8860,50 +8965,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -9092,50 +9200,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -9324,50 +9435,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>7</v>
       </c>
       <c r="C8" t="n">
         <v>12</v>
       </c>
       <c r="D8" t="n">
         <v>15</v>
       </c>
       <c r="E8" t="n">
         <v>6</v>
       </c>
       <c r="F8" t="n">
         <v>7</v>
       </c>
       <c r="G8" t="n">
         <v>13</v>
       </c>
@@ -9556,50 +9670,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>14</v>
       </c>
       <c r="BR8" t="n">
         <v>14</v>
       </c>
       <c r="BS8" t="n">
         <v>12</v>
       </c>
       <c r="BT8" t="n">
         <v>7</v>
       </c>
       <c r="BU8" t="n">
         <v>18</v>
       </c>
       <c r="BV8" t="n">
         <v>10</v>
       </c>
       <c r="BW8" t="n">
         <v>8</v>
       </c>
       <c r="BX8" t="n">
         <v>6</v>
       </c>
+      <c r="BY8" t="n">
+        <v>11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>7</v>
       </c>
       <c r="C9" t="n">
         <v>10</v>
       </c>
       <c r="D9" t="n">
         <v>15</v>
       </c>
       <c r="E9" t="n">
         <v>6</v>
       </c>
       <c r="F9" t="n">
         <v>6</v>
       </c>
       <c r="G9" t="n">
         <v>12</v>
       </c>
@@ -9787,64 +9904,67 @@
         <v>15</v>
       </c>
       <c r="BQ9" t="n">
         <v>14</v>
       </c>
       <c r="BR9" t="n">
         <v>14</v>
       </c>
       <c r="BS9" t="n">
         <v>12</v>
       </c>
       <c r="BT9" t="n">
         <v>7</v>
       </c>
       <c r="BU9" t="n">
         <v>18</v>
       </c>
       <c r="BV9" t="n">
         <v>9</v>
       </c>
       <c r="BW9" t="n">
         <v>8</v>
       </c>
       <c r="BX9" t="n">
         <v>6</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9881,50 +10001,51 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10249,50 +10370,55 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.8</v>
       </c>
@@ -10472,50 +10598,53 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
@@ -10695,50 +10824,53 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -10918,50 +11050,53 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -11141,50 +11276,53 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -11364,50 +11502,53 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -11587,50 +11728,53 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>6</v>
       </c>
       <c r="C8" t="n">
         <v>6</v>
       </c>
       <c r="D8" t="n">
         <v>6</v>
       </c>
       <c r="E8" t="n">
         <v>5</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>4</v>
       </c>
@@ -11810,50 +11954,53 @@
       </c>
       <c r="BN8" t="n">
         <v>4</v>
       </c>
       <c r="BO8" t="n">
         <v>2</v>
       </c>
       <c r="BP8" t="n">
         <v>2</v>
       </c>
       <c r="BQ8" t="n">
         <v>2</v>
       </c>
       <c r="BR8" t="n">
         <v>2</v>
       </c>
       <c r="BS8" t="n">
         <v>2</v>
       </c>
       <c r="BT8" t="n">
         <v>3</v>
       </c>
       <c r="BU8" t="n">
         <v>2</v>
       </c>
+      <c r="BV8" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>5</v>
       </c>
       <c r="C9" t="n">
         <v>6</v>
       </c>
       <c r="D9" t="n">
         <v>6</v>
       </c>
       <c r="E9" t="n">
         <v>5</v>
       </c>
       <c r="F9" t="n">
         <v>2</v>
       </c>
       <c r="G9" t="n">
         <v>4</v>
       </c>
@@ -12032,64 +12179,67 @@
         <v>4</v>
       </c>
       <c r="BN9" t="n">
         <v>4</v>
       </c>
       <c r="BO9" t="n">
         <v>2</v>
       </c>
       <c r="BP9" t="n">
         <v>2</v>
       </c>
       <c r="BQ9" t="n">
         <v>2</v>
       </c>
       <c r="BR9" t="n">
         <v>2</v>
       </c>
       <c r="BS9" t="n">
         <v>2</v>
       </c>
       <c r="BT9" t="n">
         <v>3</v>
       </c>
       <c r="BU9" t="n">
         <v>2</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12129,50 +12279,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12512,50 +12663,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -12744,50 +12900,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -12976,50 +13135,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -13208,50 +13370,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13440,50 +13605,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -13672,50 +13840,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -13904,50 +14075,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>28</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>23</v>
       </c>
       <c r="E8" t="n">
         <v>22</v>
       </c>
       <c r="F8" t="n">
         <v>33</v>
       </c>
       <c r="G8" t="n">
         <v>22</v>
       </c>
@@ -14136,50 +14310,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>30</v>
       </c>
       <c r="BR8" t="n">
         <v>29</v>
       </c>
       <c r="BS8" t="n">
         <v>41</v>
       </c>
       <c r="BT8" t="n">
         <v>25</v>
       </c>
       <c r="BU8" t="n">
         <v>40</v>
       </c>
       <c r="BV8" t="n">
         <v>23</v>
       </c>
       <c r="BW8" t="n">
         <v>33</v>
       </c>
       <c r="BX8" t="n">
         <v>33</v>
       </c>
+      <c r="BY8" t="n">
+        <v>21</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>26</v>
       </c>
       <c r="C9" t="n">
         <v>20</v>
       </c>
       <c r="D9" t="n">
         <v>22</v>
       </c>
       <c r="E9" t="n">
         <v>22</v>
       </c>
       <c r="F9" t="n">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>20</v>
       </c>
@@ -14367,64 +14544,67 @@
         <v>42</v>
       </c>
       <c r="BQ9" t="n">
         <v>31</v>
       </c>
       <c r="BR9" t="n">
         <v>30</v>
       </c>
       <c r="BS9" t="n">
         <v>40</v>
       </c>
       <c r="BT9" t="n">
         <v>25</v>
       </c>
       <c r="BU9" t="n">
         <v>41</v>
       </c>
       <c r="BV9" t="n">
         <v>24</v>
       </c>
       <c r="BW9" t="n">
         <v>31</v>
       </c>
       <c r="BX9" t="n">
         <v>32</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14464,50 +14644,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14847,50 +15028,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -15079,50 +15265,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -15311,50 +15500,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -15543,50 +15735,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -15775,50 +15970,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16007,50 +16205,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -16239,50 +16440,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>26</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>23</v>
       </c>
       <c r="E8" t="n">
         <v>11</v>
       </c>
       <c r="F8" t="n">
         <v>22</v>
       </c>
       <c r="G8" t="n">
         <v>20</v>
       </c>
@@ -16471,50 +16675,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>24</v>
       </c>
       <c r="BR8" t="n">
         <v>18</v>
       </c>
       <c r="BS8" t="n">
         <v>11</v>
       </c>
       <c r="BT8" t="n">
         <v>22</v>
       </c>
       <c r="BU8" t="n">
         <v>11</v>
       </c>
       <c r="BV8" t="n">
         <v>12</v>
       </c>
       <c r="BW8" t="n">
         <v>14</v>
       </c>
       <c r="BX8" t="n">
         <v>16</v>
       </c>
+      <c r="BY8" t="n">
+        <v>15</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>25</v>
       </c>
       <c r="C9" t="n">
         <v>20</v>
       </c>
       <c r="D9" t="n">
         <v>23</v>
       </c>
       <c r="E9" t="n">
         <v>10</v>
       </c>
       <c r="F9" t="n">
         <v>20</v>
       </c>
       <c r="G9" t="n">
         <v>19</v>
       </c>
@@ -16702,64 +16909,67 @@
         <v>21</v>
       </c>
       <c r="BQ9" t="n">
         <v>24</v>
       </c>
       <c r="BR9" t="n">
         <v>20</v>
       </c>
       <c r="BS9" t="n">
         <v>10</v>
       </c>
       <c r="BT9" t="n">
         <v>22</v>
       </c>
       <c r="BU9" t="n">
         <v>12</v>
       </c>
       <c r="BV9" t="n">
         <v>12</v>
       </c>
       <c r="BW9" t="n">
         <v>15</v>
       </c>
       <c r="BX9" t="n">
         <v>17</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16799,50 +17009,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17182,50 +17393,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -17414,50 +17630,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -17646,50 +17865,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -17878,50 +18100,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -18110,50 +18335,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -18342,50 +18570,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -18574,50 +18805,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>54</v>
       </c>
       <c r="C8" t="n">
         <v>65</v>
       </c>
       <c r="D8" t="n">
         <v>69</v>
       </c>
       <c r="E8" t="n">
         <v>65</v>
       </c>
       <c r="F8" t="n">
         <v>59</v>
       </c>
       <c r="G8" t="n">
         <v>65</v>
       </c>
@@ -18806,50 +19040,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>41</v>
       </c>
       <c r="BR8" t="n">
         <v>53</v>
       </c>
       <c r="BS8" t="n">
         <v>46</v>
       </c>
       <c r="BT8" t="n">
         <v>52</v>
       </c>
       <c r="BU8" t="n">
         <v>54</v>
       </c>
       <c r="BV8" t="n">
         <v>38</v>
       </c>
       <c r="BW8" t="n">
         <v>46</v>
       </c>
       <c r="BX8" t="n">
         <v>36</v>
       </c>
+      <c r="BY8" t="n">
+        <v>53</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>61</v>
       </c>
       <c r="C9" t="n">
         <v>57</v>
       </c>
       <c r="D9" t="n">
         <v>66</v>
       </c>
       <c r="E9" t="n">
         <v>61</v>
       </c>
       <c r="F9" t="n">
         <v>56</v>
       </c>
       <c r="G9" t="n">
         <v>63</v>
       </c>
@@ -19037,64 +19274,67 @@
         <v>42</v>
       </c>
       <c r="BQ9" t="n">
         <v>40</v>
       </c>
       <c r="BR9" t="n">
         <v>50</v>
       </c>
       <c r="BS9" t="n">
         <v>46</v>
       </c>
       <c r="BT9" t="n">
         <v>51</v>
       </c>
       <c r="BU9" t="n">
         <v>55</v>
       </c>
       <c r="BV9" t="n">
         <v>39</v>
       </c>
       <c r="BW9" t="n">
         <v>44</v>
       </c>
       <c r="BX9" t="n">
         <v>36</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19134,50 +19374,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19517,50 +19758,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -19749,50 +19995,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -19981,50 +20230,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -20213,50 +20465,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -20445,50 +20700,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -20677,50 +20935,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -20909,50 +21170,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>361</v>
       </c>
       <c r="C8" t="n">
         <v>358</v>
       </c>
       <c r="D8" t="n">
         <v>374</v>
       </c>
       <c r="E8" t="n">
         <v>356</v>
       </c>
       <c r="F8" t="n">
         <v>360</v>
       </c>
       <c r="G8" t="n">
         <v>344</v>
       </c>
@@ -21141,50 +21405,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>363</v>
       </c>
       <c r="BR8" t="n">
         <v>364</v>
       </c>
       <c r="BS8" t="n">
         <v>362</v>
       </c>
       <c r="BT8" t="n">
         <v>366</v>
       </c>
       <c r="BU8" t="n">
         <v>367</v>
       </c>
       <c r="BV8" t="n">
         <v>367</v>
       </c>
       <c r="BW8" t="n">
         <v>375</v>
       </c>
       <c r="BX8" t="n">
         <v>377</v>
       </c>
+      <c r="BY8" t="n">
+        <v>365</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>352</v>
       </c>
       <c r="C9" t="n">
         <v>349</v>
       </c>
       <c r="D9" t="n">
         <v>372</v>
       </c>
       <c r="E9" t="n">
         <v>342</v>
       </c>
       <c r="F9" t="n">
         <v>364</v>
       </c>
       <c r="G9" t="n">
         <v>341</v>
       </c>
@@ -21372,64 +21639,67 @@
         <v>362</v>
       </c>
       <c r="BQ9" t="n">
         <v>365</v>
       </c>
       <c r="BR9" t="n">
         <v>356</v>
       </c>
       <c r="BS9" t="n">
         <v>360</v>
       </c>
       <c r="BT9" t="n">
         <v>357</v>
       </c>
       <c r="BU9" t="n">
         <v>348</v>
       </c>
       <c r="BV9" t="n">
         <v>369</v>
       </c>
       <c r="BW9" t="n">
         <v>360</v>
       </c>
       <c r="BX9" t="n">
         <v>373</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21469,50 +21739,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21852,50 +22123,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -22084,50 +22360,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -22316,50 +22595,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -22548,50 +22830,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -22780,50 +23065,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -23012,50 +23300,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -23244,50 +23535,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>218</v>
       </c>
       <c r="C8" t="n">
         <v>162</v>
       </c>
       <c r="D8" t="n">
         <v>166</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>202</v>
       </c>
       <c r="G8" t="n">
         <v>189</v>
       </c>
@@ -23476,50 +23770,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>214</v>
       </c>
       <c r="BR8" t="n">
         <v>206</v>
       </c>
       <c r="BS8" t="n">
         <v>207</v>
       </c>
       <c r="BT8" t="n">
         <v>205</v>
       </c>
       <c r="BU8" t="n">
         <v>217</v>
       </c>
       <c r="BV8" t="n">
         <v>203</v>
       </c>
       <c r="BW8" t="n">
         <v>209</v>
       </c>
       <c r="BX8" t="n">
         <v>222</v>
       </c>
+      <c r="BY8" t="n">
+        <v>229</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>212</v>
       </c>
       <c r="C9" t="n">
         <v>166</v>
       </c>
       <c r="D9" t="n">
         <v>165</v>
       </c>
       <c r="E9" t="n">
         <v>165</v>
       </c>
       <c r="F9" t="n">
         <v>195</v>
       </c>
       <c r="G9" t="n">
         <v>182</v>
       </c>
@@ -23707,64 +24004,67 @@
         <v>207</v>
       </c>
       <c r="BQ9" t="n">
         <v>205</v>
       </c>
       <c r="BR9" t="n">
         <v>202</v>
       </c>
       <c r="BS9" t="n">
         <v>204</v>
       </c>
       <c r="BT9" t="n">
         <v>206</v>
       </c>
       <c r="BU9" t="n">
         <v>214</v>
       </c>
       <c r="BV9" t="n">
         <v>199</v>
       </c>
       <c r="BW9" t="n">
         <v>211</v>
       </c>
       <c r="BX9" t="n">
         <v>210</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23804,50 +24104,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24187,50 +24488,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -24419,50 +24725,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -24651,50 +24960,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -24883,50 +25195,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -25115,50 +25430,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -25347,50 +25665,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -25579,50 +25900,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>106</v>
       </c>
       <c r="C8" t="n">
         <v>152</v>
       </c>
       <c r="D8" t="n">
         <v>174</v>
       </c>
       <c r="E8" t="n">
         <v>147</v>
       </c>
       <c r="F8" t="n">
         <v>129</v>
       </c>
       <c r="G8" t="n">
         <v>131</v>
       </c>
@@ -25811,50 +26135,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>105</v>
       </c>
       <c r="BR8" t="n">
         <v>114</v>
       </c>
       <c r="BS8" t="n">
         <v>108</v>
       </c>
       <c r="BT8" t="n">
         <v>107</v>
       </c>
       <c r="BU8" t="n">
         <v>97</v>
       </c>
       <c r="BV8" t="n">
         <v>113</v>
       </c>
       <c r="BW8" t="n">
         <v>96</v>
       </c>
       <c r="BX8" t="n">
         <v>109</v>
       </c>
+      <c r="BY8" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>106</v>
       </c>
       <c r="C9" t="n">
         <v>145</v>
       </c>
       <c r="D9" t="n">
         <v>171</v>
       </c>
       <c r="E9" t="n">
         <v>144</v>
       </c>
       <c r="F9" t="n">
         <v>127</v>
       </c>
       <c r="G9" t="n">
         <v>128</v>
       </c>
@@ -26042,64 +26369,67 @@
         <v>104</v>
       </c>
       <c r="BQ9" t="n">
         <v>106</v>
       </c>
       <c r="BR9" t="n">
         <v>110</v>
       </c>
       <c r="BS9" t="n">
         <v>107</v>
       </c>
       <c r="BT9" t="n">
         <v>107</v>
       </c>
       <c r="BU9" t="n">
         <v>96</v>
       </c>
       <c r="BV9" t="n">
         <v>115</v>
       </c>
       <c r="BW9" t="n">
         <v>100</v>
       </c>
       <c r="BX9" t="n">
         <v>104</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26139,50 +26469,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26522,50 +26853,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -26754,50 +27090,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -26986,50 +27325,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -27218,50 +27560,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -27450,50 +27795,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -27682,50 +28030,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -27914,50 +28265,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>240</v>
       </c>
       <c r="C8" t="n">
         <v>251</v>
       </c>
       <c r="D8" t="n">
         <v>247</v>
       </c>
       <c r="E8" t="n">
         <v>240</v>
       </c>
       <c r="F8" t="n">
         <v>247</v>
       </c>
       <c r="G8" t="n">
         <v>239</v>
       </c>
@@ -28146,50 +28500,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>210</v>
       </c>
       <c r="BR8" t="n">
         <v>233</v>
       </c>
       <c r="BS8" t="n">
         <v>236</v>
       </c>
       <c r="BT8" t="n">
         <v>226</v>
       </c>
       <c r="BU8" t="n">
         <v>237</v>
       </c>
       <c r="BV8" t="n">
         <v>231</v>
       </c>
       <c r="BW8" t="n">
         <v>235</v>
       </c>
       <c r="BX8" t="n">
         <v>230</v>
       </c>
+      <c r="BY8" t="n">
+        <v>232</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>220</v>
       </c>
       <c r="C9" t="n">
         <v>217</v>
       </c>
       <c r="D9" t="n">
         <v>233</v>
       </c>
       <c r="E9" t="n">
         <v>215</v>
       </c>
       <c r="F9" t="n">
         <v>224</v>
       </c>
       <c r="G9" t="n">
         <v>216</v>
       </c>
@@ -28377,64 +28734,67 @@
         <v>216</v>
       </c>
       <c r="BQ9" t="n">
         <v>216</v>
       </c>
       <c r="BR9" t="n">
         <v>217</v>
       </c>
       <c r="BS9" t="n">
         <v>216</v>
       </c>
       <c r="BT9" t="n">
         <v>217</v>
       </c>
       <c r="BU9" t="n">
         <v>216</v>
       </c>
       <c r="BV9" t="n">
         <v>218</v>
       </c>
       <c r="BW9" t="n">
         <v>216</v>
       </c>
       <c r="BX9" t="n">
         <v>218</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28474,50 +28834,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28857,50 +29218,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -29089,50 +29455,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -29321,50 +29690,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -29553,50 +29925,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -29785,50 +30160,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -30017,50 +30395,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -30249,50 +30630,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>184</v>
       </c>
       <c r="C8" t="n">
         <v>171</v>
       </c>
       <c r="D8" t="n">
         <v>184</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>185</v>
       </c>
       <c r="G8" t="n">
         <v>172</v>
       </c>
@@ -30481,50 +30865,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>183</v>
       </c>
       <c r="BR8" t="n">
         <v>173</v>
       </c>
       <c r="BS8" t="n">
         <v>176</v>
       </c>
       <c r="BT8" t="n">
         <v>172</v>
       </c>
       <c r="BU8" t="n">
         <v>167</v>
       </c>
       <c r="BV8" t="n">
         <v>191</v>
       </c>
       <c r="BW8" t="n">
         <v>175</v>
       </c>
       <c r="BX8" t="n">
         <v>170</v>
       </c>
+      <c r="BY8" t="n">
+        <v>175</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>187</v>
       </c>
       <c r="C9" t="n">
         <v>182</v>
       </c>
       <c r="D9" t="n">
         <v>198</v>
       </c>
       <c r="E9" t="n">
         <v>182</v>
       </c>
       <c r="F9" t="n">
         <v>190</v>
       </c>
       <c r="G9" t="n">
         <v>183</v>
       </c>
@@ -30711,65 +31098,68 @@
       <c r="BP9" t="n">
         <v>183</v>
       </c>
       <c r="BQ9" t="n">
         <v>183</v>
       </c>
       <c r="BR9" t="n">
         <v>183</v>
       </c>
       <c r="BS9" t="n">
         <v>183</v>
       </c>
       <c r="BT9" t="n">
         <v>184</v>
       </c>
       <c r="BU9" t="n">
         <v>182</v>
       </c>
       <c r="BV9" t="n">
         <v>184</v>
       </c>
       <c r="BW9" t="n">
         <v>183</v>
       </c>
       <c r="BX9" t="n">
+        <v>184</v>
+      </c>
+      <c r="BY9" t="n">
         <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30809,50 +31199,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31192,50 +31583,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -31424,50 +31820,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -31656,50 +32055,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -31888,50 +32290,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -32120,50 +32525,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -32352,50 +32760,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -32584,50 +32995,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>104</v>
       </c>
       <c r="C8" t="n">
         <v>96</v>
       </c>
       <c r="D8" t="n">
         <v>118</v>
       </c>
       <c r="E8" t="n">
         <v>103</v>
       </c>
       <c r="F8" t="n">
         <v>108</v>
       </c>
       <c r="G8" t="n">
         <v>103</v>
       </c>
@@ -32816,50 +33230,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>99</v>
       </c>
       <c r="BR8" t="n">
         <v>98</v>
       </c>
       <c r="BS8" t="n">
         <v>107</v>
       </c>
       <c r="BT8" t="n">
         <v>109</v>
       </c>
       <c r="BU8" t="n">
         <v>100</v>
       </c>
       <c r="BV8" t="n">
         <v>101</v>
       </c>
       <c r="BW8" t="n">
         <v>102</v>
       </c>
       <c r="BX8" t="n">
         <v>99</v>
       </c>
+      <c r="BY8" t="n">
+        <v>96</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>109</v>
       </c>
       <c r="C9" t="n">
         <v>106</v>
       </c>
       <c r="D9" t="n">
         <v>113</v>
       </c>
       <c r="E9" t="n">
         <v>106</v>
       </c>
       <c r="F9" t="n">
         <v>110</v>
       </c>
       <c r="G9" t="n">
         <v>106</v>
       </c>
@@ -33047,64 +33464,67 @@
         <v>106</v>
       </c>
       <c r="BQ9" t="n">
         <v>106</v>
       </c>
       <c r="BR9" t="n">
         <v>106</v>
       </c>
       <c r="BS9" t="n">
         <v>106</v>
       </c>
       <c r="BT9" t="n">
         <v>106</v>
       </c>
       <c r="BU9" t="n">
         <v>106</v>
       </c>
       <c r="BV9" t="n">
         <v>107</v>
       </c>
       <c r="BW9" t="n">
         <v>106</v>
       </c>
       <c r="BX9" t="n">
         <v>107</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33144,50 +33564,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33527,50 +33948,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -33759,50 +34185,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -33991,50 +34420,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -34223,50 +34655,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -34455,50 +34890,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -34687,50 +35125,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -34919,50 +35360,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>251</v>
       </c>
       <c r="C8" t="n">
         <v>263</v>
       </c>
       <c r="D8" t="n">
         <v>274</v>
       </c>
       <c r="E8" t="n">
         <v>254</v>
       </c>
       <c r="F8" t="n">
         <v>272</v>
       </c>
       <c r="G8" t="n">
         <v>253</v>
       </c>
@@ -35151,50 +35595,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>237</v>
       </c>
       <c r="BR8" t="n">
         <v>261</v>
       </c>
       <c r="BS8" t="n">
         <v>246</v>
       </c>
       <c r="BT8" t="n">
         <v>255</v>
       </c>
       <c r="BU8" t="n">
         <v>250</v>
       </c>
       <c r="BV8" t="n">
         <v>239</v>
       </c>
       <c r="BW8" t="n">
         <v>251</v>
       </c>
       <c r="BX8" t="n">
         <v>245</v>
       </c>
+      <c r="BY8" t="n">
+        <v>252</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>257</v>
       </c>
       <c r="C9" t="n">
         <v>252</v>
       </c>
       <c r="D9" t="n">
         <v>272</v>
       </c>
       <c r="E9" t="n">
         <v>250</v>
       </c>
       <c r="F9" t="n">
         <v>261</v>
       </c>
       <c r="G9" t="n">
         <v>251</v>
       </c>
@@ -35382,64 +35829,67 @@
         <v>251</v>
       </c>
       <c r="BQ9" t="n">
         <v>251</v>
       </c>
       <c r="BR9" t="n">
         <v>252</v>
       </c>
       <c r="BS9" t="n">
         <v>252</v>
       </c>
       <c r="BT9" t="n">
         <v>253</v>
       </c>
       <c r="BU9" t="n">
         <v>251</v>
       </c>
       <c r="BV9" t="n">
         <v>253</v>
       </c>
       <c r="BW9" t="n">
         <v>251</v>
       </c>
       <c r="BX9" t="n">
         <v>254</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35479,50 +35929,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35862,50 +36313,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -36094,50 +36550,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -36326,50 +36785,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -36558,50 +37020,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -36790,50 +37255,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -37022,50 +37490,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -37254,50 +37725,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>343</v>
       </c>
       <c r="C8" t="n">
         <v>360</v>
       </c>
       <c r="D8" t="n">
         <v>365</v>
       </c>
       <c r="E8" t="n">
         <v>333</v>
       </c>
       <c r="F8" t="n">
         <v>348</v>
       </c>
       <c r="G8" t="n">
         <v>344</v>
       </c>
@@ -37486,50 +37960,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>354</v>
       </c>
       <c r="BR8" t="n">
         <v>337</v>
       </c>
       <c r="BS8" t="n">
         <v>331</v>
       </c>
       <c r="BT8" t="n">
         <v>337</v>
       </c>
       <c r="BU8" t="n">
         <v>325</v>
       </c>
       <c r="BV8" t="n">
         <v>343</v>
       </c>
       <c r="BW8" t="n">
         <v>330</v>
       </c>
       <c r="BX8" t="n">
         <v>350</v>
       </c>
+      <c r="BY8" t="n">
+        <v>334</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>347</v>
       </c>
       <c r="C9" t="n">
         <v>340</v>
       </c>
       <c r="D9" t="n">
         <v>365</v>
       </c>
       <c r="E9" t="n">
         <v>338</v>
       </c>
       <c r="F9" t="n">
         <v>352</v>
       </c>
       <c r="G9" t="n">
         <v>339</v>
       </c>
@@ -37717,64 +38194,67 @@
         <v>338</v>
       </c>
       <c r="BQ9" t="n">
         <v>339</v>
       </c>
       <c r="BR9" t="n">
         <v>340</v>
       </c>
       <c r="BS9" t="n">
         <v>339</v>
       </c>
       <c r="BT9" t="n">
         <v>341</v>
       </c>
       <c r="BU9" t="n">
         <v>338</v>
       </c>
       <c r="BV9" t="n">
         <v>342</v>
       </c>
       <c r="BW9" t="n">
         <v>338</v>
       </c>
       <c r="BX9" t="n">
         <v>342</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -37814,50 +38294,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38197,50 +38678,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -38429,50 +38915,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -38661,50 +39150,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -38893,50 +39385,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -39125,50 +39620,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -39357,50 +39855,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -39589,50 +40090,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>193</v>
       </c>
       <c r="C8" t="n">
         <v>130</v>
       </c>
       <c r="D8" t="n">
         <v>199</v>
       </c>
       <c r="E8" t="n">
         <v>174</v>
       </c>
       <c r="F8" t="n">
         <v>176</v>
       </c>
       <c r="G8" t="n">
         <v>168</v>
       </c>
@@ -39821,50 +40325,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>204</v>
       </c>
       <c r="BR8" t="n">
         <v>177</v>
       </c>
       <c r="BS8" t="n">
         <v>193</v>
       </c>
       <c r="BT8" t="n">
         <v>193</v>
       </c>
       <c r="BU8" t="n">
         <v>190</v>
       </c>
       <c r="BV8" t="n">
         <v>200</v>
       </c>
       <c r="BW8" t="n">
         <v>187</v>
       </c>
       <c r="BX8" t="n">
         <v>188</v>
       </c>
+      <c r="BY8" t="n">
+        <v>193</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>203</v>
       </c>
       <c r="C9" t="n">
         <v>195</v>
       </c>
       <c r="D9" t="n">
         <v>215</v>
       </c>
       <c r="E9" t="n">
         <v>198</v>
       </c>
       <c r="F9" t="n">
         <v>206</v>
       </c>
       <c r="G9" t="n">
         <v>198</v>
       </c>
@@ -40051,65 +40558,68 @@
       <c r="BP9" t="n">
         <v>198</v>
       </c>
       <c r="BQ9" t="n">
         <v>198</v>
       </c>
       <c r="BR9" t="n">
         <v>199</v>
       </c>
       <c r="BS9" t="n">
         <v>199</v>
       </c>
       <c r="BT9" t="n">
         <v>200</v>
       </c>
       <c r="BU9" t="n">
         <v>198</v>
       </c>
       <c r="BV9" t="n">
         <v>200</v>
       </c>
       <c r="BW9" t="n">
         <v>198</v>
       </c>
       <c r="BX9" t="n">
+        <v>200</v>
+      </c>
+      <c r="BY9" t="n">
         <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -40149,50 +40659,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -40532,50 +41043,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -40764,50 +41280,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -40996,50 +41515,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -41228,50 +41750,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -41460,50 +41985,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -41692,50 +42220,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -41924,50 +42455,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>475</v>
       </c>
       <c r="C8" t="n">
         <v>501</v>
       </c>
       <c r="D8" t="n">
         <v>517</v>
       </c>
       <c r="E8" t="n">
         <v>488</v>
       </c>
       <c r="F8" t="n">
         <v>487</v>
       </c>
       <c r="G8" t="n">
         <v>480</v>
       </c>
@@ -42156,50 +42690,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>456</v>
       </c>
       <c r="BR8" t="n">
         <v>480</v>
       </c>
       <c r="BS8" t="n">
         <v>467</v>
       </c>
       <c r="BT8" t="n">
         <v>483</v>
       </c>
       <c r="BU8" t="n">
         <v>473</v>
       </c>
       <c r="BV8" t="n">
         <v>471</v>
       </c>
       <c r="BW8" t="n">
         <v>486</v>
       </c>
       <c r="BX8" t="n">
         <v>488</v>
       </c>
+      <c r="BY8" t="n">
+        <v>476</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>500</v>
       </c>
       <c r="C9" t="n">
         <v>489</v>
       </c>
       <c r="D9" t="n">
         <v>528</v>
       </c>
       <c r="E9" t="n">
         <v>487</v>
       </c>
       <c r="F9" t="n">
         <v>508</v>
       </c>
       <c r="G9" t="n">
         <v>489</v>
       </c>
@@ -42387,64 +42924,67 @@
         <v>488</v>
       </c>
       <c r="BQ9" t="n">
         <v>489</v>
       </c>
       <c r="BR9" t="n">
         <v>491</v>
       </c>
       <c r="BS9" t="n">
         <v>490</v>
       </c>
       <c r="BT9" t="n">
         <v>492</v>
       </c>
       <c r="BU9" t="n">
         <v>488</v>
       </c>
       <c r="BV9" t="n">
         <v>493</v>
       </c>
       <c r="BW9" t="n">
         <v>488</v>
       </c>
       <c r="BX9" t="n">
         <v>493</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -42484,50 +43024,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -42867,50 +43408,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -43099,50 +43645,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -43331,50 +43880,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -43563,50 +44115,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -43795,50 +44350,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -44027,50 +44585,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -44259,50 +44820,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>552</v>
       </c>
       <c r="C8" t="n">
         <v>503</v>
       </c>
       <c r="D8" t="n">
         <v>568</v>
       </c>
       <c r="E8" t="n">
         <v>513</v>
       </c>
       <c r="F8" t="n">
         <v>556</v>
       </c>
       <c r="G8" t="n">
         <v>524</v>
       </c>
@@ -44491,50 +45055,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>549</v>
       </c>
       <c r="BR8" t="n">
         <v>528</v>
       </c>
       <c r="BS8" t="n">
         <v>539</v>
       </c>
       <c r="BT8" t="n">
         <v>528</v>
       </c>
       <c r="BU8" t="n">
         <v>529</v>
       </c>
       <c r="BV8" t="n">
         <v>542</v>
       </c>
       <c r="BW8" t="n">
         <v>517</v>
       </c>
       <c r="BX8" t="n">
         <v>525</v>
       </c>
+      <c r="BY8" t="n">
+        <v>535</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>528</v>
       </c>
       <c r="C9" t="n">
         <v>515</v>
       </c>
       <c r="D9" t="n">
         <v>557</v>
       </c>
       <c r="E9" t="n">
         <v>514</v>
       </c>
       <c r="F9" t="n">
         <v>535</v>
       </c>
       <c r="G9" t="n">
         <v>515</v>
       </c>
@@ -44722,64 +45289,67 @@
         <v>515</v>
       </c>
       <c r="BQ9" t="n">
         <v>516</v>
       </c>
       <c r="BR9" t="n">
         <v>517</v>
       </c>
       <c r="BS9" t="n">
         <v>516</v>
       </c>
       <c r="BT9" t="n">
         <v>519</v>
       </c>
       <c r="BU9" t="n">
         <v>514</v>
       </c>
       <c r="BV9" t="n">
         <v>520</v>
       </c>
       <c r="BW9" t="n">
         <v>515</v>
       </c>
       <c r="BX9" t="n">
         <v>520</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -44819,50 +45389,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -45202,50 +45773,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -45434,50 +46010,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -45666,50 +46245,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -45898,50 +46480,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -46130,50 +46715,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -46362,50 +46950,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -46594,50 +47185,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>663</v>
       </c>
       <c r="C8" t="n">
         <v>603</v>
       </c>
       <c r="D8" t="n">
         <v>677</v>
       </c>
       <c r="E8" t="n">
         <v>623</v>
       </c>
       <c r="F8" t="n">
         <v>658</v>
       </c>
       <c r="G8" t="n">
         <v>628</v>
       </c>
@@ -46826,50 +47420,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>637</v>
       </c>
       <c r="BR8" t="n">
         <v>615</v>
       </c>
       <c r="BS8" t="n">
         <v>633</v>
       </c>
       <c r="BT8" t="n">
         <v>637</v>
       </c>
       <c r="BU8" t="n">
         <v>607</v>
       </c>
       <c r="BV8" t="n">
         <v>660</v>
       </c>
       <c r="BW8" t="n">
         <v>620</v>
       </c>
       <c r="BX8" t="n">
         <v>651</v>
       </c>
+      <c r="BY8" t="n">
+        <v>645</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>651</v>
       </c>
       <c r="C9" t="n">
         <v>648</v>
       </c>
       <c r="D9" t="n">
         <v>692</v>
       </c>
       <c r="E9" t="n">
         <v>654</v>
       </c>
       <c r="F9" t="n">
         <v>667</v>
       </c>
       <c r="G9" t="n">
         <v>648</v>
       </c>
@@ -47057,64 +47654,67 @@
         <v>608</v>
       </c>
       <c r="BQ9" t="n">
         <v>626</v>
       </c>
       <c r="BR9" t="n">
         <v>629</v>
       </c>
       <c r="BS9" t="n">
         <v>633</v>
       </c>
       <c r="BT9" t="n">
         <v>644</v>
       </c>
       <c r="BU9" t="n">
         <v>617</v>
       </c>
       <c r="BV9" t="n">
         <v>654</v>
       </c>
       <c r="BW9" t="n">
         <v>638</v>
       </c>
       <c r="BX9" t="n">
         <v>651</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>663</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -47154,50 +47754,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Professional services(law, accountancy, consultting etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -47537,50 +48138,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -47769,50 +48375,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -48001,50 +48610,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -48233,50 +48845,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -48465,50 +49080,53 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -48697,50 +49315,53 @@
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -48929,50 +49550,53 @@
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>130</v>
       </c>
       <c r="C8" t="n">
         <v>145</v>
       </c>
       <c r="D8" t="n">
         <v>142</v>
       </c>
       <c r="E8" t="n">
         <v>141</v>
       </c>
       <c r="F8" t="n">
         <v>141</v>
       </c>
       <c r="G8" t="n">
         <v>139</v>
       </c>
@@ -49161,50 +49785,53 @@
       </c>
       <c r="BQ8" t="n">
         <v>135</v>
       </c>
       <c r="BR8" t="n">
         <v>144</v>
       </c>
       <c r="BS8" t="n">
         <v>140</v>
       </c>
       <c r="BT8" t="n">
         <v>136</v>
       </c>
       <c r="BU8" t="n">
         <v>137</v>
       </c>
       <c r="BV8" t="n">
         <v>139</v>
       </c>
       <c r="BW8" t="n">
         <v>135</v>
       </c>
       <c r="BX8" t="n">
         <v>138</v>
       </c>
+      <c r="BY8" t="n">
+        <v>145</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>123</v>
       </c>
       <c r="C9" t="n">
         <v>119</v>
       </c>
       <c r="D9" t="n">
         <v>130</v>
       </c>
       <c r="E9" t="n">
         <v>120</v>
       </c>
       <c r="F9" t="n">
         <v>125</v>
       </c>
       <c r="G9" t="n">
         <v>120</v>
       </c>
@@ -49391,47 +50018,50 @@
       <c r="BP9" t="n">
         <v>120</v>
       </c>
       <c r="BQ9" t="n">
         <v>120</v>
       </c>
       <c r="BR9" t="n">
         <v>121</v>
       </c>
       <c r="BS9" t="n">
         <v>121</v>
       </c>
       <c r="BT9" t="n">
         <v>121</v>
       </c>
       <c r="BU9" t="n">
         <v>120</v>
       </c>
       <c r="BV9" t="n">
         <v>121</v>
       </c>
       <c r="BW9" t="n">
         <v>120</v>
       </c>
       <c r="BX9" t="n">
+        <v>121</v>
+      </c>
+      <c r="BY9" t="n">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>