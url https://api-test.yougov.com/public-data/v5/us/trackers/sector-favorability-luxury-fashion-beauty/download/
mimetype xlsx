--- v0 (2026-04-29)
+++ v1 (2026-06-26)
@@ -460,51 +460,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -540,50 +540,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -903,50 +905,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -1123,50 +1135,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -1343,50 +1361,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -1563,50 +1587,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -1783,50 +1813,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2003,50 +2039,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2223,50 +2265,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1027</v>
       </c>
       <c r="C8" t="n">
         <v>1004</v>
       </c>
       <c r="D8" t="n">
         <v>1085</v>
       </c>
       <c r="E8" t="n">
         <v>1001</v>
       </c>
       <c r="F8" t="n">
         <v>1043</v>
       </c>
       <c r="G8" t="n">
         <v>1004</v>
       </c>
@@ -2443,50 +2491,56 @@
       </c>
       <c r="BM8" t="n">
         <v>1003</v>
       </c>
       <c r="BN8" t="n">
         <v>1031</v>
       </c>
       <c r="BO8" t="n">
         <v>1013</v>
       </c>
       <c r="BP8" t="n">
         <v>1003</v>
       </c>
       <c r="BQ8" t="n">
         <v>1005</v>
       </c>
       <c r="BR8" t="n">
         <v>1008</v>
       </c>
       <c r="BS8" t="n">
         <v>1006</v>
       </c>
       <c r="BT8" t="n">
         <v>1011</v>
       </c>
+      <c r="BU8" t="n">
+        <v>1002</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>1013</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1027</v>
       </c>
       <c r="C9" t="n">
         <v>1004</v>
       </c>
       <c r="D9" t="n">
         <v>1085</v>
       </c>
       <c r="E9" t="n">
         <v>1001</v>
       </c>
       <c r="F9" t="n">
         <v>1043</v>
       </c>
       <c r="G9" t="n">
         <v>1004</v>
       </c>
@@ -2662,64 +2716,70 @@
         <v>1033</v>
       </c>
       <c r="BM9" t="n">
         <v>1003</v>
       </c>
       <c r="BN9" t="n">
         <v>1031</v>
       </c>
       <c r="BO9" t="n">
         <v>1013</v>
       </c>
       <c r="BP9" t="n">
         <v>1003</v>
       </c>
       <c r="BQ9" t="n">
         <v>1005</v>
       </c>
       <c r="BR9" t="n">
         <v>1008</v>
       </c>
       <c r="BS9" t="n">
         <v>1006</v>
       </c>
       <c r="BT9" t="n">
         <v>1011</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>1002</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>1013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2755,50 +2815,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3118,50 +3180,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -3338,50 +3410,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -3558,50 +3636,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -3778,50 +3862,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3998,50 +4088,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4218,50 +4314,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -4438,50 +4540,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>138</v>
       </c>
       <c r="C8" t="n">
         <v>172</v>
       </c>
       <c r="D8" t="n">
         <v>170</v>
       </c>
       <c r="E8" t="n">
         <v>163</v>
       </c>
       <c r="F8" t="n">
         <v>151</v>
       </c>
       <c r="G8" t="n">
         <v>154</v>
       </c>
@@ -4658,50 +4766,56 @@
       </c>
       <c r="BM8" t="n">
         <v>135</v>
       </c>
       <c r="BN8" t="n">
         <v>163</v>
       </c>
       <c r="BO8" t="n">
         <v>140</v>
       </c>
       <c r="BP8" t="n">
         <v>146</v>
       </c>
       <c r="BQ8" t="n">
         <v>134</v>
       </c>
       <c r="BR8" t="n">
         <v>153</v>
       </c>
       <c r="BS8" t="n">
         <v>137</v>
       </c>
       <c r="BT8" t="n">
         <v>151</v>
       </c>
+      <c r="BU8" t="n">
+        <v>154</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>138</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>161</v>
       </c>
       <c r="C9" t="n">
         <v>155</v>
       </c>
       <c r="D9" t="n">
         <v>168</v>
       </c>
       <c r="E9" t="n">
         <v>157</v>
       </c>
       <c r="F9" t="n">
         <v>163</v>
       </c>
       <c r="G9" t="n">
         <v>157</v>
       </c>
@@ -4877,64 +4991,70 @@
         <v>162</v>
       </c>
       <c r="BM9" t="n">
         <v>157</v>
       </c>
       <c r="BN9" t="n">
         <v>161</v>
       </c>
       <c r="BO9" t="n">
         <v>159</v>
       </c>
       <c r="BP9" t="n">
         <v>157</v>
       </c>
       <c r="BQ9" t="n">
         <v>157</v>
       </c>
       <c r="BR9" t="n">
         <v>158</v>
       </c>
       <c r="BS9" t="n">
         <v>157</v>
       </c>
       <c r="BT9" t="n">
         <v>158</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>157</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4970,50 +5090,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5333,50 +5455,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5553,50 +5685,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -5773,50 +5911,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -5993,50 +6137,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6213,50 +6363,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -6433,50 +6589,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6653,50 +6815,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>29</v>
       </c>
       <c r="C8" t="n">
         <v>26</v>
       </c>
       <c r="D8" t="n">
         <v>29</v>
       </c>
       <c r="E8" t="n">
         <v>30</v>
       </c>
       <c r="F8" t="n">
         <v>29</v>
       </c>
       <c r="G8" t="n">
         <v>24</v>
       </c>
@@ -6873,50 +7041,56 @@
       </c>
       <c r="BM8" t="n">
         <v>35</v>
       </c>
       <c r="BN8" t="n">
         <v>37</v>
       </c>
       <c r="BO8" t="n">
         <v>35</v>
       </c>
       <c r="BP8" t="n">
         <v>35</v>
       </c>
       <c r="BQ8" t="n">
         <v>31</v>
       </c>
       <c r="BR8" t="n">
         <v>33</v>
       </c>
       <c r="BS8" t="n">
         <v>30</v>
       </c>
       <c r="BT8" t="n">
         <v>31</v>
       </c>
+      <c r="BU8" t="n">
+        <v>33</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>29</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>28</v>
       </c>
       <c r="C9" t="n">
         <v>25</v>
       </c>
       <c r="D9" t="n">
         <v>29</v>
       </c>
       <c r="E9" t="n">
         <v>29</v>
       </c>
       <c r="F9" t="n">
         <v>29</v>
       </c>
       <c r="G9" t="n">
         <v>23</v>
       </c>
@@ -7091,65 +7265,71 @@
       <c r="BL9" t="n">
         <v>40</v>
       </c>
       <c r="BM9" t="n">
         <v>35</v>
       </c>
       <c r="BN9" t="n">
         <v>39</v>
       </c>
       <c r="BO9" t="n">
         <v>35</v>
       </c>
       <c r="BP9" t="n">
         <v>35</v>
       </c>
       <c r="BQ9" t="n">
         <v>33</v>
       </c>
       <c r="BR9" t="n">
         <v>33</v>
       </c>
       <c r="BS9" t="n">
         <v>30</v>
       </c>
       <c r="BT9" t="n">
+        <v>31</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>35</v>
+      </c>
+      <c r="BV9" t="n">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7185,50 +7365,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7548,50 +7730,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -7768,50 +7960,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
@@ -7988,50 +8186,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -8208,50 +8412,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8428,50 +8638,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -8648,50 +8864,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8868,50 +9090,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>7</v>
       </c>
       <c r="C8" t="n">
         <v>12</v>
       </c>
       <c r="D8" t="n">
         <v>15</v>
       </c>
       <c r="E8" t="n">
         <v>6</v>
       </c>
       <c r="F8" t="n">
         <v>7</v>
       </c>
       <c r="G8" t="n">
         <v>13</v>
       </c>
@@ -9088,50 +9316,56 @@
       </c>
       <c r="BM8" t="n">
         <v>12</v>
       </c>
       <c r="BN8" t="n">
         <v>15</v>
       </c>
       <c r="BO8" t="n">
         <v>12</v>
       </c>
       <c r="BP8" t="n">
         <v>14</v>
       </c>
       <c r="BQ8" t="n">
         <v>14</v>
       </c>
       <c r="BR8" t="n">
         <v>14</v>
       </c>
       <c r="BS8" t="n">
         <v>12</v>
       </c>
       <c r="BT8" t="n">
         <v>7</v>
       </c>
+      <c r="BU8" t="n">
+        <v>18</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>10</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>7</v>
       </c>
       <c r="C9" t="n">
         <v>10</v>
       </c>
       <c r="D9" t="n">
         <v>15</v>
       </c>
       <c r="E9" t="n">
         <v>6</v>
       </c>
       <c r="F9" t="n">
         <v>6</v>
       </c>
       <c r="G9" t="n">
         <v>12</v>
       </c>
@@ -9307,64 +9541,70 @@
         <v>14</v>
       </c>
       <c r="BM9" t="n">
         <v>12</v>
       </c>
       <c r="BN9" t="n">
         <v>16</v>
       </c>
       <c r="BO9" t="n">
         <v>12</v>
       </c>
       <c r="BP9" t="n">
         <v>15</v>
       </c>
       <c r="BQ9" t="n">
         <v>14</v>
       </c>
       <c r="BR9" t="n">
         <v>14</v>
       </c>
       <c r="BS9" t="n">
         <v>12</v>
       </c>
       <c r="BT9" t="n">
         <v>7</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>18</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ9"/>
+  <dimension ref="A1:BS9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9397,50 +9637,52 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9745,50 +9987,60 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2025-10-23</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -9956,50 +10208,56 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -10167,50 +10425,56 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -10378,50 +10642,56 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -10589,50 +10859,56 @@
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BR5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -10800,50 +11076,56 @@
       </c>
       <c r="BJ6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="BR6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS6" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -11011,50 +11293,56 @@
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BR7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>6</v>
       </c>
       <c r="C8" t="n">
         <v>6</v>
       </c>
       <c r="D8" t="n">
         <v>6</v>
       </c>
       <c r="E8" t="n">
         <v>5</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>4</v>
       </c>
@@ -11222,50 +11510,56 @@
       </c>
       <c r="BJ8" t="n">
         <v>6</v>
       </c>
       <c r="BK8" t="n">
         <v>3</v>
       </c>
       <c r="BL8" t="n">
         <v>4</v>
       </c>
       <c r="BM8" t="n">
         <v>4</v>
       </c>
       <c r="BN8" t="n">
         <v>4</v>
       </c>
       <c r="BO8" t="n">
         <v>2</v>
       </c>
       <c r="BP8" t="n">
         <v>2</v>
       </c>
       <c r="BQ8" t="n">
         <v>2</v>
       </c>
+      <c r="BR8" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS8" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>5</v>
       </c>
       <c r="C9" t="n">
         <v>6</v>
       </c>
       <c r="D9" t="n">
         <v>6</v>
       </c>
       <c r="E9" t="n">
         <v>5</v>
       </c>
       <c r="F9" t="n">
         <v>2</v>
       </c>
       <c r="G9" t="n">
         <v>4</v>
       </c>
@@ -11431,65 +11725,71 @@
       <c r="BI9" t="n">
         <v>2</v>
       </c>
       <c r="BJ9" t="n">
         <v>6</v>
       </c>
       <c r="BK9" t="n">
         <v>3</v>
       </c>
       <c r="BL9" t="n">
         <v>4</v>
       </c>
       <c r="BM9" t="n">
         <v>4</v>
       </c>
       <c r="BN9" t="n">
         <v>4</v>
       </c>
       <c r="BO9" t="n">
         <v>2</v>
       </c>
       <c r="BP9" t="n">
         <v>2</v>
       </c>
       <c r="BQ9" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS9" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11525,50 +11825,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11888,50 +12190,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12108,50 +12420,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -12328,50 +12646,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -12548,50 +12872,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -12768,50 +13098,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -12988,50 +13324,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13208,50 +13550,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>28</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>23</v>
       </c>
       <c r="E8" t="n">
         <v>22</v>
       </c>
       <c r="F8" t="n">
         <v>33</v>
       </c>
       <c r="G8" t="n">
         <v>22</v>
       </c>
@@ -13428,50 +13776,56 @@
       </c>
       <c r="BM8" t="n">
         <v>42</v>
       </c>
       <c r="BN8" t="n">
         <v>29</v>
       </c>
       <c r="BO8" t="n">
         <v>27</v>
       </c>
       <c r="BP8" t="n">
         <v>43</v>
       </c>
       <c r="BQ8" t="n">
         <v>30</v>
       </c>
       <c r="BR8" t="n">
         <v>29</v>
       </c>
       <c r="BS8" t="n">
         <v>41</v>
       </c>
       <c r="BT8" t="n">
         <v>25</v>
       </c>
+      <c r="BU8" t="n">
+        <v>40</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>23</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>26</v>
       </c>
       <c r="C9" t="n">
         <v>20</v>
       </c>
       <c r="D9" t="n">
         <v>22</v>
       </c>
       <c r="E9" t="n">
         <v>22</v>
       </c>
       <c r="F9" t="n">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>20</v>
       </c>
@@ -13647,64 +14001,70 @@
         <v>36</v>
       </c>
       <c r="BM9" t="n">
         <v>41</v>
       </c>
       <c r="BN9" t="n">
         <v>29</v>
       </c>
       <c r="BO9" t="n">
         <v>30</v>
       </c>
       <c r="BP9" t="n">
         <v>42</v>
       </c>
       <c r="BQ9" t="n">
         <v>31</v>
       </c>
       <c r="BR9" t="n">
         <v>30</v>
       </c>
       <c r="BS9" t="n">
         <v>40</v>
       </c>
       <c r="BT9" t="n">
         <v>25</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>41</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13740,50 +14100,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14103,50 +14465,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -14323,50 +14695,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -14543,50 +14921,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -14763,50 +15147,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -14983,50 +15373,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -15203,50 +15599,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -15423,50 +15825,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>26</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>23</v>
       </c>
       <c r="E8" t="n">
         <v>11</v>
       </c>
       <c r="F8" t="n">
         <v>22</v>
       </c>
       <c r="G8" t="n">
         <v>20</v>
       </c>
@@ -15643,50 +16051,56 @@
       </c>
       <c r="BM8" t="n">
         <v>16</v>
       </c>
       <c r="BN8" t="n">
         <v>20</v>
       </c>
       <c r="BO8" t="n">
         <v>29</v>
       </c>
       <c r="BP8" t="n">
         <v>20</v>
       </c>
       <c r="BQ8" t="n">
         <v>24</v>
       </c>
       <c r="BR8" t="n">
         <v>18</v>
       </c>
       <c r="BS8" t="n">
         <v>11</v>
       </c>
       <c r="BT8" t="n">
         <v>22</v>
       </c>
+      <c r="BU8" t="n">
+        <v>11</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>12</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>25</v>
       </c>
       <c r="C9" t="n">
         <v>20</v>
       </c>
       <c r="D9" t="n">
         <v>23</v>
       </c>
       <c r="E9" t="n">
         <v>10</v>
       </c>
       <c r="F9" t="n">
         <v>20</v>
       </c>
       <c r="G9" t="n">
         <v>19</v>
       </c>
@@ -15862,64 +16276,70 @@
         <v>22</v>
       </c>
       <c r="BM9" t="n">
         <v>16</v>
       </c>
       <c r="BN9" t="n">
         <v>22</v>
       </c>
       <c r="BO9" t="n">
         <v>31</v>
       </c>
       <c r="BP9" t="n">
         <v>21</v>
       </c>
       <c r="BQ9" t="n">
         <v>24</v>
       </c>
       <c r="BR9" t="n">
         <v>20</v>
       </c>
       <c r="BS9" t="n">
         <v>10</v>
       </c>
       <c r="BT9" t="n">
         <v>22</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>12</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15955,50 +16375,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16318,50 +16740,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -16538,50 +16970,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -16758,50 +17196,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -16978,50 +17422,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -17198,50 +17648,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17418,50 +17874,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -17638,50 +18100,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>54</v>
       </c>
       <c r="C8" t="n">
         <v>65</v>
       </c>
       <c r="D8" t="n">
         <v>69</v>
       </c>
       <c r="E8" t="n">
         <v>65</v>
       </c>
       <c r="F8" t="n">
         <v>59</v>
       </c>
       <c r="G8" t="n">
         <v>65</v>
       </c>
@@ -17858,50 +18326,56 @@
       </c>
       <c r="BM8" t="n">
         <v>37</v>
       </c>
       <c r="BN8" t="n">
         <v>42</v>
       </c>
       <c r="BO8" t="n">
         <v>46</v>
       </c>
       <c r="BP8" t="n">
         <v>43</v>
       </c>
       <c r="BQ8" t="n">
         <v>41</v>
       </c>
       <c r="BR8" t="n">
         <v>53</v>
       </c>
       <c r="BS8" t="n">
         <v>46</v>
       </c>
       <c r="BT8" t="n">
         <v>52</v>
       </c>
+      <c r="BU8" t="n">
+        <v>54</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>61</v>
       </c>
       <c r="C9" t="n">
         <v>57</v>
       </c>
       <c r="D9" t="n">
         <v>66</v>
       </c>
       <c r="E9" t="n">
         <v>61</v>
       </c>
       <c r="F9" t="n">
         <v>56</v>
       </c>
       <c r="G9" t="n">
         <v>63</v>
       </c>
@@ -18077,64 +18551,70 @@
         <v>54</v>
       </c>
       <c r="BM9" t="n">
         <v>39</v>
       </c>
       <c r="BN9" t="n">
         <v>40</v>
       </c>
       <c r="BO9" t="n">
         <v>48</v>
       </c>
       <c r="BP9" t="n">
         <v>42</v>
       </c>
       <c r="BQ9" t="n">
         <v>40</v>
       </c>
       <c r="BR9" t="n">
         <v>50</v>
       </c>
       <c r="BS9" t="n">
         <v>46</v>
       </c>
       <c r="BT9" t="n">
         <v>51</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>55</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18170,50 +18650,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18533,50 +19015,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -18753,50 +19245,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -18973,50 +19471,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -19193,50 +19697,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -19413,50 +19923,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -19633,50 +20149,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -19853,50 +20375,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>361</v>
       </c>
       <c r="C8" t="n">
         <v>358</v>
       </c>
       <c r="D8" t="n">
         <v>374</v>
       </c>
       <c r="E8" t="n">
         <v>356</v>
       </c>
       <c r="F8" t="n">
         <v>360</v>
       </c>
       <c r="G8" t="n">
         <v>344</v>
       </c>
@@ -20073,50 +20601,56 @@
       </c>
       <c r="BM8" t="n">
         <v>355</v>
       </c>
       <c r="BN8" t="n">
         <v>385</v>
       </c>
       <c r="BO8" t="n">
         <v>358</v>
       </c>
       <c r="BP8" t="n">
         <v>366</v>
       </c>
       <c r="BQ8" t="n">
         <v>363</v>
       </c>
       <c r="BR8" t="n">
         <v>364</v>
       </c>
       <c r="BS8" t="n">
         <v>362</v>
       </c>
       <c r="BT8" t="n">
         <v>366</v>
       </c>
+      <c r="BU8" t="n">
+        <v>367</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>367</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>352</v>
       </c>
       <c r="C9" t="n">
         <v>349</v>
       </c>
       <c r="D9" t="n">
         <v>372</v>
       </c>
       <c r="E9" t="n">
         <v>342</v>
       </c>
       <c r="F9" t="n">
         <v>364</v>
       </c>
       <c r="G9" t="n">
         <v>341</v>
       </c>
@@ -20292,64 +20826,70 @@
         <v>362</v>
       </c>
       <c r="BM9" t="n">
         <v>365</v>
       </c>
       <c r="BN9" t="n">
         <v>375</v>
       </c>
       <c r="BO9" t="n">
         <v>360</v>
       </c>
       <c r="BP9" t="n">
         <v>362</v>
       </c>
       <c r="BQ9" t="n">
         <v>365</v>
       </c>
       <c r="BR9" t="n">
         <v>356</v>
       </c>
       <c r="BS9" t="n">
         <v>360</v>
       </c>
       <c r="BT9" t="n">
         <v>357</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>348</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20385,50 +20925,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20748,50 +21290,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -20968,50 +21520,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -21188,50 +21746,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -21408,50 +21972,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -21628,50 +22198,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -21848,50 +22424,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -22068,50 +22650,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>218</v>
       </c>
       <c r="C8" t="n">
         <v>162</v>
       </c>
       <c r="D8" t="n">
         <v>166</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>202</v>
       </c>
       <c r="G8" t="n">
         <v>189</v>
       </c>
@@ -22288,50 +22876,56 @@
       </c>
       <c r="BM8" t="n">
         <v>211</v>
       </c>
       <c r="BN8" t="n">
         <v>200</v>
       </c>
       <c r="BO8" t="n">
         <v>216</v>
       </c>
       <c r="BP8" t="n">
         <v>206</v>
       </c>
       <c r="BQ8" t="n">
         <v>214</v>
       </c>
       <c r="BR8" t="n">
         <v>206</v>
       </c>
       <c r="BS8" t="n">
         <v>207</v>
       </c>
       <c r="BT8" t="n">
         <v>205</v>
       </c>
+      <c r="BU8" t="n">
+        <v>217</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>203</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>212</v>
       </c>
       <c r="C9" t="n">
         <v>166</v>
       </c>
       <c r="D9" t="n">
         <v>165</v>
       </c>
       <c r="E9" t="n">
         <v>165</v>
       </c>
       <c r="F9" t="n">
         <v>195</v>
       </c>
       <c r="G9" t="n">
         <v>182</v>
       </c>
@@ -22507,64 +23101,70 @@
         <v>201</v>
       </c>
       <c r="BM9" t="n">
         <v>214</v>
       </c>
       <c r="BN9" t="n">
         <v>203</v>
       </c>
       <c r="BO9" t="n">
         <v>210</v>
       </c>
       <c r="BP9" t="n">
         <v>207</v>
       </c>
       <c r="BQ9" t="n">
         <v>205</v>
       </c>
       <c r="BR9" t="n">
         <v>202</v>
       </c>
       <c r="BS9" t="n">
         <v>204</v>
       </c>
       <c r="BT9" t="n">
         <v>206</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>214</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22600,50 +23200,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22963,50 +23565,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -23183,50 +23795,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -23403,50 +24021,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -23623,50 +24247,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -23843,50 +24473,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -24063,50 +24699,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -24283,50 +24925,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>106</v>
       </c>
       <c r="C8" t="n">
         <v>152</v>
       </c>
       <c r="D8" t="n">
         <v>174</v>
       </c>
       <c r="E8" t="n">
         <v>147</v>
       </c>
       <c r="F8" t="n">
         <v>129</v>
       </c>
       <c r="G8" t="n">
         <v>131</v>
       </c>
@@ -24503,50 +25151,56 @@
       </c>
       <c r="BM8" t="n">
         <v>94</v>
       </c>
       <c r="BN8" t="n">
         <v>115</v>
       </c>
       <c r="BO8" t="n">
         <v>111</v>
       </c>
       <c r="BP8" t="n">
         <v>104</v>
       </c>
       <c r="BQ8" t="n">
         <v>105</v>
       </c>
       <c r="BR8" t="n">
         <v>114</v>
       </c>
       <c r="BS8" t="n">
         <v>108</v>
       </c>
       <c r="BT8" t="n">
         <v>107</v>
       </c>
+      <c r="BU8" t="n">
+        <v>97</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>113</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>106</v>
       </c>
       <c r="C9" t="n">
         <v>145</v>
       </c>
       <c r="D9" t="n">
         <v>171</v>
       </c>
       <c r="E9" t="n">
         <v>144</v>
       </c>
       <c r="F9" t="n">
         <v>127</v>
       </c>
       <c r="G9" t="n">
         <v>128</v>
       </c>
@@ -24722,64 +25376,70 @@
         <v>119</v>
       </c>
       <c r="BM9" t="n">
         <v>96</v>
       </c>
       <c r="BN9" t="n">
         <v>116</v>
       </c>
       <c r="BO9" t="n">
         <v>104</v>
       </c>
       <c r="BP9" t="n">
         <v>104</v>
       </c>
       <c r="BQ9" t="n">
         <v>106</v>
       </c>
       <c r="BR9" t="n">
         <v>110</v>
       </c>
       <c r="BS9" t="n">
         <v>107</v>
       </c>
       <c r="BT9" t="n">
         <v>107</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>96</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24815,50 +25475,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25178,50 +25840,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -25398,50 +26070,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -25618,50 +26296,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -25838,50 +26522,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -26058,50 +26748,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -26278,50 +26974,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -26498,50 +27200,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>240</v>
       </c>
       <c r="C8" t="n">
         <v>251</v>
       </c>
       <c r="D8" t="n">
         <v>247</v>
       </c>
       <c r="E8" t="n">
         <v>240</v>
       </c>
       <c r="F8" t="n">
         <v>247</v>
       </c>
       <c r="G8" t="n">
         <v>239</v>
       </c>
@@ -26718,50 +27426,56 @@
       </c>
       <c r="BM8" t="n">
         <v>220</v>
       </c>
       <c r="BN8" t="n">
         <v>239</v>
       </c>
       <c r="BO8" t="n">
         <v>216</v>
       </c>
       <c r="BP8" t="n">
         <v>229</v>
       </c>
       <c r="BQ8" t="n">
         <v>210</v>
       </c>
       <c r="BR8" t="n">
         <v>233</v>
       </c>
       <c r="BS8" t="n">
         <v>236</v>
       </c>
       <c r="BT8" t="n">
         <v>226</v>
       </c>
+      <c r="BU8" t="n">
+        <v>237</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>231</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>220</v>
       </c>
       <c r="C9" t="n">
         <v>217</v>
       </c>
       <c r="D9" t="n">
         <v>233</v>
       </c>
       <c r="E9" t="n">
         <v>215</v>
       </c>
       <c r="F9" t="n">
         <v>224</v>
       </c>
       <c r="G9" t="n">
         <v>216</v>
       </c>
@@ -26937,64 +27651,70 @@
         <v>222</v>
       </c>
       <c r="BM9" t="n">
         <v>216</v>
       </c>
       <c r="BN9" t="n">
         <v>222</v>
       </c>
       <c r="BO9" t="n">
         <v>218</v>
       </c>
       <c r="BP9" t="n">
         <v>216</v>
       </c>
       <c r="BQ9" t="n">
         <v>216</v>
       </c>
       <c r="BR9" t="n">
         <v>217</v>
       </c>
       <c r="BS9" t="n">
         <v>216</v>
       </c>
       <c r="BT9" t="n">
         <v>217</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>216</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27030,50 +27750,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27393,50 +28115,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -27613,50 +28345,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -27833,50 +28571,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -28053,50 +28797,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -28273,50 +29023,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -28493,50 +29249,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -28713,50 +29475,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>184</v>
       </c>
       <c r="C8" t="n">
         <v>171</v>
       </c>
       <c r="D8" t="n">
         <v>184</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>185</v>
       </c>
       <c r="G8" t="n">
         <v>172</v>
       </c>
@@ -28933,50 +29701,56 @@
       </c>
       <c r="BM8" t="n">
         <v>196</v>
       </c>
       <c r="BN8" t="n">
         <v>183</v>
       </c>
       <c r="BO8" t="n">
         <v>180</v>
       </c>
       <c r="BP8" t="n">
         <v>182</v>
       </c>
       <c r="BQ8" t="n">
         <v>183</v>
       </c>
       <c r="BR8" t="n">
         <v>173</v>
       </c>
       <c r="BS8" t="n">
         <v>176</v>
       </c>
       <c r="BT8" t="n">
         <v>172</v>
       </c>
+      <c r="BU8" t="n">
+        <v>167</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>191</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>187</v>
       </c>
       <c r="C9" t="n">
         <v>182</v>
       </c>
       <c r="D9" t="n">
         <v>198</v>
       </c>
       <c r="E9" t="n">
         <v>182</v>
       </c>
       <c r="F9" t="n">
         <v>190</v>
       </c>
       <c r="G9" t="n">
         <v>183</v>
       </c>
@@ -29151,65 +29925,71 @@
       <c r="BL9" t="n">
         <v>188</v>
       </c>
       <c r="BM9" t="n">
         <v>183</v>
       </c>
       <c r="BN9" t="n">
         <v>188</v>
       </c>
       <c r="BO9" t="n">
         <v>184</v>
       </c>
       <c r="BP9" t="n">
         <v>183</v>
       </c>
       <c r="BQ9" t="n">
         <v>183</v>
       </c>
       <c r="BR9" t="n">
         <v>183</v>
       </c>
       <c r="BS9" t="n">
         <v>183</v>
       </c>
       <c r="BT9" t="n">
+        <v>184</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>182</v>
+      </c>
+      <c r="BV9" t="n">
         <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29245,50 +30025,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29608,50 +30390,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -29828,50 +30620,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -30048,50 +30846,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -30268,50 +31072,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -30488,50 +31298,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -30708,50 +31524,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -30928,50 +31750,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>104</v>
       </c>
       <c r="C8" t="n">
         <v>96</v>
       </c>
       <c r="D8" t="n">
         <v>118</v>
       </c>
       <c r="E8" t="n">
         <v>103</v>
       </c>
       <c r="F8" t="n">
         <v>108</v>
       </c>
       <c r="G8" t="n">
         <v>103</v>
       </c>
@@ -31148,50 +31976,56 @@
       </c>
       <c r="BM8" t="n">
         <v>110</v>
       </c>
       <c r="BN8" t="n">
         <v>106</v>
       </c>
       <c r="BO8" t="n">
         <v>102</v>
       </c>
       <c r="BP8" t="n">
         <v>102</v>
       </c>
       <c r="BQ8" t="n">
         <v>99</v>
       </c>
       <c r="BR8" t="n">
         <v>98</v>
       </c>
       <c r="BS8" t="n">
         <v>107</v>
       </c>
       <c r="BT8" t="n">
         <v>109</v>
       </c>
+      <c r="BU8" t="n">
+        <v>100</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>101</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>109</v>
       </c>
       <c r="C9" t="n">
         <v>106</v>
       </c>
       <c r="D9" t="n">
         <v>113</v>
       </c>
       <c r="E9" t="n">
         <v>106</v>
       </c>
       <c r="F9" t="n">
         <v>110</v>
       </c>
       <c r="G9" t="n">
         <v>106</v>
       </c>
@@ -31367,64 +32201,70 @@
         <v>109</v>
       </c>
       <c r="BM9" t="n">
         <v>106</v>
       </c>
       <c r="BN9" t="n">
         <v>109</v>
       </c>
       <c r="BO9" t="n">
         <v>107</v>
       </c>
       <c r="BP9" t="n">
         <v>106</v>
       </c>
       <c r="BQ9" t="n">
         <v>106</v>
       </c>
       <c r="BR9" t="n">
         <v>106</v>
       </c>
       <c r="BS9" t="n">
         <v>106</v>
       </c>
       <c r="BT9" t="n">
         <v>106</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>106</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31460,50 +32300,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31823,50 +32665,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -32043,50 +32895,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -32263,50 +33121,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -32483,50 +33347,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -32703,50 +33573,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -32923,50 +33799,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -33143,50 +34025,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>251</v>
       </c>
       <c r="C8" t="n">
         <v>263</v>
       </c>
       <c r="D8" t="n">
         <v>274</v>
       </c>
       <c r="E8" t="n">
         <v>254</v>
       </c>
       <c r="F8" t="n">
         <v>272</v>
       </c>
       <c r="G8" t="n">
         <v>253</v>
       </c>
@@ -33363,50 +34251,56 @@
       </c>
       <c r="BM8" t="n">
         <v>249</v>
       </c>
       <c r="BN8" t="n">
         <v>263</v>
       </c>
       <c r="BO8" t="n">
         <v>250</v>
       </c>
       <c r="BP8" t="n">
         <v>259</v>
       </c>
       <c r="BQ8" t="n">
         <v>237</v>
       </c>
       <c r="BR8" t="n">
         <v>261</v>
       </c>
       <c r="BS8" t="n">
         <v>246</v>
       </c>
       <c r="BT8" t="n">
         <v>255</v>
       </c>
+      <c r="BU8" t="n">
+        <v>250</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>239</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>257</v>
       </c>
       <c r="C9" t="n">
         <v>252</v>
       </c>
       <c r="D9" t="n">
         <v>272</v>
       </c>
       <c r="E9" t="n">
         <v>250</v>
       </c>
       <c r="F9" t="n">
         <v>261</v>
       </c>
       <c r="G9" t="n">
         <v>251</v>
       </c>
@@ -33581,65 +34475,71 @@
       <c r="BL9" t="n">
         <v>258</v>
       </c>
       <c r="BM9" t="n">
         <v>251</v>
       </c>
       <c r="BN9" t="n">
         <v>258</v>
       </c>
       <c r="BO9" t="n">
         <v>253</v>
       </c>
       <c r="BP9" t="n">
         <v>251</v>
       </c>
       <c r="BQ9" t="n">
         <v>251</v>
       </c>
       <c r="BR9" t="n">
         <v>252</v>
       </c>
       <c r="BS9" t="n">
         <v>252</v>
       </c>
       <c r="BT9" t="n">
+        <v>253</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>251</v>
+      </c>
+      <c r="BV9" t="n">
         <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33675,50 +34575,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34038,50 +34940,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -34258,50 +35170,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -34478,50 +35396,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -34698,50 +35622,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -34918,50 +35848,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -35138,50 +36074,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -35358,50 +36300,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>343</v>
       </c>
       <c r="C8" t="n">
         <v>360</v>
       </c>
       <c r="D8" t="n">
         <v>365</v>
       </c>
       <c r="E8" t="n">
         <v>333</v>
       </c>
       <c r="F8" t="n">
         <v>348</v>
       </c>
       <c r="G8" t="n">
         <v>344</v>
       </c>
@@ -35578,50 +36526,56 @@
       </c>
       <c r="BM8" t="n">
         <v>343</v>
       </c>
       <c r="BN8" t="n">
         <v>339</v>
       </c>
       <c r="BO8" t="n">
         <v>358</v>
       </c>
       <c r="BP8" t="n">
         <v>328</v>
       </c>
       <c r="BQ8" t="n">
         <v>354</v>
       </c>
       <c r="BR8" t="n">
         <v>337</v>
       </c>
       <c r="BS8" t="n">
         <v>331</v>
       </c>
       <c r="BT8" t="n">
         <v>337</v>
       </c>
+      <c r="BU8" t="n">
+        <v>325</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>343</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>347</v>
       </c>
       <c r="C9" t="n">
         <v>340</v>
       </c>
       <c r="D9" t="n">
         <v>365</v>
       </c>
       <c r="E9" t="n">
         <v>338</v>
       </c>
       <c r="F9" t="n">
         <v>352</v>
       </c>
       <c r="G9" t="n">
         <v>339</v>
       </c>
@@ -35797,64 +36751,70 @@
         <v>348</v>
       </c>
       <c r="BM9" t="n">
         <v>338</v>
       </c>
       <c r="BN9" t="n">
         <v>348</v>
       </c>
       <c r="BO9" t="n">
         <v>342</v>
       </c>
       <c r="BP9" t="n">
         <v>338</v>
       </c>
       <c r="BQ9" t="n">
         <v>339</v>
       </c>
       <c r="BR9" t="n">
         <v>340</v>
       </c>
       <c r="BS9" t="n">
         <v>339</v>
       </c>
       <c r="BT9" t="n">
         <v>341</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>338</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>342</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35890,50 +36850,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36253,50 +37215,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -36473,50 +37445,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -36693,50 +37671,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -36913,50 +37897,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -37133,50 +38123,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -37353,50 +38349,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -37573,50 +38575,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>193</v>
       </c>
       <c r="C8" t="n">
         <v>130</v>
       </c>
       <c r="D8" t="n">
         <v>199</v>
       </c>
       <c r="E8" t="n">
         <v>174</v>
       </c>
       <c r="F8" t="n">
         <v>176</v>
       </c>
       <c r="G8" t="n">
         <v>168</v>
       </c>
@@ -37793,50 +38801,56 @@
       </c>
       <c r="BM8" t="n">
         <v>191</v>
       </c>
       <c r="BN8" t="n">
         <v>190</v>
       </c>
       <c r="BO8" t="n">
         <v>189</v>
       </c>
       <c r="BP8" t="n">
         <v>187</v>
       </c>
       <c r="BQ8" t="n">
         <v>204</v>
       </c>
       <c r="BR8" t="n">
         <v>177</v>
       </c>
       <c r="BS8" t="n">
         <v>193</v>
       </c>
       <c r="BT8" t="n">
         <v>193</v>
       </c>
+      <c r="BU8" t="n">
+        <v>190</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>203</v>
       </c>
       <c r="C9" t="n">
         <v>195</v>
       </c>
       <c r="D9" t="n">
         <v>215</v>
       </c>
       <c r="E9" t="n">
         <v>198</v>
       </c>
       <c r="F9" t="n">
         <v>206</v>
       </c>
       <c r="G9" t="n">
         <v>198</v>
       </c>
@@ -38011,65 +39025,71 @@
       <c r="BL9" t="n">
         <v>204</v>
       </c>
       <c r="BM9" t="n">
         <v>198</v>
       </c>
       <c r="BN9" t="n">
         <v>204</v>
       </c>
       <c r="BO9" t="n">
         <v>200</v>
       </c>
       <c r="BP9" t="n">
         <v>198</v>
       </c>
       <c r="BQ9" t="n">
         <v>198</v>
       </c>
       <c r="BR9" t="n">
         <v>199</v>
       </c>
       <c r="BS9" t="n">
         <v>199</v>
       </c>
       <c r="BT9" t="n">
+        <v>200</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>198</v>
+      </c>
+      <c r="BV9" t="n">
         <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -38105,50 +39125,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38468,50 +39490,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -38688,50 +39720,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -38908,50 +39946,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -39128,50 +40172,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -39348,50 +40398,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -39568,50 +40624,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -39788,50 +40850,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>475</v>
       </c>
       <c r="C8" t="n">
         <v>501</v>
       </c>
       <c r="D8" t="n">
         <v>517</v>
       </c>
       <c r="E8" t="n">
         <v>488</v>
       </c>
       <c r="F8" t="n">
         <v>487</v>
       </c>
       <c r="G8" t="n">
         <v>480</v>
       </c>
@@ -40008,50 +41076,56 @@
       </c>
       <c r="BM8" t="n">
         <v>481</v>
       </c>
       <c r="BN8" t="n">
         <v>490</v>
       </c>
       <c r="BO8" t="n">
         <v>466</v>
       </c>
       <c r="BP8" t="n">
         <v>489</v>
       </c>
       <c r="BQ8" t="n">
         <v>456</v>
       </c>
       <c r="BR8" t="n">
         <v>480</v>
       </c>
       <c r="BS8" t="n">
         <v>467</v>
       </c>
       <c r="BT8" t="n">
         <v>483</v>
       </c>
+      <c r="BU8" t="n">
+        <v>473</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>471</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>500</v>
       </c>
       <c r="C9" t="n">
         <v>489</v>
       </c>
       <c r="D9" t="n">
         <v>528</v>
       </c>
       <c r="E9" t="n">
         <v>487</v>
       </c>
       <c r="F9" t="n">
         <v>508</v>
       </c>
       <c r="G9" t="n">
         <v>489</v>
       </c>
@@ -40227,64 +41301,70 @@
         <v>503</v>
       </c>
       <c r="BM9" t="n">
         <v>488</v>
       </c>
       <c r="BN9" t="n">
         <v>502</v>
       </c>
       <c r="BO9" t="n">
         <v>493</v>
       </c>
       <c r="BP9" t="n">
         <v>488</v>
       </c>
       <c r="BQ9" t="n">
         <v>489</v>
       </c>
       <c r="BR9" t="n">
         <v>491</v>
       </c>
       <c r="BS9" t="n">
         <v>490</v>
       </c>
       <c r="BT9" t="n">
         <v>492</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>488</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>493</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -40320,50 +41400,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -40683,50 +41765,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -40903,50 +41995,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -41123,50 +42221,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -41343,50 +42447,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -41563,50 +42673,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -41783,50 +42899,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -42003,50 +43125,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>552</v>
       </c>
       <c r="C8" t="n">
         <v>503</v>
       </c>
       <c r="D8" t="n">
         <v>568</v>
       </c>
       <c r="E8" t="n">
         <v>513</v>
       </c>
       <c r="F8" t="n">
         <v>556</v>
       </c>
       <c r="G8" t="n">
         <v>524</v>
       </c>
@@ -42223,50 +43351,56 @@
       </c>
       <c r="BM8" t="n">
         <v>522</v>
       </c>
       <c r="BN8" t="n">
         <v>541</v>
       </c>
       <c r="BO8" t="n">
         <v>547</v>
       </c>
       <c r="BP8" t="n">
         <v>514</v>
       </c>
       <c r="BQ8" t="n">
         <v>549</v>
       </c>
       <c r="BR8" t="n">
         <v>528</v>
       </c>
       <c r="BS8" t="n">
         <v>539</v>
       </c>
       <c r="BT8" t="n">
         <v>528</v>
       </c>
+      <c r="BU8" t="n">
+        <v>529</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>542</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>528</v>
       </c>
       <c r="C9" t="n">
         <v>515</v>
       </c>
       <c r="D9" t="n">
         <v>557</v>
       </c>
       <c r="E9" t="n">
         <v>514</v>
       </c>
       <c r="F9" t="n">
         <v>535</v>
       </c>
       <c r="G9" t="n">
         <v>515</v>
       </c>
@@ -42442,64 +43576,70 @@
         <v>530</v>
       </c>
       <c r="BM9" t="n">
         <v>515</v>
       </c>
       <c r="BN9" t="n">
         <v>529</v>
       </c>
       <c r="BO9" t="n">
         <v>520</v>
       </c>
       <c r="BP9" t="n">
         <v>515</v>
       </c>
       <c r="BQ9" t="n">
         <v>516</v>
       </c>
       <c r="BR9" t="n">
         <v>517</v>
       </c>
       <c r="BS9" t="n">
         <v>516</v>
       </c>
       <c r="BT9" t="n">
         <v>519</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>514</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>520</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -42535,50 +43675,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -42898,50 +44040,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -43118,50 +44270,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -43338,50 +44496,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -43558,50 +44722,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -43778,50 +44948,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -43998,50 +45174,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -44218,50 +45400,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>663</v>
       </c>
       <c r="C8" t="n">
         <v>603</v>
       </c>
       <c r="D8" t="n">
         <v>677</v>
       </c>
       <c r="E8" t="n">
         <v>623</v>
       </c>
       <c r="F8" t="n">
         <v>658</v>
       </c>
       <c r="G8" t="n">
         <v>628</v>
       </c>
@@ -44438,50 +45626,56 @@
       </c>
       <c r="BM8" t="n">
         <v>624</v>
       </c>
       <c r="BN8" t="n">
         <v>618</v>
       </c>
       <c r="BO8" t="n">
         <v>632</v>
       </c>
       <c r="BP8" t="n">
         <v>599</v>
       </c>
       <c r="BQ8" t="n">
         <v>637</v>
       </c>
       <c r="BR8" t="n">
         <v>615</v>
       </c>
       <c r="BS8" t="n">
         <v>633</v>
       </c>
       <c r="BT8" t="n">
         <v>637</v>
       </c>
+      <c r="BU8" t="n">
+        <v>607</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>660</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>651</v>
       </c>
       <c r="C9" t="n">
         <v>648</v>
       </c>
       <c r="D9" t="n">
         <v>692</v>
       </c>
       <c r="E9" t="n">
         <v>654</v>
       </c>
       <c r="F9" t="n">
         <v>667</v>
       </c>
       <c r="G9" t="n">
         <v>648</v>
       </c>
@@ -44657,64 +45851,70 @@
         <v>631</v>
       </c>
       <c r="BM9" t="n">
         <v>620</v>
       </c>
       <c r="BN9" t="n">
         <v>636</v>
       </c>
       <c r="BO9" t="n">
         <v>622</v>
       </c>
       <c r="BP9" t="n">
         <v>608</v>
       </c>
       <c r="BQ9" t="n">
         <v>626</v>
       </c>
       <c r="BR9" t="n">
         <v>629</v>
       </c>
       <c r="BS9" t="n">
         <v>633</v>
       </c>
       <c r="BT9" t="n">
         <v>644</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>617</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -44750,50 +45950,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -45113,50 +46315,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -45333,50 +46545,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -45553,50 +46771,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -45773,50 +46997,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -45993,50 +47223,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -46213,50 +47449,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -46433,50 +47675,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>130</v>
       </c>
       <c r="C8" t="n">
         <v>145</v>
       </c>
       <c r="D8" t="n">
         <v>142</v>
       </c>
       <c r="E8" t="n">
         <v>141</v>
       </c>
       <c r="F8" t="n">
         <v>141</v>
       </c>
       <c r="G8" t="n">
         <v>139</v>
       </c>
@@ -46653,50 +47901,56 @@
       </c>
       <c r="BM8" t="n">
         <v>136</v>
       </c>
       <c r="BN8" t="n">
         <v>145</v>
       </c>
       <c r="BO8" t="n">
         <v>134</v>
       </c>
       <c r="BP8" t="n">
         <v>142</v>
       </c>
       <c r="BQ8" t="n">
         <v>135</v>
       </c>
       <c r="BR8" t="n">
         <v>144</v>
       </c>
       <c r="BS8" t="n">
         <v>140</v>
       </c>
       <c r="BT8" t="n">
         <v>136</v>
       </c>
+      <c r="BU8" t="n">
+        <v>137</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>139</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>123</v>
       </c>
       <c r="C9" t="n">
         <v>119</v>
       </c>
       <c r="D9" t="n">
         <v>130</v>
       </c>
       <c r="E9" t="n">
         <v>120</v>
       </c>
       <c r="F9" t="n">
         <v>125</v>
       </c>
       <c r="G9" t="n">
         <v>120</v>
       </c>
@@ -46871,47 +48125,53 @@
       <c r="BL9" t="n">
         <v>124</v>
       </c>
       <c r="BM9" t="n">
         <v>120</v>
       </c>
       <c r="BN9" t="n">
         <v>124</v>
       </c>
       <c r="BO9" t="n">
         <v>121</v>
       </c>
       <c r="BP9" t="n">
         <v>120</v>
       </c>
       <c r="BQ9" t="n">
         <v>120</v>
       </c>
       <c r="BR9" t="n">
         <v>121</v>
       </c>
       <c r="BS9" t="n">
         <v>121</v>
       </c>
       <c r="BT9" t="n">
+        <v>121</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>120</v>
+      </c>
+      <c r="BV9" t="n">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>