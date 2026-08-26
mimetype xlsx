--- v1 (2026-06-26)
+++ v2 (2026-08-26)
@@ -460,51 +460,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -542,50 +542,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -915,50 +917,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -1141,50 +1153,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -1367,50 +1385,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -1593,50 +1617,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -1819,50 +1849,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2045,50 +2081,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2271,50 +2313,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1027</v>
       </c>
       <c r="C8" t="n">
         <v>1004</v>
       </c>
       <c r="D8" t="n">
         <v>1085</v>
       </c>
       <c r="E8" t="n">
         <v>1001</v>
       </c>
       <c r="F8" t="n">
         <v>1043</v>
       </c>
       <c r="G8" t="n">
         <v>1004</v>
       </c>
@@ -2497,50 +2545,56 @@
       </c>
       <c r="BO8" t="n">
         <v>1013</v>
       </c>
       <c r="BP8" t="n">
         <v>1003</v>
       </c>
       <c r="BQ8" t="n">
         <v>1005</v>
       </c>
       <c r="BR8" t="n">
         <v>1008</v>
       </c>
       <c r="BS8" t="n">
         <v>1006</v>
       </c>
       <c r="BT8" t="n">
         <v>1011</v>
       </c>
       <c r="BU8" t="n">
         <v>1002</v>
       </c>
       <c r="BV8" t="n">
         <v>1013</v>
       </c>
+      <c r="BW8" t="n">
+        <v>1003</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>1013</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1027</v>
       </c>
       <c r="C9" t="n">
         <v>1004</v>
       </c>
       <c r="D9" t="n">
         <v>1085</v>
       </c>
       <c r="E9" t="n">
         <v>1001</v>
       </c>
       <c r="F9" t="n">
         <v>1043</v>
       </c>
       <c r="G9" t="n">
         <v>1004</v>
       </c>
@@ -2721,65 +2775,71 @@
       <c r="BN9" t="n">
         <v>1031</v>
       </c>
       <c r="BO9" t="n">
         <v>1013</v>
       </c>
       <c r="BP9" t="n">
         <v>1003</v>
       </c>
       <c r="BQ9" t="n">
         <v>1005</v>
       </c>
       <c r="BR9" t="n">
         <v>1008</v>
       </c>
       <c r="BS9" t="n">
         <v>1006</v>
       </c>
       <c r="BT9" t="n">
         <v>1011</v>
       </c>
       <c r="BU9" t="n">
         <v>1002</v>
       </c>
       <c r="BV9" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>1003</v>
+      </c>
+      <c r="BX9" t="n">
         <v>1013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2817,50 +2877,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3190,50 +3252,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -3416,50 +3488,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -3642,50 +3720,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -3868,50 +3952,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -4094,50 +4184,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4320,50 +4416,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -4546,50 +4648,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>138</v>
       </c>
       <c r="C8" t="n">
         <v>172</v>
       </c>
       <c r="D8" t="n">
         <v>170</v>
       </c>
       <c r="E8" t="n">
         <v>163</v>
       </c>
       <c r="F8" t="n">
         <v>151</v>
       </c>
       <c r="G8" t="n">
         <v>154</v>
       </c>
@@ -4772,50 +4880,56 @@
       </c>
       <c r="BO8" t="n">
         <v>140</v>
       </c>
       <c r="BP8" t="n">
         <v>146</v>
       </c>
       <c r="BQ8" t="n">
         <v>134</v>
       </c>
       <c r="BR8" t="n">
         <v>153</v>
       </c>
       <c r="BS8" t="n">
         <v>137</v>
       </c>
       <c r="BT8" t="n">
         <v>151</v>
       </c>
       <c r="BU8" t="n">
         <v>154</v>
       </c>
       <c r="BV8" t="n">
         <v>138</v>
       </c>
+      <c r="BW8" t="n">
+        <v>160</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>143</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>161</v>
       </c>
       <c r="C9" t="n">
         <v>155</v>
       </c>
       <c r="D9" t="n">
         <v>168</v>
       </c>
       <c r="E9" t="n">
         <v>157</v>
       </c>
       <c r="F9" t="n">
         <v>163</v>
       </c>
       <c r="G9" t="n">
         <v>157</v>
       </c>
@@ -4996,65 +5110,71 @@
       <c r="BN9" t="n">
         <v>161</v>
       </c>
       <c r="BO9" t="n">
         <v>159</v>
       </c>
       <c r="BP9" t="n">
         <v>157</v>
       </c>
       <c r="BQ9" t="n">
         <v>157</v>
       </c>
       <c r="BR9" t="n">
         <v>158</v>
       </c>
       <c r="BS9" t="n">
         <v>157</v>
       </c>
       <c r="BT9" t="n">
         <v>158</v>
       </c>
       <c r="BU9" t="n">
         <v>157</v>
       </c>
       <c r="BV9" t="n">
+        <v>159</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>157</v>
+      </c>
+      <c r="BX9" t="n">
         <v>159</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5092,50 +5212,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5465,50 +5587,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5691,50 +5823,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -5917,50 +6055,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -6143,50 +6287,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6369,50 +6519,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -6595,50 +6751,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6821,50 +6983,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>29</v>
       </c>
       <c r="C8" t="n">
         <v>26</v>
       </c>
       <c r="D8" t="n">
         <v>29</v>
       </c>
       <c r="E8" t="n">
         <v>30</v>
       </c>
       <c r="F8" t="n">
         <v>29</v>
       </c>
       <c r="G8" t="n">
         <v>24</v>
       </c>
@@ -7047,50 +7215,56 @@
       </c>
       <c r="BO8" t="n">
         <v>35</v>
       </c>
       <c r="BP8" t="n">
         <v>35</v>
       </c>
       <c r="BQ8" t="n">
         <v>31</v>
       </c>
       <c r="BR8" t="n">
         <v>33</v>
       </c>
       <c r="BS8" t="n">
         <v>30</v>
       </c>
       <c r="BT8" t="n">
         <v>31</v>
       </c>
       <c r="BU8" t="n">
         <v>33</v>
       </c>
       <c r="BV8" t="n">
         <v>29</v>
       </c>
+      <c r="BW8" t="n">
+        <v>30</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>24</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>28</v>
       </c>
       <c r="C9" t="n">
         <v>25</v>
       </c>
       <c r="D9" t="n">
         <v>29</v>
       </c>
       <c r="E9" t="n">
         <v>29</v>
       </c>
       <c r="F9" t="n">
         <v>29</v>
       </c>
       <c r="G9" t="n">
         <v>23</v>
       </c>
@@ -7272,64 +7446,70 @@
         <v>39</v>
       </c>
       <c r="BO9" t="n">
         <v>35</v>
       </c>
       <c r="BP9" t="n">
         <v>35</v>
       </c>
       <c r="BQ9" t="n">
         <v>33</v>
       </c>
       <c r="BR9" t="n">
         <v>33</v>
       </c>
       <c r="BS9" t="n">
         <v>30</v>
       </c>
       <c r="BT9" t="n">
         <v>31</v>
       </c>
       <c r="BU9" t="n">
         <v>35</v>
       </c>
       <c r="BV9" t="n">
         <v>31</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>31</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7367,50 +7547,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7740,50 +7922,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -7966,50 +8158,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
@@ -8192,50 +8390,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -8418,50 +8622,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8644,50 +8854,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -8870,50 +9086,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9096,50 +9318,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>7</v>
       </c>
       <c r="C8" t="n">
         <v>12</v>
       </c>
       <c r="D8" t="n">
         <v>15</v>
       </c>
       <c r="E8" t="n">
         <v>6</v>
       </c>
       <c r="F8" t="n">
         <v>7</v>
       </c>
       <c r="G8" t="n">
         <v>13</v>
       </c>
@@ -9322,50 +9550,56 @@
       </c>
       <c r="BO8" t="n">
         <v>12</v>
       </c>
       <c r="BP8" t="n">
         <v>14</v>
       </c>
       <c r="BQ8" t="n">
         <v>14</v>
       </c>
       <c r="BR8" t="n">
         <v>14</v>
       </c>
       <c r="BS8" t="n">
         <v>12</v>
       </c>
       <c r="BT8" t="n">
         <v>7</v>
       </c>
       <c r="BU8" t="n">
         <v>18</v>
       </c>
       <c r="BV8" t="n">
         <v>10</v>
       </c>
+      <c r="BW8" t="n">
+        <v>8</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>6</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>7</v>
       </c>
       <c r="C9" t="n">
         <v>10</v>
       </c>
       <c r="D9" t="n">
         <v>15</v>
       </c>
       <c r="E9" t="n">
         <v>6</v>
       </c>
       <c r="F9" t="n">
         <v>6</v>
       </c>
       <c r="G9" t="n">
         <v>12</v>
       </c>
@@ -9547,64 +9781,70 @@
         <v>16</v>
       </c>
       <c r="BO9" t="n">
         <v>12</v>
       </c>
       <c r="BP9" t="n">
         <v>15</v>
       </c>
       <c r="BQ9" t="n">
         <v>14</v>
       </c>
       <c r="BR9" t="n">
         <v>14</v>
       </c>
       <c r="BS9" t="n">
         <v>12</v>
       </c>
       <c r="BT9" t="n">
         <v>7</v>
       </c>
       <c r="BU9" t="n">
         <v>18</v>
       </c>
       <c r="BV9" t="n">
         <v>9</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>8</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BS9"/>
+  <dimension ref="A1:BU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9639,50 +9879,52 @@
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9997,50 +10239,60 @@
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -10214,50 +10466,56 @@
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="BT2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -10431,50 +10689,56 @@
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -10648,50 +10912,56 @@
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BT4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -10865,50 +11135,56 @@
       </c>
       <c r="BL5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BT5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -11082,50 +11358,56 @@
       </c>
       <c r="BL6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="BT6" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="BU6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -11299,50 +11581,56 @@
       </c>
       <c r="BL7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BT7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>6</v>
       </c>
       <c r="C8" t="n">
         <v>6</v>
       </c>
       <c r="D8" t="n">
         <v>6</v>
       </c>
       <c r="E8" t="n">
         <v>5</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>4</v>
       </c>
@@ -11516,50 +11804,56 @@
       </c>
       <c r="BL8" t="n">
         <v>4</v>
       </c>
       <c r="BM8" t="n">
         <v>4</v>
       </c>
       <c r="BN8" t="n">
         <v>4</v>
       </c>
       <c r="BO8" t="n">
         <v>2</v>
       </c>
       <c r="BP8" t="n">
         <v>2</v>
       </c>
       <c r="BQ8" t="n">
         <v>2</v>
       </c>
       <c r="BR8" t="n">
         <v>2</v>
       </c>
       <c r="BS8" t="n">
         <v>2</v>
       </c>
+      <c r="BT8" t="n">
+        <v>3</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>5</v>
       </c>
       <c r="C9" t="n">
         <v>6</v>
       </c>
       <c r="D9" t="n">
         <v>6</v>
       </c>
       <c r="E9" t="n">
         <v>5</v>
       </c>
       <c r="F9" t="n">
         <v>2</v>
       </c>
       <c r="G9" t="n">
         <v>4</v>
       </c>
@@ -11731,65 +12025,71 @@
       <c r="BK9" t="n">
         <v>3</v>
       </c>
       <c r="BL9" t="n">
         <v>4</v>
       </c>
       <c r="BM9" t="n">
         <v>4</v>
       </c>
       <c r="BN9" t="n">
         <v>4</v>
       </c>
       <c r="BO9" t="n">
         <v>2</v>
       </c>
       <c r="BP9" t="n">
         <v>2</v>
       </c>
       <c r="BQ9" t="n">
         <v>2</v>
       </c>
       <c r="BR9" t="n">
         <v>2</v>
       </c>
       <c r="BS9" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>3</v>
+      </c>
+      <c r="BU9" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11827,50 +12127,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12200,50 +12502,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12426,50 +12738,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -12652,50 +12970,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -12878,50 +13202,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -13104,50 +13434,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -13330,50 +13666,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13556,50 +13898,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>28</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>23</v>
       </c>
       <c r="E8" t="n">
         <v>22</v>
       </c>
       <c r="F8" t="n">
         <v>33</v>
       </c>
       <c r="G8" t="n">
         <v>22</v>
       </c>
@@ -13782,50 +14130,56 @@
       </c>
       <c r="BO8" t="n">
         <v>27</v>
       </c>
       <c r="BP8" t="n">
         <v>43</v>
       </c>
       <c r="BQ8" t="n">
         <v>30</v>
       </c>
       <c r="BR8" t="n">
         <v>29</v>
       </c>
       <c r="BS8" t="n">
         <v>41</v>
       </c>
       <c r="BT8" t="n">
         <v>25</v>
       </c>
       <c r="BU8" t="n">
         <v>40</v>
       </c>
       <c r="BV8" t="n">
         <v>23</v>
       </c>
+      <c r="BW8" t="n">
+        <v>33</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>33</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>26</v>
       </c>
       <c r="C9" t="n">
         <v>20</v>
       </c>
       <c r="D9" t="n">
         <v>22</v>
       </c>
       <c r="E9" t="n">
         <v>22</v>
       </c>
       <c r="F9" t="n">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>20</v>
       </c>
@@ -14007,64 +14361,70 @@
         <v>29</v>
       </c>
       <c r="BO9" t="n">
         <v>30</v>
       </c>
       <c r="BP9" t="n">
         <v>42</v>
       </c>
       <c r="BQ9" t="n">
         <v>31</v>
       </c>
       <c r="BR9" t="n">
         <v>30</v>
       </c>
       <c r="BS9" t="n">
         <v>40</v>
       </c>
       <c r="BT9" t="n">
         <v>25</v>
       </c>
       <c r="BU9" t="n">
         <v>41</v>
       </c>
       <c r="BV9" t="n">
         <v>24</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>31</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14102,50 +14462,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14475,50 +14837,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -14701,50 +15073,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -14927,50 +15305,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -15153,50 +15537,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -15379,50 +15769,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -15605,50 +16001,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -15831,50 +16233,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>26</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>23</v>
       </c>
       <c r="E8" t="n">
         <v>11</v>
       </c>
       <c r="F8" t="n">
         <v>22</v>
       </c>
       <c r="G8" t="n">
         <v>20</v>
       </c>
@@ -16057,50 +16465,56 @@
       </c>
       <c r="BO8" t="n">
         <v>29</v>
       </c>
       <c r="BP8" t="n">
         <v>20</v>
       </c>
       <c r="BQ8" t="n">
         <v>24</v>
       </c>
       <c r="BR8" t="n">
         <v>18</v>
       </c>
       <c r="BS8" t="n">
         <v>11</v>
       </c>
       <c r="BT8" t="n">
         <v>22</v>
       </c>
       <c r="BU8" t="n">
         <v>11</v>
       </c>
       <c r="BV8" t="n">
         <v>12</v>
       </c>
+      <c r="BW8" t="n">
+        <v>14</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>16</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>25</v>
       </c>
       <c r="C9" t="n">
         <v>20</v>
       </c>
       <c r="D9" t="n">
         <v>23</v>
       </c>
       <c r="E9" t="n">
         <v>10</v>
       </c>
       <c r="F9" t="n">
         <v>20</v>
       </c>
       <c r="G9" t="n">
         <v>19</v>
       </c>
@@ -16282,64 +16696,70 @@
         <v>22</v>
       </c>
       <c r="BO9" t="n">
         <v>31</v>
       </c>
       <c r="BP9" t="n">
         <v>21</v>
       </c>
       <c r="BQ9" t="n">
         <v>24</v>
       </c>
       <c r="BR9" t="n">
         <v>20</v>
       </c>
       <c r="BS9" t="n">
         <v>10</v>
       </c>
       <c r="BT9" t="n">
         <v>22</v>
       </c>
       <c r="BU9" t="n">
         <v>12</v>
       </c>
       <c r="BV9" t="n">
         <v>12</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>15</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16377,50 +16797,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16750,50 +17172,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -16976,50 +17408,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -17202,50 +17640,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -17428,50 +17872,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -17654,50 +18104,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17880,50 +18336,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -18106,50 +18568,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>54</v>
       </c>
       <c r="C8" t="n">
         <v>65</v>
       </c>
       <c r="D8" t="n">
         <v>69</v>
       </c>
       <c r="E8" t="n">
         <v>65</v>
       </c>
       <c r="F8" t="n">
         <v>59</v>
       </c>
       <c r="G8" t="n">
         <v>65</v>
       </c>
@@ -18332,50 +18800,56 @@
       </c>
       <c r="BO8" t="n">
         <v>46</v>
       </c>
       <c r="BP8" t="n">
         <v>43</v>
       </c>
       <c r="BQ8" t="n">
         <v>41</v>
       </c>
       <c r="BR8" t="n">
         <v>53</v>
       </c>
       <c r="BS8" t="n">
         <v>46</v>
       </c>
       <c r="BT8" t="n">
         <v>52</v>
       </c>
       <c r="BU8" t="n">
         <v>54</v>
       </c>
       <c r="BV8" t="n">
         <v>38</v>
       </c>
+      <c r="BW8" t="n">
+        <v>46</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>36</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>61</v>
       </c>
       <c r="C9" t="n">
         <v>57</v>
       </c>
       <c r="D9" t="n">
         <v>66</v>
       </c>
       <c r="E9" t="n">
         <v>61</v>
       </c>
       <c r="F9" t="n">
         <v>56</v>
       </c>
       <c r="G9" t="n">
         <v>63</v>
       </c>
@@ -18557,64 +19031,70 @@
         <v>40</v>
       </c>
       <c r="BO9" t="n">
         <v>48</v>
       </c>
       <c r="BP9" t="n">
         <v>42</v>
       </c>
       <c r="BQ9" t="n">
         <v>40</v>
       </c>
       <c r="BR9" t="n">
         <v>50</v>
       </c>
       <c r="BS9" t="n">
         <v>46</v>
       </c>
       <c r="BT9" t="n">
         <v>51</v>
       </c>
       <c r="BU9" t="n">
         <v>55</v>
       </c>
       <c r="BV9" t="n">
         <v>39</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>44</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18652,50 +19132,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19025,50 +19507,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -19251,50 +19743,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -19477,50 +19975,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -19703,50 +20207,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -19929,50 +20439,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -20155,50 +20671,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -20381,50 +20903,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>361</v>
       </c>
       <c r="C8" t="n">
         <v>358</v>
       </c>
       <c r="D8" t="n">
         <v>374</v>
       </c>
       <c r="E8" t="n">
         <v>356</v>
       </c>
       <c r="F8" t="n">
         <v>360</v>
       </c>
       <c r="G8" t="n">
         <v>344</v>
       </c>
@@ -20607,50 +21135,56 @@
       </c>
       <c r="BO8" t="n">
         <v>358</v>
       </c>
       <c r="BP8" t="n">
         <v>366</v>
       </c>
       <c r="BQ8" t="n">
         <v>363</v>
       </c>
       <c r="BR8" t="n">
         <v>364</v>
       </c>
       <c r="BS8" t="n">
         <v>362</v>
       </c>
       <c r="BT8" t="n">
         <v>366</v>
       </c>
       <c r="BU8" t="n">
         <v>367</v>
       </c>
       <c r="BV8" t="n">
         <v>367</v>
       </c>
+      <c r="BW8" t="n">
+        <v>375</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>377</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>352</v>
       </c>
       <c r="C9" t="n">
         <v>349</v>
       </c>
       <c r="D9" t="n">
         <v>372</v>
       </c>
       <c r="E9" t="n">
         <v>342</v>
       </c>
       <c r="F9" t="n">
         <v>364</v>
       </c>
       <c r="G9" t="n">
         <v>341</v>
       </c>
@@ -20832,64 +21366,70 @@
         <v>375</v>
       </c>
       <c r="BO9" t="n">
         <v>360</v>
       </c>
       <c r="BP9" t="n">
         <v>362</v>
       </c>
       <c r="BQ9" t="n">
         <v>365</v>
       </c>
       <c r="BR9" t="n">
         <v>356</v>
       </c>
       <c r="BS9" t="n">
         <v>360</v>
       </c>
       <c r="BT9" t="n">
         <v>357</v>
       </c>
       <c r="BU9" t="n">
         <v>348</v>
       </c>
       <c r="BV9" t="n">
         <v>369</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>360</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20927,50 +21467,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21300,50 +21842,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -21526,50 +22078,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -21752,50 +22310,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -21978,50 +22542,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -22204,50 +22774,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -22430,50 +23006,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -22656,50 +23238,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>218</v>
       </c>
       <c r="C8" t="n">
         <v>162</v>
       </c>
       <c r="D8" t="n">
         <v>166</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>202</v>
       </c>
       <c r="G8" t="n">
         <v>189</v>
       </c>
@@ -22882,50 +23470,56 @@
       </c>
       <c r="BO8" t="n">
         <v>216</v>
       </c>
       <c r="BP8" t="n">
         <v>206</v>
       </c>
       <c r="BQ8" t="n">
         <v>214</v>
       </c>
       <c r="BR8" t="n">
         <v>206</v>
       </c>
       <c r="BS8" t="n">
         <v>207</v>
       </c>
       <c r="BT8" t="n">
         <v>205</v>
       </c>
       <c r="BU8" t="n">
         <v>217</v>
       </c>
       <c r="BV8" t="n">
         <v>203</v>
       </c>
+      <c r="BW8" t="n">
+        <v>209</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>222</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>212</v>
       </c>
       <c r="C9" t="n">
         <v>166</v>
       </c>
       <c r="D9" t="n">
         <v>165</v>
       </c>
       <c r="E9" t="n">
         <v>165</v>
       </c>
       <c r="F9" t="n">
         <v>195</v>
       </c>
       <c r="G9" t="n">
         <v>182</v>
       </c>
@@ -23107,64 +23701,70 @@
         <v>203</v>
       </c>
       <c r="BO9" t="n">
         <v>210</v>
       </c>
       <c r="BP9" t="n">
         <v>207</v>
       </c>
       <c r="BQ9" t="n">
         <v>205</v>
       </c>
       <c r="BR9" t="n">
         <v>202</v>
       </c>
       <c r="BS9" t="n">
         <v>204</v>
       </c>
       <c r="BT9" t="n">
         <v>206</v>
       </c>
       <c r="BU9" t="n">
         <v>214</v>
       </c>
       <c r="BV9" t="n">
         <v>199</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>211</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23202,50 +23802,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23575,50 +24177,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -23801,50 +24413,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -24027,50 +24645,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -24253,50 +24877,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -24479,50 +25109,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -24705,50 +25341,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -24931,50 +25573,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>106</v>
       </c>
       <c r="C8" t="n">
         <v>152</v>
       </c>
       <c r="D8" t="n">
         <v>174</v>
       </c>
       <c r="E8" t="n">
         <v>147</v>
       </c>
       <c r="F8" t="n">
         <v>129</v>
       </c>
       <c r="G8" t="n">
         <v>131</v>
       </c>
@@ -25157,50 +25805,56 @@
       </c>
       <c r="BO8" t="n">
         <v>111</v>
       </c>
       <c r="BP8" t="n">
         <v>104</v>
       </c>
       <c r="BQ8" t="n">
         <v>105</v>
       </c>
       <c r="BR8" t="n">
         <v>114</v>
       </c>
       <c r="BS8" t="n">
         <v>108</v>
       </c>
       <c r="BT8" t="n">
         <v>107</v>
       </c>
       <c r="BU8" t="n">
         <v>97</v>
       </c>
       <c r="BV8" t="n">
         <v>113</v>
       </c>
+      <c r="BW8" t="n">
+        <v>96</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>109</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>106</v>
       </c>
       <c r="C9" t="n">
         <v>145</v>
       </c>
       <c r="D9" t="n">
         <v>171</v>
       </c>
       <c r="E9" t="n">
         <v>144</v>
       </c>
       <c r="F9" t="n">
         <v>127</v>
       </c>
       <c r="G9" t="n">
         <v>128</v>
       </c>
@@ -25382,64 +26036,70 @@
         <v>116</v>
       </c>
       <c r="BO9" t="n">
         <v>104</v>
       </c>
       <c r="BP9" t="n">
         <v>104</v>
       </c>
       <c r="BQ9" t="n">
         <v>106</v>
       </c>
       <c r="BR9" t="n">
         <v>110</v>
       </c>
       <c r="BS9" t="n">
         <v>107</v>
       </c>
       <c r="BT9" t="n">
         <v>107</v>
       </c>
       <c r="BU9" t="n">
         <v>96</v>
       </c>
       <c r="BV9" t="n">
         <v>115</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>100</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25477,50 +26137,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25850,50 +26512,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -26076,50 +26748,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -26302,50 +26980,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -26528,50 +27212,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -26754,50 +27444,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -26980,50 +27676,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -27206,50 +27908,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>240</v>
       </c>
       <c r="C8" t="n">
         <v>251</v>
       </c>
       <c r="D8" t="n">
         <v>247</v>
       </c>
       <c r="E8" t="n">
         <v>240</v>
       </c>
       <c r="F8" t="n">
         <v>247</v>
       </c>
       <c r="G8" t="n">
         <v>239</v>
       </c>
@@ -27432,50 +28140,56 @@
       </c>
       <c r="BO8" t="n">
         <v>216</v>
       </c>
       <c r="BP8" t="n">
         <v>229</v>
       </c>
       <c r="BQ8" t="n">
         <v>210</v>
       </c>
       <c r="BR8" t="n">
         <v>233</v>
       </c>
       <c r="BS8" t="n">
         <v>236</v>
       </c>
       <c r="BT8" t="n">
         <v>226</v>
       </c>
       <c r="BU8" t="n">
         <v>237</v>
       </c>
       <c r="BV8" t="n">
         <v>231</v>
       </c>
+      <c r="BW8" t="n">
+        <v>235</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>230</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>220</v>
       </c>
       <c r="C9" t="n">
         <v>217</v>
       </c>
       <c r="D9" t="n">
         <v>233</v>
       </c>
       <c r="E9" t="n">
         <v>215</v>
       </c>
       <c r="F9" t="n">
         <v>224</v>
       </c>
       <c r="G9" t="n">
         <v>216</v>
       </c>
@@ -27656,65 +28370,71 @@
       <c r="BN9" t="n">
         <v>222</v>
       </c>
       <c r="BO9" t="n">
         <v>218</v>
       </c>
       <c r="BP9" t="n">
         <v>216</v>
       </c>
       <c r="BQ9" t="n">
         <v>216</v>
       </c>
       <c r="BR9" t="n">
         <v>217</v>
       </c>
       <c r="BS9" t="n">
         <v>216</v>
       </c>
       <c r="BT9" t="n">
         <v>217</v>
       </c>
       <c r="BU9" t="n">
         <v>216</v>
       </c>
       <c r="BV9" t="n">
+        <v>218</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>216</v>
+      </c>
+      <c r="BX9" t="n">
         <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27752,50 +28472,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28125,50 +28847,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -28351,50 +29083,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -28577,50 +29315,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -28803,50 +29547,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -29029,50 +29779,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -29255,50 +30011,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -29481,50 +30243,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>184</v>
       </c>
       <c r="C8" t="n">
         <v>171</v>
       </c>
       <c r="D8" t="n">
         <v>184</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>185</v>
       </c>
       <c r="G8" t="n">
         <v>172</v>
       </c>
@@ -29707,50 +30475,56 @@
       </c>
       <c r="BO8" t="n">
         <v>180</v>
       </c>
       <c r="BP8" t="n">
         <v>182</v>
       </c>
       <c r="BQ8" t="n">
         <v>183</v>
       </c>
       <c r="BR8" t="n">
         <v>173</v>
       </c>
       <c r="BS8" t="n">
         <v>176</v>
       </c>
       <c r="BT8" t="n">
         <v>172</v>
       </c>
       <c r="BU8" t="n">
         <v>167</v>
       </c>
       <c r="BV8" t="n">
         <v>191</v>
       </c>
+      <c r="BW8" t="n">
+        <v>175</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>187</v>
       </c>
       <c r="C9" t="n">
         <v>182</v>
       </c>
       <c r="D9" t="n">
         <v>198</v>
       </c>
       <c r="E9" t="n">
         <v>182</v>
       </c>
       <c r="F9" t="n">
         <v>190</v>
       </c>
       <c r="G9" t="n">
         <v>183</v>
       </c>
@@ -29931,65 +30705,71 @@
       <c r="BN9" t="n">
         <v>188</v>
       </c>
       <c r="BO9" t="n">
         <v>184</v>
       </c>
       <c r="BP9" t="n">
         <v>183</v>
       </c>
       <c r="BQ9" t="n">
         <v>183</v>
       </c>
       <c r="BR9" t="n">
         <v>183</v>
       </c>
       <c r="BS9" t="n">
         <v>183</v>
       </c>
       <c r="BT9" t="n">
         <v>184</v>
       </c>
       <c r="BU9" t="n">
         <v>182</v>
       </c>
       <c r="BV9" t="n">
+        <v>184</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>183</v>
+      </c>
+      <c r="BX9" t="n">
         <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30027,50 +30807,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30400,50 +31182,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -30626,50 +31418,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -30852,50 +31650,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -31078,50 +31882,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -31304,50 +32114,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -31530,50 +32346,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -31756,50 +32578,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>104</v>
       </c>
       <c r="C8" t="n">
         <v>96</v>
       </c>
       <c r="D8" t="n">
         <v>118</v>
       </c>
       <c r="E8" t="n">
         <v>103</v>
       </c>
       <c r="F8" t="n">
         <v>108</v>
       </c>
       <c r="G8" t="n">
         <v>103</v>
       </c>
@@ -31982,50 +32810,56 @@
       </c>
       <c r="BO8" t="n">
         <v>102</v>
       </c>
       <c r="BP8" t="n">
         <v>102</v>
       </c>
       <c r="BQ8" t="n">
         <v>99</v>
       </c>
       <c r="BR8" t="n">
         <v>98</v>
       </c>
       <c r="BS8" t="n">
         <v>107</v>
       </c>
       <c r="BT8" t="n">
         <v>109</v>
       </c>
       <c r="BU8" t="n">
         <v>100</v>
       </c>
       <c r="BV8" t="n">
         <v>101</v>
       </c>
+      <c r="BW8" t="n">
+        <v>102</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>99</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>109</v>
       </c>
       <c r="C9" t="n">
         <v>106</v>
       </c>
       <c r="D9" t="n">
         <v>113</v>
       </c>
       <c r="E9" t="n">
         <v>106</v>
       </c>
       <c r="F9" t="n">
         <v>110</v>
       </c>
       <c r="G9" t="n">
         <v>106</v>
       </c>
@@ -32206,65 +33040,71 @@
       <c r="BN9" t="n">
         <v>109</v>
       </c>
       <c r="BO9" t="n">
         <v>107</v>
       </c>
       <c r="BP9" t="n">
         <v>106</v>
       </c>
       <c r="BQ9" t="n">
         <v>106</v>
       </c>
       <c r="BR9" t="n">
         <v>106</v>
       </c>
       <c r="BS9" t="n">
         <v>106</v>
       </c>
       <c r="BT9" t="n">
         <v>106</v>
       </c>
       <c r="BU9" t="n">
         <v>106</v>
       </c>
       <c r="BV9" t="n">
+        <v>107</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>106</v>
+      </c>
+      <c r="BX9" t="n">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -32302,50 +33142,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -32675,50 +33517,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -32901,50 +33753,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -33127,50 +33985,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -33353,50 +34217,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -33579,50 +34449,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -33805,50 +34681,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -34031,50 +34913,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>251</v>
       </c>
       <c r="C8" t="n">
         <v>263</v>
       </c>
       <c r="D8" t="n">
         <v>274</v>
       </c>
       <c r="E8" t="n">
         <v>254</v>
       </c>
       <c r="F8" t="n">
         <v>272</v>
       </c>
       <c r="G8" t="n">
         <v>253</v>
       </c>
@@ -34257,50 +35145,56 @@
       </c>
       <c r="BO8" t="n">
         <v>250</v>
       </c>
       <c r="BP8" t="n">
         <v>259</v>
       </c>
       <c r="BQ8" t="n">
         <v>237</v>
       </c>
       <c r="BR8" t="n">
         <v>261</v>
       </c>
       <c r="BS8" t="n">
         <v>246</v>
       </c>
       <c r="BT8" t="n">
         <v>255</v>
       </c>
       <c r="BU8" t="n">
         <v>250</v>
       </c>
       <c r="BV8" t="n">
         <v>239</v>
       </c>
+      <c r="BW8" t="n">
+        <v>251</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>245</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>257</v>
       </c>
       <c r="C9" t="n">
         <v>252</v>
       </c>
       <c r="D9" t="n">
         <v>272</v>
       </c>
       <c r="E9" t="n">
         <v>250</v>
       </c>
       <c r="F9" t="n">
         <v>261</v>
       </c>
       <c r="G9" t="n">
         <v>251</v>
       </c>
@@ -34482,64 +35376,70 @@
         <v>258</v>
       </c>
       <c r="BO9" t="n">
         <v>253</v>
       </c>
       <c r="BP9" t="n">
         <v>251</v>
       </c>
       <c r="BQ9" t="n">
         <v>251</v>
       </c>
       <c r="BR9" t="n">
         <v>252</v>
       </c>
       <c r="BS9" t="n">
         <v>252</v>
       </c>
       <c r="BT9" t="n">
         <v>253</v>
       </c>
       <c r="BU9" t="n">
         <v>251</v>
       </c>
       <c r="BV9" t="n">
         <v>253</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>251</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34577,50 +35477,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34950,50 +35852,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -35176,50 +36088,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -35402,50 +36320,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -35628,50 +36552,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -35854,50 +36784,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -36080,50 +37016,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -36306,50 +37248,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>343</v>
       </c>
       <c r="C8" t="n">
         <v>360</v>
       </c>
       <c r="D8" t="n">
         <v>365</v>
       </c>
       <c r="E8" t="n">
         <v>333</v>
       </c>
       <c r="F8" t="n">
         <v>348</v>
       </c>
       <c r="G8" t="n">
         <v>344</v>
       </c>
@@ -36532,50 +37480,56 @@
       </c>
       <c r="BO8" t="n">
         <v>358</v>
       </c>
       <c r="BP8" t="n">
         <v>328</v>
       </c>
       <c r="BQ8" t="n">
         <v>354</v>
       </c>
       <c r="BR8" t="n">
         <v>337</v>
       </c>
       <c r="BS8" t="n">
         <v>331</v>
       </c>
       <c r="BT8" t="n">
         <v>337</v>
       </c>
       <c r="BU8" t="n">
         <v>325</v>
       </c>
       <c r="BV8" t="n">
         <v>343</v>
       </c>
+      <c r="BW8" t="n">
+        <v>330</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>350</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>347</v>
       </c>
       <c r="C9" t="n">
         <v>340</v>
       </c>
       <c r="D9" t="n">
         <v>365</v>
       </c>
       <c r="E9" t="n">
         <v>338</v>
       </c>
       <c r="F9" t="n">
         <v>352</v>
       </c>
       <c r="G9" t="n">
         <v>339</v>
       </c>
@@ -36756,65 +37710,71 @@
       <c r="BN9" t="n">
         <v>348</v>
       </c>
       <c r="BO9" t="n">
         <v>342</v>
       </c>
       <c r="BP9" t="n">
         <v>338</v>
       </c>
       <c r="BQ9" t="n">
         <v>339</v>
       </c>
       <c r="BR9" t="n">
         <v>340</v>
       </c>
       <c r="BS9" t="n">
         <v>339</v>
       </c>
       <c r="BT9" t="n">
         <v>341</v>
       </c>
       <c r="BU9" t="n">
         <v>338</v>
       </c>
       <c r="BV9" t="n">
+        <v>342</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>338</v>
+      </c>
+      <c r="BX9" t="n">
         <v>342</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36852,50 +37812,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -37225,50 +38187,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -37451,50 +38423,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -37677,50 +38655,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -37903,50 +38887,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -38129,50 +39119,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -38355,50 +39351,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -38581,50 +39583,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>193</v>
       </c>
       <c r="C8" t="n">
         <v>130</v>
       </c>
       <c r="D8" t="n">
         <v>199</v>
       </c>
       <c r="E8" t="n">
         <v>174</v>
       </c>
       <c r="F8" t="n">
         <v>176</v>
       </c>
       <c r="G8" t="n">
         <v>168</v>
       </c>
@@ -38807,50 +39815,56 @@
       </c>
       <c r="BO8" t="n">
         <v>189</v>
       </c>
       <c r="BP8" t="n">
         <v>187</v>
       </c>
       <c r="BQ8" t="n">
         <v>204</v>
       </c>
       <c r="BR8" t="n">
         <v>177</v>
       </c>
       <c r="BS8" t="n">
         <v>193</v>
       </c>
       <c r="BT8" t="n">
         <v>193</v>
       </c>
       <c r="BU8" t="n">
         <v>190</v>
       </c>
       <c r="BV8" t="n">
         <v>200</v>
       </c>
+      <c r="BW8" t="n">
+        <v>187</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>188</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>203</v>
       </c>
       <c r="C9" t="n">
         <v>195</v>
       </c>
       <c r="D9" t="n">
         <v>215</v>
       </c>
       <c r="E9" t="n">
         <v>198</v>
       </c>
       <c r="F9" t="n">
         <v>206</v>
       </c>
       <c r="G9" t="n">
         <v>198</v>
       </c>
@@ -39031,65 +40045,71 @@
       <c r="BN9" t="n">
         <v>204</v>
       </c>
       <c r="BO9" t="n">
         <v>200</v>
       </c>
       <c r="BP9" t="n">
         <v>198</v>
       </c>
       <c r="BQ9" t="n">
         <v>198</v>
       </c>
       <c r="BR9" t="n">
         <v>199</v>
       </c>
       <c r="BS9" t="n">
         <v>199</v>
       </c>
       <c r="BT9" t="n">
         <v>200</v>
       </c>
       <c r="BU9" t="n">
         <v>198</v>
       </c>
       <c r="BV9" t="n">
+        <v>200</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>198</v>
+      </c>
+      <c r="BX9" t="n">
         <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -39127,50 +40147,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -39500,50 +40522,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -39726,50 +40758,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -39952,50 +40990,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -40178,50 +41222,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -40404,50 +41454,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -40630,50 +41686,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -40856,50 +41918,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>475</v>
       </c>
       <c r="C8" t="n">
         <v>501</v>
       </c>
       <c r="D8" t="n">
         <v>517</v>
       </c>
       <c r="E8" t="n">
         <v>488</v>
       </c>
       <c r="F8" t="n">
         <v>487</v>
       </c>
       <c r="G8" t="n">
         <v>480</v>
       </c>
@@ -41082,50 +42150,56 @@
       </c>
       <c r="BO8" t="n">
         <v>466</v>
       </c>
       <c r="BP8" t="n">
         <v>489</v>
       </c>
       <c r="BQ8" t="n">
         <v>456</v>
       </c>
       <c r="BR8" t="n">
         <v>480</v>
       </c>
       <c r="BS8" t="n">
         <v>467</v>
       </c>
       <c r="BT8" t="n">
         <v>483</v>
       </c>
       <c r="BU8" t="n">
         <v>473</v>
       </c>
       <c r="BV8" t="n">
         <v>471</v>
       </c>
+      <c r="BW8" t="n">
+        <v>486</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>488</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>500</v>
       </c>
       <c r="C9" t="n">
         <v>489</v>
       </c>
       <c r="D9" t="n">
         <v>528</v>
       </c>
       <c r="E9" t="n">
         <v>487</v>
       </c>
       <c r="F9" t="n">
         <v>508</v>
       </c>
       <c r="G9" t="n">
         <v>489</v>
       </c>
@@ -41306,65 +42380,71 @@
       <c r="BN9" t="n">
         <v>502</v>
       </c>
       <c r="BO9" t="n">
         <v>493</v>
       </c>
       <c r="BP9" t="n">
         <v>488</v>
       </c>
       <c r="BQ9" t="n">
         <v>489</v>
       </c>
       <c r="BR9" t="n">
         <v>491</v>
       </c>
       <c r="BS9" t="n">
         <v>490</v>
       </c>
       <c r="BT9" t="n">
         <v>492</v>
       </c>
       <c r="BU9" t="n">
         <v>488</v>
       </c>
       <c r="BV9" t="n">
+        <v>493</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>488</v>
+      </c>
+      <c r="BX9" t="n">
         <v>493</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -41402,50 +42482,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -41775,50 +42857,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -42001,50 +43093,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -42227,50 +43325,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -42453,50 +43557,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -42679,50 +43789,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -42905,50 +44021,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -43131,50 +44253,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>552</v>
       </c>
       <c r="C8" t="n">
         <v>503</v>
       </c>
       <c r="D8" t="n">
         <v>568</v>
       </c>
       <c r="E8" t="n">
         <v>513</v>
       </c>
       <c r="F8" t="n">
         <v>556</v>
       </c>
       <c r="G8" t="n">
         <v>524</v>
       </c>
@@ -43357,50 +44485,56 @@
       </c>
       <c r="BO8" t="n">
         <v>547</v>
       </c>
       <c r="BP8" t="n">
         <v>514</v>
       </c>
       <c r="BQ8" t="n">
         <v>549</v>
       </c>
       <c r="BR8" t="n">
         <v>528</v>
       </c>
       <c r="BS8" t="n">
         <v>539</v>
       </c>
       <c r="BT8" t="n">
         <v>528</v>
       </c>
       <c r="BU8" t="n">
         <v>529</v>
       </c>
       <c r="BV8" t="n">
         <v>542</v>
       </c>
+      <c r="BW8" t="n">
+        <v>517</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>525</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>528</v>
       </c>
       <c r="C9" t="n">
         <v>515</v>
       </c>
       <c r="D9" t="n">
         <v>557</v>
       </c>
       <c r="E9" t="n">
         <v>514</v>
       </c>
       <c r="F9" t="n">
         <v>535</v>
       </c>
       <c r="G9" t="n">
         <v>515</v>
       </c>
@@ -43581,65 +44715,71 @@
       <c r="BN9" t="n">
         <v>529</v>
       </c>
       <c r="BO9" t="n">
         <v>520</v>
       </c>
       <c r="BP9" t="n">
         <v>515</v>
       </c>
       <c r="BQ9" t="n">
         <v>516</v>
       </c>
       <c r="BR9" t="n">
         <v>517</v>
       </c>
       <c r="BS9" t="n">
         <v>516</v>
       </c>
       <c r="BT9" t="n">
         <v>519</v>
       </c>
       <c r="BU9" t="n">
         <v>514</v>
       </c>
       <c r="BV9" t="n">
+        <v>520</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>515</v>
+      </c>
+      <c r="BX9" t="n">
         <v>520</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -43677,50 +44817,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -44050,50 +45192,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -44276,50 +45428,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -44502,50 +45660,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -44728,50 +45892,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -44954,50 +46124,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -45180,50 +46356,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -45406,50 +46588,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>663</v>
       </c>
       <c r="C8" t="n">
         <v>603</v>
       </c>
       <c r="D8" t="n">
         <v>677</v>
       </c>
       <c r="E8" t="n">
         <v>623</v>
       </c>
       <c r="F8" t="n">
         <v>658</v>
       </c>
       <c r="G8" t="n">
         <v>628</v>
       </c>
@@ -45632,50 +46820,56 @@
       </c>
       <c r="BO8" t="n">
         <v>632</v>
       </c>
       <c r="BP8" t="n">
         <v>599</v>
       </c>
       <c r="BQ8" t="n">
         <v>637</v>
       </c>
       <c r="BR8" t="n">
         <v>615</v>
       </c>
       <c r="BS8" t="n">
         <v>633</v>
       </c>
       <c r="BT8" t="n">
         <v>637</v>
       </c>
       <c r="BU8" t="n">
         <v>607</v>
       </c>
       <c r="BV8" t="n">
         <v>660</v>
       </c>
+      <c r="BW8" t="n">
+        <v>620</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>651</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>651</v>
       </c>
       <c r="C9" t="n">
         <v>648</v>
       </c>
       <c r="D9" t="n">
         <v>692</v>
       </c>
       <c r="E9" t="n">
         <v>654</v>
       </c>
       <c r="F9" t="n">
         <v>667</v>
       </c>
       <c r="G9" t="n">
         <v>648</v>
       </c>
@@ -45857,64 +47051,70 @@
         <v>636</v>
       </c>
       <c r="BO9" t="n">
         <v>622</v>
       </c>
       <c r="BP9" t="n">
         <v>608</v>
       </c>
       <c r="BQ9" t="n">
         <v>626</v>
       </c>
       <c r="BR9" t="n">
         <v>629</v>
       </c>
       <c r="BS9" t="n">
         <v>633</v>
       </c>
       <c r="BT9" t="n">
         <v>644</v>
       </c>
       <c r="BU9" t="n">
         <v>617</v>
       </c>
       <c r="BV9" t="n">
         <v>654</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>638</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>651</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV9"/>
+  <dimension ref="A1:BX9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -45952,50 +47152,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Luxury fashion &amp; beauty(clothes, watches, makeup, bags etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -46325,50 +47527,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -46551,50 +47763,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -46777,50 +47995,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -47003,50 +48227,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -47229,50 +48459,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -47455,50 +48691,56 @@
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -47681,50 +48923,56 @@
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>130</v>
       </c>
       <c r="C8" t="n">
         <v>145</v>
       </c>
       <c r="D8" t="n">
         <v>142</v>
       </c>
       <c r="E8" t="n">
         <v>141</v>
       </c>
       <c r="F8" t="n">
         <v>141</v>
       </c>
       <c r="G8" t="n">
         <v>139</v>
       </c>
@@ -47907,50 +49155,56 @@
       </c>
       <c r="BO8" t="n">
         <v>134</v>
       </c>
       <c r="BP8" t="n">
         <v>142</v>
       </c>
       <c r="BQ8" t="n">
         <v>135</v>
       </c>
       <c r="BR8" t="n">
         <v>144</v>
       </c>
       <c r="BS8" t="n">
         <v>140</v>
       </c>
       <c r="BT8" t="n">
         <v>136</v>
       </c>
       <c r="BU8" t="n">
         <v>137</v>
       </c>
       <c r="BV8" t="n">
         <v>139</v>
       </c>
+      <c r="BW8" t="n">
+        <v>135</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>138</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>123</v>
       </c>
       <c r="C9" t="n">
         <v>119</v>
       </c>
       <c r="D9" t="n">
         <v>130</v>
       </c>
       <c r="E9" t="n">
         <v>120</v>
       </c>
       <c r="F9" t="n">
         <v>125</v>
       </c>
       <c r="G9" t="n">
         <v>120</v>
       </c>
@@ -48131,47 +49385,53 @@
       <c r="BN9" t="n">
         <v>124</v>
       </c>
       <c r="BO9" t="n">
         <v>121</v>
       </c>
       <c r="BP9" t="n">
         <v>120</v>
       </c>
       <c r="BQ9" t="n">
         <v>120</v>
       </c>
       <c r="BR9" t="n">
         <v>121</v>
       </c>
       <c r="BS9" t="n">
         <v>121</v>
       </c>
       <c r="BT9" t="n">
         <v>121</v>
       </c>
       <c r="BU9" t="n">
         <v>120</v>
       </c>
       <c r="BV9" t="n">
+        <v>121</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>120</v>
+      </c>
+      <c r="BX9" t="n">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>