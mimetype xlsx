--- v0 (2026-05-25)
+++ v1 (2026-07-27)
@@ -460,51 +460,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -541,50 +541,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -909,50 +911,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1132,50 +1144,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -1355,50 +1373,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -1578,50 +1602,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -1801,50 +1831,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -2024,50 +2060,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2247,50 +2289,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1027</v>
       </c>
       <c r="C8" t="n">
         <v>1004</v>
       </c>
       <c r="D8" t="n">
         <v>1085</v>
       </c>
       <c r="E8" t="n">
         <v>1001</v>
       </c>
       <c r="F8" t="n">
         <v>1043</v>
       </c>
       <c r="G8" t="n">
         <v>1004</v>
       </c>
@@ -2470,50 +2518,56 @@
       </c>
       <c r="BN8" t="n">
         <v>1031</v>
       </c>
       <c r="BO8" t="n">
         <v>1013</v>
       </c>
       <c r="BP8" t="n">
         <v>1003</v>
       </c>
       <c r="BQ8" t="n">
         <v>1005</v>
       </c>
       <c r="BR8" t="n">
         <v>1008</v>
       </c>
       <c r="BS8" t="n">
         <v>1006</v>
       </c>
       <c r="BT8" t="n">
         <v>1011</v>
       </c>
       <c r="BU8" t="n">
         <v>1002</v>
       </c>
+      <c r="BV8" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>1003</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1027</v>
       </c>
       <c r="C9" t="n">
         <v>1004</v>
       </c>
       <c r="D9" t="n">
         <v>1085</v>
       </c>
       <c r="E9" t="n">
         <v>1001</v>
       </c>
       <c r="F9" t="n">
         <v>1043</v>
       </c>
       <c r="G9" t="n">
         <v>1004</v>
       </c>
@@ -2692,64 +2746,70 @@
         <v>1003</v>
       </c>
       <c r="BN9" t="n">
         <v>1031</v>
       </c>
       <c r="BO9" t="n">
         <v>1013</v>
       </c>
       <c r="BP9" t="n">
         <v>1003</v>
       </c>
       <c r="BQ9" t="n">
         <v>1005</v>
       </c>
       <c r="BR9" t="n">
         <v>1008</v>
       </c>
       <c r="BS9" t="n">
         <v>1006</v>
       </c>
       <c r="BT9" t="n">
         <v>1011</v>
       </c>
       <c r="BU9" t="n">
         <v>1002</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>1003</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2786,50 +2846,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3154,50 +3216,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -3377,50 +3449,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -3600,50 +3678,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3823,50 +3907,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -4046,50 +4136,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -4269,50 +4365,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4492,50 +4594,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>138</v>
       </c>
       <c r="C8" t="n">
         <v>172</v>
       </c>
       <c r="D8" t="n">
         <v>170</v>
       </c>
       <c r="E8" t="n">
         <v>163</v>
       </c>
       <c r="F8" t="n">
         <v>151</v>
       </c>
       <c r="G8" t="n">
         <v>154</v>
       </c>
@@ -4715,50 +4823,56 @@
       </c>
       <c r="BN8" t="n">
         <v>163</v>
       </c>
       <c r="BO8" t="n">
         <v>140</v>
       </c>
       <c r="BP8" t="n">
         <v>146</v>
       </c>
       <c r="BQ8" t="n">
         <v>134</v>
       </c>
       <c r="BR8" t="n">
         <v>153</v>
       </c>
       <c r="BS8" t="n">
         <v>137</v>
       </c>
       <c r="BT8" t="n">
         <v>151</v>
       </c>
       <c r="BU8" t="n">
         <v>154</v>
       </c>
+      <c r="BV8" t="n">
+        <v>138</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>161</v>
       </c>
       <c r="C9" t="n">
         <v>155</v>
       </c>
       <c r="D9" t="n">
         <v>168</v>
       </c>
       <c r="E9" t="n">
         <v>157</v>
       </c>
       <c r="F9" t="n">
         <v>163</v>
       </c>
       <c r="G9" t="n">
         <v>157</v>
       </c>
@@ -4936,65 +5050,71 @@
       <c r="BM9" t="n">
         <v>157</v>
       </c>
       <c r="BN9" t="n">
         <v>161</v>
       </c>
       <c r="BO9" t="n">
         <v>159</v>
       </c>
       <c r="BP9" t="n">
         <v>157</v>
       </c>
       <c r="BQ9" t="n">
         <v>157</v>
       </c>
       <c r="BR9" t="n">
         <v>158</v>
       </c>
       <c r="BS9" t="n">
         <v>157</v>
       </c>
       <c r="BT9" t="n">
         <v>158</v>
       </c>
       <c r="BU9" t="n">
+        <v>157</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>159</v>
+      </c>
+      <c r="BW9" t="n">
         <v>157</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5031,50 +5151,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5399,50 +5521,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -5622,50 +5754,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5845,50 +5983,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -6068,50 +6212,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -6291,50 +6441,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -6514,50 +6670,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -6737,50 +6899,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>29</v>
       </c>
       <c r="C8" t="n">
         <v>26</v>
       </c>
       <c r="D8" t="n">
         <v>29</v>
       </c>
       <c r="E8" t="n">
         <v>30</v>
       </c>
       <c r="F8" t="n">
         <v>29</v>
       </c>
       <c r="G8" t="n">
         <v>24</v>
       </c>
@@ -6960,50 +7128,56 @@
       </c>
       <c r="BN8" t="n">
         <v>37</v>
       </c>
       <c r="BO8" t="n">
         <v>35</v>
       </c>
       <c r="BP8" t="n">
         <v>35</v>
       </c>
       <c r="BQ8" t="n">
         <v>31</v>
       </c>
       <c r="BR8" t="n">
         <v>33</v>
       </c>
       <c r="BS8" t="n">
         <v>30</v>
       </c>
       <c r="BT8" t="n">
         <v>31</v>
       </c>
       <c r="BU8" t="n">
         <v>33</v>
       </c>
+      <c r="BV8" t="n">
+        <v>29</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>30</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>28</v>
       </c>
       <c r="C9" t="n">
         <v>25</v>
       </c>
       <c r="D9" t="n">
         <v>29</v>
       </c>
       <c r="E9" t="n">
         <v>29</v>
       </c>
       <c r="F9" t="n">
         <v>29</v>
       </c>
       <c r="G9" t="n">
         <v>23</v>
       </c>
@@ -7182,64 +7356,70 @@
         <v>35</v>
       </c>
       <c r="BN9" t="n">
         <v>39</v>
       </c>
       <c r="BO9" t="n">
         <v>35</v>
       </c>
       <c r="BP9" t="n">
         <v>35</v>
       </c>
       <c r="BQ9" t="n">
         <v>33</v>
       </c>
       <c r="BR9" t="n">
         <v>33</v>
       </c>
       <c r="BS9" t="n">
         <v>30</v>
       </c>
       <c r="BT9" t="n">
         <v>31</v>
       </c>
       <c r="BU9" t="n">
         <v>35</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>31</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7276,50 +7456,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7644,50 +7826,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7867,50 +8059,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -8090,50 +8288,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -8313,50 +8517,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8536,50 +8746,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -8759,50 +8975,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8982,50 +9204,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>7</v>
       </c>
       <c r="C8" t="n">
         <v>12</v>
       </c>
       <c r="D8" t="n">
         <v>15</v>
       </c>
       <c r="E8" t="n">
         <v>6</v>
       </c>
       <c r="F8" t="n">
         <v>7</v>
       </c>
       <c r="G8" t="n">
         <v>13</v>
       </c>
@@ -9205,50 +9433,56 @@
       </c>
       <c r="BN8" t="n">
         <v>15</v>
       </c>
       <c r="BO8" t="n">
         <v>12</v>
       </c>
       <c r="BP8" t="n">
         <v>14</v>
       </c>
       <c r="BQ8" t="n">
         <v>14</v>
       </c>
       <c r="BR8" t="n">
         <v>14</v>
       </c>
       <c r="BS8" t="n">
         <v>12</v>
       </c>
       <c r="BT8" t="n">
         <v>7</v>
       </c>
       <c r="BU8" t="n">
         <v>18</v>
       </c>
+      <c r="BV8" t="n">
+        <v>10</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>8</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>7</v>
       </c>
       <c r="C9" t="n">
         <v>10</v>
       </c>
       <c r="D9" t="n">
         <v>15</v>
       </c>
       <c r="E9" t="n">
         <v>6</v>
       </c>
       <c r="F9" t="n">
         <v>6</v>
       </c>
       <c r="G9" t="n">
         <v>12</v>
       </c>
@@ -9427,64 +9661,70 @@
         <v>12</v>
       </c>
       <c r="BN9" t="n">
         <v>16</v>
       </c>
       <c r="BO9" t="n">
         <v>12</v>
       </c>
       <c r="BP9" t="n">
         <v>15</v>
       </c>
       <c r="BQ9" t="n">
         <v>14</v>
       </c>
       <c r="BR9" t="n">
         <v>14</v>
       </c>
       <c r="BS9" t="n">
         <v>12</v>
       </c>
       <c r="BT9" t="n">
         <v>7</v>
       </c>
       <c r="BU9" t="n">
         <v>18</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>9</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BR9"/>
+  <dimension ref="A1:BT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9518,50 +9758,52 @@
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9871,50 +10113,60 @@
       <c r="BN1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -10085,50 +10337,56 @@
       </c>
       <c r="BK2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -10299,50 +10557,56 @@
       </c>
       <c r="BK3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="BS3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -10513,50 +10777,56 @@
       </c>
       <c r="BK4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BS4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -10727,50 +10997,56 @@
       </c>
       <c r="BK5" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BS5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -10941,50 +11217,56 @@
       </c>
       <c r="BK6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BS6" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="BT6" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -11155,50 +11437,56 @@
       </c>
       <c r="BK7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="BS7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>6</v>
       </c>
       <c r="C8" t="n">
         <v>6</v>
       </c>
       <c r="D8" t="n">
         <v>6</v>
       </c>
       <c r="E8" t="n">
         <v>5</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>4</v>
       </c>
@@ -11369,50 +11657,56 @@
       </c>
       <c r="BK8" t="n">
         <v>3</v>
       </c>
       <c r="BL8" t="n">
         <v>4</v>
       </c>
       <c r="BM8" t="n">
         <v>4</v>
       </c>
       <c r="BN8" t="n">
         <v>4</v>
       </c>
       <c r="BO8" t="n">
         <v>2</v>
       </c>
       <c r="BP8" t="n">
         <v>2</v>
       </c>
       <c r="BQ8" t="n">
         <v>2</v>
       </c>
       <c r="BR8" t="n">
         <v>2</v>
       </c>
+      <c r="BS8" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT8" t="n">
+        <v>3</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>5</v>
       </c>
       <c r="C9" t="n">
         <v>6</v>
       </c>
       <c r="D9" t="n">
         <v>6</v>
       </c>
       <c r="E9" t="n">
         <v>5</v>
       </c>
       <c r="F9" t="n">
         <v>2</v>
       </c>
       <c r="G9" t="n">
         <v>4</v>
       </c>
@@ -11582,64 +11876,70 @@
         <v>6</v>
       </c>
       <c r="BK9" t="n">
         <v>3</v>
       </c>
       <c r="BL9" t="n">
         <v>4</v>
       </c>
       <c r="BM9" t="n">
         <v>4</v>
       </c>
       <c r="BN9" t="n">
         <v>4</v>
       </c>
       <c r="BO9" t="n">
         <v>2</v>
       </c>
       <c r="BP9" t="n">
         <v>2</v>
       </c>
       <c r="BQ9" t="n">
         <v>2</v>
       </c>
       <c r="BR9" t="n">
         <v>2</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11676,50 +11976,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12044,50 +12346,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12267,50 +12579,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12490,50 +12808,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -12713,50 +13037,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -12936,50 +13266,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -13159,50 +13495,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -13382,50 +13724,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>28</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>23</v>
       </c>
       <c r="E8" t="n">
         <v>22</v>
       </c>
       <c r="F8" t="n">
         <v>33</v>
       </c>
       <c r="G8" t="n">
         <v>22</v>
       </c>
@@ -13605,50 +13953,56 @@
       </c>
       <c r="BN8" t="n">
         <v>29</v>
       </c>
       <c r="BO8" t="n">
         <v>27</v>
       </c>
       <c r="BP8" t="n">
         <v>43</v>
       </c>
       <c r="BQ8" t="n">
         <v>30</v>
       </c>
       <c r="BR8" t="n">
         <v>29</v>
       </c>
       <c r="BS8" t="n">
         <v>41</v>
       </c>
       <c r="BT8" t="n">
         <v>25</v>
       </c>
       <c r="BU8" t="n">
         <v>40</v>
       </c>
+      <c r="BV8" t="n">
+        <v>23</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>33</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>26</v>
       </c>
       <c r="C9" t="n">
         <v>20</v>
       </c>
       <c r="D9" t="n">
         <v>22</v>
       </c>
       <c r="E9" t="n">
         <v>22</v>
       </c>
       <c r="F9" t="n">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>20</v>
       </c>
@@ -13827,64 +14181,70 @@
         <v>41</v>
       </c>
       <c r="BN9" t="n">
         <v>29</v>
       </c>
       <c r="BO9" t="n">
         <v>30</v>
       </c>
       <c r="BP9" t="n">
         <v>42</v>
       </c>
       <c r="BQ9" t="n">
         <v>31</v>
       </c>
       <c r="BR9" t="n">
         <v>30</v>
       </c>
       <c r="BS9" t="n">
         <v>40</v>
       </c>
       <c r="BT9" t="n">
         <v>25</v>
       </c>
       <c r="BU9" t="n">
         <v>41</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>24</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13921,50 +14281,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14289,50 +14651,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14512,50 +14884,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -14735,50 +15113,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -14958,50 +15342,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15181,50 +15571,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -15404,50 +15800,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -15627,50 +16029,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>26</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>23</v>
       </c>
       <c r="E8" t="n">
         <v>11</v>
       </c>
       <c r="F8" t="n">
         <v>22</v>
       </c>
       <c r="G8" t="n">
         <v>20</v>
       </c>
@@ -15850,50 +16258,56 @@
       </c>
       <c r="BN8" t="n">
         <v>20</v>
       </c>
       <c r="BO8" t="n">
         <v>29</v>
       </c>
       <c r="BP8" t="n">
         <v>20</v>
       </c>
       <c r="BQ8" t="n">
         <v>24</v>
       </c>
       <c r="BR8" t="n">
         <v>18</v>
       </c>
       <c r="BS8" t="n">
         <v>11</v>
       </c>
       <c r="BT8" t="n">
         <v>22</v>
       </c>
       <c r="BU8" t="n">
         <v>11</v>
       </c>
+      <c r="BV8" t="n">
+        <v>12</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>14</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>25</v>
       </c>
       <c r="C9" t="n">
         <v>20</v>
       </c>
       <c r="D9" t="n">
         <v>23</v>
       </c>
       <c r="E9" t="n">
         <v>10</v>
       </c>
       <c r="F9" t="n">
         <v>20</v>
       </c>
       <c r="G9" t="n">
         <v>19</v>
       </c>
@@ -16072,64 +16486,70 @@
         <v>16</v>
       </c>
       <c r="BN9" t="n">
         <v>22</v>
       </c>
       <c r="BO9" t="n">
         <v>31</v>
       </c>
       <c r="BP9" t="n">
         <v>21</v>
       </c>
       <c r="BQ9" t="n">
         <v>24</v>
       </c>
       <c r="BR9" t="n">
         <v>20</v>
       </c>
       <c r="BS9" t="n">
         <v>10</v>
       </c>
       <c r="BT9" t="n">
         <v>22</v>
       </c>
       <c r="BU9" t="n">
         <v>12</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>12</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16166,50 +16586,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16534,50 +16956,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -16757,50 +17189,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -16980,50 +17418,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -17203,50 +17647,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17426,50 +17876,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -17649,50 +18105,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -17872,50 +18334,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>54</v>
       </c>
       <c r="C8" t="n">
         <v>65</v>
       </c>
       <c r="D8" t="n">
         <v>69</v>
       </c>
       <c r="E8" t="n">
         <v>65</v>
       </c>
       <c r="F8" t="n">
         <v>59</v>
       </c>
       <c r="G8" t="n">
         <v>65</v>
       </c>
@@ -18095,50 +18563,56 @@
       </c>
       <c r="BN8" t="n">
         <v>42</v>
       </c>
       <c r="BO8" t="n">
         <v>46</v>
       </c>
       <c r="BP8" t="n">
         <v>43</v>
       </c>
       <c r="BQ8" t="n">
         <v>41</v>
       </c>
       <c r="BR8" t="n">
         <v>53</v>
       </c>
       <c r="BS8" t="n">
         <v>46</v>
       </c>
       <c r="BT8" t="n">
         <v>52</v>
       </c>
       <c r="BU8" t="n">
         <v>54</v>
       </c>
+      <c r="BV8" t="n">
+        <v>38</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>46</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>61</v>
       </c>
       <c r="C9" t="n">
         <v>57</v>
       </c>
       <c r="D9" t="n">
         <v>66</v>
       </c>
       <c r="E9" t="n">
         <v>61</v>
       </c>
       <c r="F9" t="n">
         <v>56</v>
       </c>
       <c r="G9" t="n">
         <v>63</v>
       </c>
@@ -18317,64 +18791,70 @@
         <v>39</v>
       </c>
       <c r="BN9" t="n">
         <v>40</v>
       </c>
       <c r="BO9" t="n">
         <v>48</v>
       </c>
       <c r="BP9" t="n">
         <v>42</v>
       </c>
       <c r="BQ9" t="n">
         <v>40</v>
       </c>
       <c r="BR9" t="n">
         <v>50</v>
       </c>
       <c r="BS9" t="n">
         <v>46</v>
       </c>
       <c r="BT9" t="n">
         <v>51</v>
       </c>
       <c r="BU9" t="n">
         <v>55</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>39</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18411,50 +18891,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18779,50 +19261,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -19002,50 +19494,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -19225,50 +19723,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -19448,50 +19952,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -19671,50 +20181,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -19894,50 +20410,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -20117,50 +20639,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>361</v>
       </c>
       <c r="C8" t="n">
         <v>358</v>
       </c>
       <c r="D8" t="n">
         <v>374</v>
       </c>
       <c r="E8" t="n">
         <v>356</v>
       </c>
       <c r="F8" t="n">
         <v>360</v>
       </c>
       <c r="G8" t="n">
         <v>344</v>
       </c>
@@ -20340,50 +20868,56 @@
       </c>
       <c r="BN8" t="n">
         <v>385</v>
       </c>
       <c r="BO8" t="n">
         <v>358</v>
       </c>
       <c r="BP8" t="n">
         <v>366</v>
       </c>
       <c r="BQ8" t="n">
         <v>363</v>
       </c>
       <c r="BR8" t="n">
         <v>364</v>
       </c>
       <c r="BS8" t="n">
         <v>362</v>
       </c>
       <c r="BT8" t="n">
         <v>366</v>
       </c>
       <c r="BU8" t="n">
         <v>367</v>
       </c>
+      <c r="BV8" t="n">
+        <v>367</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>375</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>352</v>
       </c>
       <c r="C9" t="n">
         <v>349</v>
       </c>
       <c r="D9" t="n">
         <v>372</v>
       </c>
       <c r="E9" t="n">
         <v>342</v>
       </c>
       <c r="F9" t="n">
         <v>364</v>
       </c>
       <c r="G9" t="n">
         <v>341</v>
       </c>
@@ -20562,64 +21096,70 @@
         <v>365</v>
       </c>
       <c r="BN9" t="n">
         <v>375</v>
       </c>
       <c r="BO9" t="n">
         <v>360</v>
       </c>
       <c r="BP9" t="n">
         <v>362</v>
       </c>
       <c r="BQ9" t="n">
         <v>365</v>
       </c>
       <c r="BR9" t="n">
         <v>356</v>
       </c>
       <c r="BS9" t="n">
         <v>360</v>
       </c>
       <c r="BT9" t="n">
         <v>357</v>
       </c>
       <c r="BU9" t="n">
         <v>348</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>369</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>360</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20656,50 +21196,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21024,50 +21566,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -21247,50 +21799,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -21470,50 +22028,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -21693,50 +22257,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -21916,50 +22486,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -22139,50 +22715,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22362,50 +22944,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>218</v>
       </c>
       <c r="C8" t="n">
         <v>162</v>
       </c>
       <c r="D8" t="n">
         <v>166</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>202</v>
       </c>
       <c r="G8" t="n">
         <v>189</v>
       </c>
@@ -22585,50 +23173,56 @@
       </c>
       <c r="BN8" t="n">
         <v>200</v>
       </c>
       <c r="BO8" t="n">
         <v>216</v>
       </c>
       <c r="BP8" t="n">
         <v>206</v>
       </c>
       <c r="BQ8" t="n">
         <v>214</v>
       </c>
       <c r="BR8" t="n">
         <v>206</v>
       </c>
       <c r="BS8" t="n">
         <v>207</v>
       </c>
       <c r="BT8" t="n">
         <v>205</v>
       </c>
       <c r="BU8" t="n">
         <v>217</v>
       </c>
+      <c r="BV8" t="n">
+        <v>203</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>209</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>212</v>
       </c>
       <c r="C9" t="n">
         <v>166</v>
       </c>
       <c r="D9" t="n">
         <v>165</v>
       </c>
       <c r="E9" t="n">
         <v>165</v>
       </c>
       <c r="F9" t="n">
         <v>195</v>
       </c>
       <c r="G9" t="n">
         <v>182</v>
       </c>
@@ -22807,64 +23401,70 @@
         <v>214</v>
       </c>
       <c r="BN9" t="n">
         <v>203</v>
       </c>
       <c r="BO9" t="n">
         <v>210</v>
       </c>
       <c r="BP9" t="n">
         <v>207</v>
       </c>
       <c r="BQ9" t="n">
         <v>205</v>
       </c>
       <c r="BR9" t="n">
         <v>202</v>
       </c>
       <c r="BS9" t="n">
         <v>204</v>
       </c>
       <c r="BT9" t="n">
         <v>206</v>
       </c>
       <c r="BU9" t="n">
         <v>214</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>199</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22901,50 +23501,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23269,50 +23871,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -23492,50 +24104,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -23715,50 +24333,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -23938,50 +24562,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -24161,50 +24791,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -24384,50 +25020,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -24607,50 +25249,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>106</v>
       </c>
       <c r="C8" t="n">
         <v>152</v>
       </c>
       <c r="D8" t="n">
         <v>174</v>
       </c>
       <c r="E8" t="n">
         <v>147</v>
       </c>
       <c r="F8" t="n">
         <v>129</v>
       </c>
       <c r="G8" t="n">
         <v>131</v>
       </c>
@@ -24830,50 +25478,56 @@
       </c>
       <c r="BN8" t="n">
         <v>115</v>
       </c>
       <c r="BO8" t="n">
         <v>111</v>
       </c>
       <c r="BP8" t="n">
         <v>104</v>
       </c>
       <c r="BQ8" t="n">
         <v>105</v>
       </c>
       <c r="BR8" t="n">
         <v>114</v>
       </c>
       <c r="BS8" t="n">
         <v>108</v>
       </c>
       <c r="BT8" t="n">
         <v>107</v>
       </c>
       <c r="BU8" t="n">
         <v>97</v>
       </c>
+      <c r="BV8" t="n">
+        <v>113</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>96</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>106</v>
       </c>
       <c r="C9" t="n">
         <v>145</v>
       </c>
       <c r="D9" t="n">
         <v>171</v>
       </c>
       <c r="E9" t="n">
         <v>144</v>
       </c>
       <c r="F9" t="n">
         <v>127</v>
       </c>
       <c r="G9" t="n">
         <v>128</v>
       </c>
@@ -25052,64 +25706,70 @@
         <v>96</v>
       </c>
       <c r="BN9" t="n">
         <v>116</v>
       </c>
       <c r="BO9" t="n">
         <v>104</v>
       </c>
       <c r="BP9" t="n">
         <v>104</v>
       </c>
       <c r="BQ9" t="n">
         <v>106</v>
       </c>
       <c r="BR9" t="n">
         <v>110</v>
       </c>
       <c r="BS9" t="n">
         <v>107</v>
       </c>
       <c r="BT9" t="n">
         <v>107</v>
       </c>
       <c r="BU9" t="n">
         <v>96</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>115</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25146,50 +25806,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25514,50 +26176,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -25737,50 +26409,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -25960,50 +26638,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -26183,50 +26867,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -26406,50 +27096,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -26629,50 +27325,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -26852,50 +27554,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>240</v>
       </c>
       <c r="C8" t="n">
         <v>251</v>
       </c>
       <c r="D8" t="n">
         <v>247</v>
       </c>
       <c r="E8" t="n">
         <v>240</v>
       </c>
       <c r="F8" t="n">
         <v>247</v>
       </c>
       <c r="G8" t="n">
         <v>239</v>
       </c>
@@ -27075,50 +27783,56 @@
       </c>
       <c r="BN8" t="n">
         <v>239</v>
       </c>
       <c r="BO8" t="n">
         <v>216</v>
       </c>
       <c r="BP8" t="n">
         <v>229</v>
       </c>
       <c r="BQ8" t="n">
         <v>210</v>
       </c>
       <c r="BR8" t="n">
         <v>233</v>
       </c>
       <c r="BS8" t="n">
         <v>236</v>
       </c>
       <c r="BT8" t="n">
         <v>226</v>
       </c>
       <c r="BU8" t="n">
         <v>237</v>
       </c>
+      <c r="BV8" t="n">
+        <v>231</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>235</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>220</v>
       </c>
       <c r="C9" t="n">
         <v>217</v>
       </c>
       <c r="D9" t="n">
         <v>233</v>
       </c>
       <c r="E9" t="n">
         <v>215</v>
       </c>
       <c r="F9" t="n">
         <v>224</v>
       </c>
       <c r="G9" t="n">
         <v>216</v>
       </c>
@@ -27296,65 +28010,71 @@
       <c r="BM9" t="n">
         <v>216</v>
       </c>
       <c r="BN9" t="n">
         <v>222</v>
       </c>
       <c r="BO9" t="n">
         <v>218</v>
       </c>
       <c r="BP9" t="n">
         <v>216</v>
       </c>
       <c r="BQ9" t="n">
         <v>216</v>
       </c>
       <c r="BR9" t="n">
         <v>217</v>
       </c>
       <c r="BS9" t="n">
         <v>216</v>
       </c>
       <c r="BT9" t="n">
         <v>217</v>
       </c>
       <c r="BU9" t="n">
+        <v>216</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>218</v>
+      </c>
+      <c r="BW9" t="n">
         <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27391,50 +28111,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27759,50 +28481,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -27982,50 +28714,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -28205,50 +28943,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -28428,50 +29172,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -28651,50 +29401,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -28874,50 +29630,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -29097,50 +29859,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>184</v>
       </c>
       <c r="C8" t="n">
         <v>171</v>
       </c>
       <c r="D8" t="n">
         <v>184</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>185</v>
       </c>
       <c r="G8" t="n">
         <v>172</v>
       </c>
@@ -29320,50 +30088,56 @@
       </c>
       <c r="BN8" t="n">
         <v>183</v>
       </c>
       <c r="BO8" t="n">
         <v>180</v>
       </c>
       <c r="BP8" t="n">
         <v>182</v>
       </c>
       <c r="BQ8" t="n">
         <v>183</v>
       </c>
       <c r="BR8" t="n">
         <v>173</v>
       </c>
       <c r="BS8" t="n">
         <v>176</v>
       </c>
       <c r="BT8" t="n">
         <v>172</v>
       </c>
       <c r="BU8" t="n">
         <v>167</v>
       </c>
+      <c r="BV8" t="n">
+        <v>191</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>175</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>187</v>
       </c>
       <c r="C9" t="n">
         <v>182</v>
       </c>
       <c r="D9" t="n">
         <v>198</v>
       </c>
       <c r="E9" t="n">
         <v>182</v>
       </c>
       <c r="F9" t="n">
         <v>190</v>
       </c>
       <c r="G9" t="n">
         <v>183</v>
       </c>
@@ -29542,64 +30316,70 @@
         <v>183</v>
       </c>
       <c r="BN9" t="n">
         <v>188</v>
       </c>
       <c r="BO9" t="n">
         <v>184</v>
       </c>
       <c r="BP9" t="n">
         <v>183</v>
       </c>
       <c r="BQ9" t="n">
         <v>183</v>
       </c>
       <c r="BR9" t="n">
         <v>183</v>
       </c>
       <c r="BS9" t="n">
         <v>183</v>
       </c>
       <c r="BT9" t="n">
         <v>184</v>
       </c>
       <c r="BU9" t="n">
         <v>182</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>184</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29636,50 +30416,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30004,50 +30786,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -30227,50 +31019,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -30450,50 +31248,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -30673,50 +31477,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -30896,50 +31706,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -31119,50 +31935,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -31342,50 +32164,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>104</v>
       </c>
       <c r="C8" t="n">
         <v>96</v>
       </c>
       <c r="D8" t="n">
         <v>118</v>
       </c>
       <c r="E8" t="n">
         <v>103</v>
       </c>
       <c r="F8" t="n">
         <v>108</v>
       </c>
       <c r="G8" t="n">
         <v>103</v>
       </c>
@@ -31565,50 +32393,56 @@
       </c>
       <c r="BN8" t="n">
         <v>106</v>
       </c>
       <c r="BO8" t="n">
         <v>102</v>
       </c>
       <c r="BP8" t="n">
         <v>102</v>
       </c>
       <c r="BQ8" t="n">
         <v>99</v>
       </c>
       <c r="BR8" t="n">
         <v>98</v>
       </c>
       <c r="BS8" t="n">
         <v>107</v>
       </c>
       <c r="BT8" t="n">
         <v>109</v>
       </c>
       <c r="BU8" t="n">
         <v>100</v>
       </c>
+      <c r="BV8" t="n">
+        <v>101</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>102</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>109</v>
       </c>
       <c r="C9" t="n">
         <v>106</v>
       </c>
       <c r="D9" t="n">
         <v>113</v>
       </c>
       <c r="E9" t="n">
         <v>106</v>
       </c>
       <c r="F9" t="n">
         <v>110</v>
       </c>
       <c r="G9" t="n">
         <v>106</v>
       </c>
@@ -31786,65 +32620,71 @@
       <c r="BM9" t="n">
         <v>106</v>
       </c>
       <c r="BN9" t="n">
         <v>109</v>
       </c>
       <c r="BO9" t="n">
         <v>107</v>
       </c>
       <c r="BP9" t="n">
         <v>106</v>
       </c>
       <c r="BQ9" t="n">
         <v>106</v>
       </c>
       <c r="BR9" t="n">
         <v>106</v>
       </c>
       <c r="BS9" t="n">
         <v>106</v>
       </c>
       <c r="BT9" t="n">
         <v>106</v>
       </c>
       <c r="BU9" t="n">
+        <v>106</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>107</v>
+      </c>
+      <c r="BW9" t="n">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31881,50 +32721,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -32249,50 +33091,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -32472,50 +33324,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -32695,50 +33553,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -32918,50 +33782,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -33141,50 +34011,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -33364,50 +34240,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -33587,50 +34469,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>251</v>
       </c>
       <c r="C8" t="n">
         <v>263</v>
       </c>
       <c r="D8" t="n">
         <v>274</v>
       </c>
       <c r="E8" t="n">
         <v>254</v>
       </c>
       <c r="F8" t="n">
         <v>272</v>
       </c>
       <c r="G8" t="n">
         <v>253</v>
       </c>
@@ -33810,50 +34698,56 @@
       </c>
       <c r="BN8" t="n">
         <v>263</v>
       </c>
       <c r="BO8" t="n">
         <v>250</v>
       </c>
       <c r="BP8" t="n">
         <v>259</v>
       </c>
       <c r="BQ8" t="n">
         <v>237</v>
       </c>
       <c r="BR8" t="n">
         <v>261</v>
       </c>
       <c r="BS8" t="n">
         <v>246</v>
       </c>
       <c r="BT8" t="n">
         <v>255</v>
       </c>
       <c r="BU8" t="n">
         <v>250</v>
       </c>
+      <c r="BV8" t="n">
+        <v>239</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>251</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>257</v>
       </c>
       <c r="C9" t="n">
         <v>252</v>
       </c>
       <c r="D9" t="n">
         <v>272</v>
       </c>
       <c r="E9" t="n">
         <v>250</v>
       </c>
       <c r="F9" t="n">
         <v>261</v>
       </c>
       <c r="G9" t="n">
         <v>251</v>
       </c>
@@ -34031,65 +34925,71 @@
       <c r="BM9" t="n">
         <v>251</v>
       </c>
       <c r="BN9" t="n">
         <v>258</v>
       </c>
       <c r="BO9" t="n">
         <v>253</v>
       </c>
       <c r="BP9" t="n">
         <v>251</v>
       </c>
       <c r="BQ9" t="n">
         <v>251</v>
       </c>
       <c r="BR9" t="n">
         <v>252</v>
       </c>
       <c r="BS9" t="n">
         <v>252</v>
       </c>
       <c r="BT9" t="n">
         <v>253</v>
       </c>
       <c r="BU9" t="n">
+        <v>251</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>253</v>
+      </c>
+      <c r="BW9" t="n">
         <v>251</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34126,50 +35026,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34494,50 +35396,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -34717,50 +35629,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -34940,50 +35858,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -35163,50 +36087,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -35386,50 +36316,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -35609,50 +36545,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -35832,50 +36774,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>343</v>
       </c>
       <c r="C8" t="n">
         <v>360</v>
       </c>
       <c r="D8" t="n">
         <v>365</v>
       </c>
       <c r="E8" t="n">
         <v>333</v>
       </c>
       <c r="F8" t="n">
         <v>348</v>
       </c>
       <c r="G8" t="n">
         <v>344</v>
       </c>
@@ -36055,50 +37003,56 @@
       </c>
       <c r="BN8" t="n">
         <v>339</v>
       </c>
       <c r="BO8" t="n">
         <v>358</v>
       </c>
       <c r="BP8" t="n">
         <v>328</v>
       </c>
       <c r="BQ8" t="n">
         <v>354</v>
       </c>
       <c r="BR8" t="n">
         <v>337</v>
       </c>
       <c r="BS8" t="n">
         <v>331</v>
       </c>
       <c r="BT8" t="n">
         <v>337</v>
       </c>
       <c r="BU8" t="n">
         <v>325</v>
       </c>
+      <c r="BV8" t="n">
+        <v>343</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>347</v>
       </c>
       <c r="C9" t="n">
         <v>340</v>
       </c>
       <c r="D9" t="n">
         <v>365</v>
       </c>
       <c r="E9" t="n">
         <v>338</v>
       </c>
       <c r="F9" t="n">
         <v>352</v>
       </c>
       <c r="G9" t="n">
         <v>339</v>
       </c>
@@ -36276,65 +37230,71 @@
       <c r="BM9" t="n">
         <v>338</v>
       </c>
       <c r="BN9" t="n">
         <v>348</v>
       </c>
       <c r="BO9" t="n">
         <v>342</v>
       </c>
       <c r="BP9" t="n">
         <v>338</v>
       </c>
       <c r="BQ9" t="n">
         <v>339</v>
       </c>
       <c r="BR9" t="n">
         <v>340</v>
       </c>
       <c r="BS9" t="n">
         <v>339</v>
       </c>
       <c r="BT9" t="n">
         <v>341</v>
       </c>
       <c r="BU9" t="n">
+        <v>338</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>342</v>
+      </c>
+      <c r="BW9" t="n">
         <v>338</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36371,50 +37331,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36739,50 +37701,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -36962,50 +37934,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -37185,50 +38163,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -37408,50 +38392,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -37631,50 +38621,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -37854,50 +38850,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -38077,50 +39079,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>193</v>
       </c>
       <c r="C8" t="n">
         <v>130</v>
       </c>
       <c r="D8" t="n">
         <v>199</v>
       </c>
       <c r="E8" t="n">
         <v>174</v>
       </c>
       <c r="F8" t="n">
         <v>176</v>
       </c>
       <c r="G8" t="n">
         <v>168</v>
       </c>
@@ -38300,50 +39308,56 @@
       </c>
       <c r="BN8" t="n">
         <v>190</v>
       </c>
       <c r="BO8" t="n">
         <v>189</v>
       </c>
       <c r="BP8" t="n">
         <v>187</v>
       </c>
       <c r="BQ8" t="n">
         <v>204</v>
       </c>
       <c r="BR8" t="n">
         <v>177</v>
       </c>
       <c r="BS8" t="n">
         <v>193</v>
       </c>
       <c r="BT8" t="n">
         <v>193</v>
       </c>
       <c r="BU8" t="n">
         <v>190</v>
       </c>
+      <c r="BV8" t="n">
+        <v>200</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>187</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>203</v>
       </c>
       <c r="C9" t="n">
         <v>195</v>
       </c>
       <c r="D9" t="n">
         <v>215</v>
       </c>
       <c r="E9" t="n">
         <v>198</v>
       </c>
       <c r="F9" t="n">
         <v>206</v>
       </c>
       <c r="G9" t="n">
         <v>198</v>
       </c>
@@ -38521,65 +39535,71 @@
       <c r="BM9" t="n">
         <v>198</v>
       </c>
       <c r="BN9" t="n">
         <v>204</v>
       </c>
       <c r="BO9" t="n">
         <v>200</v>
       </c>
       <c r="BP9" t="n">
         <v>198</v>
       </c>
       <c r="BQ9" t="n">
         <v>198</v>
       </c>
       <c r="BR9" t="n">
         <v>199</v>
       </c>
       <c r="BS9" t="n">
         <v>199</v>
       </c>
       <c r="BT9" t="n">
         <v>200</v>
       </c>
       <c r="BU9" t="n">
+        <v>198</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>200</v>
+      </c>
+      <c r="BW9" t="n">
         <v>198</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -38616,50 +39636,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38984,50 +40006,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -39207,50 +40239,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -39430,50 +40468,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -39653,50 +40697,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -39876,50 +40926,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -40099,50 +41155,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -40322,50 +41384,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>475</v>
       </c>
       <c r="C8" t="n">
         <v>501</v>
       </c>
       <c r="D8" t="n">
         <v>517</v>
       </c>
       <c r="E8" t="n">
         <v>488</v>
       </c>
       <c r="F8" t="n">
         <v>487</v>
       </c>
       <c r="G8" t="n">
         <v>480</v>
       </c>
@@ -40545,50 +41613,56 @@
       </c>
       <c r="BN8" t="n">
         <v>490</v>
       </c>
       <c r="BO8" t="n">
         <v>466</v>
       </c>
       <c r="BP8" t="n">
         <v>489</v>
       </c>
       <c r="BQ8" t="n">
         <v>456</v>
       </c>
       <c r="BR8" t="n">
         <v>480</v>
       </c>
       <c r="BS8" t="n">
         <v>467</v>
       </c>
       <c r="BT8" t="n">
         <v>483</v>
       </c>
       <c r="BU8" t="n">
         <v>473</v>
       </c>
+      <c r="BV8" t="n">
+        <v>471</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>486</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>500</v>
       </c>
       <c r="C9" t="n">
         <v>489</v>
       </c>
       <c r="D9" t="n">
         <v>528</v>
       </c>
       <c r="E9" t="n">
         <v>487</v>
       </c>
       <c r="F9" t="n">
         <v>508</v>
       </c>
       <c r="G9" t="n">
         <v>489</v>
       </c>
@@ -40766,65 +41840,71 @@
       <c r="BM9" t="n">
         <v>488</v>
       </c>
       <c r="BN9" t="n">
         <v>502</v>
       </c>
       <c r="BO9" t="n">
         <v>493</v>
       </c>
       <c r="BP9" t="n">
         <v>488</v>
       </c>
       <c r="BQ9" t="n">
         <v>489</v>
       </c>
       <c r="BR9" t="n">
         <v>491</v>
       </c>
       <c r="BS9" t="n">
         <v>490</v>
       </c>
       <c r="BT9" t="n">
         <v>492</v>
       </c>
       <c r="BU9" t="n">
+        <v>488</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>493</v>
+      </c>
+      <c r="BW9" t="n">
         <v>488</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -40861,50 +41941,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -41229,50 +42311,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -41452,50 +42544,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -41675,50 +42773,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -41898,50 +43002,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -42121,50 +43231,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -42344,50 +43460,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -42567,50 +43689,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>552</v>
       </c>
       <c r="C8" t="n">
         <v>503</v>
       </c>
       <c r="D8" t="n">
         <v>568</v>
       </c>
       <c r="E8" t="n">
         <v>513</v>
       </c>
       <c r="F8" t="n">
         <v>556</v>
       </c>
       <c r="G8" t="n">
         <v>524</v>
       </c>
@@ -42790,50 +43918,56 @@
       </c>
       <c r="BN8" t="n">
         <v>541</v>
       </c>
       <c r="BO8" t="n">
         <v>547</v>
       </c>
       <c r="BP8" t="n">
         <v>514</v>
       </c>
       <c r="BQ8" t="n">
         <v>549</v>
       </c>
       <c r="BR8" t="n">
         <v>528</v>
       </c>
       <c r="BS8" t="n">
         <v>539</v>
       </c>
       <c r="BT8" t="n">
         <v>528</v>
       </c>
       <c r="BU8" t="n">
         <v>529</v>
       </c>
+      <c r="BV8" t="n">
+        <v>542</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>517</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>528</v>
       </c>
       <c r="C9" t="n">
         <v>515</v>
       </c>
       <c r="D9" t="n">
         <v>557</v>
       </c>
       <c r="E9" t="n">
         <v>514</v>
       </c>
       <c r="F9" t="n">
         <v>535</v>
       </c>
       <c r="G9" t="n">
         <v>515</v>
       </c>
@@ -43012,64 +44146,70 @@
         <v>515</v>
       </c>
       <c r="BN9" t="n">
         <v>529</v>
       </c>
       <c r="BO9" t="n">
         <v>520</v>
       </c>
       <c r="BP9" t="n">
         <v>515</v>
       </c>
       <c r="BQ9" t="n">
         <v>516</v>
       </c>
       <c r="BR9" t="n">
         <v>517</v>
       </c>
       <c r="BS9" t="n">
         <v>516</v>
       </c>
       <c r="BT9" t="n">
         <v>519</v>
       </c>
       <c r="BU9" t="n">
         <v>514</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>520</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>515</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -43106,50 +44246,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -43474,50 +44616,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -43697,50 +44849,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -43920,50 +45078,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -44143,50 +45307,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -44366,50 +45536,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -44589,50 +45765,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -44812,50 +45994,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>663</v>
       </c>
       <c r="C8" t="n">
         <v>603</v>
       </c>
       <c r="D8" t="n">
         <v>677</v>
       </c>
       <c r="E8" t="n">
         <v>623</v>
       </c>
       <c r="F8" t="n">
         <v>658</v>
       </c>
       <c r="G8" t="n">
         <v>628</v>
       </c>
@@ -45035,50 +46223,56 @@
       </c>
       <c r="BN8" t="n">
         <v>618</v>
       </c>
       <c r="BO8" t="n">
         <v>632</v>
       </c>
       <c r="BP8" t="n">
         <v>599</v>
       </c>
       <c r="BQ8" t="n">
         <v>637</v>
       </c>
       <c r="BR8" t="n">
         <v>615</v>
       </c>
       <c r="BS8" t="n">
         <v>633</v>
       </c>
       <c r="BT8" t="n">
         <v>637</v>
       </c>
       <c r="BU8" t="n">
         <v>607</v>
       </c>
+      <c r="BV8" t="n">
+        <v>660</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>620</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>651</v>
       </c>
       <c r="C9" t="n">
         <v>648</v>
       </c>
       <c r="D9" t="n">
         <v>692</v>
       </c>
       <c r="E9" t="n">
         <v>654</v>
       </c>
       <c r="F9" t="n">
         <v>667</v>
       </c>
       <c r="G9" t="n">
         <v>648</v>
       </c>
@@ -45257,64 +46451,70 @@
         <v>620</v>
       </c>
       <c r="BN9" t="n">
         <v>636</v>
       </c>
       <c r="BO9" t="n">
         <v>622</v>
       </c>
       <c r="BP9" t="n">
         <v>608</v>
       </c>
       <c r="BQ9" t="n">
         <v>626</v>
       </c>
       <c r="BR9" t="n">
         <v>629</v>
       </c>
       <c r="BS9" t="n">
         <v>633</v>
       </c>
       <c r="BT9" t="n">
         <v>644</v>
       </c>
       <c r="BU9" t="n">
         <v>617</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>654</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>638</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -45351,50 +46551,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Insurance</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -45719,50 +46921,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -45942,50 +47154,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -46165,50 +47383,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -46388,50 +47612,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -46611,50 +47841,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -46834,50 +48070,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -47057,50 +48299,56 @@
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>130</v>
       </c>
       <c r="C8" t="n">
         <v>145</v>
       </c>
       <c r="D8" t="n">
         <v>142</v>
       </c>
       <c r="E8" t="n">
         <v>141</v>
       </c>
       <c r="F8" t="n">
         <v>141</v>
       </c>
       <c r="G8" t="n">
         <v>139</v>
       </c>
@@ -47280,50 +48528,56 @@
       </c>
       <c r="BN8" t="n">
         <v>145</v>
       </c>
       <c r="BO8" t="n">
         <v>134</v>
       </c>
       <c r="BP8" t="n">
         <v>142</v>
       </c>
       <c r="BQ8" t="n">
         <v>135</v>
       </c>
       <c r="BR8" t="n">
         <v>144</v>
       </c>
       <c r="BS8" t="n">
         <v>140</v>
       </c>
       <c r="BT8" t="n">
         <v>136</v>
       </c>
       <c r="BU8" t="n">
         <v>137</v>
       </c>
+      <c r="BV8" t="n">
+        <v>139</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>135</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>123</v>
       </c>
       <c r="C9" t="n">
         <v>119</v>
       </c>
       <c r="D9" t="n">
         <v>130</v>
       </c>
       <c r="E9" t="n">
         <v>120</v>
       </c>
       <c r="F9" t="n">
         <v>125</v>
       </c>
       <c r="G9" t="n">
         <v>120</v>
       </c>
@@ -47501,47 +48755,53 @@
       <c r="BM9" t="n">
         <v>120</v>
       </c>
       <c r="BN9" t="n">
         <v>124</v>
       </c>
       <c r="BO9" t="n">
         <v>121</v>
       </c>
       <c r="BP9" t="n">
         <v>120</v>
       </c>
       <c r="BQ9" t="n">
         <v>120</v>
       </c>
       <c r="BR9" t="n">
         <v>121</v>
       </c>
       <c r="BS9" t="n">
         <v>121</v>
       </c>
       <c r="BT9" t="n">
         <v>121</v>
       </c>
       <c r="BU9" t="n">
+        <v>120</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>121</v>
+      </c>
+      <c r="BW9" t="n">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>