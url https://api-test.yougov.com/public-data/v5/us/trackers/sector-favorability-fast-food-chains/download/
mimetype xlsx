--- v0 (2026-05-01)
+++ v1 (2026-07-09)
@@ -460,51 +460,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -540,50 +540,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -903,50 +906,65 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1123,50 +1141,59 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -1343,50 +1370,59 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -1563,50 +1599,59 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1783,50 +1828,59 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2003,50 +2057,59 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2223,50 +2286,59 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1027</v>
       </c>
       <c r="C8" t="n">
         <v>1004</v>
       </c>
       <c r="D8" t="n">
         <v>1085</v>
       </c>
       <c r="E8" t="n">
         <v>1001</v>
       </c>
       <c r="F8" t="n">
         <v>1043</v>
       </c>
       <c r="G8" t="n">
         <v>1004</v>
       </c>
@@ -2443,50 +2515,59 @@
       </c>
       <c r="BM8" t="n">
         <v>1003</v>
       </c>
       <c r="BN8" t="n">
         <v>1031</v>
       </c>
       <c r="BO8" t="n">
         <v>1013</v>
       </c>
       <c r="BP8" t="n">
         <v>1003</v>
       </c>
       <c r="BQ8" t="n">
         <v>1005</v>
       </c>
       <c r="BR8" t="n">
         <v>1008</v>
       </c>
       <c r="BS8" t="n">
         <v>1006</v>
       </c>
       <c r="BT8" t="n">
         <v>1011</v>
       </c>
+      <c r="BU8" t="n">
+        <v>1002</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>1003</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1027</v>
       </c>
       <c r="C9" t="n">
         <v>1004</v>
       </c>
       <c r="D9" t="n">
         <v>1085</v>
       </c>
       <c r="E9" t="n">
         <v>1001</v>
       </c>
       <c r="F9" t="n">
         <v>1043</v>
       </c>
       <c r="G9" t="n">
         <v>1004</v>
       </c>
@@ -2662,58 +2743,6982 @@
         <v>1033</v>
       </c>
       <c r="BM9" t="n">
         <v>1003</v>
       </c>
       <c r="BN9" t="n">
         <v>1031</v>
       </c>
       <c r="BO9" t="n">
         <v>1013</v>
       </c>
       <c r="BP9" t="n">
         <v>1003</v>
       </c>
       <c r="BQ9" t="n">
         <v>1005</v>
       </c>
       <c r="BR9" t="n">
         <v>1008</v>
       </c>
       <c r="BS9" t="n">
         <v>1006</v>
       </c>
       <c r="BT9" t="n">
         <v>1011</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>1002</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>1003</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:BW9"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="30" customWidth="1" min="1" max="1"/>
+    <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
+    <col width="14" customWidth="1" min="4" max="4"/>
+    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
+    <col width="14" customWidth="1" min="10" max="10"/>
+    <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
+    <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
+    <col width="14" customWidth="1" min="18" max="18"/>
+    <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
+    <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
+    <col width="14" customWidth="1" min="32" max="32"/>
+    <col width="14" customWidth="1" min="33" max="33"/>
+    <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
+    <col width="14" customWidth="1" min="37" max="37"/>
+    <col width="14" customWidth="1" min="38" max="38"/>
+    <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
+    <col width="14" customWidth="1" min="42" max="42"/>
+    <col width="14" customWidth="1" min="43" max="43"/>
+    <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
+    <col width="14" customWidth="1" min="52" max="52"/>
+    <col width="14" customWidth="1" min="53" max="53"/>
+    <col width="14" customWidth="1" min="54" max="54"/>
+    <col width="14" customWidth="1" min="55" max="55"/>
+    <col width="14" customWidth="1" min="56" max="56"/>
+    <col width="14" customWidth="1" min="57" max="57"/>
+    <col width="14" customWidth="1" min="58" max="58"/>
+    <col width="14" customWidth="1" min="59" max="59"/>
+    <col width="14" customWidth="1" min="60" max="60"/>
+    <col width="14" customWidth="1" min="61" max="61"/>
+    <col width="14" customWidth="1" min="62" max="62"/>
+    <col width="14" customWidth="1" min="63" max="63"/>
+    <col width="14" customWidth="1" min="64" max="64"/>
+    <col width="14" customWidth="1" min="65" max="65"/>
+    <col width="14" customWidth="1" min="66" max="66"/>
+    <col width="14" customWidth="1" min="67" max="67"/>
+    <col width="14" customWidth="1" min="68" max="68"/>
+    <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>2020-11-26</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2020-12-24</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>2021-01-07</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>2021-01-21</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>2021-02-18</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2021-03-18</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2021-04-15</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2021-05-13</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>2021-06-10</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>2021-07-08</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2021-08-05</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2021-09-02</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>2021-09-30</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2021-10-28</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2021-11-25</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2021-12-23</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t>2022-01-20</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t>2022-02-17</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2022-03-17</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2022-04-14</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2022-05-12</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2022-06-09</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2022-07-07</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2022-08-04</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2022-09-01</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t>2022-10-27</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2022-11-24</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2022-12-22</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2023-01-19</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t>2023-02-16</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t>2023-03-16</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t>2023-04-13</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2023-06-08</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t>2023-07-06</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t>2023-08-03</t>
+        </is>
+      </c>
+      <c r="AM1" t="inlineStr">
+        <is>
+          <t>2023-08-31</t>
+        </is>
+      </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2023-09-28</t>
+        </is>
+      </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2023-10-26</t>
+        </is>
+      </c>
+      <c r="AP1" t="inlineStr">
+        <is>
+          <t>2023-11-23</t>
+        </is>
+      </c>
+      <c r="AQ1" t="inlineStr">
+        <is>
+          <t>2023-12-21</t>
+        </is>
+      </c>
+      <c r="AR1" t="inlineStr">
+        <is>
+          <t>2024-01-18</t>
+        </is>
+      </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2024-02-15</t>
+        </is>
+      </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2024-03-14</t>
+        </is>
+      </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2024-05-09</t>
+        </is>
+      </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2024-06-06</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2024-08-01</t>
+        </is>
+      </c>
+      <c r="AZ1" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="BA1" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="BB1" t="inlineStr">
+        <is>
+          <t>2024-10-24</t>
+        </is>
+      </c>
+      <c r="BC1" t="inlineStr">
+        <is>
+          <t>2024-11-21</t>
+        </is>
+      </c>
+      <c r="BD1" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="BE1" t="inlineStr">
+        <is>
+          <t>2025-01-16</t>
+        </is>
+      </c>
+      <c r="BF1" t="inlineStr">
+        <is>
+          <t>2025-02-13</t>
+        </is>
+      </c>
+      <c r="BG1" t="inlineStr">
+        <is>
+          <t>2025-03-13</t>
+        </is>
+      </c>
+      <c r="BH1" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
+      <c r="BI1" t="inlineStr">
+        <is>
+          <t>2025-05-08</t>
+        </is>
+      </c>
+      <c r="BJ1" t="inlineStr">
+        <is>
+          <t>2025-06-05</t>
+        </is>
+      </c>
+      <c r="BK1" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="BL1" t="inlineStr">
+        <is>
+          <t>2025-07-31</t>
+        </is>
+      </c>
+      <c r="BM1" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="BN1" t="inlineStr">
+        <is>
+          <t>2025-09-25</t>
+        </is>
+      </c>
+      <c r="BO1" t="inlineStr">
+        <is>
+          <t>2025-10-23</t>
+        </is>
+      </c>
+      <c r="BP1" t="inlineStr">
+        <is>
+          <t>2025-11-20</t>
+        </is>
+      </c>
+      <c r="BQ1" t="inlineStr">
+        <is>
+          <t>2026-01-14</t>
+        </is>
+      </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t>Very favorable</t>
+        </is>
+      </c>
+      <c r="B2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BL2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BM2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BN2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BO2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BP2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BQ2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="1" t="inlineStr">
+        <is>
+          <t>Somewhat favorable</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AZ3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BA3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BB3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BI3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BK3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BN3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
+          <t>Neither favorable nor unfavorable</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AZ4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BA4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BB4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BE4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BF4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BG4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BH4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BI4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BJ4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BK4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BL4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BN4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>Somewhat unfavorable</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="C5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="D5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="E5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="F5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="R5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AG5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AH5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AK5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AL5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AM5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AO5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AP5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AR5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AW5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AX5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AY5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BA5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BI5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BK5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BL5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BM5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BO5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BP5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BT5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>Very unfavorable</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="C6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="D6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="E6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="F6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="G6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="K6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="L6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="M6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="N6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="O6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="R6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="S6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="T6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="U6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="W6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AA6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AB6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AE6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AG6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AH6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AK6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AL6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AO6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AR6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AW6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AX6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AY6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BA6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BB6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BC6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BE6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BF6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BG6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BH6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BI6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BK6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BL6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BM6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BN6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BO6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BP6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BQ6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BR6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BS6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BT6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>Don't know</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="C7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="D7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="E7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="F7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="G7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="H7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="J7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="M7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="N7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="O7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="S7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="T7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="U7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="V7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="W7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="X7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="Z7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AB7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AE7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AH7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AK7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AL7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AM7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AO7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AP7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AR7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AV7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AW7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AX7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AY7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AZ7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BA7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BB7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BC7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BD7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BE7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BF7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BG7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BH7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BI7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BJ7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BK7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BL7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BM7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BN7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BO7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BP7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BR7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BS7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BT7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>Unweighted base</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>138</v>
+      </c>
+      <c r="C8" t="n">
+        <v>172</v>
+      </c>
+      <c r="D8" t="n">
+        <v>170</v>
+      </c>
+      <c r="E8" t="n">
+        <v>163</v>
+      </c>
+      <c r="F8" t="n">
+        <v>151</v>
+      </c>
+      <c r="G8" t="n">
+        <v>154</v>
+      </c>
+      <c r="H8" t="n">
+        <v>164</v>
+      </c>
+      <c r="I8" t="n">
+        <v>153</v>
+      </c>
+      <c r="J8" t="n">
+        <v>163</v>
+      </c>
+      <c r="K8" t="n">
+        <v>159</v>
+      </c>
+      <c r="L8" t="n">
+        <v>170</v>
+      </c>
+      <c r="M8" t="n">
+        <v>146</v>
+      </c>
+      <c r="N8" t="n">
+        <v>146</v>
+      </c>
+      <c r="O8" t="n">
+        <v>154</v>
+      </c>
+      <c r="P8" t="n">
+        <v>139</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>153</v>
+      </c>
+      <c r="R8" t="n">
+        <v>143</v>
+      </c>
+      <c r="S8" t="n">
+        <v>165</v>
+      </c>
+      <c r="T8" t="n">
+        <v>125</v>
+      </c>
+      <c r="U8" t="n">
+        <v>145</v>
+      </c>
+      <c r="V8" t="n">
+        <v>160</v>
+      </c>
+      <c r="W8" t="n">
+        <v>158</v>
+      </c>
+      <c r="X8" t="n">
+        <v>172</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>161</v>
+      </c>
+      <c r="Z8" t="n">
+        <v>161</v>
+      </c>
+      <c r="AA8" t="n">
+        <v>146</v>
+      </c>
+      <c r="AB8" t="n">
+        <v>161</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>163</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>165</v>
+      </c>
+      <c r="AE8" t="n">
+        <v>173</v>
+      </c>
+      <c r="AF8" t="n">
+        <v>169</v>
+      </c>
+      <c r="AG8" t="n">
+        <v>169</v>
+      </c>
+      <c r="AH8" t="n">
+        <v>175</v>
+      </c>
+      <c r="AI8" t="n">
+        <v>170</v>
+      </c>
+      <c r="AJ8" t="n">
+        <v>144</v>
+      </c>
+      <c r="AK8" t="n">
+        <v>167</v>
+      </c>
+      <c r="AL8" t="n">
+        <v>171</v>
+      </c>
+      <c r="AM8" t="n">
+        <v>153</v>
+      </c>
+      <c r="AN8" t="n">
+        <v>154</v>
+      </c>
+      <c r="AO8" t="n">
+        <v>156</v>
+      </c>
+      <c r="AP8" t="n">
+        <v>162</v>
+      </c>
+      <c r="AQ8" t="n">
+        <v>163</v>
+      </c>
+      <c r="AR8" t="n">
+        <v>140</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>173</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>154</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>126</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>153</v>
+      </c>
+      <c r="AW8" t="n">
+        <v>157</v>
+      </c>
+      <c r="AX8" t="n">
+        <v>151</v>
+      </c>
+      <c r="AY8" t="n">
+        <v>134</v>
+      </c>
+      <c r="AZ8" t="n">
+        <v>121</v>
+      </c>
+      <c r="BA8" t="n">
+        <v>148</v>
+      </c>
+      <c r="BB8" t="n">
+        <v>135</v>
+      </c>
+      <c r="BC8" t="n">
+        <v>141</v>
+      </c>
+      <c r="BD8" t="n">
+        <v>145</v>
+      </c>
+      <c r="BE8" t="n">
+        <v>139</v>
+      </c>
+      <c r="BF8" t="n">
+        <v>151</v>
+      </c>
+      <c r="BG8" t="n">
+        <v>143</v>
+      </c>
+      <c r="BH8" t="n">
+        <v>148</v>
+      </c>
+      <c r="BI8" t="n">
+        <v>144</v>
+      </c>
+      <c r="BJ8" t="n">
+        <v>134</v>
+      </c>
+      <c r="BK8" t="n">
+        <v>154</v>
+      </c>
+      <c r="BL8" t="n">
+        <v>162</v>
+      </c>
+      <c r="BM8" t="n">
+        <v>135</v>
+      </c>
+      <c r="BN8" t="n">
+        <v>163</v>
+      </c>
+      <c r="BO8" t="n">
+        <v>140</v>
+      </c>
+      <c r="BP8" t="n">
+        <v>146</v>
+      </c>
+      <c r="BQ8" t="n">
+        <v>134</v>
+      </c>
+      <c r="BR8" t="n">
+        <v>153</v>
+      </c>
+      <c r="BS8" t="n">
+        <v>137</v>
+      </c>
+      <c r="BT8" t="n">
+        <v>151</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>154</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>138</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>Base</t>
+        </is>
+      </c>
+      <c r="B9" t="n">
+        <v>161</v>
+      </c>
+      <c r="C9" t="n">
+        <v>155</v>
+      </c>
+      <c r="D9" t="n">
+        <v>168</v>
+      </c>
+      <c r="E9" t="n">
+        <v>157</v>
+      </c>
+      <c r="F9" t="n">
+        <v>163</v>
+      </c>
+      <c r="G9" t="n">
+        <v>157</v>
+      </c>
+      <c r="H9" t="n">
+        <v>161</v>
+      </c>
+      <c r="I9" t="n">
+        <v>157</v>
+      </c>
+      <c r="J9" t="n">
+        <v>160</v>
+      </c>
+      <c r="K9" t="n">
+        <v>155</v>
+      </c>
+      <c r="L9" t="n">
+        <v>160</v>
+      </c>
+      <c r="M9" t="n">
+        <v>165</v>
+      </c>
+      <c r="N9" t="n">
+        <v>156</v>
+      </c>
+      <c r="O9" t="n">
+        <v>158</v>
+      </c>
+      <c r="P9" t="n">
+        <v>159</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>159</v>
+      </c>
+      <c r="R9" t="n">
+        <v>158</v>
+      </c>
+      <c r="S9" t="n">
+        <v>155</v>
+      </c>
+      <c r="T9" t="n">
+        <v>153</v>
+      </c>
+      <c r="U9" t="n">
+        <v>157</v>
+      </c>
+      <c r="V9" t="n">
+        <v>159</v>
+      </c>
+      <c r="W9" t="n">
+        <v>157</v>
+      </c>
+      <c r="X9" t="n">
+        <v>161</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>158</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>164</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>162</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>164</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>162</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>158</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>161</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>161</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>163</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>173</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>159</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>154</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>157</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>178</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>158</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>157</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>157</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>157</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>157</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>157</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>164</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>157</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>155</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>157</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>157</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>157</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>156</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>157</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>158</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>159</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>162</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>158</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>158</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>157</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>158</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>158</v>
+      </c>
+      <c r="BI9" t="n">
+        <v>160</v>
+      </c>
+      <c r="BJ9" t="n">
+        <v>158</v>
+      </c>
+      <c r="BK9" t="n">
+        <v>157</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>162</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>157</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>161</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>159</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>157</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>157</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>158</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>157</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>158</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>157</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>159</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>157</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:BW9"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="30" customWidth="1" min="1" max="1"/>
+    <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
+    <col width="14" customWidth="1" min="4" max="4"/>
+    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
+    <col width="14" customWidth="1" min="10" max="10"/>
+    <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
+    <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
+    <col width="14" customWidth="1" min="18" max="18"/>
+    <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
+    <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
+    <col width="14" customWidth="1" min="32" max="32"/>
+    <col width="14" customWidth="1" min="33" max="33"/>
+    <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
+    <col width="14" customWidth="1" min="37" max="37"/>
+    <col width="14" customWidth="1" min="38" max="38"/>
+    <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
+    <col width="14" customWidth="1" min="42" max="42"/>
+    <col width="14" customWidth="1" min="43" max="43"/>
+    <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
+    <col width="14" customWidth="1" min="52" max="52"/>
+    <col width="14" customWidth="1" min="53" max="53"/>
+    <col width="14" customWidth="1" min="54" max="54"/>
+    <col width="14" customWidth="1" min="55" max="55"/>
+    <col width="14" customWidth="1" min="56" max="56"/>
+    <col width="14" customWidth="1" min="57" max="57"/>
+    <col width="14" customWidth="1" min="58" max="58"/>
+    <col width="14" customWidth="1" min="59" max="59"/>
+    <col width="14" customWidth="1" min="60" max="60"/>
+    <col width="14" customWidth="1" min="61" max="61"/>
+    <col width="14" customWidth="1" min="62" max="62"/>
+    <col width="14" customWidth="1" min="63" max="63"/>
+    <col width="14" customWidth="1" min="64" max="64"/>
+    <col width="14" customWidth="1" min="65" max="65"/>
+    <col width="14" customWidth="1" min="66" max="66"/>
+    <col width="14" customWidth="1" min="67" max="67"/>
+    <col width="14" customWidth="1" min="68" max="68"/>
+    <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>2020-11-26</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2020-12-24</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>2021-01-07</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>2021-01-21</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>2021-02-18</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2021-03-18</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2021-04-15</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2021-05-13</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>2021-06-10</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>2021-07-08</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2021-08-05</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2021-09-02</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>2021-09-30</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2021-10-28</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2021-11-25</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2021-12-23</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t>2022-01-20</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t>2022-02-17</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2022-03-17</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2022-04-14</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2022-05-12</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2022-06-09</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2022-07-07</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2022-08-04</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2022-09-01</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t>2022-10-27</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2022-11-24</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2022-12-22</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2023-01-19</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t>2023-02-16</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t>2023-03-16</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t>2023-04-13</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2023-06-08</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t>2023-07-06</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t>2023-08-03</t>
+        </is>
+      </c>
+      <c r="AM1" t="inlineStr">
+        <is>
+          <t>2023-08-31</t>
+        </is>
+      </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2023-09-28</t>
+        </is>
+      </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2023-10-26</t>
+        </is>
+      </c>
+      <c r="AP1" t="inlineStr">
+        <is>
+          <t>2023-11-23</t>
+        </is>
+      </c>
+      <c r="AQ1" t="inlineStr">
+        <is>
+          <t>2023-12-21</t>
+        </is>
+      </c>
+      <c r="AR1" t="inlineStr">
+        <is>
+          <t>2024-01-18</t>
+        </is>
+      </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2024-02-15</t>
+        </is>
+      </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2024-03-14</t>
+        </is>
+      </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2024-05-09</t>
+        </is>
+      </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2024-06-06</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2024-08-01</t>
+        </is>
+      </c>
+      <c r="AZ1" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="BA1" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="BB1" t="inlineStr">
+        <is>
+          <t>2024-10-24</t>
+        </is>
+      </c>
+      <c r="BC1" t="inlineStr">
+        <is>
+          <t>2024-11-21</t>
+        </is>
+      </c>
+      <c r="BD1" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="BE1" t="inlineStr">
+        <is>
+          <t>2025-01-16</t>
+        </is>
+      </c>
+      <c r="BF1" t="inlineStr">
+        <is>
+          <t>2025-02-13</t>
+        </is>
+      </c>
+      <c r="BG1" t="inlineStr">
+        <is>
+          <t>2025-03-13</t>
+        </is>
+      </c>
+      <c r="BH1" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
+      <c r="BI1" t="inlineStr">
+        <is>
+          <t>2025-05-08</t>
+        </is>
+      </c>
+      <c r="BJ1" t="inlineStr">
+        <is>
+          <t>2025-06-05</t>
+        </is>
+      </c>
+      <c r="BK1" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="BL1" t="inlineStr">
+        <is>
+          <t>2025-07-31</t>
+        </is>
+      </c>
+      <c r="BM1" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="BN1" t="inlineStr">
+        <is>
+          <t>2025-09-25</t>
+        </is>
+      </c>
+      <c r="BO1" t="inlineStr">
+        <is>
+          <t>2025-10-23</t>
+        </is>
+      </c>
+      <c r="BP1" t="inlineStr">
+        <is>
+          <t>2025-11-20</t>
+        </is>
+      </c>
+      <c r="BQ1" t="inlineStr">
+        <is>
+          <t>2026-01-14</t>
+        </is>
+      </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t>Very favorable</t>
+        </is>
+      </c>
+      <c r="B2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BL2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BM2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BN2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BO2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BP2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BQ2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="1" t="inlineStr">
+        <is>
+          <t>Somewhat favorable</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AZ3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BA3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BB3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BI3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BK3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BN3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
+          <t>Neither favorable nor unfavorable</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AZ4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BA4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BB4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BE4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BF4" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BG4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BH4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BI4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BJ4" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BK4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BL4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BN4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>Somewhat unfavorable</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="C5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="D5" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="E5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="F5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="R5" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AG5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AH5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AK5" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AL5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AM5" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AO5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AP5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AR5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AW5" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AX5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AY5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BA5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BI5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BK5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BL5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BM5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BO5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BP5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BT5" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>Very unfavorable</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="C6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="D6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="F6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="G6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="K6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="L6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="M6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="N6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="O6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="R6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="S6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="T6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="U6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="W6" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AA6" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AB6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AD6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AG6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AK6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AL6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AN6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AR6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AT6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AW6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AY6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BA6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BC6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BD6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BE6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BF6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BG6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BH6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BI6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BK6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BL6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BM6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BN6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BO6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BQ6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BR6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BS6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BT6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>Don't know</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="C7" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="D7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="F7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="G7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="H7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="J7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="M7" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="N7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="O7" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="S7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="T7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="U7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="V7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="W7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="X7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Z7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AB7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AE7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AH7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AK7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AL7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AM7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AO7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AP7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AQ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AR7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AT7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AV7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AW7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AX7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AY7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AZ7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BA7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BB7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BC7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BD7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BE7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BF7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BH7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BI7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BJ7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BK7" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BL7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BM7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BN7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BO7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BP7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BR7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BS7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BT7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>Unweighted base</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>29</v>
+      </c>
+      <c r="C8" t="n">
+        <v>26</v>
+      </c>
+      <c r="D8" t="n">
+        <v>29</v>
+      </c>
+      <c r="E8" t="n">
+        <v>30</v>
+      </c>
+      <c r="F8" t="n">
+        <v>29</v>
+      </c>
+      <c r="G8" t="n">
+        <v>24</v>
+      </c>
+      <c r="H8" t="n">
+        <v>28</v>
+      </c>
+      <c r="I8" t="n">
+        <v>19</v>
+      </c>
+      <c r="J8" t="n">
+        <v>26</v>
+      </c>
+      <c r="K8" t="n">
+        <v>31</v>
+      </c>
+      <c r="L8" t="n">
+        <v>38</v>
+      </c>
+      <c r="M8" t="n">
+        <v>34</v>
+      </c>
+      <c r="N8" t="n">
+        <v>34</v>
+      </c>
+      <c r="O8" t="n">
+        <v>39</v>
+      </c>
+      <c r="P8" t="n">
+        <v>40</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>34</v>
+      </c>
+      <c r="R8" t="n">
+        <v>36</v>
+      </c>
+      <c r="S8" t="n">
+        <v>26</v>
+      </c>
+      <c r="T8" t="n">
+        <v>30</v>
+      </c>
+      <c r="U8" t="n">
+        <v>21</v>
+      </c>
+      <c r="V8" t="n">
+        <v>35</v>
+      </c>
+      <c r="W8" t="n">
+        <v>29</v>
+      </c>
+      <c r="X8" t="n">
+        <v>17</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>19</v>
+      </c>
+      <c r="Z8" t="n">
+        <v>25</v>
+      </c>
+      <c r="AA8" t="n">
+        <v>22</v>
+      </c>
+      <c r="AB8" t="n">
+        <v>34</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>26</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>20</v>
+      </c>
+      <c r="AE8" t="n">
+        <v>19</v>
+      </c>
+      <c r="AF8" t="n">
+        <v>28</v>
+      </c>
+      <c r="AG8" t="n">
+        <v>18</v>
+      </c>
+      <c r="AH8" t="n">
+        <v>20</v>
+      </c>
+      <c r="AI8" t="n">
+        <v>23</v>
+      </c>
+      <c r="AJ8" t="n">
+        <v>16</v>
+      </c>
+      <c r="AK8" t="n">
+        <v>36</v>
+      </c>
+      <c r="AL8" t="n">
+        <v>34</v>
+      </c>
+      <c r="AM8" t="n">
+        <v>34</v>
+      </c>
+      <c r="AN8" t="n">
+        <v>31</v>
+      </c>
+      <c r="AO8" t="n">
+        <v>34</v>
+      </c>
+      <c r="AP8" t="n">
+        <v>33</v>
+      </c>
+      <c r="AQ8" t="n">
+        <v>38</v>
+      </c>
+      <c r="AR8" t="n">
+        <v>33</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>24</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>21</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>31</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>21</v>
+      </c>
+      <c r="AW8" t="n">
+        <v>14</v>
+      </c>
+      <c r="AX8" t="n">
+        <v>39</v>
+      </c>
+      <c r="AY8" t="n">
+        <v>33</v>
+      </c>
+      <c r="AZ8" t="n">
+        <v>25</v>
+      </c>
+      <c r="BA8" t="n">
+        <v>30</v>
+      </c>
+      <c r="BB8" t="n">
+        <v>33</v>
+      </c>
+      <c r="BC8" t="n">
+        <v>29</v>
+      </c>
+      <c r="BD8" t="n">
+        <v>32</v>
+      </c>
+      <c r="BE8" t="n">
+        <v>28</v>
+      </c>
+      <c r="BF8" t="n">
+        <v>28</v>
+      </c>
+      <c r="BG8" t="n">
+        <v>33</v>
+      </c>
+      <c r="BH8" t="n">
+        <v>34</v>
+      </c>
+      <c r="BI8" t="n">
+        <v>27</v>
+      </c>
+      <c r="BJ8" t="n">
+        <v>31</v>
+      </c>
+      <c r="BK8" t="n">
+        <v>42</v>
+      </c>
+      <c r="BL8" t="n">
+        <v>40</v>
+      </c>
+      <c r="BM8" t="n">
+        <v>35</v>
+      </c>
+      <c r="BN8" t="n">
+        <v>37</v>
+      </c>
+      <c r="BO8" t="n">
+        <v>35</v>
+      </c>
+      <c r="BP8" t="n">
+        <v>35</v>
+      </c>
+      <c r="BQ8" t="n">
+        <v>31</v>
+      </c>
+      <c r="BR8" t="n">
+        <v>33</v>
+      </c>
+      <c r="BS8" t="n">
+        <v>30</v>
+      </c>
+      <c r="BT8" t="n">
+        <v>31</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>33</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>29</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>Base</t>
+        </is>
+      </c>
+      <c r="B9" t="n">
+        <v>28</v>
+      </c>
+      <c r="C9" t="n">
+        <v>25</v>
+      </c>
+      <c r="D9" t="n">
+        <v>29</v>
+      </c>
+      <c r="E9" t="n">
+        <v>29</v>
+      </c>
+      <c r="F9" t="n">
+        <v>29</v>
+      </c>
+      <c r="G9" t="n">
+        <v>23</v>
+      </c>
+      <c r="H9" t="n">
+        <v>28</v>
+      </c>
+      <c r="I9" t="n">
+        <v>18</v>
+      </c>
+      <c r="J9" t="n">
+        <v>24</v>
+      </c>
+      <c r="K9" t="n">
+        <v>30</v>
+      </c>
+      <c r="L9" t="n">
+        <v>36</v>
+      </c>
+      <c r="M9" t="n">
+        <v>33</v>
+      </c>
+      <c r="N9" t="n">
+        <v>32</v>
+      </c>
+      <c r="O9" t="n">
+        <v>39</v>
+      </c>
+      <c r="P9" t="n">
+        <v>37</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>31</v>
+      </c>
+      <c r="R9" t="n">
+        <v>35</v>
+      </c>
+      <c r="S9" t="n">
+        <v>27</v>
+      </c>
+      <c r="T9" t="n">
+        <v>30</v>
+      </c>
+      <c r="U9" t="n">
+        <v>21</v>
+      </c>
+      <c r="V9" t="n">
+        <v>32</v>
+      </c>
+      <c r="W9" t="n">
+        <v>29</v>
+      </c>
+      <c r="X9" t="n">
+        <v>16</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>19</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>24</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>22</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>34</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>25</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>20</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>18</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>28</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>18</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>18</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>22</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>16</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>36</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>34</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>33</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>31</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>33</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>32</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>39</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>31</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>25</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>20</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>28</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>20</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>14</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>40</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>32</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>26</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>30</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>32</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>28</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>32</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>27</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>28</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>33</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>33</v>
+      </c>
+      <c r="BI9" t="n">
+        <v>27</v>
+      </c>
+      <c r="BJ9" t="n">
+        <v>30</v>
+      </c>
+      <c r="BK9" t="n">
+        <v>45</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>40</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>35</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>39</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>35</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>35</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>33</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>33</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>30</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>31</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>35</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>31</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>31</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:BW9"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="30" customWidth="1" min="1" max="1"/>
+    <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
+    <col width="14" customWidth="1" min="4" max="4"/>
+    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
+    <col width="14" customWidth="1" min="10" max="10"/>
+    <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="14" customWidth="1" min="13" max="13"/>
+    <col width="14" customWidth="1" min="14" max="14"/>
+    <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
+    <col width="14" customWidth="1" min="18" max="18"/>
+    <col width="14" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
+    <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
+    <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
+    <col width="14" customWidth="1" min="32" max="32"/>
+    <col width="14" customWidth="1" min="33" max="33"/>
+    <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
+    <col width="14" customWidth="1" min="37" max="37"/>
+    <col width="14" customWidth="1" min="38" max="38"/>
+    <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
+    <col width="14" customWidth="1" min="42" max="42"/>
+    <col width="14" customWidth="1" min="43" max="43"/>
+    <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
+    <col width="14" customWidth="1" min="52" max="52"/>
+    <col width="14" customWidth="1" min="53" max="53"/>
+    <col width="14" customWidth="1" min="54" max="54"/>
+    <col width="14" customWidth="1" min="55" max="55"/>
+    <col width="14" customWidth="1" min="56" max="56"/>
+    <col width="14" customWidth="1" min="57" max="57"/>
+    <col width="14" customWidth="1" min="58" max="58"/>
+    <col width="14" customWidth="1" min="59" max="59"/>
+    <col width="14" customWidth="1" min="60" max="60"/>
+    <col width="14" customWidth="1" min="61" max="61"/>
+    <col width="14" customWidth="1" min="62" max="62"/>
+    <col width="14" customWidth="1" min="63" max="63"/>
+    <col width="14" customWidth="1" min="64" max="64"/>
+    <col width="14" customWidth="1" min="65" max="65"/>
+    <col width="14" customWidth="1" min="66" max="66"/>
+    <col width="14" customWidth="1" min="67" max="67"/>
+    <col width="14" customWidth="1" min="68" max="68"/>
+    <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>2020-11-26</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>2020-12-24</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>2021-01-07</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>2021-01-21</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>2021-02-18</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2021-03-18</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2021-04-15</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2021-05-13</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>2021-06-10</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>2021-07-08</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2021-08-05</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>2021-09-02</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>2021-09-30</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>2021-10-28</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2021-11-25</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2021-12-23</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t>2022-01-20</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t>2022-02-17</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>2022-03-17</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>2022-04-14</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>2022-05-12</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2022-06-09</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2022-07-07</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2022-08-04</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2022-09-01</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t>2022-10-27</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2022-11-24</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2022-12-22</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2023-01-19</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t>2023-02-16</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t>2023-03-16</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t>2023-04-13</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2023-06-08</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t>2023-07-06</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t>2023-08-03</t>
+        </is>
+      </c>
+      <c r="AM1" t="inlineStr">
+        <is>
+          <t>2023-08-31</t>
+        </is>
+      </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>2023-09-28</t>
+        </is>
+      </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2023-10-26</t>
+        </is>
+      </c>
+      <c r="AP1" t="inlineStr">
+        <is>
+          <t>2023-11-23</t>
+        </is>
+      </c>
+      <c r="AQ1" t="inlineStr">
+        <is>
+          <t>2023-12-21</t>
+        </is>
+      </c>
+      <c r="AR1" t="inlineStr">
+        <is>
+          <t>2024-01-18</t>
+        </is>
+      </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2024-02-15</t>
+        </is>
+      </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2024-03-14</t>
+        </is>
+      </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2024-05-09</t>
+        </is>
+      </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2024-06-06</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2024-08-01</t>
+        </is>
+      </c>
+      <c r="AZ1" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="BA1" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="BB1" t="inlineStr">
+        <is>
+          <t>2024-10-24</t>
+        </is>
+      </c>
+      <c r="BC1" t="inlineStr">
+        <is>
+          <t>2024-11-21</t>
+        </is>
+      </c>
+      <c r="BD1" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="BE1" t="inlineStr">
+        <is>
+          <t>2025-01-16</t>
+        </is>
+      </c>
+      <c r="BF1" t="inlineStr">
+        <is>
+          <t>2025-02-13</t>
+        </is>
+      </c>
+      <c r="BG1" t="inlineStr">
+        <is>
+          <t>2025-03-13</t>
+        </is>
+      </c>
+      <c r="BH1" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
+      <c r="BI1" t="inlineStr">
+        <is>
+          <t>2025-05-08</t>
+        </is>
+      </c>
+      <c r="BJ1" t="inlineStr">
+        <is>
+          <t>2025-06-05</t>
+        </is>
+      </c>
+      <c r="BK1" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="BL1" t="inlineStr">
+        <is>
+          <t>2025-07-31</t>
+        </is>
+      </c>
+      <c r="BM1" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="BN1" t="inlineStr">
+        <is>
+          <t>2025-09-25</t>
+        </is>
+      </c>
+      <c r="BO1" t="inlineStr">
+        <is>
+          <t>2025-10-23</t>
+        </is>
+      </c>
+      <c r="BP1" t="inlineStr">
+        <is>
+          <t>2025-11-20</t>
+        </is>
+      </c>
+      <c r="BQ1" t="inlineStr">
+        <is>
+          <t>2026-01-14</t>
+        </is>
+      </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t>Very favorable</t>
+        </is>
+      </c>
+      <c r="B2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BM2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BN2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BP2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="1" t="inlineStr">
+        <is>
+          <t>Somewhat favorable</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AZ3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BA3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BB3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BI3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BK3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BN3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
+          <t>Neither favorable nor unfavorable</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AZ4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BA4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BB4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BE4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BF4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BG4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BH4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BI4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BJ4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BK4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BL4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BN4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>Somewhat unfavorable</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="E5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="F5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="R5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AG5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AH5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AK5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AL5" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AM5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AO5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AP5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AV5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AX5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BA5" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BI5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BK5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BM5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BO5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BP5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BT5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>Very unfavorable</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="D6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="E6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="F6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="K6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="M6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="N6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="O6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="R6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="T6" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="U6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="W6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AA6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AB6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AD6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AG6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AO6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AU6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AW6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AX6" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AY6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BA6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BB6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BD6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BE6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BG6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BH6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BI6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BK6" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BL6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BM6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN6" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BO6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BP6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BQ6" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BR6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BS6" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BT6" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>Don't know</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="D7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="E7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H7" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="J7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="N7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="S7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="W7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="Z7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AB7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AC7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AE7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AP7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AR7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AU7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AZ7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BA7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BC7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BI7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BJ7" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BK7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BM7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BO7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BP7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BQ7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BS7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>Unweighted base</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>7</v>
+      </c>
+      <c r="C8" t="n">
+        <v>12</v>
+      </c>
+      <c r="D8" t="n">
+        <v>15</v>
+      </c>
+      <c r="E8" t="n">
+        <v>6</v>
+      </c>
+      <c r="F8" t="n">
+        <v>7</v>
+      </c>
+      <c r="G8" t="n">
+        <v>13</v>
+      </c>
+      <c r="H8" t="n">
+        <v>15</v>
+      </c>
+      <c r="I8" t="n">
+        <v>13</v>
+      </c>
+      <c r="J8" t="n">
+        <v>20</v>
+      </c>
+      <c r="K8" t="n">
+        <v>14</v>
+      </c>
+      <c r="L8" t="n">
+        <v>15</v>
+      </c>
+      <c r="M8" t="n">
+        <v>15</v>
+      </c>
+      <c r="N8" t="n">
+        <v>18</v>
+      </c>
+      <c r="O8" t="n">
+        <v>19</v>
+      </c>
+      <c r="P8" t="n">
+        <v>19</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>12</v>
+      </c>
+      <c r="R8" t="n">
+        <v>11</v>
+      </c>
+      <c r="S8" t="n">
+        <v>13</v>
+      </c>
+      <c r="T8" t="n">
+        <v>16</v>
+      </c>
+      <c r="U8" t="n">
+        <v>13</v>
+      </c>
+      <c r="V8" t="n">
+        <v>17</v>
+      </c>
+      <c r="W8" t="n">
+        <v>24</v>
+      </c>
+      <c r="X8" t="n">
+        <v>21</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>13</v>
+      </c>
+      <c r="Z8" t="n">
+        <v>11</v>
+      </c>
+      <c r="AA8" t="n">
+        <v>24</v>
+      </c>
+      <c r="AB8" t="n">
+        <v>21</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>20</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>14</v>
+      </c>
+      <c r="AE8" t="n">
+        <v>10</v>
+      </c>
+      <c r="AF8" t="n">
+        <v>16</v>
+      </c>
+      <c r="AG8" t="n">
+        <v>9</v>
+      </c>
+      <c r="AH8" t="n">
+        <v>21</v>
+      </c>
+      <c r="AI8" t="n">
+        <v>4</v>
+      </c>
+      <c r="AJ8" t="n">
+        <v>7</v>
+      </c>
+      <c r="AK8" t="n">
+        <v>13</v>
+      </c>
+      <c r="AL8" t="n">
+        <v>15</v>
+      </c>
+      <c r="AM8" t="n">
+        <v>14</v>
+      </c>
+      <c r="AN8" t="n">
+        <v>14</v>
+      </c>
+      <c r="AO8" t="n">
+        <v>10</v>
+      </c>
+      <c r="AP8" t="n">
+        <v>15</v>
+      </c>
+      <c r="AQ8" t="n">
+        <v>13</v>
+      </c>
+      <c r="AR8" t="n">
+        <v>14</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>13</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>13</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>9</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>12</v>
+      </c>
+      <c r="AW8" t="n">
+        <v>10</v>
+      </c>
+      <c r="AX8" t="n">
+        <v>10</v>
+      </c>
+      <c r="AY8" t="n">
+        <v>13</v>
+      </c>
+      <c r="AZ8" t="n">
+        <v>7</v>
+      </c>
+      <c r="BA8" t="n">
+        <v>17</v>
+      </c>
+      <c r="BB8" t="n">
+        <v>12</v>
+      </c>
+      <c r="BC8" t="n">
+        <v>14</v>
+      </c>
+      <c r="BD8" t="n">
+        <v>17</v>
+      </c>
+      <c r="BE8" t="n">
+        <v>15</v>
+      </c>
+      <c r="BF8" t="n">
+        <v>9</v>
+      </c>
+      <c r="BG8" t="n">
+        <v>18</v>
+      </c>
+      <c r="BH8" t="n">
+        <v>23</v>
+      </c>
+      <c r="BI8" t="n">
+        <v>21</v>
+      </c>
+      <c r="BJ8" t="n">
+        <v>10</v>
+      </c>
+      <c r="BK8" t="n">
+        <v>7</v>
+      </c>
+      <c r="BL8" t="n">
+        <v>12</v>
+      </c>
+      <c r="BM8" t="n">
+        <v>12</v>
+      </c>
+      <c r="BN8" t="n">
+        <v>15</v>
+      </c>
+      <c r="BO8" t="n">
+        <v>12</v>
+      </c>
+      <c r="BP8" t="n">
+        <v>14</v>
+      </c>
+      <c r="BQ8" t="n">
+        <v>14</v>
+      </c>
+      <c r="BR8" t="n">
+        <v>14</v>
+      </c>
+      <c r="BS8" t="n">
+        <v>12</v>
+      </c>
+      <c r="BT8" t="n">
+        <v>7</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>18</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>10</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>Base</t>
+        </is>
+      </c>
+      <c r="B9" t="n">
+        <v>7</v>
+      </c>
+      <c r="C9" t="n">
+        <v>10</v>
+      </c>
+      <c r="D9" t="n">
+        <v>15</v>
+      </c>
+      <c r="E9" t="n">
+        <v>6</v>
+      </c>
+      <c r="F9" t="n">
+        <v>6</v>
+      </c>
+      <c r="G9" t="n">
+        <v>12</v>
+      </c>
+      <c r="H9" t="n">
+        <v>15</v>
+      </c>
+      <c r="I9" t="n">
+        <v>13</v>
+      </c>
+      <c r="J9" t="n">
+        <v>19</v>
+      </c>
+      <c r="K9" t="n">
+        <v>14</v>
+      </c>
+      <c r="L9" t="n">
+        <v>14</v>
+      </c>
+      <c r="M9" t="n">
+        <v>15</v>
+      </c>
+      <c r="N9" t="n">
+        <v>16</v>
+      </c>
+      <c r="O9" t="n">
+        <v>19</v>
+      </c>
+      <c r="P9" t="n">
+        <v>17</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>12</v>
+      </c>
+      <c r="R9" t="n">
+        <v>10</v>
+      </c>
+      <c r="S9" t="n">
+        <v>12</v>
+      </c>
+      <c r="T9" t="n">
+        <v>15</v>
+      </c>
+      <c r="U9" t="n">
+        <v>12</v>
+      </c>
+      <c r="V9" t="n">
+        <v>17</v>
+      </c>
+      <c r="W9" t="n">
+        <v>24</v>
+      </c>
+      <c r="X9" t="n">
+        <v>21</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>13</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>10</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>23</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>20</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>20</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>13</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>10</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>15</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>8</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>21</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>3</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>7</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>13</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>15</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>13</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>15</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>10</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>15</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>13</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>13</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>13</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>12</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>8</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>13</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>10</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>10</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>13</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>7</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>17</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>12</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>13</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>15</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>14</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>9</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>17</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>23</v>
+      </c>
+      <c r="BI9" t="n">
+        <v>21</v>
+      </c>
+      <c r="BJ9" t="n">
+        <v>10</v>
+      </c>
+      <c r="BK9" t="n">
+        <v>7</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>14</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>12</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>16</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>12</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>15</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>14</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>14</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>12</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>7</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>18</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>9</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>8</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:BT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
@@ -2805,2136 +9810,2136 @@
           <t>2021-01-21</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2021-02-18</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2021-03-18</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2021-04-15</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>2021-05-13</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
-          <t>2021-06-10</t>
+          <t>2021-07-08</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-08-05</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
-          <t>2021-08-05</t>
+          <t>2021-09-02</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
-          <t>2021-09-02</t>
+          <t>2021-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
-          <t>2021-09-30</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2021-11-25</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
-          <t>2021-11-25</t>
+          <t>2021-12-23</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
-          <t>2021-12-23</t>
+          <t>2022-01-20</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
-          <t>2022-01-20</t>
+          <t>2022-02-17</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
-          <t>2022-02-17</t>
+          <t>2022-03-17</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
-          <t>2022-03-17</t>
+          <t>2022-04-14</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
-          <t>2022-04-14</t>
+          <t>2022-05-12</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
-          <t>2022-05-12</t>
+          <t>2022-06-09</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
-          <t>2022-06-09</t>
+          <t>2022-07-07</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
-          <t>2022-07-07</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-01</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
-          <t>2022-09-01</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2022-10-27</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
-          <t>2022-10-27</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2022-12-22</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
-          <t>2022-12-22</t>
+          <t>2023-01-19</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
-          <t>2023-01-19</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-03-16</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
-          <t>2023-03-16</t>
+          <t>2023-04-13</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
-          <t>2023-04-13</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2023-06-08</t>
         </is>
       </c>
       <c r="AJ1" t="inlineStr">
         <is>
-          <t>2023-06-08</t>
+          <t>2023-07-06</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
-          <t>2023-07-06</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-08-31</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
-          <t>2023-08-31</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-10-26</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
-          <t>2023-10-26</t>
+          <t>2023-11-23</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
-          <t>2023-11-23</t>
+          <t>2024-01-18</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
-          <t>2023-12-21</t>
+          <t>2024-02-15</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
-          <t>2024-01-18</t>
+          <t>2024-03-14</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
-          <t>2024-02-15</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
-          <t>2024-03-14</t>
+          <t>2024-05-09</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
-          <t>2024-05-09</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-08-01</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="AY1" t="inlineStr">
         <is>
-          <t>2024-08-01</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="AZ1" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-24</t>
         </is>
       </c>
       <c r="BA1" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-11-21</t>
         </is>
       </c>
       <c r="BB1" t="inlineStr">
         <is>
-          <t>2024-10-24</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="BC1" t="inlineStr">
         <is>
-          <t>2024-11-21</t>
+          <t>2025-01-16</t>
         </is>
       </c>
       <c r="BD1" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-02-13</t>
         </is>
       </c>
       <c r="BE1" t="inlineStr">
         <is>
-          <t>2025-01-16</t>
+          <t>2025-03-13</t>
         </is>
       </c>
       <c r="BF1" t="inlineStr">
         <is>
-          <t>2025-02-13</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="BG1" t="inlineStr">
         <is>
-          <t>2025-03-13</t>
+          <t>2025-05-08</t>
         </is>
       </c>
       <c r="BH1" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="BI1" t="inlineStr">
         <is>
-          <t>2025-05-08</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="BJ1" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-07-31</t>
         </is>
       </c>
       <c r="BK1" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="BL1" t="inlineStr">
         <is>
-          <t>2025-07-31</t>
+          <t>2025-09-25</t>
         </is>
       </c>
       <c r="BM1" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-23</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
-          <t>2025-09-25</t>
+          <t>2025-11-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
-          <t>2025-10-23</t>
+          <t>2026-02-11</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
-          <t>2025-11-20</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-07-01</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.26</v>
+        <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.17</v>
+        <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.17</v>
+        <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.24</v>
+        <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.62</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.51</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.15</v>
+        <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.22</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="Q2" s="1" t="n">
         <v>0.21</v>
       </c>
-      <c r="N2" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="R2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.52</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T2" s="1" t="n">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="U2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="V2" s="1" t="n">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="W2" s="1" t="n">
-        <v>0.14</v>
+        <v>0</v>
       </c>
       <c r="X2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.63</v>
       </c>
       <c r="Y2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.31</v>
       </c>
       <c r="Z2" s="1" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="AA2" s="1" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="AB2" s="1" t="n">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="AC2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.55</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="AE2" s="1" t="n">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AU2" s="1" t="n">
         <v>0.2</v>
       </c>
-      <c r="AH2" s="1" t="n">
-[...20 lines deleted...]
-      <c r="AO2" s="1" t="n">
+      <c r="AV2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD2" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="AP2" s="1" t="n">
-[...43 lines deleted...]
-      </c>
       <c r="BE2" s="1" t="n">
-        <v>0.21</v>
+        <v>0</v>
       </c>
       <c r="BF2" s="1" t="n">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="BG2" s="1" t="n">
-        <v>0.26</v>
+        <v>0</v>
       </c>
       <c r="BH2" s="1" t="n">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="BI2" s="1" t="n">
-        <v>0.25</v>
+        <v>0</v>
       </c>
       <c r="BJ2" s="1" t="n">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="BK2" s="1" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="BL2" s="1" t="n">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="BM2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.33</v>
       </c>
       <c r="BN2" s="1" t="n">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="BO2" s="1" t="n">
-        <v>0.17</v>
+        <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
-        <v>0.25</v>
+        <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.58</v>
       </c>
       <c r="BS2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.5</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.2</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.23</v>
+        <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.21</v>
+        <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.32</v>
+        <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.32</v>
+        <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.58</v>
       </c>
       <c r="N3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="1" t="n">
         <v>0.25</v>
-      </c>
-[...31 lines deleted...]
-        <v>0.3</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AA3" s="1" t="n">
-        <v>0.43</v>
+        <v>0</v>
       </c>
       <c r="AB3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AC3" s="1" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="AK3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.7</v>
       </c>
       <c r="AL3" s="1" t="n">
-        <v>0.24</v>
+        <v>0</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="AO3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
-        <v>0.25</v>
+        <v>0</v>
       </c>
       <c r="AR3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BA3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BB3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AS3" s="1" t="n">
+      <c r="BG3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="BI3" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BK3" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="AT3" s="1" t="n">
+      <c r="BL3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="AU3" s="1" t="n">
-[...11 lines deleted...]
-      <c r="AY3" s="1" t="n">
+      <c r="BO3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT3" s="1" t="n">
         <v>0.29</v>
-      </c>
-[...61 lines deleted...]
-        <v>0.22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="O4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="D4" s="1" t="n">
-[...34 lines deleted...]
-      </c>
       <c r="P4" s="1" t="n">
-        <v>0.45</v>
+        <v>0</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="T4" s="1" t="n">
-        <v>0.39</v>
+        <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
-        <v>0.29</v>
+        <v>0</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="X4" s="1" t="n">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="Y4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="Z4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AA4" s="1" t="n">
-        <v>0.27</v>
+        <v>0</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AC4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="AD4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="AE4" s="1" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="AK4" s="1" t="n">
-        <v>0.28</v>
+        <v>0</v>
       </c>
       <c r="AL4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="AO4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AP4" s="1" t="n">
+      <c r="AZ4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="BE4" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="BF4" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="AQ4" s="1" t="n">
+      <c r="BG4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="AR4" s="1" t="n">
-[...17 lines deleted...]
-      <c r="AX4" s="1" t="n">
+      <c r="BH4" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="BI4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BJ4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BK4" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="BL4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="BN4" s="1" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT4" s="1" t="n">
         <v>0.35</v>
-      </c>
-[...64 lines deleted...]
-        <v>0.28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="E5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="F5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="R5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AG5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK5" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AL5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AM5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AO5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="E5" s="1" t="n">
-[...5 lines deleted...]
-      <c r="G5" s="1" t="n">
+      <c r="AQ5" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="H5" s="1" t="n">
-[...109 lines deleted...]
-      </c>
       <c r="AS5" s="1" t="n">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="AT5" s="1" t="n">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="AU5" s="1" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="AV5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.33</v>
       </c>
       <c r="AW5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="AX5" s="1" t="n">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="AY5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="AZ5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="BA5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="BB5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="BC5" s="1" t="n">
-        <v>0.13</v>
+        <v>0</v>
       </c>
       <c r="BD5" s="1" t="n">
-        <v>0.14</v>
+        <v>0</v>
       </c>
       <c r="BE5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="BF5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="BG5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="BH5" s="1" t="n">
-        <v>0.14</v>
+        <v>0</v>
       </c>
       <c r="BI5" s="1" t="n">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="BJ5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.52</v>
       </c>
       <c r="BK5" s="1" t="n">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="BL5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="BM5" s="1" t="n">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="BN5" s="1" t="n">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="BO5" s="1" t="n">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="BP5" s="1" t="n">
-        <v>0.15</v>
+        <v>1</v>
       </c>
       <c r="BQ5" s="1" t="n">
-        <v>0.15</v>
+        <v>0</v>
       </c>
       <c r="BR5" s="1" t="n">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="BS5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
-        <v>0.12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.24</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="P6" s="1" t="n">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="R6" s="1" t="n">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="T6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.57</v>
       </c>
       <c r="U6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="V6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="W6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="X6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.18</v>
       </c>
       <c r="Y6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="Z6" s="1" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="AA6" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="AB6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="AC6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="AD6" s="1" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="AE6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.39</v>
       </c>
       <c r="AF6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="AG6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="AH6" s="1" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="AI6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="AJ6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.22</v>
       </c>
       <c r="AK6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="AL6" s="1" t="n">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="AM6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="AO6" s="1" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="AP6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="AR6" s="1" t="n">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="AS6" s="1" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="AT6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.42</v>
       </c>
       <c r="AU6" s="1" t="n">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="AV6" s="1" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="AW6" s="1" t="n">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="AX6" s="1" t="n">
-        <v>0.13</v>
+        <v>0</v>
       </c>
       <c r="AY6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="AZ6" s="1" t="n">
-        <v>0.14</v>
+        <v>0</v>
       </c>
       <c r="BA6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="BB6" s="1" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="BC6" s="1" t="n">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="BD6" s="1" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="BE6" s="1" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="BF6" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="BG6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="BH6" s="1" t="n">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="BI6" s="1" t="n">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="BJ6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="BK6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="BL6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.3</v>
       </c>
       <c r="BM6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="BN6" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="BO6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="BP6" s="1" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="BQ6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.47</v>
       </c>
       <c r="BR6" s="1" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="BS6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="BT6" s="1" t="n">
-        <v>0.12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.37</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.33</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>0.06</v>
+        <v>1</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.3</v>
       </c>
       <c r="P7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.3</v>
       </c>
       <c r="Q7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="R7" s="1" t="n">
-        <v>0.13</v>
+        <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="T7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="U7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="Z7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.7</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="AC7" s="1" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="AD7" s="1" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="AE7" s="1" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="AF7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AK7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AO7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR7" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AG7" s="1" t="n">
-[...34 lines deleted...]
-      </c>
       <c r="AS7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="AT7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="AU7" s="1" t="n">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="AV7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.25</v>
       </c>
       <c r="AW7" s="1" t="n">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="AX7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.47</v>
       </c>
       <c r="AY7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="AZ7" s="1" t="n">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="BA7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="BB7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="BC7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="BD7" s="1" t="n">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="BE7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="BF7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.42</v>
       </c>
       <c r="BG7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="BH7" s="1" t="n">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="BI7" s="1" t="n">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="BJ7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="BK7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="BL7" s="1" t="n">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="BM7" s="1" t="n">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="BN7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="BO7" s="1" t="n">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="BP7" s="1" t="n">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="BQ7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="BR7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="BS7" s="1" t="n">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="BT7" s="1" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>138</v>
+        <v>6</v>
       </c>
       <c r="C8" t="n">
-        <v>172</v>
+        <v>6</v>
       </c>
       <c r="D8" t="n">
-        <v>170</v>
+        <v>6</v>
       </c>
       <c r="E8" t="n">
-        <v>163</v>
+        <v>5</v>
       </c>
       <c r="F8" t="n">
-        <v>151</v>
+        <v>2</v>
       </c>
       <c r="G8" t="n">
-        <v>154</v>
+        <v>4</v>
       </c>
       <c r="H8" t="n">
-        <v>164</v>
+        <v>3</v>
       </c>
       <c r="I8" t="n">
-        <v>153</v>
+        <v>4</v>
       </c>
       <c r="J8" t="n">
-        <v>163</v>
+        <v>1</v>
       </c>
       <c r="K8" t="n">
-        <v>159</v>
+        <v>4</v>
       </c>
       <c r="L8" t="n">
-        <v>170</v>
+        <v>5</v>
       </c>
       <c r="M8" t="n">
-        <v>146</v>
+        <v>6</v>
       </c>
       <c r="N8" t="n">
-        <v>146</v>
+        <v>2</v>
       </c>
       <c r="O8" t="n">
-        <v>154</v>
+        <v>3</v>
       </c>
       <c r="P8" t="n">
-        <v>139</v>
+        <v>3</v>
       </c>
       <c r="Q8" t="n">
-        <v>153</v>
+        <v>5</v>
       </c>
       <c r="R8" t="n">
-        <v>143</v>
+        <v>2</v>
       </c>
       <c r="S8" t="n">
-        <v>165</v>
+        <v>6</v>
       </c>
       <c r="T8" t="n">
-        <v>125</v>
+        <v>4</v>
       </c>
       <c r="U8" t="n">
-        <v>145</v>
+        <v>6</v>
       </c>
       <c r="V8" t="n">
-        <v>160</v>
+        <v>3</v>
       </c>
       <c r="W8" t="n">
-        <v>158</v>
+        <v>5</v>
       </c>
       <c r="X8" t="n">
-        <v>172</v>
+        <v>5</v>
       </c>
       <c r="Y8" t="n">
-        <v>161</v>
+        <v>4</v>
       </c>
       <c r="Z8" t="n">
-        <v>161</v>
+        <v>4</v>
       </c>
       <c r="AA8" t="n">
-        <v>146</v>
+        <v>3</v>
       </c>
       <c r="AB8" t="n">
-        <v>161</v>
+        <v>4</v>
       </c>
       <c r="AC8" t="n">
-        <v>163</v>
+        <v>4</v>
       </c>
       <c r="AD8" t="n">
-        <v>165</v>
+        <v>1</v>
       </c>
       <c r="AE8" t="n">
-        <v>173</v>
+        <v>3</v>
       </c>
       <c r="AF8" t="n">
-        <v>169</v>
+        <v>6</v>
       </c>
       <c r="AG8" t="n">
-        <v>169</v>
+        <v>9</v>
       </c>
       <c r="AH8" t="n">
-        <v>175</v>
+        <v>5</v>
       </c>
       <c r="AI8" t="n">
-        <v>170</v>
+        <v>4</v>
       </c>
       <c r="AJ8" t="n">
-        <v>144</v>
+        <v>4</v>
       </c>
       <c r="AK8" t="n">
-        <v>167</v>
+        <v>3</v>
       </c>
       <c r="AL8" t="n">
-        <v>171</v>
+        <v>5</v>
       </c>
       <c r="AM8" t="n">
-        <v>153</v>
+        <v>8</v>
       </c>
       <c r="AN8" t="n">
-        <v>154</v>
+        <v>5</v>
       </c>
       <c r="AO8" t="n">
-        <v>156</v>
+        <v>5</v>
       </c>
       <c r="AP8" t="n">
-        <v>162</v>
+        <v>8</v>
       </c>
       <c r="AQ8" t="n">
-        <v>163</v>
+        <v>5</v>
       </c>
       <c r="AR8" t="n">
-        <v>140</v>
+        <v>7</v>
       </c>
       <c r="AS8" t="n">
-        <v>173</v>
+        <v>3</v>
       </c>
       <c r="AT8" t="n">
-        <v>154</v>
+        <v>7</v>
       </c>
       <c r="AU8" t="n">
-        <v>126</v>
+        <v>4</v>
       </c>
       <c r="AV8" t="n">
-        <v>153</v>
+        <v>3</v>
       </c>
       <c r="AW8" t="n">
-        <v>157</v>
+        <v>9</v>
       </c>
       <c r="AX8" t="n">
-        <v>151</v>
+        <v>2</v>
       </c>
       <c r="AY8" t="n">
-        <v>134</v>
+        <v>3</v>
       </c>
       <c r="AZ8" t="n">
-        <v>121</v>
+        <v>4</v>
       </c>
       <c r="BA8" t="n">
-        <v>148</v>
+        <v>5</v>
       </c>
       <c r="BB8" t="n">
-        <v>135</v>
+        <v>4</v>
       </c>
       <c r="BC8" t="n">
-        <v>141</v>
+        <v>3</v>
       </c>
       <c r="BD8" t="n">
-        <v>145</v>
+        <v>7</v>
       </c>
       <c r="BE8" t="n">
-        <v>139</v>
+        <v>2</v>
       </c>
       <c r="BF8" t="n">
-        <v>151</v>
+        <v>7</v>
       </c>
       <c r="BG8" t="n">
-        <v>143</v>
+        <v>6</v>
       </c>
       <c r="BH8" t="n">
-        <v>148</v>
+        <v>5</v>
       </c>
       <c r="BI8" t="n">
-        <v>144</v>
+        <v>2</v>
       </c>
       <c r="BJ8" t="n">
-        <v>134</v>
+        <v>6</v>
       </c>
       <c r="BK8" t="n">
-        <v>154</v>
+        <v>3</v>
       </c>
       <c r="BL8" t="n">
-        <v>162</v>
+        <v>4</v>
       </c>
       <c r="BM8" t="n">
-        <v>135</v>
+        <v>4</v>
       </c>
       <c r="BN8" t="n">
-        <v>163</v>
+        <v>4</v>
       </c>
       <c r="BO8" t="n">
-        <v>140</v>
+        <v>2</v>
       </c>
       <c r="BP8" t="n">
-        <v>146</v>
+        <v>2</v>
       </c>
       <c r="BQ8" t="n">
-        <v>134</v>
+        <v>2</v>
       </c>
       <c r="BR8" t="n">
-        <v>153</v>
+        <v>2</v>
       </c>
       <c r="BS8" t="n">
-        <v>137</v>
+        <v>2</v>
       </c>
       <c r="BT8" t="n">
-        <v>151</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>161</v>
+        <v>5</v>
       </c>
       <c r="C9" t="n">
-        <v>155</v>
+        <v>6</v>
       </c>
       <c r="D9" t="n">
-        <v>168</v>
+        <v>6</v>
       </c>
       <c r="E9" t="n">
-        <v>157</v>
+        <v>5</v>
       </c>
       <c r="F9" t="n">
-        <v>163</v>
+        <v>2</v>
       </c>
       <c r="G9" t="n">
-        <v>157</v>
+        <v>4</v>
       </c>
       <c r="H9" t="n">
-        <v>161</v>
+        <v>3</v>
       </c>
       <c r="I9" t="n">
-        <v>157</v>
+        <v>3</v>
       </c>
       <c r="J9" t="n">
-        <v>160</v>
+        <v>1</v>
       </c>
       <c r="K9" t="n">
-        <v>155</v>
+        <v>4</v>
       </c>
       <c r="L9" t="n">
-        <v>160</v>
+        <v>5</v>
       </c>
       <c r="M9" t="n">
-        <v>165</v>
+        <v>6</v>
       </c>
       <c r="N9" t="n">
-        <v>156</v>
+        <v>2</v>
       </c>
       <c r="O9" t="n">
-        <v>158</v>
+        <v>3</v>
       </c>
       <c r="P9" t="n">
-        <v>159</v>
+        <v>3</v>
       </c>
       <c r="Q9" t="n">
-        <v>159</v>
+        <v>5</v>
       </c>
       <c r="R9" t="n">
-        <v>158</v>
+        <v>2</v>
       </c>
       <c r="S9" t="n">
-        <v>155</v>
+        <v>6</v>
       </c>
       <c r="T9" t="n">
-        <v>153</v>
+        <v>4</v>
       </c>
       <c r="U9" t="n">
-        <v>157</v>
+        <v>6</v>
       </c>
       <c r="V9" t="n">
-        <v>159</v>
+        <v>3</v>
       </c>
       <c r="W9" t="n">
-        <v>157</v>
+        <v>5</v>
       </c>
       <c r="X9" t="n">
-        <v>161</v>
+        <v>5</v>
       </c>
       <c r="Y9" t="n">
-        <v>158</v>
+        <v>4</v>
       </c>
       <c r="Z9" t="n">
-        <v>164</v>
+        <v>3</v>
       </c>
       <c r="AA9" t="n">
-        <v>162</v>
+        <v>3</v>
       </c>
       <c r="AB9" t="n">
-        <v>164</v>
+        <v>4</v>
       </c>
       <c r="AC9" t="n">
-        <v>162</v>
+        <v>4</v>
       </c>
       <c r="AD9" t="n">
-        <v>158</v>
+        <v>1</v>
       </c>
       <c r="AE9" t="n">
-        <v>161</v>
+        <v>3</v>
       </c>
       <c r="AF9" t="n">
-        <v>161</v>
+        <v>6</v>
       </c>
       <c r="AG9" t="n">
-        <v>163</v>
+        <v>8</v>
       </c>
       <c r="AH9" t="n">
-        <v>173</v>
+        <v>5</v>
       </c>
       <c r="AI9" t="n">
-        <v>159</v>
+        <v>4</v>
       </c>
       <c r="AJ9" t="n">
-        <v>154</v>
+        <v>4</v>
       </c>
       <c r="AK9" t="n">
-        <v>157</v>
+        <v>3</v>
       </c>
       <c r="AL9" t="n">
-        <v>178</v>
+        <v>4</v>
       </c>
       <c r="AM9" t="n">
-        <v>158</v>
+        <v>8</v>
       </c>
       <c r="AN9" t="n">
-        <v>157</v>
+        <v>5</v>
       </c>
       <c r="AO9" t="n">
-        <v>157</v>
+        <v>5</v>
       </c>
       <c r="AP9" t="n">
-        <v>157</v>
+        <v>7</v>
       </c>
       <c r="AQ9" t="n">
-        <v>157</v>
+        <v>5</v>
       </c>
       <c r="AR9" t="n">
-        <v>157</v>
+        <v>7</v>
       </c>
       <c r="AS9" t="n">
-        <v>164</v>
+        <v>3</v>
       </c>
       <c r="AT9" t="n">
-        <v>157</v>
+        <v>7</v>
       </c>
       <c r="AU9" t="n">
-        <v>155</v>
+        <v>4</v>
       </c>
       <c r="AV9" t="n">
-        <v>157</v>
+        <v>3</v>
       </c>
       <c r="AW9" t="n">
-        <v>157</v>
+        <v>9</v>
       </c>
       <c r="AX9" t="n">
-        <v>157</v>
+        <v>2</v>
       </c>
       <c r="AY9" t="n">
-        <v>156</v>
+        <v>3</v>
       </c>
       <c r="AZ9" t="n">
-        <v>157</v>
+        <v>4</v>
       </c>
       <c r="BA9" t="n">
-        <v>158</v>
+        <v>5</v>
       </c>
       <c r="BB9" t="n">
-        <v>159</v>
+        <v>4</v>
       </c>
       <c r="BC9" t="n">
-        <v>162</v>
+        <v>3</v>
       </c>
       <c r="BD9" t="n">
-        <v>158</v>
+        <v>7</v>
       </c>
       <c r="BE9" t="n">
-        <v>158</v>
+        <v>2</v>
       </c>
       <c r="BF9" t="n">
-        <v>157</v>
+        <v>6</v>
       </c>
       <c r="BG9" t="n">
-        <v>158</v>
+        <v>6</v>
       </c>
       <c r="BH9" t="n">
-        <v>158</v>
+        <v>4</v>
       </c>
       <c r="BI9" t="n">
-        <v>160</v>
+        <v>2</v>
       </c>
       <c r="BJ9" t="n">
-        <v>158</v>
+        <v>6</v>
       </c>
       <c r="BK9" t="n">
-        <v>157</v>
+        <v>3</v>
       </c>
       <c r="BL9" t="n">
-        <v>162</v>
+        <v>4</v>
       </c>
       <c r="BM9" t="n">
-        <v>157</v>
+        <v>4</v>
       </c>
       <c r="BN9" t="n">
-        <v>161</v>
+        <v>4</v>
       </c>
       <c r="BO9" t="n">
-        <v>159</v>
+        <v>2</v>
       </c>
       <c r="BP9" t="n">
-        <v>157</v>
+        <v>2</v>
       </c>
       <c r="BQ9" t="n">
-        <v>157</v>
+        <v>2</v>
       </c>
       <c r="BR9" t="n">
-        <v>158</v>
+        <v>2</v>
       </c>
       <c r="BS9" t="n">
-        <v>157</v>
+        <v>2</v>
       </c>
       <c r="BT9" t="n">
-        <v>158</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4970,50 +11975,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5333,1823 +12341,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="D2" s="1" t="n">
+      <c r="E2" s="1" t="n">
         <v>0.14</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="H2" s="1" t="n">
+      <c r="N2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="I2" s="1" t="n">
+      <c r="BA2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BL2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BM2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BN2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BO2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BQ2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BS2" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="J2" s="1" t="n">
+      <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="K2" s="1" t="n">
-[...20 lines deleted...]
-      <c r="R2" s="1" t="n">
+      <c r="BU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW2" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...160 lines deleted...]
-        <v>0.06</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="D3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="F3" s="1" t="n">
+      <c r="O3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="R3" s="1" t="n">
         <v>0.21</v>
       </c>
-      <c r="G3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="J3" s="1" t="n">
+      <c r="S3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="K3" s="1" t="n">
+      <c r="U3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AH3" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="L3" s="1" t="n">
+      <c r="AI3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AN3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="M3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="P3" s="1" t="n">
+      <c r="AO3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AS3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="Q3" s="1" t="n">
+      <c r="AT3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AU3" s="1" t="n">
         <v>0.13</v>
-      </c>
-[...88 lines deleted...]
-        <v>0.36</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AW3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="AX3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.14</v>
       </c>
       <c r="AY3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BA3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BB3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BH3" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="BB3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="BD3" s="1" t="n">
+      <c r="BI3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BK3" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BN3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="BE3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BF3" s="1" t="n">
+      <c r="BR3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BS3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="BG3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BH3" s="1" t="n">
+      <c r="BT3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BU3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="BI3" s="1" t="n">
-[...33 lines deleted...]
-        <v>0.31</v>
+      <c r="BV3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="C4" s="1" t="n">
+      <c r="G4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="V4" s="1" t="n">
         <v>0.21</v>
       </c>
-      <c r="D4" s="1" t="n">
+      <c r="W4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="X4" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="E4" s="1" t="n">
+      <c r="Y4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AE4" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="F4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="G4" s="1" t="n">
+      <c r="AF4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
         <v>0.46</v>
       </c>
-      <c r="H4" s="1" t="n">
-[...8 lines deleted...]
-      <c r="K4" s="1" t="n">
+      <c r="AR4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="L4" s="1" t="n">
+      <c r="AT4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AY4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="M4" s="1" t="n">
-[...115 lines deleted...]
-      </c>
       <c r="AZ4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.42</v>
       </c>
       <c r="BA4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BB4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BE4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="BF4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BG4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BH4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BI4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BJ4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="BK4" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="BC4" s="1" t="n">
+      <c r="BL4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BN4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BV4" s="1" t="n">
         <v>0.45</v>
       </c>
-      <c r="BD4" s="1" t="n">
-[...48 lines deleted...]
-        <v>0.26</v>
+      <c r="BW4" s="1" t="n">
+        <v>0.18</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="D5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="E5" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="F5" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="P5" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="D5" s="1" t="n">
-[...35 lines deleted...]
-      <c r="P5" s="1" t="n">
+      <c r="Q5" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="Q5" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="R5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="U5" s="1" t="n">
         <v>0.26</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.19</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AG5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="X5" s="1" t="n">
+      <c r="AH5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AK5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AL5" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="Y5" s="1" t="n">
+      <c r="AM5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AO5" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AP5" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="Z5" s="1" t="n">
-[...17 lines deleted...]
-      <c r="AF5" s="1" t="n">
+      <c r="AR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AG5" s="1" t="n">
-[...34 lines deleted...]
-      </c>
       <c r="AS5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AT5" s="1" t="n">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="AU5" s="1" t="n">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AW5" s="1" t="n">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="AX5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AY5" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BA5" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="AY5" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AZ5" s="1" t="n">
+      <c r="BB5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BI5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BK5" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BL5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BM5" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BO5" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="BA5" s="1" t="n">
-[...5 lines deleted...]
-      <c r="BC5" s="1" t="n">
+      <c r="BP5" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BT5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BV5" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="BD5" s="1" t="n">
-[...48 lines deleted...]
-        <v>0.26</v>
+      <c r="BW5" s="1" t="n">
+        <v>0.21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
-      <c r="H6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="I6" s="1" t="n">
+      <c r="K6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="L6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="M6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="N6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="O6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="R6" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="S6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="T6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="U6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="W6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Y6" s="1" t="n">
         <v>0.17</v>
-      </c>
-[...46 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AB6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AE6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AG6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AH6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AK6" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AL6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AO6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="AB6" s="1" t="n">
-[...11 lines deleted...]
-      <c r="AF6" s="1" t="n">
+      <c r="AR6" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AV6" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="AG6" s="1" t="n">
-[...14 lines deleted...]
-      <c r="AL6" s="1" t="n">
+      <c r="AW6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AX6" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AY6" s="1" t="n">
         <v>0.09</v>
-      </c>
-[...37 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AZ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BA6" s="1" t="n">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="BB6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="BC6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BD6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BE6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BF6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BG6" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BH6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BI6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BK6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BL6" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BM6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BN6" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="BD6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BE6" s="1" t="n">
+      <c r="BO6" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BP6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BQ6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BR6" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="BF6" s="1" t="n">
-[...35 lines deleted...]
-      <c r="BR6" s="1" t="n">
+      <c r="BS6" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="BS6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BT6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.16</v>
+      </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.17</v>
+        <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="E7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="F7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="G7" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="H7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="J7" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="E7" s="1" t="n">
+      <c r="K7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="N7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="O7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="S7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="T7" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="U7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="W7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="Z7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AB7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AE7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AH7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AK7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AL7" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="F7" s="1" t="n">
-[...11 lines deleted...]
-      <c r="J7" s="1" t="n">
+      <c r="AM7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AO7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AU7" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="K7" s="1" t="n">
-[...17 lines deleted...]
-      <c r="Q7" s="1" t="n">
+      <c r="AV7" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="R7" s="1" t="n">
-[...41 lines deleted...]
-      <c r="AF7" s="1" t="n">
+      <c r="AW7" s="1" t="n">
         <v>0</v>
-      </c>
-[...49 lines deleted...]
-        <v>0.15</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AY7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="AZ7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="BA7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BB7" s="1" t="n">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BD7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="BE7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BH7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="BI7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BJ7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BK7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BL7" s="1" t="n">
         <v>0</v>
       </c>
-      <c r="BJ7" s="1" t="n">
+      <c r="BM7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BN7" s="1" t="n">
         <v>0</v>
       </c>
-      <c r="BK7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BL7" s="1" t="n">
+      <c r="BO7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BP7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="BM7" s="1" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="BT7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW7" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C8" t="n">
+        <v>20</v>
+      </c>
+      <c r="D8" t="n">
+        <v>23</v>
+      </c>
+      <c r="E8" t="n">
+        <v>22</v>
+      </c>
+      <c r="F8" t="n">
+        <v>33</v>
+      </c>
+      <c r="G8" t="n">
+        <v>22</v>
+      </c>
+      <c r="H8" t="n">
+        <v>14</v>
+      </c>
+      <c r="I8" t="n">
+        <v>27</v>
+      </c>
+      <c r="J8" t="n">
+        <v>12</v>
+      </c>
+      <c r="K8" t="n">
+        <v>17</v>
+      </c>
+      <c r="L8" t="n">
+        <v>23</v>
+      </c>
+      <c r="M8" t="n">
+        <v>21</v>
+      </c>
+      <c r="N8" t="n">
+        <v>18</v>
+      </c>
+      <c r="O8" t="n">
         <v>26</v>
       </c>
-      <c r="D8" t="n">
-[...34 lines deleted...]
-      </c>
       <c r="P8" t="n">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="Q8" t="n">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="R8" t="n">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="S8" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="T8" t="n">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="U8" t="n">
         <v>21</v>
       </c>
       <c r="V8" t="n">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="W8" t="n">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="X8" t="n">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="Y8" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Z8" t="n">
         <v>25</v>
       </c>
       <c r="AA8" t="n">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="AB8" t="n">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="AC8" t="n">
+        <v>33</v>
+      </c>
+      <c r="AD8" t="n">
         <v>26</v>
       </c>
-      <c r="AD8" t="n">
+      <c r="AE8" t="n">
+        <v>17</v>
+      </c>
+      <c r="AF8" t="n">
         <v>20</v>
       </c>
-      <c r="AE8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AG8" t="n">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="AH8" t="n">
         <v>20</v>
       </c>
       <c r="AI8" t="n">
+        <v>13</v>
+      </c>
+      <c r="AJ8" t="n">
+        <v>29</v>
+      </c>
+      <c r="AK8" t="n">
+        <v>21</v>
+      </c>
+      <c r="AL8" t="n">
+        <v>29</v>
+      </c>
+      <c r="AM8" t="n">
+        <v>33</v>
+      </c>
+      <c r="AN8" t="n">
+        <v>30</v>
+      </c>
+      <c r="AO8" t="n">
+        <v>15</v>
+      </c>
+      <c r="AP8" t="n">
+        <v>21</v>
+      </c>
+      <c r="AQ8" t="n">
+        <v>22</v>
+      </c>
+      <c r="AR8" t="n">
+        <v>29</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>18</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>24</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>17</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>25</v>
+      </c>
+      <c r="AW8" t="n">
+        <v>24</v>
+      </c>
+      <c r="AX8" t="n">
+        <v>20</v>
+      </c>
+      <c r="AY8" t="n">
         <v>23</v>
       </c>
-      <c r="AJ8" t="n">
-[...11 lines deleted...]
-      <c r="AN8" t="n">
+      <c r="AZ8" t="n">
+        <v>26</v>
+      </c>
+      <c r="BA8" t="n">
         <v>31</v>
       </c>
-      <c r="AO8" t="n">
-[...11 lines deleted...]
-      <c r="AS8" t="n">
+      <c r="BB8" t="n">
+        <v>19</v>
+      </c>
+      <c r="BC8" t="n">
+        <v>28</v>
+      </c>
+      <c r="BD8" t="n">
+        <v>37</v>
+      </c>
+      <c r="BE8" t="n">
         <v>24</v>
       </c>
-      <c r="AT8" t="n">
+      <c r="BF8" t="n">
+        <v>26</v>
+      </c>
+      <c r="BG8" t="n">
+        <v>26</v>
+      </c>
+      <c r="BH8" t="n">
         <v>21</v>
-      </c>
-[...40 lines deleted...]
-        <v>34</v>
       </c>
       <c r="BI8" t="n">
         <v>27</v>
       </c>
       <c r="BJ8" t="n">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="BK8" t="n">
+        <v>27</v>
+      </c>
+      <c r="BL8" t="n">
+        <v>36</v>
+      </c>
+      <c r="BM8" t="n">
         <v>42</v>
       </c>
-      <c r="BL8" t="n">
+      <c r="BN8" t="n">
+        <v>29</v>
+      </c>
+      <c r="BO8" t="n">
+        <v>27</v>
+      </c>
+      <c r="BP8" t="n">
+        <v>43</v>
+      </c>
+      <c r="BQ8" t="n">
+        <v>30</v>
+      </c>
+      <c r="BR8" t="n">
+        <v>29</v>
+      </c>
+      <c r="BS8" t="n">
+        <v>41</v>
+      </c>
+      <c r="BT8" t="n">
+        <v>25</v>
+      </c>
+      <c r="BU8" t="n">
         <v>40</v>
       </c>
-      <c r="BM8" t="n">
-[...14 lines deleted...]
-      <c r="BR8" t="n">
+      <c r="BV8" t="n">
+        <v>23</v>
+      </c>
+      <c r="BW8" t="n">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
+        <v>26</v>
+      </c>
+      <c r="C9" t="n">
+        <v>20</v>
+      </c>
+      <c r="D9" t="n">
+        <v>22</v>
+      </c>
+      <c r="E9" t="n">
+        <v>22</v>
+      </c>
+      <c r="F9" t="n">
+        <v>30</v>
+      </c>
+      <c r="G9" t="n">
+        <v>20</v>
+      </c>
+      <c r="H9" t="n">
+        <v>15</v>
+      </c>
+      <c r="I9" t="n">
         <v>28</v>
       </c>
-      <c r="C9" t="n">
+      <c r="J9" t="n">
+        <v>11</v>
+      </c>
+      <c r="K9" t="n">
+        <v>19</v>
+      </c>
+      <c r="L9" t="n">
+        <v>22</v>
+      </c>
+      <c r="M9" t="n">
+        <v>20</v>
+      </c>
+      <c r="N9" t="n">
+        <v>18</v>
+      </c>
+      <c r="O9" t="n">
         <v>25</v>
       </c>
-      <c r="D9" t="n">
-[...8 lines deleted...]
-      <c r="G9" t="n">
+      <c r="P9" t="n">
         <v>23</v>
       </c>
-      <c r="H9" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="Q9" t="n">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="R9" t="n">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="S9" t="n">
         <v>27</v>
       </c>
       <c r="T9" t="n">
+        <v>20</v>
+      </c>
+      <c r="U9" t="n">
+        <v>23</v>
+      </c>
+      <c r="V9" t="n">
+        <v>22</v>
+      </c>
+      <c r="W9" t="n">
+        <v>22</v>
+      </c>
+      <c r="X9" t="n">
+        <v>26</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>18</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>26</v>
+      </c>
+      <c r="AA9" t="n">
         <v>30</v>
       </c>
-      <c r="U9" t="n">
+      <c r="AB9" t="n">
+        <v>26</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>32</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>25</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>17</v>
+      </c>
+      <c r="AF9" t="n">
         <v>21</v>
       </c>
-      <c r="V9" t="n">
-[...23 lines deleted...]
-      <c r="AD9" t="n">
+      <c r="AG9" t="n">
+        <v>11</v>
+      </c>
+      <c r="AH9" t="n">
         <v>20</v>
       </c>
-      <c r="AE9" t="n">
-[...2 lines deleted...]
-      <c r="AF9" t="n">
+      <c r="AI9" t="n">
+        <v>13</v>
+      </c>
+      <c r="AJ9" t="n">
         <v>28</v>
       </c>
-      <c r="AG9" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="AK9" t="n">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="AL9" t="n">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="AM9" t="n">
         <v>33</v>
       </c>
       <c r="AN9" t="n">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="AO9" t="n">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="AP9" t="n">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="AQ9" t="n">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="AR9" t="n">
         <v>31</v>
       </c>
       <c r="AS9" t="n">
+        <v>18</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>23</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>16</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>23</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>24</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>21</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>23</v>
+      </c>
+      <c r="AZ9" t="n">
         <v>25</v>
-      </c>
-[...19 lines deleted...]
-        <v>26</v>
       </c>
       <c r="BA9" t="n">
         <v>30</v>
       </c>
       <c r="BB9" t="n">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="BC9" t="n">
         <v>28</v>
       </c>
       <c r="BD9" t="n">
+        <v>38</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>22</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>26</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>27</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>20</v>
+      </c>
+      <c r="BI9" t="n">
+        <v>28</v>
+      </c>
+      <c r="BJ9" t="n">
         <v>32</v>
       </c>
-      <c r="BE9" t="n">
+      <c r="BK9" t="n">
         <v>27</v>
       </c>
-      <c r="BF9" t="n">
-[...11 lines deleted...]
-      <c r="BJ9" t="n">
+      <c r="BL9" t="n">
+        <v>36</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>41</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>29</v>
+      </c>
+      <c r="BO9" t="n">
         <v>30</v>
       </c>
-      <c r="BK9" t="n">
-[...2 lines deleted...]
-      <c r="BL9" t="n">
+      <c r="BP9" t="n">
+        <v>42</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>31</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>30</v>
+      </c>
+      <c r="BS9" t="n">
         <v>40</v>
       </c>
-      <c r="BM9" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="BT9" t="n">
+        <v>25</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>41</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>24</v>
+      </c>
+      <c r="BW9" t="n">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7185,50 +14280,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7548,3948 +14646,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.34</v>
+        <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="K2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="E2" s="1" t="n">
-[...11 lines deleted...]
-      <c r="I2" s="1" t="n">
+      <c r="L2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="J2" s="1" t="n">
-[...31 lines deleted...]
-      </c>
       <c r="U2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.03</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AA2" s="1" t="n">
         <v>0</v>
       </c>
-      <c r="Y2" s="1" t="n">
+      <c r="AB2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AE2" s="1" t="n">
         <v>0</v>
       </c>
-      <c r="Z2" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AB2" s="1" t="n">
+      <c r="AF2" s="1" t="n">
         <v>0</v>
       </c>
-      <c r="AC2" s="1" t="n">
+      <c r="AG2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BF2" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="AD2" s="1" t="n">
+      <c r="BG2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BI2" s="1" t="n">
         <v>0</v>
       </c>
-      <c r="AE2" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AG2" s="1" t="n">
+      <c r="BJ2" s="1" t="n">
         <v>0</v>
       </c>
-      <c r="AH2" s="1" t="n">
-[...85 lines deleted...]
-      </c>
       <c r="BK2" s="1" t="n">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="BL2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="BM2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="BP2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BQ2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
-      <c r="BQ2" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BS2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.27</v>
+        <v>0.09</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.66</v>
+        <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="D3" s="1" t="n">
+      <c r="G3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AU3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AZ3" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BA3" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BB3" s="1" t="n">
         <v>0.2</v>
       </c>
-      <c r="E3" s="1" t="n">
-[...41 lines deleted...]
-      <c r="S3" s="1" t="n">
+      <c r="BC3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BI3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="T3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="V3" s="1" t="n">
+      <c r="BK3" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BN3" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BT3" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="W3" s="1" t="n">
-[...147 lines deleted...]
-        <v>0</v>
+      <c r="BU3" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.06</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AS4" s="1" t="n">
         <v>0.47</v>
       </c>
-      <c r="K4" s="1" t="n">
+      <c r="AT4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AZ4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BA4" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BB4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BE4" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BF4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BG4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BH4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BI4" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="L4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="M4" s="1" t="n">
+      <c r="BJ4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BK4" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="N4" s="1" t="n">
+      <c r="BL4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BM4" s="1" t="n">
         <v>0.21</v>
       </c>
-      <c r="O4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="P4" s="1" t="n">
+      <c r="BN4" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BV4" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="Q4" s="1" t="n">
-[...47 lines deleted...]
-      <c r="AG4" s="1" t="n">
+      <c r="BW4" s="1" t="n">
         <v>0.49</v>
-      </c>
-[...115 lines deleted...]
-        <v>0.43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="D5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="E5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="F5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
-      <c r="D5" s="1" t="n">
+      <c r="S5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AG5" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AH5" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
         <v>0.2</v>
       </c>
-      <c r="E5" s="1" t="n">
+      <c r="AK5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AL5" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AM5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="F5" s="1" t="n">
-[...38 lines deleted...]
-      <c r="S5" s="1" t="n">
+      <c r="AO5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AP5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="T5" s="1" t="n">
-[...70 lines deleted...]
-      </c>
       <c r="AR5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="AS5" s="1" t="n">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="AT5" s="1" t="n">
-        <v>0.38</v>
+        <v>0.14</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AV5" s="1" t="n">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="AW5" s="1" t="n">
-        <v>0.23</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AX5" s="1" t="n">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="AY5" s="1" t="n">
-        <v>0.3</v>
+        <v>0.09</v>
       </c>
       <c r="AZ5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="BA5" s="1" t="n">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="BB5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="BC5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BD5" s="1" t="n">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
       <c r="BE5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="BF5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.35</v>
       </c>
       <c r="BG5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="BH5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="BI5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.25</v>
       </c>
       <c r="BJ5" s="1" t="n">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="BK5" s="1" t="n">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="BL5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.36</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP5" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BT5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW5" s="1" t="n">
         <v>0.15</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="D6" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="E6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="F6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="G6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="K6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="L6" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="D6" s="1" t="n">
-[...5 lines deleted...]
-      <c r="F6" s="1" t="n">
+      <c r="M6" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="N6" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="O6" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="R6" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="S6" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="T6" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="U6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="W6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AA6" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AB6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AE6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AF6" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="G6" s="1" t="n">
-[...8 lines deleted...]
-      <c r="J6" s="1" t="n">
+      <c r="AG6" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="K6" s="1" t="n">
-[...17 lines deleted...]
-      <c r="Q6" s="1" t="n">
+      <c r="AH6" s="1" t="n">
         <v>0.23</v>
-      </c>
-[...49 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AJ6" s="1" t="n">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="AK6" s="1" t="n">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="AL6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="AM6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.25</v>
       </c>
       <c r="AN6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="AO6" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AR6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AT6" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="AP6" s="1" t="n">
+      <c r="AU6" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AW6" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AX6" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AY6" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BA6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BB6" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BC6" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BD6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BE6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BF6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BG6" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BH6" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BI6" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BK6" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BL6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BM6" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BN6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BO6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BP6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BQ6" s="1" t="n">
         <v>0.21</v>
       </c>
-      <c r="AQ6" s="1" t="n">
-[...14 lines deleted...]
-      <c r="AV6" s="1" t="n">
+      <c r="BR6" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BS6" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BT6" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BV6" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="AW6" s="1" t="n">
-[...69 lines deleted...]
-        <v>0.3</v>
+      <c r="BW6" s="1" t="n">
+        <v>0.31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
-      <c r="C7" s="1" t="n">
+      <c r="D7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="E7" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="F7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="G7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="J7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="M7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="N7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="O7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="T7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="U7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="D7" s="1" t="n">
+      <c r="V7" s="1" t="n">
         <v>0.15</v>
-      </c>
-[...52 lines deleted...]
-        <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="Z7" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AD7" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="Z7" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AB7" s="1" t="n">
+      <c r="AE7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="AC7" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AE7" s="1" t="n">
+      <c r="AF7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AG7" s="1" t="n">
         <v>0.09</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AM7" s="1" t="n">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="AN7" s="1" t="n">
-        <v>0</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AO7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="AR7" s="1" t="n">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="AS7" s="1" t="n">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="AT7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="AU7" s="1" t="n">
-        <v>0</v>
+        <v>0.12</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AW7" s="1" t="n">
-        <v>0</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AY7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AZ7" s="1" t="n">
-        <v>0.14</v>
+        <v>0</v>
       </c>
       <c r="BA7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BB7" s="1" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BD7" s="1" t="n">
-        <v>0</v>
+        <v>0.21</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BH7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BJ7" s="1" t="n">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="BK7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BL7" s="1" t="n">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.07000000000000001</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="BO7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.04</v>
       </c>
       <c r="BP7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BW7" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="C8" t="n">
+        <v>20</v>
+      </c>
+      <c r="D8" t="n">
+        <v>23</v>
+      </c>
+      <c r="E8" t="n">
+        <v>11</v>
+      </c>
+      <c r="F8" t="n">
+        <v>22</v>
+      </c>
+      <c r="G8" t="n">
+        <v>20</v>
+      </c>
+      <c r="H8" t="n">
+        <v>20</v>
+      </c>
+      <c r="I8" t="n">
+        <v>21</v>
+      </c>
+      <c r="J8" t="n">
+        <v>24</v>
+      </c>
+      <c r="K8" t="n">
+        <v>19</v>
+      </c>
+      <c r="L8" t="n">
+        <v>22</v>
+      </c>
+      <c r="M8" t="n">
+        <v>34</v>
+      </c>
+      <c r="N8" t="n">
+        <v>23</v>
+      </c>
+      <c r="O8" t="n">
+        <v>20</v>
+      </c>
+      <c r="P8" t="n">
+        <v>22</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>22</v>
+      </c>
+      <c r="R8" t="n">
+        <v>8</v>
+      </c>
+      <c r="S8" t="n">
+        <v>18</v>
+      </c>
+      <c r="T8" t="n">
+        <v>31</v>
+      </c>
+      <c r="U8" t="n">
+        <v>26</v>
+      </c>
+      <c r="V8" t="n">
+        <v>30</v>
+      </c>
+      <c r="W8" t="n">
+        <v>22</v>
+      </c>
+      <c r="X8" t="n">
+        <v>30</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>26</v>
+      </c>
+      <c r="Z8" t="n">
+        <v>15</v>
+      </c>
+      <c r="AA8" t="n">
+        <v>18</v>
+      </c>
+      <c r="AB8" t="n">
+        <v>16</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>26</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>32</v>
+      </c>
+      <c r="AE8" t="n">
+        <v>22</v>
+      </c>
+      <c r="AF8" t="n">
+        <v>20</v>
+      </c>
+      <c r="AG8" t="n">
+        <v>22</v>
+      </c>
+      <c r="AH8" t="n">
         <v>12</v>
       </c>
-      <c r="D8" t="n">
+      <c r="AI8" t="n">
+        <v>16</v>
+      </c>
+      <c r="AJ8" t="n">
+        <v>12</v>
+      </c>
+      <c r="AK8" t="n">
         <v>15</v>
       </c>
-      <c r="E8" t="n">
-[...8 lines deleted...]
-      <c r="H8" t="n">
+      <c r="AL8" t="n">
+        <v>18</v>
+      </c>
+      <c r="AM8" t="n">
+        <v>19</v>
+      </c>
+      <c r="AN8" t="n">
         <v>15</v>
       </c>
-      <c r="I8" t="n">
-[...2 lines deleted...]
-      <c r="J8" t="n">
+      <c r="AO8" t="n">
+        <v>15</v>
+      </c>
+      <c r="AP8" t="n">
+        <v>21</v>
+      </c>
+      <c r="AQ8" t="n">
+        <v>27</v>
+      </c>
+      <c r="AR8" t="n">
         <v>20</v>
       </c>
-      <c r="K8" t="n">
+      <c r="AS8" t="n">
+        <v>18</v>
+      </c>
+      <c r="AT8" t="n">
         <v>14</v>
       </c>
-      <c r="L8" t="n">
-[...23 lines deleted...]
-      <c r="T8" t="n">
+      <c r="AU8" t="n">
         <v>16</v>
-      </c>
-[...79 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AV8" t="n">
         <v>12</v>
       </c>
       <c r="AW8" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="AX8" t="n">
         <v>10</v>
       </c>
       <c r="AY8" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="AZ8" t="n">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="BA8" t="n">
+        <v>18</v>
+      </c>
+      <c r="BB8" t="n">
+        <v>18</v>
+      </c>
+      <c r="BC8" t="n">
+        <v>20</v>
+      </c>
+      <c r="BD8" t="n">
+        <v>18</v>
+      </c>
+      <c r="BE8" t="n">
         <v>17</v>
       </c>
-      <c r="BB8" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="BF8" t="n">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="BG8" t="n">
         <v>18</v>
       </c>
       <c r="BH8" t="n">
+        <v>22</v>
+      </c>
+      <c r="BI8" t="n">
         <v>23</v>
       </c>
-      <c r="BI8" t="n">
+      <c r="BJ8" t="n">
+        <v>12</v>
+      </c>
+      <c r="BK8" t="n">
+        <v>20</v>
+      </c>
+      <c r="BL8" t="n">
         <v>21</v>
       </c>
-      <c r="BJ8" t="n">
-[...5 lines deleted...]
-      <c r="BL8" t="n">
+      <c r="BM8" t="n">
+        <v>16</v>
+      </c>
+      <c r="BN8" t="n">
+        <v>20</v>
+      </c>
+      <c r="BO8" t="n">
+        <v>29</v>
+      </c>
+      <c r="BP8" t="n">
+        <v>20</v>
+      </c>
+      <c r="BQ8" t="n">
+        <v>24</v>
+      </c>
+      <c r="BR8" t="n">
+        <v>18</v>
+      </c>
+      <c r="BS8" t="n">
+        <v>11</v>
+      </c>
+      <c r="BT8" t="n">
+        <v>22</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>11</v>
+      </c>
+      <c r="BV8" t="n">
         <v>12</v>
       </c>
-      <c r="BM8" t="n">
-[...8 lines deleted...]
-      <c r="BP8" t="n">
+      <c r="BW8" t="n">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="C9" t="n">
+        <v>20</v>
+      </c>
+      <c r="D9" t="n">
+        <v>23</v>
+      </c>
+      <c r="E9" t="n">
         <v>10</v>
       </c>
-      <c r="D9" t="n">
+      <c r="F9" t="n">
+        <v>20</v>
+      </c>
+      <c r="G9" t="n">
+        <v>19</v>
+      </c>
+      <c r="H9" t="n">
+        <v>19</v>
+      </c>
+      <c r="I9" t="n">
+        <v>21</v>
+      </c>
+      <c r="J9" t="n">
+        <v>25</v>
+      </c>
+      <c r="K9" t="n">
+        <v>19</v>
+      </c>
+      <c r="L9" t="n">
+        <v>24</v>
+      </c>
+      <c r="M9" t="n">
+        <v>32</v>
+      </c>
+      <c r="N9" t="n">
+        <v>23</v>
+      </c>
+      <c r="O9" t="n">
+        <v>20</v>
+      </c>
+      <c r="P9" t="n">
+        <v>23</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>23</v>
+      </c>
+      <c r="R9" t="n">
+        <v>9</v>
+      </c>
+      <c r="S9" t="n">
+        <v>19</v>
+      </c>
+      <c r="T9" t="n">
+        <v>31</v>
+      </c>
+      <c r="U9" t="n">
+        <v>26</v>
+      </c>
+      <c r="V9" t="n">
+        <v>30</v>
+      </c>
+      <c r="W9" t="n">
+        <v>22</v>
+      </c>
+      <c r="X9" t="n">
+        <v>30</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>27</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>16</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>18</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>16</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>27</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>31</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>23</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>21</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>22</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>12</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>17</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>12</v>
+      </c>
+      <c r="AK9" t="n">
         <v>15</v>
       </c>
-      <c r="E9" t="n">
-[...5 lines deleted...]
-      <c r="G9" t="n">
+      <c r="AL9" t="n">
+        <v>17</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>19</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>14</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>17</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>21</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>28</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>20</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>18</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>14</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>15</v>
+      </c>
+      <c r="AV9" t="n">
         <v>12</v>
       </c>
-      <c r="H9" t="n">
-[...8 lines deleted...]
-      <c r="K9" t="n">
+      <c r="AW9" t="n">
         <v>14</v>
-      </c>
-[...112 lines deleted...]
-        <v>10</v>
       </c>
       <c r="AX9" t="n">
         <v>10</v>
       </c>
       <c r="AY9" t="n">
+        <v>12</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>19</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>18</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>19</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>21</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>18</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>18</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>20</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>18</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>22</v>
+      </c>
+      <c r="BI9" t="n">
+        <v>24</v>
+      </c>
+      <c r="BJ9" t="n">
         <v>13</v>
       </c>
-      <c r="AZ9" t="n">
-[...5 lines deleted...]
-      <c r="BB9" t="n">
+      <c r="BK9" t="n">
+        <v>21</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>22</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>16</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>22</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>31</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>21</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>24</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>20</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>10</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>22</v>
+      </c>
+      <c r="BU9" t="n">
         <v>12</v>
       </c>
-      <c r="BC9" t="n">
-[...2 lines deleted...]
-      <c r="BD9" t="n">
+      <c r="BV9" t="n">
+        <v>12</v>
+      </c>
+      <c r="BW9" t="n">
         <v>15</v>
-      </c>
-[...46 lines deleted...]
-        <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ9"/>
-[...2124 lines deleted...]
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11525,50 +16585,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11888,1823 +16951,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="D2" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="G2" s="1" t="n">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.29</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0</v>
+        <v>0.21</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="P2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="Q2" s="1" t="n">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="V2" s="1" t="n">
         <v>0.05</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.23</v>
       </c>
       <c r="Z2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="AA2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="AB2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AC2" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="AC2" s="1" t="n">
+      <c r="AD2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AH2" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="AD2" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AF2" s="1" t="n">
+      <c r="AI2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BL2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BM2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BN2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BO2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="AG2" s="1" t="n">
-[...23 lines deleted...]
-      <c r="AO2" s="1" t="n">
+      <c r="BQ2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BS2" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="AP2" s="1" t="n">
-[...11 lines deleted...]
-      <c r="AT2" s="1" t="n">
+      <c r="BT2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BU2" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="AU2" s="1" t="n">
-[...44 lines deleted...]
-      <c r="BJ2" s="1" t="n">
+      <c r="BV2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BW2" s="1" t="n">
         <v>0.09</v>
-      </c>
-[...28 lines deleted...]
-        <v>0.04</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="F3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="V3" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="O3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="P3" s="1" t="n">
+      <c r="W3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AH3" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="Q3" s="1" t="n">
-[...32 lines deleted...]
-      <c r="AB3" s="1" t="n">
+      <c r="AI3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="AC3" s="1" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="AJ3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.3</v>
       </c>
       <c r="AK3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AZ3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BA3" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="AP3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AR3" s="1" t="n">
+      <c r="BB3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BI3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BK3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BN3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BS3" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="AS3" s="1" t="n">
-[...59 lines deleted...]
-      <c r="BM3" s="1" t="n">
+      <c r="BT3" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="BN3" s="1" t="n">
-[...17 lines deleted...]
-      <c r="BT3" s="1" t="n">
+      <c r="BU3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BW3" s="1" t="n">
         <v>0.34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="C4" s="1" t="n">
+      <c r="H4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="I4" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="D4" s="1" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="J4" s="1" t="n">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.48</v>
+        <v>0.22</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="S4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="N4" s="1" t="n">
-[...11 lines deleted...]
-      <c r="R4" s="1" t="n">
+      <c r="T4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="S4" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="V4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="W4" s="1" t="n">
-        <v>0.47</v>
+        <v>0.2</v>
       </c>
       <c r="X4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Z4" s="1" t="n">
-        <v>0.48</v>
+        <v>0.26</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="AB4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AC4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AC4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AD4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AV4" s="1" t="n">
         <v>0.34</v>
-      </c>
-[...52 lines deleted...]
-        <v>0.37</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AX4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AZ4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BA4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BB4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BE4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BF4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BG4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BH4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BI4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BJ4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BK4" s="1" t="n">
         <v>0.36</v>
       </c>
-      <c r="AY4" s="1" t="n">
-[...37 lines deleted...]
-      </c>
       <c r="BL4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="BM4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BN4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BR4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="BN4" s="1" t="n">
-[...11 lines deleted...]
-      <c r="BR4" s="1" t="n">
+      <c r="BS4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BU4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="BS4" s="1" t="n">
-[...3 lines deleted...]
-        <v>0.35</v>
+      <c r="BV4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="C5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="D5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="E5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="F5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="C5" s="1" t="n">
+      <c r="L5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="R5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="T5" s="1" t="n">
         <v>0.21</v>
       </c>
-      <c r="D5" s="1" t="n">
+      <c r="U5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AG5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AH5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AK5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AL5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AM5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AO5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AP5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AR5" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AW5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AX5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AY5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BA5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BI5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BK5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BL5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BM5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BO5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BP5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="E5" s="1" t="n">
-[...23 lines deleted...]
-      <c r="M5" s="1" t="n">
+      <c r="BT5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BW5" s="1" t="n">
         <v>0.09</v>
-      </c>
-[...175 lines deleted...]
-        <v>0.11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="D6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="F6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="G6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="K6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="L6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="D6" s="1" t="n">
-[...5 lines deleted...]
-      <c r="F6" s="1" t="n">
+      <c r="M6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="G6" s="1" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="O6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0.07000000000000001</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.05</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R6" s="1" t="n">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="T6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="U6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="W6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="AA6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AB6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AE6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AG6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AH6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AK6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AL6" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="T6" s="1" t="n">
+      <c r="AM6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AO6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="U6" s="1" t="n">
-[...17 lines deleted...]
-      <c r="AA6" s="1" t="n">
+      <c r="AR6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="AB6" s="1" t="n">
+      <c r="AT6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AW6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AX6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AY6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AC6" s="1" t="n">
+      <c r="BB6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BC6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BD6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BE6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BF6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BG6" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="AD6" s="1" t="n">
-[...26 lines deleted...]
-      <c r="AM6" s="1" t="n">
+      <c r="BH6" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...61 lines deleted...]
-        <v>0.18</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BJ6" s="1" t="n">
-        <v>0.18</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BK6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="BL6" s="1" t="n">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="BM6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BN6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="BN6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BO6" s="1" t="n">
-        <v>0.23</v>
+        <v>0.05</v>
       </c>
       <c r="BP6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BQ6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="BQ6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BS6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.16</v>
+      </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0</v>
+        <v>0.21</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="O7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="S7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="T7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="U7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="V7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="W7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="X7" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="Z7" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AE7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AH7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="O7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="P7" s="1" t="n">
+      <c r="AI7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AK7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AL7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AM7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AN7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="Q7" s="1" t="n">
-[...20 lines deleted...]
-      <c r="X7" s="1" t="n">
+      <c r="AO7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AP7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="Y7" s="1" t="n">
-[...52 lines deleted...]
-      </c>
       <c r="AQ7" s="1" t="n">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="AR7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="AS7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="AV7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="AW7" s="1" t="n">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AY7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AZ7" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BA7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BB7" s="1" t="n">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BD7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BF7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BG7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BH7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BI7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BJ7" s="1" t="n">
         <v>0.02</v>
       </c>
-      <c r="BE7" s="1" t="n">
-[...8 lines deleted...]
-      <c r="BH7" s="1" t="n">
+      <c r="BK7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="BI7" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="BL7" s="1" t="n">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BN7" s="1" t="n">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="BO7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.11</v>
       </c>
       <c r="BP7" s="1" t="n">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="BQ7" s="1" t="n">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="BR7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.17</v>
       </c>
       <c r="BS7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BT7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW7" s="1" t="n">
         <v>0.06</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="C8" t="n">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="D8" t="n">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="E8" t="n">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="F8" t="n">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="G8" t="n">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="H8" t="n">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="I8" t="n">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="J8" t="n">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="K8" t="n">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="L8" t="n">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="M8" t="n">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="N8" t="n">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="O8" t="n">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="P8" t="n">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="Q8" t="n">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="R8" t="n">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="S8" t="n">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="T8" t="n">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="U8" t="n">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="V8" t="n">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="W8" t="n">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="X8" t="n">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="Y8" t="n">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="Z8" t="n">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="AA8" t="n">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="AB8" t="n">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="AC8" t="n">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="AD8" t="n">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="AE8" t="n">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="AF8" t="n">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="AG8" t="n">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="AH8" t="n">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="AI8" t="n">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="AJ8" t="n">
+        <v>53</v>
+      </c>
+      <c r="AK8" t="n">
+        <v>60</v>
+      </c>
+      <c r="AL8" t="n">
+        <v>58</v>
+      </c>
+      <c r="AM8" t="n">
+        <v>49</v>
+      </c>
+      <c r="AN8" t="n">
+        <v>47</v>
+      </c>
+      <c r="AO8" t="n">
+        <v>42</v>
+      </c>
+      <c r="AP8" t="n">
+        <v>52</v>
+      </c>
+      <c r="AQ8" t="n">
+        <v>58</v>
+      </c>
+      <c r="AR8" t="n">
+        <v>39</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>48</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>49</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>44</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>55</v>
+      </c>
+      <c r="AW8" t="n">
+        <v>60</v>
+      </c>
+      <c r="AX8" t="n">
+        <v>46</v>
+      </c>
+      <c r="AY8" t="n">
+        <v>37</v>
+      </c>
+      <c r="AZ8" t="n">
+        <v>35</v>
+      </c>
+      <c r="BA8" t="n">
         <v>29</v>
       </c>
-      <c r="AK8" t="n">
-[...49 lines deleted...]
-      </c>
       <c r="BB8" t="n">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="BC8" t="n">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="BD8" t="n">
+        <v>41</v>
+      </c>
+      <c r="BE8" t="n">
+        <v>43</v>
+      </c>
+      <c r="BF8" t="n">
+        <v>41</v>
+      </c>
+      <c r="BG8" t="n">
+        <v>38</v>
+      </c>
+      <c r="BH8" t="n">
+        <v>39</v>
+      </c>
+      <c r="BI8" t="n">
+        <v>40</v>
+      </c>
+      <c r="BJ8" t="n">
+        <v>41</v>
+      </c>
+      <c r="BK8" t="n">
+        <v>42</v>
+      </c>
+      <c r="BL8" t="n">
+        <v>55</v>
+      </c>
+      <c r="BM8" t="n">
         <v>37</v>
       </c>
-      <c r="BE8" t="n">
-[...23 lines deleted...]
-      <c r="BM8" t="n">
+      <c r="BN8" t="n">
         <v>42</v>
       </c>
-      <c r="BN8" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BO8" t="n">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="BP8" t="n">
         <v>43</v>
       </c>
       <c r="BQ8" t="n">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="BR8" t="n">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="BS8" t="n">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="BT8" t="n">
-        <v>25</v>
+        <v>52</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>54</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>38</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>46</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="C9" t="n">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="D9" t="n">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="E9" t="n">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="F9" t="n">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="G9" t="n">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="H9" t="n">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="I9" t="n">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="J9" t="n">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="K9" t="n">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="L9" t="n">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="M9" t="n">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="N9" t="n">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="O9" t="n">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="P9" t="n">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="Q9" t="n">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="R9" t="n">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="S9" t="n">
+        <v>57</v>
+      </c>
+      <c r="T9" t="n">
+        <v>59</v>
+      </c>
+      <c r="U9" t="n">
+        <v>50</v>
+      </c>
+      <c r="V9" t="n">
+        <v>61</v>
+      </c>
+      <c r="W9" t="n">
+        <v>62</v>
+      </c>
+      <c r="X9" t="n">
+        <v>66</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>62</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>63</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>53</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>69</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>78</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>57</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>59</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>60</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>73</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>65</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>52</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>54</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>57</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>56</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>46</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>44</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>40</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>49</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>60</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>42</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>46</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>50</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>43</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>53</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>58</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>48</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>39</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>37</v>
+      </c>
+      <c r="BA9" t="n">
         <v>27</v>
       </c>
-      <c r="T9" t="n">
-[...100 lines deleted...]
-      </c>
       <c r="BB9" t="n">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="BC9" t="n">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="BD9" t="n">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="BE9" t="n">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="BF9" t="n">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="BG9" t="n">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="BH9" t="n">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="BI9" t="n">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="BJ9" t="n">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="BK9" t="n">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="BL9" t="n">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="BM9" t="n">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="BN9" t="n">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="BO9" t="n">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="BP9" t="n">
         <v>42</v>
       </c>
       <c r="BQ9" t="n">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="BR9" t="n">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="BS9" t="n">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BT9" t="n">
-        <v>25</v>
+        <v>51</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>55</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>39</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13740,50 +18890,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14103,1823 +19256,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="J2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AT2" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="K2" s="1" t="n">
+      <c r="AU2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="L2" s="1" t="n">
+      <c r="BA2" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="M2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="N2" s="1" t="n">
+      <c r="BB2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BK2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="O2" s="1" t="n">
-[...26 lines deleted...]
-      <c r="X2" s="1" t="n">
+      <c r="BL2" s="1" t="n">
         <v>0.15</v>
-      </c>
-[...118 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN2" s="1" t="n">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="BO2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="BP2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="BQ2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="BR2" s="1" t="n">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="BS2" s="1" t="n">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.14</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.13</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.32</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.35</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="P3" s="1" t="n">
-[...11 lines deleted...]
-      <c r="T3" s="1" t="n">
+      <c r="AP3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="U3" s="1" t="n">
+      <c r="AQ3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AZ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BA3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BB3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BC3" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="V3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="W3" s="1" t="n">
+      <c r="BD3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BI3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="X3" s="1" t="n">
-[...14 lines deleted...]
-      <c r="AC3" s="1" t="n">
+      <c r="BK3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BN3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BP3" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="AD3" s="1" t="n">
-[...23 lines deleted...]
-      <c r="AL3" s="1" t="n">
+      <c r="BQ3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BU3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="AM3" s="1" t="n">
-[...99 lines deleted...]
-        <v>0.17</v>
+      <c r="BV3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.35</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="K4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="O4" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="L4" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.39</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>0.55</v>
+        <v>0.34</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="U4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="W4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="X4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="Y4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="Z4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.54</v>
+        <v>0.36</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AC4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AH4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AD4" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AI4" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.3</v>
       </c>
       <c r="AJ4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="AK4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="AL4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AU4" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="AM4" s="1" t="n">
+      <c r="AV4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AX4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AN4" s="1" t="n">
-[...31 lines deleted...]
-      </c>
       <c r="AY4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="AZ4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.28</v>
       </c>
       <c r="BA4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="BB4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="BC4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="BD4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="BE4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="BF4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="BG4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="BH4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BJ4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BL4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BN4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BV4" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="BM4" s="1" t="n">
-[...8 lines deleted...]
-      <c r="BP4" s="1" t="n">
+      <c r="BW4" s="1" t="n">
         <v>0.26</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="P5" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="G5" s="1" t="n">
-[...28 lines deleted...]
-      </c>
       <c r="Q5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AG5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AH5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="U5" s="1" t="n">
+      <c r="AK5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AL5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AM5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="V5" s="1" t="n">
-[...53 lines deleted...]
-      <c r="AN5" s="1" t="n">
+      <c r="AP5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="AO5" s="1" t="n">
+      <c r="AQ5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AP5" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AS5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AU5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AW5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AX5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AY5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BA5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BI5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BK5" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AV5" s="1" t="n">
-[...11 lines deleted...]
-      <c r="AZ5" s="1" t="n">
+      <c r="BL5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BM5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BO5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BP5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BT5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BV5" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="BA5" s="1" t="n">
-[...56 lines deleted...]
-      <c r="BT5" s="1" t="n">
+      <c r="BW5" s="1" t="n">
         <v>0.13</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="C6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="D6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="E6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="F6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="C6" s="1" t="n">
+      <c r="H6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="K6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="L6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="M6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="N6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="O6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="R6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="S6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="T6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="U6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="W6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="D6" s="1" t="n">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="n">
+      <c r="X6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AA6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AB6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AE6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AG6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AH6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="H6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="I6" s="1" t="n">
+      <c r="AK6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AL6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AO6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AR6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AW6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AX6" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="J6" s="1" t="n">
-[...5 lines deleted...]
-      <c r="L6" s="1" t="n">
+      <c r="AY6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BA6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BB6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BC6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BD6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BE6" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="M6" s="1" t="n">
-[...23 lines deleted...]
-      <c r="U6" s="1" t="n">
+      <c r="BF6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BG6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BH6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BI6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BK6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BL6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BM6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BN6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BO6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BP6" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="V6" s="1" t="n">
-[...17 lines deleted...]
-      <c r="AB6" s="1" t="n">
+      <c r="BQ6" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AC6" s="1" t="n">
-[...11 lines deleted...]
-      <c r="AG6" s="1" t="n">
+      <c r="BR6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BS6" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="AH6" s="1" t="n">
-[...112 lines deleted...]
-      </c>
       <c r="BT6" s="1" t="n">
-        <v>0.31</v>
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="E7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="F7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="G7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="H7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="J7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="M7" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="E7" s="1" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="N7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="Q7" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="Q7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="R7" s="1" t="n">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="T7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="Z7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.06</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="AC7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AD7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AE7" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="AE7" s="1" t="n">
+      <c r="AF7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AH7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AI7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="AF7" s="1" t="n">
+      <c r="AJ7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AK7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="AG7" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AL7" s="1" t="n">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="AO7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="AP7" s="1" t="n">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="AQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AR7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AU7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="AR7" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AT7" s="1" t="n">
+      <c r="AV7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AW7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AX7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AY7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AZ7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="AU7" s="1" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="BA7" s="1" t="n">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="BB7" s="1" t="n">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="BC7" s="1" t="n">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="BD7" s="1" t="n">
-        <v>0.21</v>
+        <v>0.03</v>
       </c>
       <c r="BE7" s="1" t="n">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="BF7" s="1" t="n">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="BG7" s="1" t="n">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="BH7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="BI7" s="1" t="n">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="BJ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BK7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="BK7" s="1" t="n">
+      <c r="BL7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BM7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="BL7" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BN7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="BO7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="BP7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BQ7" s="1" t="n">
         <v>0.06</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.03</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS7" s="1" t="n">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW7" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>26</v>
+        <v>361</v>
       </c>
       <c r="C8" t="n">
-        <v>20</v>
+        <v>358</v>
       </c>
       <c r="D8" t="n">
-        <v>23</v>
+        <v>374</v>
       </c>
       <c r="E8" t="n">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="F8" t="n">
-        <v>22</v>
+        <v>360</v>
       </c>
       <c r="G8" t="n">
-        <v>20</v>
+        <v>344</v>
       </c>
       <c r="H8" t="n">
-        <v>20</v>
+        <v>328</v>
       </c>
       <c r="I8" t="n">
-        <v>21</v>
+        <v>347</v>
       </c>
       <c r="J8" t="n">
-        <v>24</v>
+        <v>368</v>
       </c>
       <c r="K8" t="n">
-        <v>19</v>
+        <v>350</v>
       </c>
       <c r="L8" t="n">
-        <v>22</v>
+        <v>370</v>
       </c>
       <c r="M8" t="n">
-        <v>34</v>
+        <v>368</v>
       </c>
       <c r="N8" t="n">
-        <v>23</v>
+        <v>339</v>
       </c>
       <c r="O8" t="n">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="P8" t="n">
-        <v>22</v>
+        <v>338</v>
       </c>
       <c r="Q8" t="n">
-        <v>22</v>
+        <v>364</v>
       </c>
       <c r="R8" t="n">
-        <v>8</v>
+        <v>361</v>
       </c>
       <c r="S8" t="n">
-        <v>18</v>
+        <v>359</v>
       </c>
       <c r="T8" t="n">
-        <v>31</v>
+        <v>353</v>
       </c>
       <c r="U8" t="n">
-        <v>26</v>
+        <v>352</v>
       </c>
       <c r="V8" t="n">
-        <v>30</v>
+        <v>360</v>
       </c>
       <c r="W8" t="n">
-        <v>22</v>
+        <v>351</v>
       </c>
       <c r="X8" t="n">
-        <v>30</v>
+        <v>365</v>
       </c>
       <c r="Y8" t="n">
-        <v>26</v>
+        <v>351</v>
       </c>
       <c r="Z8" t="n">
-        <v>15</v>
+        <v>381</v>
       </c>
       <c r="AA8" t="n">
-        <v>18</v>
+        <v>359</v>
       </c>
       <c r="AB8" t="n">
-        <v>16</v>
+        <v>363</v>
       </c>
       <c r="AC8" t="n">
-        <v>26</v>
+        <v>348</v>
       </c>
       <c r="AD8" t="n">
-        <v>32</v>
+        <v>362</v>
       </c>
       <c r="AE8" t="n">
-        <v>22</v>
+        <v>361</v>
       </c>
       <c r="AF8" t="n">
-        <v>20</v>
+        <v>368</v>
       </c>
       <c r="AG8" t="n">
-        <v>22</v>
+        <v>351</v>
       </c>
       <c r="AH8" t="n">
-        <v>12</v>
+        <v>397</v>
       </c>
       <c r="AI8" t="n">
-        <v>16</v>
+        <v>373</v>
       </c>
       <c r="AJ8" t="n">
-        <v>12</v>
+        <v>343</v>
       </c>
       <c r="AK8" t="n">
-        <v>15</v>
+        <v>360</v>
       </c>
       <c r="AL8" t="n">
-        <v>18</v>
+        <v>413</v>
       </c>
       <c r="AM8" t="n">
-        <v>19</v>
+        <v>365</v>
       </c>
       <c r="AN8" t="n">
-        <v>15</v>
+        <v>364</v>
       </c>
       <c r="AO8" t="n">
-        <v>15</v>
+        <v>375</v>
       </c>
       <c r="AP8" t="n">
-        <v>21</v>
+        <v>363</v>
       </c>
       <c r="AQ8" t="n">
-        <v>27</v>
+        <v>360</v>
       </c>
       <c r="AR8" t="n">
-        <v>20</v>
+        <v>366</v>
       </c>
       <c r="AS8" t="n">
-        <v>18</v>
+        <v>390</v>
       </c>
       <c r="AT8" t="n">
-        <v>14</v>
+        <v>356</v>
       </c>
       <c r="AU8" t="n">
-        <v>16</v>
+        <v>351</v>
       </c>
       <c r="AV8" t="n">
-        <v>12</v>
+        <v>357</v>
       </c>
       <c r="AW8" t="n">
-        <v>14</v>
+        <v>354</v>
       </c>
       <c r="AX8" t="n">
-        <v>10</v>
+        <v>362</v>
       </c>
       <c r="AY8" t="n">
-        <v>12</v>
+        <v>357</v>
       </c>
       <c r="AZ8" t="n">
-        <v>18</v>
+        <v>341</v>
       </c>
       <c r="BA8" t="n">
-        <v>18</v>
+        <v>383</v>
       </c>
       <c r="BB8" t="n">
-        <v>18</v>
+        <v>353</v>
       </c>
       <c r="BC8" t="n">
-        <v>20</v>
+        <v>358</v>
       </c>
       <c r="BD8" t="n">
-        <v>18</v>
+        <v>362</v>
       </c>
       <c r="BE8" t="n">
-        <v>17</v>
+        <v>362</v>
       </c>
       <c r="BF8" t="n">
-        <v>19</v>
+        <v>360</v>
       </c>
       <c r="BG8" t="n">
-        <v>18</v>
+        <v>368</v>
       </c>
       <c r="BH8" t="n">
-        <v>22</v>
+        <v>360</v>
       </c>
       <c r="BI8" t="n">
-        <v>23</v>
+        <v>373</v>
       </c>
       <c r="BJ8" t="n">
-        <v>12</v>
+        <v>349</v>
       </c>
       <c r="BK8" t="n">
-        <v>20</v>
+        <v>373</v>
       </c>
       <c r="BL8" t="n">
-        <v>21</v>
+        <v>366</v>
       </c>
       <c r="BM8" t="n">
-        <v>16</v>
+        <v>355</v>
       </c>
       <c r="BN8" t="n">
-        <v>20</v>
+        <v>385</v>
       </c>
       <c r="BO8" t="n">
-        <v>29</v>
+        <v>358</v>
       </c>
       <c r="BP8" t="n">
-        <v>20</v>
+        <v>366</v>
       </c>
       <c r="BQ8" t="n">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="BR8" t="n">
-        <v>18</v>
+        <v>364</v>
       </c>
       <c r="BS8" t="n">
-        <v>11</v>
+        <v>362</v>
       </c>
       <c r="BT8" t="n">
-        <v>22</v>
+        <v>366</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>367</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>367</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>375</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>25</v>
+        <v>352</v>
       </c>
       <c r="C9" t="n">
-        <v>20</v>
+        <v>349</v>
       </c>
       <c r="D9" t="n">
-        <v>23</v>
+        <v>372</v>
       </c>
       <c r="E9" t="n">
-        <v>10</v>
+        <v>342</v>
       </c>
       <c r="F9" t="n">
-        <v>20</v>
+        <v>364</v>
       </c>
       <c r="G9" t="n">
-        <v>19</v>
+        <v>341</v>
       </c>
       <c r="H9" t="n">
-        <v>19</v>
+        <v>320</v>
       </c>
       <c r="I9" t="n">
-        <v>21</v>
+        <v>339</v>
       </c>
       <c r="J9" t="n">
-        <v>25</v>
+        <v>365</v>
       </c>
       <c r="K9" t="n">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="L9" t="n">
-        <v>24</v>
+        <v>359</v>
       </c>
       <c r="M9" t="n">
-        <v>32</v>
+        <v>367</v>
       </c>
       <c r="N9" t="n">
-        <v>23</v>
+        <v>337</v>
       </c>
       <c r="O9" t="n">
-        <v>20</v>
+        <v>353</v>
       </c>
       <c r="P9" t="n">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="Q9" t="n">
-        <v>23</v>
+        <v>356</v>
       </c>
       <c r="R9" t="n">
-        <v>9</v>
+        <v>350</v>
       </c>
       <c r="S9" t="n">
-        <v>19</v>
+        <v>343</v>
       </c>
       <c r="T9" t="n">
-        <v>31</v>
+        <v>360</v>
       </c>
       <c r="U9" t="n">
-        <v>26</v>
+        <v>355</v>
       </c>
       <c r="V9" t="n">
-        <v>30</v>
+        <v>349</v>
       </c>
       <c r="W9" t="n">
-        <v>22</v>
+        <v>342</v>
       </c>
       <c r="X9" t="n">
-        <v>30</v>
+        <v>350</v>
       </c>
       <c r="Y9" t="n">
-        <v>27</v>
+        <v>344</v>
       </c>
       <c r="Z9" t="n">
-        <v>16</v>
+        <v>361</v>
       </c>
       <c r="AA9" t="n">
-        <v>18</v>
+        <v>363</v>
       </c>
       <c r="AB9" t="n">
-        <v>16</v>
+        <v>352</v>
       </c>
       <c r="AC9" t="n">
-        <v>27</v>
+        <v>340</v>
       </c>
       <c r="AD9" t="n">
-        <v>31</v>
+        <v>349</v>
       </c>
       <c r="AE9" t="n">
-        <v>23</v>
+        <v>354</v>
       </c>
       <c r="AF9" t="n">
-        <v>21</v>
+        <v>354</v>
       </c>
       <c r="AG9" t="n">
-        <v>22</v>
+        <v>346</v>
       </c>
       <c r="AH9" t="n">
-        <v>12</v>
+        <v>381</v>
       </c>
       <c r="AI9" t="n">
-        <v>17</v>
+        <v>357</v>
       </c>
       <c r="AJ9" t="n">
-        <v>12</v>
+        <v>351</v>
       </c>
       <c r="AK9" t="n">
-        <v>15</v>
+        <v>348</v>
       </c>
       <c r="AL9" t="n">
-        <v>17</v>
+        <v>402</v>
       </c>
       <c r="AM9" t="n">
-        <v>19</v>
+        <v>361</v>
       </c>
       <c r="AN9" t="n">
-        <v>14</v>
+        <v>360</v>
       </c>
       <c r="AO9" t="n">
-        <v>17</v>
+        <v>363</v>
       </c>
       <c r="AP9" t="n">
-        <v>21</v>
+        <v>355</v>
       </c>
       <c r="AQ9" t="n">
-        <v>28</v>
+        <v>345</v>
       </c>
       <c r="AR9" t="n">
-        <v>20</v>
+        <v>363</v>
       </c>
       <c r="AS9" t="n">
-        <v>18</v>
+        <v>375</v>
       </c>
       <c r="AT9" t="n">
-        <v>14</v>
+        <v>353</v>
       </c>
       <c r="AU9" t="n">
-        <v>15</v>
+        <v>365</v>
       </c>
       <c r="AV9" t="n">
-        <v>12</v>
+        <v>352</v>
       </c>
       <c r="AW9" t="n">
-        <v>14</v>
+        <v>346</v>
       </c>
       <c r="AX9" t="n">
-        <v>10</v>
+        <v>358</v>
       </c>
       <c r="AY9" t="n">
-        <v>12</v>
+        <v>364</v>
       </c>
       <c r="AZ9" t="n">
-        <v>19</v>
+        <v>369</v>
       </c>
       <c r="BA9" t="n">
-        <v>18</v>
+        <v>379</v>
       </c>
       <c r="BB9" t="n">
-        <v>19</v>
+        <v>354</v>
       </c>
       <c r="BC9" t="n">
-        <v>21</v>
+        <v>361</v>
       </c>
       <c r="BD9" t="n">
-        <v>18</v>
+        <v>364</v>
       </c>
       <c r="BE9" t="n">
-        <v>18</v>
+        <v>366</v>
       </c>
       <c r="BF9" t="n">
-        <v>20</v>
+        <v>361</v>
       </c>
       <c r="BG9" t="n">
-        <v>18</v>
+        <v>369</v>
       </c>
       <c r="BH9" t="n">
-        <v>22</v>
+        <v>368</v>
       </c>
       <c r="BI9" t="n">
-        <v>24</v>
+        <v>373</v>
       </c>
       <c r="BJ9" t="n">
-        <v>13</v>
+        <v>363</v>
       </c>
       <c r="BK9" t="n">
-        <v>21</v>
+        <v>363</v>
       </c>
       <c r="BL9" t="n">
-        <v>22</v>
+        <v>362</v>
       </c>
       <c r="BM9" t="n">
-        <v>16</v>
+        <v>365</v>
       </c>
       <c r="BN9" t="n">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="BO9" t="n">
-        <v>31</v>
+        <v>360</v>
       </c>
       <c r="BP9" t="n">
-        <v>21</v>
+        <v>362</v>
       </c>
       <c r="BQ9" t="n">
-        <v>24</v>
+        <v>365</v>
       </c>
       <c r="BR9" t="n">
-        <v>20</v>
+        <v>356</v>
       </c>
       <c r="BS9" t="n">
-        <v>10</v>
+        <v>360</v>
       </c>
       <c r="BT9" t="n">
-        <v>22</v>
+        <v>357</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>348</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>369</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>360</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15955,50 +21195,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16318,1823 +21561,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="D2" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="H2" s="1" t="n">
-        <v>0.2</v>
+        <v>0.13</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.29</v>
+        <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="R2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="S2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AF2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="U2" s="1" t="n">
+      <c r="AG2" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...34 lines deleted...]
-        <v>0.19</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="AJ2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BC2" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="AK2" s="1" t="n">
-[...8 lines deleted...]
-      <c r="AN2" s="1" t="n">
+      <c r="BD2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BF2" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AO2" s="1" t="n">
-[...8 lines deleted...]
-      <c r="AR2" s="1" t="n">
+      <c r="BG2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BI2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="AS2" s="1" t="n">
-[...29 lines deleted...]
-      <c r="BC2" s="1" t="n">
+      <c r="BJ2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BL2" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="BD2" s="1" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="BM2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BN2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BO2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BP2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.09</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="R3" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="D3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="F3" s="1" t="n">
+      <c r="S3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="G3" s="1" t="n">
-[...11 lines deleted...]
-      <c r="K3" s="1" t="n">
+      <c r="V3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="W3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="L3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="O3" s="1" t="n">
+      <c r="X3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="P3" s="1" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="Y3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.27</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AA3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AG3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="AB3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AD3" s="1" t="n">
+      <c r="AH3" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.23</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AJ3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="AK3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="AL3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="AM3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AW3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AP3" s="1" t="n">
-[...14 lines deleted...]
-      <c r="AU3" s="1" t="n">
+      <c r="AX3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AZ3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BA3" s="1" t="n">
         <v>0.25</v>
-      </c>
-[...16 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BC3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BI3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BK3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BN3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BW3" s="1" t="n">
         <v>0.25</v>
-      </c>
-[...49 lines deleted...]
-        <v>0.19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.42</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="U4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AE4" s="1" t="n">
         <v>0.29</v>
-      </c>
-[...28 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AG4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="AH4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="AI4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="AJ4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="AK4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="AL4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="AM4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="AN4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="AO4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AY4" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="AP4" s="1" t="n">
+      <c r="AZ4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="AQ4" s="1" t="n">
+      <c r="BA4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BB4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BD4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="AR4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AS4" s="1" t="n">
+      <c r="BE4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BF4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AT4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AU4" s="1" t="n">
+      <c r="BG4" s="1" t="n">
         <v>0.32</v>
-      </c>
-[...34 lines deleted...]
-        <v>0.21</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BI4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="BJ4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="BK4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="BL4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="BM4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BP4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="BQ4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.31</v>
       </c>
       <c r="BR4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="BT4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.31</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="R5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AG5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AH5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AK5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AL5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AM5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AO5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AP5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AR5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AW5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AX5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AY5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BA5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BH5" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="L5" s="1" t="n">
-[...23 lines deleted...]
-      <c r="T5" s="1" t="n">
+      <c r="BI5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BK5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BL5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BM5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BO5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BP5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BT5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BU5" s="1" t="n">
         <v>0.21</v>
       </c>
-      <c r="U5" s="1" t="n">
+      <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="V5" s="1" t="n">
-[...29 lines deleted...]
-      <c r="AF5" s="1" t="n">
+      <c r="BW5" s="1" t="n">
         <v>0.17</v>
-      </c>
-[...118 lines deleted...]
-        <v>0.16</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.01</v>
+        <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.01</v>
+        <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="G6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="L6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="M6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="N6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="O6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="M6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="N6" s="1" t="n">
+      <c r="Q6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="R6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="S6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="T6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="O6" s="1" t="n">
+      <c r="U6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="P6" s="1" t="n">
+      <c r="V6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="W6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AA6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AE6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AG6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AH6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="Q6" s="1" t="n">
-[...14 lines deleted...]
-      <c r="V6" s="1" t="n">
+      <c r="AI6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="W6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="X6" s="1" t="n">
+      <c r="AK6" s="1" t="n">
         <v>0.13</v>
-      </c>
-[...37 lines deleted...]
-        <v>0.06</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AO6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="AN6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AP6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AR6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AT6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="AQ6" s="1" t="n">
+      <c r="AU6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AW6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AX6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AY6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AR6" s="1" t="n">
-[...11 lines deleted...]
-      <c r="AV6" s="1" t="n">
+      <c r="BA6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BB6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BC6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="AW6" s="1" t="n">
+      <c r="BD6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BE6" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AX6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AY6" s="1" t="n">
+      <c r="BF6" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="AZ6" s="1" t="n">
+      <c r="BG6" s="1" t="n">
         <v>0.1</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.06</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BI6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="BJ6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.11</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BL6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BM6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="BM6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BN6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BO6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BP6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="BO6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BQ6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BR6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BS6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BT6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BU6" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="BR6" s="1" t="n">
-[...6 lines deleted...]
-        <v>0.16</v>
+      <c r="BV6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.13</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="C7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="D7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="F7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="C7" s="1" t="n">
-[...5 lines deleted...]
-      <c r="E7" s="1" t="n">
+      <c r="H7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="J7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="M7" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="F7" s="1" t="n">
-[...8 lines deleted...]
-      <c r="I7" s="1" t="n">
+      <c r="N7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="O7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="S7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="T7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="J7" s="1" t="n">
-[...20 lines deleted...]
-      <c r="Q7" s="1" t="n">
+      <c r="U7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="V7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="W7" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="R7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="S7" s="1" t="n">
+      <c r="X7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="Z7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AB7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AE7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AH7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="T7" s="1" t="n">
-[...8 lines deleted...]
-      <c r="W7" s="1" t="n">
+      <c r="AK7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AL7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="X7" s="1" t="n">
-[...43 lines deleted...]
-      </c>
       <c r="AM7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="AN7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AO7" s="1" t="n">
         <v>0.04</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AR7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AV7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AW7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AX7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AY7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AZ7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="AR7" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AT7" s="1" t="n">
+      <c r="BA7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BB7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BC7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="AU7" s="1" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="BD7" s="1" t="n">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="BE7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="BF7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.02</v>
       </c>
       <c r="BG7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="BH7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="BI7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BK7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BL7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BM7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BN7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BO7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="BL7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BM7" s="1" t="n">
+      <c r="BP7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BR7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BS7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="BN7" s="1" t="n">
-[...18 lines deleted...]
-        <v>0.12</v>
+      <c r="BU7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>54</v>
+        <v>218</v>
       </c>
       <c r="C8" t="n">
-        <v>65</v>
+        <v>162</v>
       </c>
       <c r="D8" t="n">
-        <v>69</v>
+        <v>166</v>
       </c>
       <c r="E8" t="n">
-        <v>65</v>
+        <v>165</v>
       </c>
       <c r="F8" t="n">
-        <v>59</v>
+        <v>202</v>
       </c>
       <c r="G8" t="n">
-        <v>65</v>
+        <v>189</v>
       </c>
       <c r="H8" t="n">
-        <v>98</v>
+        <v>217</v>
       </c>
       <c r="I8" t="n">
-        <v>70</v>
+        <v>207</v>
       </c>
       <c r="J8" t="n">
-        <v>47</v>
+        <v>187</v>
       </c>
       <c r="K8" t="n">
-        <v>63</v>
+        <v>177</v>
       </c>
       <c r="L8" t="n">
-        <v>57</v>
+        <v>227</v>
       </c>
       <c r="M8" t="n">
-        <v>56</v>
+        <v>224</v>
       </c>
       <c r="N8" t="n">
-        <v>64</v>
+        <v>212</v>
       </c>
       <c r="O8" t="n">
-        <v>55</v>
+        <v>210</v>
       </c>
       <c r="P8" t="n">
-        <v>63</v>
+        <v>220</v>
       </c>
       <c r="Q8" t="n">
-        <v>55</v>
+        <v>201</v>
       </c>
       <c r="R8" t="n">
-        <v>58</v>
+        <v>211</v>
       </c>
       <c r="S8" t="n">
-        <v>64</v>
+        <v>208</v>
       </c>
       <c r="T8" t="n">
-        <v>56</v>
+        <v>231</v>
       </c>
       <c r="U8" t="n">
-        <v>50</v>
+        <v>222</v>
       </c>
       <c r="V8" t="n">
-        <v>64</v>
+        <v>213</v>
       </c>
       <c r="W8" t="n">
-        <v>62</v>
+        <v>204</v>
       </c>
       <c r="X8" t="n">
-        <v>68</v>
+        <v>206</v>
       </c>
       <c r="Y8" t="n">
-        <v>66</v>
+        <v>219</v>
       </c>
       <c r="Z8" t="n">
-        <v>62</v>
+        <v>199</v>
       </c>
       <c r="AA8" t="n">
-        <v>54</v>
+        <v>206</v>
       </c>
       <c r="AB8" t="n">
-        <v>71</v>
+        <v>208</v>
       </c>
       <c r="AC8" t="n">
-        <v>77</v>
+        <v>215</v>
       </c>
       <c r="AD8" t="n">
-        <v>61</v>
+        <v>198</v>
       </c>
       <c r="AE8" t="n">
-        <v>61</v>
+        <v>227</v>
       </c>
       <c r="AF8" t="n">
-        <v>64</v>
+        <v>189</v>
       </c>
       <c r="AG8" t="n">
-        <v>75</v>
+        <v>204</v>
       </c>
       <c r="AH8" t="n">
-        <v>68</v>
+        <v>187</v>
       </c>
       <c r="AI8" t="n">
-        <v>56</v>
+        <v>191</v>
       </c>
       <c r="AJ8" t="n">
-        <v>53</v>
+        <v>205</v>
       </c>
       <c r="AK8" t="n">
-        <v>60</v>
+        <v>193</v>
       </c>
       <c r="AL8" t="n">
-        <v>58</v>
+        <v>226</v>
       </c>
       <c r="AM8" t="n">
-        <v>49</v>
+        <v>208</v>
       </c>
       <c r="AN8" t="n">
-        <v>47</v>
+        <v>198</v>
       </c>
       <c r="AO8" t="n">
-        <v>42</v>
+        <v>205</v>
       </c>
       <c r="AP8" t="n">
-        <v>52</v>
+        <v>191</v>
       </c>
       <c r="AQ8" t="n">
-        <v>58</v>
+        <v>196</v>
       </c>
       <c r="AR8" t="n">
-        <v>39</v>
+        <v>193</v>
       </c>
       <c r="AS8" t="n">
-        <v>48</v>
+        <v>199</v>
       </c>
       <c r="AT8" t="n">
-        <v>49</v>
+        <v>188</v>
       </c>
       <c r="AU8" t="n">
-        <v>44</v>
+        <v>179</v>
       </c>
       <c r="AV8" t="n">
-        <v>55</v>
+        <v>187</v>
       </c>
       <c r="AW8" t="n">
-        <v>60</v>
+        <v>190</v>
       </c>
       <c r="AX8" t="n">
-        <v>46</v>
+        <v>194</v>
       </c>
       <c r="AY8" t="n">
-        <v>37</v>
+        <v>196</v>
       </c>
       <c r="AZ8" t="n">
-        <v>35</v>
+        <v>213</v>
       </c>
       <c r="BA8" t="n">
-        <v>29</v>
+        <v>208</v>
       </c>
       <c r="BB8" t="n">
-        <v>47</v>
+        <v>190</v>
       </c>
       <c r="BC8" t="n">
-        <v>54</v>
+        <v>194</v>
       </c>
       <c r="BD8" t="n">
-        <v>41</v>
+        <v>200</v>
       </c>
       <c r="BE8" t="n">
-        <v>43</v>
+        <v>203</v>
       </c>
       <c r="BF8" t="n">
-        <v>41</v>
+        <v>193</v>
       </c>
       <c r="BG8" t="n">
-        <v>38</v>
+        <v>210</v>
       </c>
       <c r="BH8" t="n">
-        <v>39</v>
+        <v>205</v>
       </c>
       <c r="BI8" t="n">
-        <v>40</v>
+        <v>204</v>
       </c>
       <c r="BJ8" t="n">
-        <v>41</v>
+        <v>201</v>
       </c>
       <c r="BK8" t="n">
-        <v>42</v>
+        <v>206</v>
       </c>
       <c r="BL8" t="n">
-        <v>55</v>
+        <v>211</v>
       </c>
       <c r="BM8" t="n">
-        <v>37</v>
+        <v>211</v>
       </c>
       <c r="BN8" t="n">
-        <v>42</v>
+        <v>200</v>
       </c>
       <c r="BO8" t="n">
-        <v>46</v>
+        <v>216</v>
       </c>
       <c r="BP8" t="n">
-        <v>43</v>
+        <v>206</v>
       </c>
       <c r="BQ8" t="n">
-        <v>41</v>
+        <v>214</v>
       </c>
       <c r="BR8" t="n">
-        <v>53</v>
+        <v>206</v>
       </c>
       <c r="BS8" t="n">
-        <v>46</v>
+        <v>207</v>
       </c>
       <c r="BT8" t="n">
-        <v>52</v>
+        <v>205</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>217</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>203</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>209</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>61</v>
+        <v>212</v>
       </c>
       <c r="C9" t="n">
-        <v>57</v>
+        <v>166</v>
       </c>
       <c r="D9" t="n">
-        <v>66</v>
+        <v>165</v>
       </c>
       <c r="E9" t="n">
-        <v>61</v>
+        <v>165</v>
       </c>
       <c r="F9" t="n">
-        <v>56</v>
+        <v>195</v>
       </c>
       <c r="G9" t="n">
-        <v>63</v>
+        <v>182</v>
       </c>
       <c r="H9" t="n">
-        <v>94</v>
+        <v>217</v>
       </c>
       <c r="I9" t="n">
-        <v>65</v>
+        <v>206</v>
       </c>
       <c r="J9" t="n">
-        <v>47</v>
+        <v>186</v>
       </c>
       <c r="K9" t="n">
-        <v>59</v>
+        <v>183</v>
       </c>
       <c r="L9" t="n">
-        <v>53</v>
+        <v>225</v>
       </c>
       <c r="M9" t="n">
-        <v>59</v>
+        <v>216</v>
       </c>
       <c r="N9" t="n">
-        <v>65</v>
+        <v>210</v>
       </c>
       <c r="O9" t="n">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="P9" t="n">
-        <v>60</v>
+        <v>207</v>
       </c>
       <c r="Q9" t="n">
-        <v>53</v>
+        <v>199</v>
       </c>
       <c r="R9" t="n">
-        <v>56</v>
+        <v>212</v>
       </c>
       <c r="S9" t="n">
-        <v>57</v>
+        <v>208</v>
       </c>
       <c r="T9" t="n">
-        <v>59</v>
+        <v>223</v>
       </c>
       <c r="U9" t="n">
-        <v>50</v>
+        <v>212</v>
       </c>
       <c r="V9" t="n">
-        <v>61</v>
+        <v>206</v>
       </c>
       <c r="W9" t="n">
-        <v>62</v>
+        <v>203</v>
       </c>
       <c r="X9" t="n">
-        <v>66</v>
+        <v>208</v>
       </c>
       <c r="Y9" t="n">
-        <v>62</v>
+        <v>212</v>
       </c>
       <c r="Z9" t="n">
-        <v>63</v>
+        <v>204</v>
       </c>
       <c r="AA9" t="n">
-        <v>53</v>
+        <v>213</v>
       </c>
       <c r="AB9" t="n">
-        <v>69</v>
+        <v>206</v>
       </c>
       <c r="AC9" t="n">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="AD9" t="n">
-        <v>57</v>
+        <v>196</v>
       </c>
       <c r="AE9" t="n">
-        <v>59</v>
+        <v>225</v>
       </c>
       <c r="AF9" t="n">
-        <v>60</v>
+        <v>192</v>
       </c>
       <c r="AG9" t="n">
-        <v>73</v>
+        <v>196</v>
       </c>
       <c r="AH9" t="n">
-        <v>65</v>
+        <v>194</v>
       </c>
       <c r="AI9" t="n">
-        <v>52</v>
+        <v>195</v>
       </c>
       <c r="AJ9" t="n">
-        <v>54</v>
+        <v>197</v>
       </c>
       <c r="AK9" t="n">
-        <v>57</v>
+        <v>196</v>
       </c>
       <c r="AL9" t="n">
-        <v>56</v>
+        <v>229</v>
       </c>
       <c r="AM9" t="n">
-        <v>46</v>
+        <v>205</v>
       </c>
       <c r="AN9" t="n">
-        <v>44</v>
+        <v>194</v>
       </c>
       <c r="AO9" t="n">
-        <v>40</v>
+        <v>201</v>
       </c>
       <c r="AP9" t="n">
-        <v>49</v>
+        <v>191</v>
       </c>
       <c r="AQ9" t="n">
-        <v>60</v>
+        <v>197</v>
       </c>
       <c r="AR9" t="n">
-        <v>42</v>
+        <v>191</v>
       </c>
       <c r="AS9" t="n">
-        <v>46</v>
+        <v>193</v>
       </c>
       <c r="AT9" t="n">
-        <v>50</v>
+        <v>187</v>
       </c>
       <c r="AU9" t="n">
-        <v>43</v>
+        <v>177</v>
       </c>
       <c r="AV9" t="n">
-        <v>53</v>
+        <v>188</v>
       </c>
       <c r="AW9" t="n">
-        <v>58</v>
+        <v>188</v>
       </c>
       <c r="AX9" t="n">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="AY9" t="n">
-        <v>39</v>
+        <v>196</v>
       </c>
       <c r="AZ9" t="n">
-        <v>37</v>
+        <v>196</v>
       </c>
       <c r="BA9" t="n">
-        <v>27</v>
+        <v>201</v>
       </c>
       <c r="BB9" t="n">
-        <v>54</v>
+        <v>191</v>
       </c>
       <c r="BC9" t="n">
-        <v>55</v>
+        <v>192</v>
       </c>
       <c r="BD9" t="n">
-        <v>43</v>
+        <v>190</v>
       </c>
       <c r="BE9" t="n">
-        <v>41</v>
+        <v>197</v>
       </c>
       <c r="BF9" t="n">
-        <v>44</v>
+        <v>188</v>
       </c>
       <c r="BG9" t="n">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="BH9" t="n">
-        <v>39</v>
+        <v>196</v>
       </c>
       <c r="BI9" t="n">
-        <v>40</v>
+        <v>196</v>
       </c>
       <c r="BJ9" t="n">
-        <v>43</v>
+        <v>192</v>
       </c>
       <c r="BK9" t="n">
-        <v>40</v>
+        <v>198</v>
       </c>
       <c r="BL9" t="n">
-        <v>54</v>
+        <v>201</v>
       </c>
       <c r="BM9" t="n">
-        <v>39</v>
+        <v>214</v>
       </c>
       <c r="BN9" t="n">
-        <v>40</v>
+        <v>203</v>
       </c>
       <c r="BO9" t="n">
-        <v>48</v>
+        <v>210</v>
       </c>
       <c r="BP9" t="n">
-        <v>42</v>
+        <v>207</v>
       </c>
       <c r="BQ9" t="n">
-        <v>40</v>
+        <v>205</v>
       </c>
       <c r="BR9" t="n">
-        <v>50</v>
+        <v>202</v>
       </c>
       <c r="BS9" t="n">
-        <v>46</v>
+        <v>204</v>
       </c>
       <c r="BT9" t="n">
-        <v>51</v>
+        <v>206</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>214</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>199</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18170,50 +23500,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18533,1823 +23866,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="X2" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="C2" s="1" t="n">
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AB2" s="1" t="n">
         <v>0.16</v>
-      </c>
-[...73 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="AE2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="AF2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="AG2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="AH2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="AI2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="AJ2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="AM2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="AN2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AU2" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="AR2" s="1" t="n">
+      <c r="AV2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BC2" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="AS2" s="1" t="n">
+      <c r="BD2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BI2" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="AT2" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AV2" s="1" t="n">
+      <c r="BJ2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BL2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BM2" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AW2" s="1" t="n">
-[...8 lines deleted...]
-      <c r="AZ2" s="1" t="n">
+      <c r="BN2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BO2" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...43 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="BR2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BT2" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="BS2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BT2" s="1" t="n">
+      <c r="BU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BW2" s="1" t="n">
         <v>0.14</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="D3" s="1" t="n">
+      <c r="E3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="M3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="E3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="F3" s="1" t="n">
+      <c r="N3" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="G3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="H3" s="1" t="n">
+      <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="I3" s="1" t="n">
-[...11 lines deleted...]
-      <c r="M3" s="1" t="n">
+      <c r="P3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="T3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="N3" s="1" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="U3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="V3" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.28</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="X3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="Y3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="Z3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="AA3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AC3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="AB3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="AE3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="AF3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AH3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AY3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="AI3" s="1" t="n">
-[...11 lines deleted...]
-      <c r="AM3" s="1" t="n">
+      <c r="AZ3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BA3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="AN3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AP3" s="1" t="n">
+      <c r="BB3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BF3" s="1" t="n">
         <v>0.29</v>
-      </c>
-[...46 lines deleted...]
-        <v>0.33</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BH3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BI3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="BI3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BK3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="BL3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BM3" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="BM3" s="1" t="n">
+      <c r="BN3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="BN3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BO3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="BP3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="BR3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="BS3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BT3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.35</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="C4" s="1" t="n">
+      <c r="G4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="J4" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="D4" s="1" t="n">
+      <c r="K4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="E4" s="1" t="n">
+      <c r="P4" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="F4" s="1" t="n">
-[...8 lines deleted...]
-      <c r="I4" s="1" t="n">
+      <c r="Q4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="R4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="J4" s="1" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="S4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="Y4" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="Y4" s="1" t="n">
+      <c r="Z4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AD4" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="Z4" s="1" t="n">
+      <c r="AE4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AH4" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="AA4" s="1" t="n">
+      <c r="AI4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AW4" s="1" t="n">
         <v>0.36</v>
       </c>
-      <c r="AB4" s="1" t="n">
+      <c r="AX4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="AC4" s="1" t="n">
-[...53 lines deleted...]
-      <c r="AU4" s="1" t="n">
+      <c r="AY4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AZ4" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...13 lines deleted...]
-        <v>0.28</v>
       </c>
       <c r="BA4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BB4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BE4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BF4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BG4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BH4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="BC4" s="1" t="n">
+      <c r="BI4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="BD4" s="1" t="n">
+      <c r="BJ4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BK4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BL4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BM4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="BE4" s="1" t="n">
+      <c r="BN4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="BF4" s="1" t="n">
-[...20 lines deleted...]
-      <c r="BM4" s="1" t="n">
+      <c r="BR4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="BN4" s="1" t="n">
-[...14 lines deleted...]
-      <c r="BS4" s="1" t="n">
+      <c r="BU4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BV4" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="BT4" s="1" t="n">
-        <v>0.33</v>
+      <c r="BW4" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="V5" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="S5" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="W5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="X5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AG5" s="1" t="n">
         <v>0.13</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="AJ5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="AK5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AO5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AP5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AR5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="AN5" s="1" t="n">
+      <c r="AT5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AW5" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...25 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="AX5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AY5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BA5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BG5" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="AZ5" s="1" t="n">
+      <c r="BH5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BI5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BK5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="BA5" s="1" t="n">
-[...31 lines deleted...]
-      </c>
       <c r="BL5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="BP5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="BQ5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="BS5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BW5" s="1" t="n">
         <v>0.13</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="F6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="F6" s="1" t="n">
+      <c r="H6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="K6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="G6" s="1" t="n">
-[...14 lines deleted...]
-      <c r="L6" s="1" t="n">
+      <c r="M6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="N6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="O6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="M6" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="Q6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="R6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="S6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.1</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="W6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AA6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AB6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AE6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AG6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AH6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="V6" s="1" t="n">
+      <c r="AK6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AL6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AO6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AR6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AW6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AX6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AY6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BA6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BB6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BC6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BD6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="W6" s="1" t="n">
+      <c r="BE6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BF6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BG6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BH6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BI6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BK6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BL6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BM6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="X6" s="1" t="n">
-[...65 lines deleted...]
-      <c r="AT6" s="1" t="n">
+      <c r="BN6" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...58 lines deleted...]
-        <v>0.09</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="BQ6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="BR6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BS6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BT6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="BS6" s="1" t="n">
-[...3 lines deleted...]
-        <v>0.07000000000000001</v>
+      <c r="BU6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="J7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="K7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="P7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="Q7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="R7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="S7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="S7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="T7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="Z7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AD7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AD7" s="1" t="n">
+      <c r="AE7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="AE7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AH7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AG7" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AI7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="AJ7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AK7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AP7" s="1" t="n">
         <v>0.05</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.04</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AU7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="AS7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AT7" s="1" t="n">
+      <c r="AV7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="AU7" s="1" t="n">
+      <c r="AW7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="AX7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="AV7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AW7" s="1" t="n">
+      <c r="AY7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AZ7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="AX7" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="BA7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="BB7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="BC7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BE7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BF7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BG7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BH7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BK7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BL7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BM7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BN7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BO7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BP7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BQ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BR7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BS7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="BF7" s="1" t="n">
+      <c r="BU7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BV7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="BG7" s="1" t="n">
-[...39 lines deleted...]
-        <v>0.05</v>
+      <c r="BW7" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>361</v>
+        <v>106</v>
       </c>
       <c r="C8" t="n">
-        <v>358</v>
+        <v>152</v>
       </c>
       <c r="D8" t="n">
-        <v>374</v>
+        <v>174</v>
       </c>
       <c r="E8" t="n">
-        <v>356</v>
+        <v>147</v>
       </c>
       <c r="F8" t="n">
-        <v>360</v>
+        <v>129</v>
       </c>
       <c r="G8" t="n">
-        <v>344</v>
+        <v>131</v>
       </c>
       <c r="H8" t="n">
-        <v>328</v>
+        <v>100</v>
       </c>
       <c r="I8" t="n">
-        <v>347</v>
+        <v>106</v>
       </c>
       <c r="J8" t="n">
-        <v>368</v>
+        <v>133</v>
       </c>
       <c r="K8" t="n">
-        <v>350</v>
+        <v>125</v>
       </c>
       <c r="L8" t="n">
-        <v>370</v>
+        <v>94</v>
       </c>
       <c r="M8" t="n">
-        <v>368</v>
+        <v>114</v>
       </c>
       <c r="N8" t="n">
-        <v>339</v>
+        <v>106</v>
       </c>
       <c r="O8" t="n">
-        <v>355</v>
+        <v>105</v>
       </c>
       <c r="P8" t="n">
-        <v>338</v>
+        <v>118</v>
       </c>
       <c r="Q8" t="n">
-        <v>364</v>
+        <v>117</v>
       </c>
       <c r="R8" t="n">
-        <v>361</v>
+        <v>98</v>
       </c>
       <c r="S8" t="n">
-        <v>359</v>
+        <v>97</v>
       </c>
       <c r="T8" t="n">
-        <v>353</v>
+        <v>116</v>
       </c>
       <c r="U8" t="n">
-        <v>352</v>
+        <v>104</v>
       </c>
       <c r="V8" t="n">
-        <v>360</v>
+        <v>111</v>
       </c>
       <c r="W8" t="n">
-        <v>351</v>
+        <v>107</v>
       </c>
       <c r="X8" t="n">
-        <v>365</v>
+        <v>111</v>
       </c>
       <c r="Y8" t="n">
-        <v>351</v>
+        <v>104</v>
       </c>
       <c r="Z8" t="n">
-        <v>381</v>
+        <v>116</v>
       </c>
       <c r="AA8" t="n">
-        <v>359</v>
+        <v>104</v>
       </c>
       <c r="AB8" t="n">
-        <v>363</v>
+        <v>117</v>
       </c>
       <c r="AC8" t="n">
-        <v>348</v>
+        <v>100</v>
       </c>
       <c r="AD8" t="n">
-        <v>362</v>
+        <v>118</v>
       </c>
       <c r="AE8" t="n">
-        <v>361</v>
+        <v>93</v>
       </c>
       <c r="AF8" t="n">
-        <v>368</v>
+        <v>129</v>
       </c>
       <c r="AG8" t="n">
-        <v>351</v>
+        <v>130</v>
       </c>
       <c r="AH8" t="n">
-        <v>397</v>
+        <v>148</v>
       </c>
       <c r="AI8" t="n">
-        <v>373</v>
+        <v>124</v>
       </c>
       <c r="AJ8" t="n">
-        <v>343</v>
+        <v>126</v>
       </c>
       <c r="AK8" t="n">
-        <v>360</v>
+        <v>113</v>
       </c>
       <c r="AL8" t="n">
-        <v>413</v>
+        <v>119</v>
       </c>
       <c r="AM8" t="n">
-        <v>365</v>
+        <v>111</v>
       </c>
       <c r="AN8" t="n">
-        <v>364</v>
+        <v>118</v>
       </c>
       <c r="AO8" t="n">
-        <v>375</v>
+        <v>111</v>
       </c>
       <c r="AP8" t="n">
-        <v>363</v>
+        <v>119</v>
       </c>
       <c r="AQ8" t="n">
-        <v>360</v>
+        <v>114</v>
       </c>
       <c r="AR8" t="n">
-        <v>366</v>
+        <v>117</v>
       </c>
       <c r="AS8" t="n">
-        <v>390</v>
+        <v>136</v>
       </c>
       <c r="AT8" t="n">
-        <v>356</v>
+        <v>130</v>
       </c>
       <c r="AU8" t="n">
-        <v>351</v>
+        <v>135</v>
       </c>
       <c r="AV8" t="n">
-        <v>357</v>
+        <v>122</v>
       </c>
       <c r="AW8" t="n">
-        <v>354</v>
+        <v>128</v>
       </c>
       <c r="AX8" t="n">
-        <v>362</v>
+        <v>124</v>
       </c>
       <c r="AY8" t="n">
-        <v>357</v>
+        <v>117</v>
       </c>
       <c r="AZ8" t="n">
-        <v>341</v>
+        <v>124</v>
       </c>
       <c r="BA8" t="n">
-        <v>383</v>
+        <v>111</v>
       </c>
       <c r="BB8" t="n">
-        <v>353</v>
+        <v>123</v>
       </c>
       <c r="BC8" t="n">
-        <v>358</v>
+        <v>128</v>
       </c>
       <c r="BD8" t="n">
-        <v>362</v>
+        <v>128</v>
       </c>
       <c r="BE8" t="n">
-        <v>362</v>
+        <v>120</v>
       </c>
       <c r="BF8" t="n">
-        <v>360</v>
+        <v>129</v>
       </c>
       <c r="BG8" t="n">
-        <v>368</v>
+        <v>114</v>
       </c>
       <c r="BH8" t="n">
-        <v>360</v>
+        <v>121</v>
       </c>
       <c r="BI8" t="n">
-        <v>373</v>
+        <v>124</v>
       </c>
       <c r="BJ8" t="n">
-        <v>349</v>
+        <v>124</v>
       </c>
       <c r="BK8" t="n">
-        <v>373</v>
+        <v>114</v>
       </c>
       <c r="BL8" t="n">
-        <v>366</v>
+        <v>123</v>
       </c>
       <c r="BM8" t="n">
-        <v>355</v>
+        <v>94</v>
       </c>
       <c r="BN8" t="n">
-        <v>385</v>
+        <v>115</v>
       </c>
       <c r="BO8" t="n">
-        <v>358</v>
+        <v>111</v>
       </c>
       <c r="BP8" t="n">
-        <v>366</v>
+        <v>104</v>
       </c>
       <c r="BQ8" t="n">
-        <v>363</v>
+        <v>105</v>
       </c>
       <c r="BR8" t="n">
-        <v>364</v>
+        <v>114</v>
       </c>
       <c r="BS8" t="n">
-        <v>362</v>
+        <v>108</v>
       </c>
       <c r="BT8" t="n">
-        <v>366</v>
+        <v>107</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>97</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>113</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>96</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>352</v>
+        <v>106</v>
       </c>
       <c r="C9" t="n">
-        <v>349</v>
+        <v>145</v>
       </c>
       <c r="D9" t="n">
-        <v>372</v>
+        <v>171</v>
       </c>
       <c r="E9" t="n">
-        <v>342</v>
+        <v>144</v>
       </c>
       <c r="F9" t="n">
-        <v>364</v>
+        <v>127</v>
       </c>
       <c r="G9" t="n">
-        <v>341</v>
+        <v>128</v>
       </c>
       <c r="H9" t="n">
-        <v>320</v>
+        <v>101</v>
       </c>
       <c r="I9" t="n">
-        <v>339</v>
+        <v>104</v>
       </c>
       <c r="J9" t="n">
-        <v>365</v>
+        <v>130</v>
       </c>
       <c r="K9" t="n">
-        <v>339</v>
+        <v>123</v>
       </c>
       <c r="L9" t="n">
-        <v>359</v>
+        <v>91</v>
       </c>
       <c r="M9" t="n">
-        <v>367</v>
+        <v>111</v>
       </c>
       <c r="N9" t="n">
-        <v>337</v>
+        <v>100</v>
       </c>
       <c r="O9" t="n">
-        <v>353</v>
+        <v>104</v>
       </c>
       <c r="P9" t="n">
-        <v>348</v>
+        <v>107</v>
       </c>
       <c r="Q9" t="n">
-        <v>356</v>
+        <v>115</v>
       </c>
       <c r="R9" t="n">
-        <v>350</v>
+        <v>99</v>
       </c>
       <c r="S9" t="n">
-        <v>343</v>
+        <v>99</v>
       </c>
       <c r="T9" t="n">
-        <v>360</v>
+        <v>111</v>
       </c>
       <c r="U9" t="n">
-        <v>355</v>
+        <v>99</v>
       </c>
       <c r="V9" t="n">
-        <v>349</v>
+        <v>109</v>
       </c>
       <c r="W9" t="n">
-        <v>342</v>
+        <v>107</v>
       </c>
       <c r="X9" t="n">
-        <v>350</v>
+        <v>111</v>
       </c>
       <c r="Y9" t="n">
-        <v>344</v>
+        <v>100</v>
       </c>
       <c r="Z9" t="n">
-        <v>361</v>
+        <v>121</v>
       </c>
       <c r="AA9" t="n">
-        <v>363</v>
+        <v>107</v>
       </c>
       <c r="AB9" t="n">
-        <v>352</v>
+        <v>118</v>
       </c>
       <c r="AC9" t="n">
-        <v>340</v>
+        <v>102</v>
       </c>
       <c r="AD9" t="n">
-        <v>349</v>
+        <v>116</v>
       </c>
       <c r="AE9" t="n">
-        <v>354</v>
+        <v>92</v>
       </c>
       <c r="AF9" t="n">
-        <v>354</v>
+        <v>126</v>
       </c>
       <c r="AG9" t="n">
-        <v>346</v>
+        <v>126</v>
       </c>
       <c r="AH9" t="n">
-        <v>381</v>
+        <v>149</v>
       </c>
       <c r="AI9" t="n">
-        <v>357</v>
+        <v>119</v>
       </c>
       <c r="AJ9" t="n">
-        <v>351</v>
+        <v>117</v>
       </c>
       <c r="AK9" t="n">
-        <v>348</v>
+        <v>115</v>
       </c>
       <c r="AL9" t="n">
-        <v>402</v>
+        <v>123</v>
       </c>
       <c r="AM9" t="n">
-        <v>361</v>
+        <v>107</v>
       </c>
       <c r="AN9" t="n">
-        <v>360</v>
+        <v>116</v>
       </c>
       <c r="AO9" t="n">
-        <v>363</v>
+        <v>109</v>
       </c>
       <c r="AP9" t="n">
-        <v>355</v>
+        <v>120</v>
       </c>
       <c r="AQ9" t="n">
-        <v>345</v>
+        <v>114</v>
       </c>
       <c r="AR9" t="n">
-        <v>363</v>
+        <v>121</v>
       </c>
       <c r="AS9" t="n">
-        <v>375</v>
+        <v>130</v>
       </c>
       <c r="AT9" t="n">
-        <v>353</v>
+        <v>123</v>
       </c>
       <c r="AU9" t="n">
-        <v>365</v>
+        <v>136</v>
       </c>
       <c r="AV9" t="n">
-        <v>352</v>
+        <v>123</v>
       </c>
       <c r="AW9" t="n">
-        <v>346</v>
+        <v>122</v>
       </c>
       <c r="AX9" t="n">
-        <v>358</v>
+        <v>122</v>
       </c>
       <c r="AY9" t="n">
-        <v>364</v>
+        <v>114</v>
       </c>
       <c r="AZ9" t="n">
-        <v>369</v>
+        <v>116</v>
       </c>
       <c r="BA9" t="n">
-        <v>379</v>
+        <v>110</v>
       </c>
       <c r="BB9" t="n">
-        <v>354</v>
+        <v>123</v>
       </c>
       <c r="BC9" t="n">
-        <v>361</v>
+        <v>128</v>
       </c>
       <c r="BD9" t="n">
-        <v>364</v>
+        <v>122</v>
       </c>
       <c r="BE9" t="n">
-        <v>366</v>
+        <v>116</v>
       </c>
       <c r="BF9" t="n">
-        <v>361</v>
+        <v>123</v>
       </c>
       <c r="BG9" t="n">
-        <v>369</v>
+        <v>109</v>
       </c>
       <c r="BH9" t="n">
-        <v>368</v>
+        <v>116</v>
       </c>
       <c r="BI9" t="n">
-        <v>373</v>
+        <v>121</v>
       </c>
       <c r="BJ9" t="n">
-        <v>363</v>
+        <v>121</v>
       </c>
       <c r="BK9" t="n">
-        <v>363</v>
+        <v>112</v>
       </c>
       <c r="BL9" t="n">
-        <v>362</v>
+        <v>119</v>
       </c>
       <c r="BM9" t="n">
-        <v>365</v>
+        <v>96</v>
       </c>
       <c r="BN9" t="n">
-        <v>375</v>
+        <v>116</v>
       </c>
       <c r="BO9" t="n">
-        <v>360</v>
+        <v>104</v>
       </c>
       <c r="BP9" t="n">
-        <v>362</v>
+        <v>104</v>
       </c>
       <c r="BQ9" t="n">
-        <v>365</v>
+        <v>106</v>
       </c>
       <c r="BR9" t="n">
-        <v>356</v>
+        <v>110</v>
       </c>
       <c r="BS9" t="n">
-        <v>360</v>
+        <v>107</v>
       </c>
       <c r="BT9" t="n">
-        <v>357</v>
+        <v>107</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>96</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>115</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20385,50 +25805,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20748,1823 +26171,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="K2" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...5 lines deleted...]
-      <c r="E2" s="1" t="n">
+      <c r="L2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="R2" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="F2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="G2" s="1" t="n">
+      <c r="S2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="T2" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="H2" s="1" t="n">
+      <c r="U2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="I2" s="1" t="n">
-[...29 lines deleted...]
-      <c r="S2" s="1" t="n">
+      <c r="Y2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Z2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="T2" s="1" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="AA2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="AB2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="AC2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="AE2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="AF2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="AG2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="AH2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BK2" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="AI2" s="1" t="n">
-[...85 lines deleted...]
-      </c>
       <c r="BL2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="BM2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.18</v>
       </c>
       <c r="BN2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="BO2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.21</v>
       </c>
       <c r="BP2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.2</v>
       </c>
       <c r="BQ2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="BR2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="BS2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.2</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="J3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="P3" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="K3" s="1" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="Q3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="R3" s="1" t="n">
         <v>0.26</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.31</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="X3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="U3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="V3" s="1" t="n">
+      <c r="Y3" s="1" t="n">
         <v>0.29</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AA3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="AC3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AF3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="AG3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="AH3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="AI3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AU3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="AJ3" s="1" t="n">
-[...34 lines deleted...]
-      </c>
       <c r="AV3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="AW3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="AX3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="AY3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AZ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BA3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BB3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BI3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BK3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BL3" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="BA3" s="1" t="n">
+      <c r="BM3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BN3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="BB3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="BD3" s="1" t="n">
+      <c r="BT3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="BW3" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...46 lines deleted...]
-        <v>0.2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.26</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.26</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.19</v>
       </c>
       <c r="P4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="R4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AA4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="S4" s="1" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="AB4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="AC4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="AD4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="AE4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="AF4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="AG4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="AH4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AJ4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="AK4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AW4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AL4" s="1" t="n">
-[...34 lines deleted...]
-      </c>
       <c r="AX4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="AY4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AZ4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="BA4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="BB4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BE4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BF4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BG4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BH4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BI4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BJ4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BK4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BL4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="BC4" s="1" t="n">
-[...28 lines deleted...]
-      </c>
       <c r="BM4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="BN4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BP4" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="BO4" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BQ4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.22</v>
       </c>
       <c r="BR4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="BS4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="BT4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.24</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="N5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="M5" s="1" t="n">
+      <c r="O5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="R5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="Y5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="N5" s="1" t="n">
+      <c r="Z5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AA5" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="O5" s="1" t="n">
+      <c r="AB5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AE5" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="P5" s="1" t="n">
+      <c r="AF5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AG5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AH5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AK5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AL5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="Q5" s="1" t="n">
+      <c r="AN5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AO5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AP5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AR5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AT5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="R5" s="1" t="n">
-[...2 lines deleted...]
-      <c r="S5" s="1" t="n">
+      <c r="AU5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AW5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AX5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AY5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BA5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="T5" s="1" t="n">
+      <c r="BB5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BD5" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="U5" s="1" t="n">
+      <c r="BE5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BI5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BK5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BL5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BM5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BO5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="V5" s="1" t="n">
+      <c r="BP5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="W5" s="1" t="n">
+      <c r="BQ5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="X5" s="1" t="n">
-[...47 lines deleted...]
-      <c r="AN5" s="1" t="n">
+      <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="AO5" s="1" t="n">
-[...56 lines deleted...]
-      <c r="BH5" s="1" t="n">
+      <c r="BU5" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="BI5" s="1" t="n">
-[...33 lines deleted...]
-        <v>0.22</v>
+      <c r="BV5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.09</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="K6" s="1" t="n">
+      <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="L6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="P6" s="1" t="n">
+      <c r="Q6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="R6" s="1" t="n">
         <v>0.09</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="W6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Y6" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="W6" s="1" t="n">
+      <c r="Z6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="X6" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AA6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AB6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AC6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AE6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AG6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="AD6" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="AH6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AK6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AL6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AO6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AI6" s="1" t="n">
-[...11 lines deleted...]
-      <c r="AM6" s="1" t="n">
+      <c r="AQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AN6" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="AR6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="AS6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="AT6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="AU6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="AV6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="AW6" s="1" t="n">
-        <v>0.18</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AX6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="AY6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="AZ6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BA6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="BB6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="BC6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BD6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BE6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BF6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BG6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BH6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BI6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BK6" s="1" t="n">
         <v>0.08</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BM6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BN6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BO6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="BN6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BP6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.11</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="N7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="O7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="P7" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="N7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="O7" s="1" t="n">
+      <c r="Q7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="S7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="T7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="U7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="V7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="W7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="X7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="Y7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="P7" s="1" t="n">
-[...5 lines deleted...]
-      <c r="R7" s="1" t="n">
+      <c r="Z7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AE7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AG7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="S7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="T7" s="1" t="n">
+      <c r="AH7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="U7" s="1" t="n">
-[...40 lines deleted...]
-      </c>
       <c r="AI7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AL7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AM7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AN7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="AM7" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AO7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AR7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AS7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AU7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AV7" s="1" t="n">
         <v>0.05</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.02</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AX7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AY7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AZ7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BA7" s="1" t="n">
         <v>0.05</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.01</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BC7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BE7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="BF7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BG7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BH7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BI7" s="1" t="n">
         <v>0.02</v>
       </c>
-      <c r="BG7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BH7" s="1" t="n">
+      <c r="BJ7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="BI7" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BK7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BL7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="BL7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BM7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BN7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="BR7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="BS7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="BT7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW7" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="C8" t="n">
-        <v>162</v>
+        <v>251</v>
       </c>
       <c r="D8" t="n">
-        <v>166</v>
+        <v>247</v>
       </c>
       <c r="E8" t="n">
-        <v>165</v>
+        <v>240</v>
       </c>
       <c r="F8" t="n">
-        <v>202</v>
+        <v>247</v>
       </c>
       <c r="G8" t="n">
-        <v>189</v>
+        <v>239</v>
       </c>
       <c r="H8" t="n">
-        <v>217</v>
+        <v>249</v>
       </c>
       <c r="I8" t="n">
-        <v>207</v>
+        <v>241</v>
       </c>
       <c r="J8" t="n">
-        <v>187</v>
+        <v>240</v>
       </c>
       <c r="K8" t="n">
-        <v>177</v>
+        <v>237</v>
       </c>
       <c r="L8" t="n">
+        <v>252</v>
+      </c>
+      <c r="M8" t="n">
+        <v>231</v>
+      </c>
+      <c r="N8" t="n">
+        <v>245</v>
+      </c>
+      <c r="O8" t="n">
+        <v>236</v>
+      </c>
+      <c r="P8" t="n">
+        <v>248</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>244</v>
+      </c>
+      <c r="R8" t="n">
+        <v>242</v>
+      </c>
+      <c r="S8" t="n">
+        <v>235</v>
+      </c>
+      <c r="T8" t="n">
+        <v>237</v>
+      </c>
+      <c r="U8" t="n">
         <v>227</v>
       </c>
-      <c r="M8" t="n">
+      <c r="V8" t="n">
+        <v>249</v>
+      </c>
+      <c r="W8" t="n">
+        <v>236</v>
+      </c>
+      <c r="X8" t="n">
+        <v>245</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>242</v>
+      </c>
+      <c r="Z8" t="n">
+        <v>257</v>
+      </c>
+      <c r="AA8" t="n">
+        <v>249</v>
+      </c>
+      <c r="AB8" t="n">
+        <v>252</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>252</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>242</v>
+      </c>
+      <c r="AE8" t="n">
+        <v>239</v>
+      </c>
+      <c r="AF8" t="n">
+        <v>243</v>
+      </c>
+      <c r="AG8" t="n">
+        <v>248</v>
+      </c>
+      <c r="AH8" t="n">
+        <v>263</v>
+      </c>
+      <c r="AI8" t="n">
+        <v>247</v>
+      </c>
+      <c r="AJ8" t="n">
+        <v>245</v>
+      </c>
+      <c r="AK8" t="n">
+        <v>239</v>
+      </c>
+      <c r="AL8" t="n">
+        <v>256</v>
+      </c>
+      <c r="AM8" t="n">
+        <v>246</v>
+      </c>
+      <c r="AN8" t="n">
+        <v>244</v>
+      </c>
+      <c r="AO8" t="n">
+        <v>243</v>
+      </c>
+      <c r="AP8" t="n">
+        <v>241</v>
+      </c>
+      <c r="AQ8" t="n">
+        <v>245</v>
+      </c>
+      <c r="AR8" t="n">
+        <v>238</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>243</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>244</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>236</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>235</v>
+      </c>
+      <c r="AW8" t="n">
+        <v>241</v>
+      </c>
+      <c r="AX8" t="n">
+        <v>231</v>
+      </c>
+      <c r="AY8" t="n">
+        <v>222</v>
+      </c>
+      <c r="AZ8" t="n">
         <v>224</v>
       </c>
-      <c r="N8" t="n">
-[...5 lines deleted...]
-      <c r="P8" t="n">
+      <c r="BA8" t="n">
+        <v>242</v>
+      </c>
+      <c r="BB8" t="n">
+        <v>243</v>
+      </c>
+      <c r="BC8" t="n">
+        <v>250</v>
+      </c>
+      <c r="BD8" t="n">
+        <v>241</v>
+      </c>
+      <c r="BE8" t="n">
+        <v>239</v>
+      </c>
+      <c r="BF8" t="n">
+        <v>242</v>
+      </c>
+      <c r="BG8" t="n">
+        <v>239</v>
+      </c>
+      <c r="BH8" t="n">
+        <v>242</v>
+      </c>
+      <c r="BI8" t="n">
+        <v>237</v>
+      </c>
+      <c r="BJ8" t="n">
+        <v>224</v>
+      </c>
+      <c r="BK8" t="n">
+        <v>234</v>
+      </c>
+      <c r="BL8" t="n">
+        <v>245</v>
+      </c>
+      <c r="BM8" t="n">
         <v>220</v>
       </c>
-      <c r="Q8" t="n">
-[...145 lines deleted...]
-      </c>
       <c r="BN8" t="n">
-        <v>200</v>
+        <v>239</v>
       </c>
       <c r="BO8" t="n">
         <v>216</v>
       </c>
       <c r="BP8" t="n">
-        <v>206</v>
+        <v>229</v>
       </c>
       <c r="BQ8" t="n">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="BR8" t="n">
-        <v>206</v>
+        <v>233</v>
       </c>
       <c r="BS8" t="n">
-        <v>207</v>
+        <v>236</v>
       </c>
       <c r="BT8" t="n">
-        <v>205</v>
+        <v>226</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>237</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>231</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>235</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="C9" t="n">
-        <v>166</v>
+        <v>217</v>
       </c>
       <c r="D9" t="n">
-        <v>165</v>
+        <v>233</v>
       </c>
       <c r="E9" t="n">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="F9" t="n">
-        <v>195</v>
+        <v>224</v>
       </c>
       <c r="G9" t="n">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="H9" t="n">
+        <v>221</v>
+      </c>
+      <c r="I9" t="n">
+        <v>216</v>
+      </c>
+      <c r="J9" t="n">
+        <v>220</v>
+      </c>
+      <c r="K9" t="n">
+        <v>213</v>
+      </c>
+      <c r="L9" t="n">
+        <v>220</v>
+      </c>
+      <c r="M9" t="n">
+        <v>227</v>
+      </c>
+      <c r="N9" t="n">
+        <v>215</v>
+      </c>
+      <c r="O9" t="n">
+        <v>218</v>
+      </c>
+      <c r="P9" t="n">
+        <v>218</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>218</v>
+      </c>
+      <c r="R9" t="n">
         <v>217</v>
       </c>
-      <c r="I9" t="n">
-[...8 lines deleted...]
-      <c r="L9" t="n">
+      <c r="S9" t="n">
+        <v>214</v>
+      </c>
+      <c r="T9" t="n">
+        <v>232</v>
+      </c>
+      <c r="U9" t="n">
+        <v>216</v>
+      </c>
+      <c r="V9" t="n">
+        <v>219</v>
+      </c>
+      <c r="W9" t="n">
+        <v>216</v>
+      </c>
+      <c r="X9" t="n">
+        <v>222</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>217</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>226</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>223</v>
+      </c>
+      <c r="AB9" t="n">
         <v>225</v>
       </c>
-      <c r="M9" t="n">
+      <c r="AC9" t="n">
+        <v>223</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>217</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>221</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>221</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>224</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>238</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>218</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>219</v>
+      </c>
+      <c r="AK9" t="n">
         <v>216</v>
       </c>
-      <c r="N9" t="n">
-[...50 lines deleted...]
-      <c r="AE9" t="n">
+      <c r="AL9" t="n">
+        <v>245</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>217</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>216</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>215</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>216</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>216</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>216</v>
+      </c>
+      <c r="AS9" t="n">
         <v>225</v>
       </c>
-      <c r="AF9" t="n">
-[...40 lines deleted...]
-      </c>
       <c r="AT9" t="n">
-        <v>187</v>
+        <v>216</v>
       </c>
       <c r="AU9" t="n">
-        <v>177</v>
+        <v>218</v>
       </c>
       <c r="AV9" t="n">
-        <v>188</v>
+        <v>216</v>
       </c>
       <c r="AW9" t="n">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="AX9" t="n">
-        <v>190</v>
+        <v>216</v>
       </c>
       <c r="AY9" t="n">
-        <v>196</v>
+        <v>215</v>
       </c>
       <c r="AZ9" t="n">
-        <v>196</v>
+        <v>216</v>
       </c>
       <c r="BA9" t="n">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="BB9" t="n">
-        <v>191</v>
+        <v>218</v>
       </c>
       <c r="BC9" t="n">
-        <v>192</v>
+        <v>222</v>
       </c>
       <c r="BD9" t="n">
-        <v>190</v>
+        <v>217</v>
       </c>
       <c r="BE9" t="n">
-        <v>197</v>
+        <v>218</v>
       </c>
       <c r="BF9" t="n">
-        <v>188</v>
+        <v>216</v>
       </c>
       <c r="BG9" t="n">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="BH9" t="n">
-        <v>196</v>
+        <v>217</v>
       </c>
       <c r="BI9" t="n">
-        <v>196</v>
+        <v>221</v>
       </c>
       <c r="BJ9" t="n">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="BK9" t="n">
-        <v>198</v>
+        <v>216</v>
       </c>
       <c r="BL9" t="n">
-        <v>201</v>
+        <v>222</v>
       </c>
       <c r="BM9" t="n">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="BN9" t="n">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="BO9" t="n">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="BP9" t="n">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="BQ9" t="n">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="BR9" t="n">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="BS9" t="n">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="BT9" t="n">
-        <v>206</v>
+        <v>217</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>216</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>218</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22600,50 +28110,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22963,1823 +28476,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="E2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="F2" s="1" t="n">
+      <c r="S2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="G2" s="1" t="n">
-[...20 lines deleted...]
-      <c r="N2" s="1" t="n">
+      <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="O2" s="1" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="X2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="Z2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="AC2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AE2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AF2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="AG2" s="1" t="n">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="AJ2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="AK2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AO2" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="AL2" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="AP2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="AQ2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="AR2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="AS2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="AT2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AV2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="AW2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="AX2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AY2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="AZ2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BA2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="BB2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="BC2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="BD2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BE2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BL2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BM2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BN2" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...25 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BQ2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BS2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="BQ2" s="1" t="n">
+      <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="BR2" s="1" t="n">
-[...5 lines deleted...]
-      <c r="BT2" s="1" t="n">
+      <c r="BU2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BW2" s="1" t="n">
         <v>0.13</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="I3" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="C3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="D3" s="1" t="n">
+      <c r="J3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="E3" s="1" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="K3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AB3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="S3" s="1" t="n">
+      <c r="AC3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AD3" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="T3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="U3" s="1" t="n">
+      <c r="AE3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AF3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="V3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="W3" s="1" t="n">
+      <c r="AG3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="X3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="Y3" s="1" t="n">
+      <c r="AK3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AW3" s="1" t="n">
         <v>0.25</v>
-      </c>
-[...70 lines deleted...]
-        <v>0.29</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AY3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AZ3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BA3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BB3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BD3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="AZ3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BA3" s="1" t="n">
+      <c r="BE3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BI3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BK3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BN3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="BB3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="BE3" s="1" t="n">
+      <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="BF3" s="1" t="n">
+      <c r="BS3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BU3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="BG3" s="1" t="n">
+      <c r="BV3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="BH3" s="1" t="n">
-[...36 lines deleted...]
-        <v>0.28</v>
+      <c r="BW3" s="1" t="n">
+        <v>0.23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="G4" s="1" t="n">
+      <c r="H4" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="H4" s="1" t="n">
+      <c r="I4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="N4" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="I4" s="1" t="n">
+      <c r="O4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="P4" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="J4" s="1" t="n">
-[...11 lines deleted...]
-      <c r="N4" s="1" t="n">
+      <c r="Q4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="T4" s="1" t="n">
         <v>0.31</v>
-      </c>
-[...16 lines deleted...]
-        <v>0.36</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AE4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="X4" s="1" t="n">
-[...14 lines deleted...]
-      <c r="AC4" s="1" t="n">
+      <c r="AF4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AG4" s="1" t="n">
         <v>0.33</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.24</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AI4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="AJ4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="AK4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="AL4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AU4" s="1" t="n">
         <v>0.25</v>
-      </c>
-[...16 lines deleted...]
-        <v>0.21</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AW4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.29</v>
       </c>
       <c r="AX4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.26</v>
       </c>
       <c r="AY4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="AZ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BA4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="BB4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BE4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="BC4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BD4" s="1" t="n">
+      <c r="BF4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="BE4" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BG4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BI4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BJ4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="BJ4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BK4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="BL4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BN4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BP4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="BM4" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="BQ4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="BR4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.36</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.28</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="F5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="M5" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="F5" s="1" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="N5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="Q5" s="1" t="n">
         <v>0.18</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AG5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AH5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="U5" s="1" t="n">
-[...8 lines deleted...]
-      <c r="X5" s="1" t="n">
+      <c r="AI5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="Y5" s="1" t="n">
+      <c r="AK5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AL5" s="1" t="n">
         <v>0.16</v>
-      </c>
-[...37 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="AO5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AP5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AR5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AU5" s="1" t="n">
         <v>0.21</v>
       </c>
-      <c r="AP5" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AQ5" s="1" t="n">
+      <c r="AV5" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="AR5" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AT5" s="1" t="n">
+      <c r="AW5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AX5" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="AU5" s="1" t="n">
-[...8 lines deleted...]
-      <c r="AX5" s="1" t="n">
+      <c r="AY5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="AY5" s="1" t="n">
+      <c r="AZ5" s="1" t="n">
         <v>0.19</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.22</v>
       </c>
       <c r="BA5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BB5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BI5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="BC5" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BD5" s="1" t="n">
+      <c r="BJ5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BK5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BL5" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="BE5" s="1" t="n">
+      <c r="BM5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BO5" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="BF5" s="1" t="n">
-[...14 lines deleted...]
-      <c r="BK5" s="1" t="n">
+      <c r="BP5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BT5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="BL5" s="1" t="n">
-[...14 lines deleted...]
-      <c r="BQ5" s="1" t="n">
+      <c r="BU5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="BR5" s="1" t="n">
-[...6 lines deleted...]
-        <v>0.12</v>
+      <c r="BV5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="C6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="D6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="E6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="F6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="G6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
-      </c>
-[...16 lines deleted...]
-        <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.09</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="P6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="Q6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="R6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="S6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V6" s="1" t="n">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="W6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AA6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AB6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="X6" s="1" t="n">
-[...5 lines deleted...]
-      <c r="Z6" s="1" t="n">
+      <c r="AC6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="AA6" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AD6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AE6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="AE6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AK6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AL6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="AI6" s="1" t="n">
-[...11 lines deleted...]
-      <c r="AM6" s="1" t="n">
+      <c r="AO6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="AN6" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="AR6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AV6" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="AU6" s="1" t="n">
+      <c r="AW6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AX6" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="AV6" s="1" t="n">
+      <c r="AY6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BA6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BB6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BC6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BE6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BF6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BG6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BH6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BI6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BK6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BL6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BM6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BN6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BO6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BP6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BQ6" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AW6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AX6" s="1" t="n">
+      <c r="BR6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="AY6" s="1" t="n">
-[...14 lines deleted...]
-      <c r="BD6" s="1" t="n">
+      <c r="BS6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BT6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="BE6" s="1" t="n">
+      <c r="BU6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV6" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="BF6" s="1" t="n">
-[...42 lines deleted...]
-        <v>0.1</v>
+      <c r="BW6" s="1" t="n">
+        <v>0.15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="C7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="D7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
-      <c r="C7" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="F7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="J7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="I7" s="1" t="n">
+      <c r="N7" s="1" t="n">
         <v>0.03</v>
-      </c>
-[...13 lines deleted...]
-        <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="Q7" s="1" t="n">
+      <c r="R7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="R7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="S7" s="1" t="n">
+      <c r="T7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="U7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="T7" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="W7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AB7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AC7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AA7" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AD7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.03</v>
       </c>
       <c r="AE7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.03</v>
       </c>
       <c r="AI7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AL7" s="1" t="n">
         <v>0.02</v>
       </c>
-      <c r="AL7" s="1" t="n">
+      <c r="AM7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="AO7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AP7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AQ7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AR7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AU7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="AM7" s="1" t="n">
+      <c r="AV7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AW7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="AN7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AO7" s="1" t="n">
+      <c r="AX7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="AP7" s="1" t="n">
-[...14 lines deleted...]
-      <c r="AU7" s="1" t="n">
+      <c r="AY7" s="1" t="n">
         <v>0.03</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.04</v>
       </c>
       <c r="AZ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BA7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BC7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BF7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="BG7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="BH7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BI7" s="1" t="n">
         <v>0.02</v>
       </c>
-      <c r="BI7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BJ7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BK7" s="1" t="n">
         <v>0.02</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.03</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BM7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BP7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BQ7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BR7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BS7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BT7" s="1" t="n">
         <v>0.02</v>
       </c>
-      <c r="BP7" s="1" t="n">
+      <c r="BU7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BV7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="BQ7" s="1" t="n">
+      <c r="BW7" s="1" t="n">
         <v>0.02</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.04</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>106</v>
+        <v>184</v>
       </c>
       <c r="C8" t="n">
-        <v>152</v>
+        <v>171</v>
       </c>
       <c r="D8" t="n">
+        <v>184</v>
+      </c>
+      <c r="E8" t="n">
+        <v>165</v>
+      </c>
+      <c r="F8" t="n">
+        <v>185</v>
+      </c>
+      <c r="G8" t="n">
+        <v>172</v>
+      </c>
+      <c r="H8" t="n">
+        <v>183</v>
+      </c>
+      <c r="I8" t="n">
+        <v>171</v>
+      </c>
+      <c r="J8" t="n">
+        <v>186</v>
+      </c>
+      <c r="K8" t="n">
+        <v>172</v>
+      </c>
+      <c r="L8" t="n">
+        <v>176</v>
+      </c>
+      <c r="M8" t="n">
+        <v>184</v>
+      </c>
+      <c r="N8" t="n">
+        <v>176</v>
+      </c>
+      <c r="O8" t="n">
+        <v>178</v>
+      </c>
+      <c r="P8" t="n">
+        <v>178</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>172</v>
+      </c>
+      <c r="R8" t="n">
+        <v>176</v>
+      </c>
+      <c r="S8" t="n">
+        <v>163</v>
+      </c>
+      <c r="T8" t="n">
+        <v>196</v>
+      </c>
+      <c r="U8" t="n">
+        <v>175</v>
+      </c>
+      <c r="V8" t="n">
+        <v>172</v>
+      </c>
+      <c r="W8" t="n">
+        <v>177</v>
+      </c>
+      <c r="X8" t="n">
+        <v>176</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>172</v>
+      </c>
+      <c r="Z8" t="n">
+        <v>190</v>
+      </c>
+      <c r="AA8" t="n">
+        <v>196</v>
+      </c>
+      <c r="AB8" t="n">
+        <v>179</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>185</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>168</v>
+      </c>
+      <c r="AE8" t="n">
+        <v>178</v>
+      </c>
+      <c r="AF8" t="n">
+        <v>173</v>
+      </c>
+      <c r="AG8" t="n">
+        <v>184</v>
+      </c>
+      <c r="AH8" t="n">
+        <v>200</v>
+      </c>
+      <c r="AI8" t="n">
+        <v>171</v>
+      </c>
+      <c r="AJ8" t="n">
+        <v>177</v>
+      </c>
+      <c r="AK8" t="n">
+        <v>183</v>
+      </c>
+      <c r="AL8" t="n">
+        <v>200</v>
+      </c>
+      <c r="AM8" t="n">
+        <v>175</v>
+      </c>
+      <c r="AN8" t="n">
+        <v>176</v>
+      </c>
+      <c r="AO8" t="n">
+        <v>173</v>
+      </c>
+      <c r="AP8" t="n">
+        <v>169</v>
+      </c>
+      <c r="AQ8" t="n">
+        <v>169</v>
+      </c>
+      <c r="AR8" t="n">
+        <v>182</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>172</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>175</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>188</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>179</v>
+      </c>
+      <c r="AW8" t="n">
         <v>174</v>
       </c>
-      <c r="E8" t="n">
-[...133 lines deleted...]
-      </c>
       <c r="AX8" t="n">
-        <v>124</v>
+        <v>181</v>
       </c>
       <c r="AY8" t="n">
-        <v>117</v>
+        <v>185</v>
       </c>
       <c r="AZ8" t="n">
-        <v>124</v>
+        <v>195</v>
       </c>
       <c r="BA8" t="n">
-        <v>111</v>
+        <v>172</v>
       </c>
       <c r="BB8" t="n">
-        <v>123</v>
+        <v>193</v>
       </c>
       <c r="BC8" t="n">
-        <v>128</v>
+        <v>189</v>
       </c>
       <c r="BD8" t="n">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="BE8" t="n">
-        <v>120</v>
+        <v>182</v>
       </c>
       <c r="BF8" t="n">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="BG8" t="n">
-        <v>114</v>
+        <v>174</v>
       </c>
       <c r="BH8" t="n">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="BI8" t="n">
-        <v>124</v>
+        <v>183</v>
       </c>
       <c r="BJ8" t="n">
-        <v>124</v>
+        <v>192</v>
       </c>
       <c r="BK8" t="n">
-        <v>114</v>
+        <v>170</v>
       </c>
       <c r="BL8" t="n">
-        <v>123</v>
+        <v>176</v>
       </c>
       <c r="BM8" t="n">
-        <v>94</v>
+        <v>196</v>
       </c>
       <c r="BN8" t="n">
-        <v>115</v>
+        <v>183</v>
       </c>
       <c r="BO8" t="n">
-        <v>111</v>
+        <v>180</v>
       </c>
       <c r="BP8" t="n">
-        <v>104</v>
+        <v>182</v>
       </c>
       <c r="BQ8" t="n">
-        <v>105</v>
+        <v>183</v>
       </c>
       <c r="BR8" t="n">
-        <v>114</v>
+        <v>173</v>
       </c>
       <c r="BS8" t="n">
-        <v>108</v>
+        <v>176</v>
       </c>
       <c r="BT8" t="n">
-        <v>107</v>
+        <v>172</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>167</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>191</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>175</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>106</v>
+        <v>187</v>
       </c>
       <c r="C9" t="n">
-        <v>145</v>
+        <v>182</v>
       </c>
       <c r="D9" t="n">
-        <v>171</v>
+        <v>198</v>
       </c>
       <c r="E9" t="n">
-        <v>144</v>
+        <v>182</v>
       </c>
       <c r="F9" t="n">
-        <v>127</v>
+        <v>190</v>
       </c>
       <c r="G9" t="n">
-        <v>128</v>
+        <v>183</v>
       </c>
       <c r="H9" t="n">
-        <v>101</v>
+        <v>187</v>
       </c>
       <c r="I9" t="n">
-        <v>104</v>
+        <v>183</v>
       </c>
       <c r="J9" t="n">
-        <v>130</v>
+        <v>186</v>
       </c>
       <c r="K9" t="n">
-        <v>123</v>
+        <v>180</v>
       </c>
       <c r="L9" t="n">
-        <v>91</v>
+        <v>186</v>
       </c>
       <c r="M9" t="n">
-        <v>111</v>
+        <v>192</v>
       </c>
       <c r="N9" t="n">
-        <v>100</v>
+        <v>182</v>
       </c>
       <c r="O9" t="n">
-        <v>104</v>
+        <v>184</v>
       </c>
       <c r="P9" t="n">
-        <v>107</v>
+        <v>185</v>
       </c>
       <c r="Q9" t="n">
-        <v>115</v>
+        <v>185</v>
       </c>
       <c r="R9" t="n">
-        <v>99</v>
+        <v>183</v>
       </c>
       <c r="S9" t="n">
-        <v>99</v>
+        <v>181</v>
       </c>
       <c r="T9" t="n">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="U9" t="n">
-        <v>99</v>
+        <v>183</v>
       </c>
       <c r="V9" t="n">
-        <v>109</v>
+        <v>185</v>
       </c>
       <c r="W9" t="n">
-        <v>107</v>
+        <v>183</v>
       </c>
       <c r="X9" t="n">
-        <v>111</v>
+        <v>188</v>
       </c>
       <c r="Y9" t="n">
-        <v>100</v>
+        <v>184</v>
       </c>
       <c r="Z9" t="n">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="AA9" t="n">
-        <v>107</v>
+        <v>188</v>
       </c>
       <c r="AB9" t="n">
-        <v>118</v>
+        <v>190</v>
       </c>
       <c r="AC9" t="n">
-        <v>102</v>
+        <v>189</v>
       </c>
       <c r="AD9" t="n">
-        <v>116</v>
+        <v>183</v>
       </c>
       <c r="AE9" t="n">
-        <v>92</v>
+        <v>187</v>
       </c>
       <c r="AF9" t="n">
-        <v>126</v>
+        <v>187</v>
       </c>
       <c r="AG9" t="n">
-        <v>126</v>
+        <v>189</v>
       </c>
       <c r="AH9" t="n">
-        <v>149</v>
+        <v>201</v>
       </c>
       <c r="AI9" t="n">
-        <v>119</v>
+        <v>185</v>
       </c>
       <c r="AJ9" t="n">
-        <v>117</v>
+        <v>185</v>
       </c>
       <c r="AK9" t="n">
-        <v>115</v>
+        <v>183</v>
       </c>
       <c r="AL9" t="n">
-        <v>123</v>
+        <v>207</v>
       </c>
       <c r="AM9" t="n">
-        <v>107</v>
+        <v>183</v>
       </c>
       <c r="AN9" t="n">
-        <v>116</v>
+        <v>183</v>
       </c>
       <c r="AO9" t="n">
-        <v>109</v>
+        <v>182</v>
       </c>
       <c r="AP9" t="n">
-        <v>120</v>
+        <v>183</v>
       </c>
       <c r="AQ9" t="n">
-        <v>114</v>
+        <v>183</v>
       </c>
       <c r="AR9" t="n">
-        <v>121</v>
+        <v>183</v>
       </c>
       <c r="AS9" t="n">
-        <v>130</v>
+        <v>190</v>
       </c>
       <c r="AT9" t="n">
-        <v>123</v>
+        <v>182</v>
       </c>
       <c r="AU9" t="n">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AV9" t="n">
-        <v>123</v>
+        <v>183</v>
       </c>
       <c r="AW9" t="n">
-        <v>122</v>
+        <v>182</v>
       </c>
       <c r="AX9" t="n">
-        <v>122</v>
+        <v>183</v>
       </c>
       <c r="AY9" t="n">
-        <v>114</v>
+        <v>182</v>
       </c>
       <c r="AZ9" t="n">
-        <v>116</v>
+        <v>183</v>
       </c>
       <c r="BA9" t="n">
-        <v>110</v>
+        <v>183</v>
       </c>
       <c r="BB9" t="n">
-        <v>123</v>
+        <v>185</v>
       </c>
       <c r="BC9" t="n">
-        <v>128</v>
+        <v>188</v>
       </c>
       <c r="BD9" t="n">
-        <v>122</v>
+        <v>184</v>
       </c>
       <c r="BE9" t="n">
-        <v>116</v>
+        <v>184</v>
       </c>
       <c r="BF9" t="n">
-        <v>123</v>
+        <v>183</v>
       </c>
       <c r="BG9" t="n">
-        <v>109</v>
+        <v>184</v>
       </c>
       <c r="BH9" t="n">
-        <v>116</v>
+        <v>184</v>
       </c>
       <c r="BI9" t="n">
-        <v>121</v>
+        <v>187</v>
       </c>
       <c r="BJ9" t="n">
-        <v>121</v>
+        <v>184</v>
       </c>
       <c r="BK9" t="n">
-        <v>112</v>
+        <v>182</v>
       </c>
       <c r="BL9" t="n">
-        <v>119</v>
+        <v>188</v>
       </c>
       <c r="BM9" t="n">
-        <v>96</v>
+        <v>183</v>
       </c>
       <c r="BN9" t="n">
-        <v>116</v>
+        <v>188</v>
       </c>
       <c r="BO9" t="n">
-        <v>104</v>
+        <v>184</v>
       </c>
       <c r="BP9" t="n">
-        <v>104</v>
+        <v>183</v>
       </c>
       <c r="BQ9" t="n">
-        <v>106</v>
+        <v>183</v>
       </c>
       <c r="BR9" t="n">
-        <v>110</v>
+        <v>183</v>
       </c>
       <c r="BS9" t="n">
-        <v>107</v>
+        <v>183</v>
       </c>
       <c r="BT9" t="n">
-        <v>107</v>
+        <v>184</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>182</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>184</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24815,50 +30415,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25178,1823 +30781,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="C2" s="1" t="n">
+      <c r="AN2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AS2" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="D2" s="1" t="n">
+      <c r="AT2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AU2" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="E2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="F2" s="1" t="n">
+      <c r="AV2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BB2" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="G2" s="1" t="n">
+      <c r="BC2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BE2" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="H2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="I2" s="1" t="n">
+      <c r="BF2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BI2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="J2" s="1" t="n">
-[...32 lines deleted...]
-      <c r="U2" s="1" t="n">
+      <c r="BJ2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BL2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BM2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BN2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="V2" s="1" t="n">
-[...11 lines deleted...]
-      <c r="Z2" s="1" t="n">
+      <c r="BO2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BP2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BQ2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW2" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...136 lines deleted...]
-        <v>0.2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="E3" s="1" t="n">
+      <c r="H3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="J3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="F3" s="1" t="n">
+      <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="G3" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="L3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Q3" s="1" t="n">
         <v>0.22</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.2</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AE3" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="T3" s="1" t="n">
+      <c r="AF3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AP3" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="U3" s="1" t="n">
+      <c r="AQ3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AZ3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BA3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BB3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BH3" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="V3" s="1" t="n">
+      <c r="BI3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="W3" s="1" t="n">
-[...14 lines deleted...]
-      <c r="AB3" s="1" t="n">
+      <c r="BK3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BN3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="AC3" s="1" t="n">
-[...104 lines deleted...]
-      <c r="BL3" s="1" t="n">
+      <c r="BR3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BV3" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="BM3" s="1" t="n">
-[...11 lines deleted...]
-      <c r="BQ3" s="1" t="n">
+      <c r="BW3" s="1" t="n">
         <v>0.2</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AZ4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BA4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BB4" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="C4" s="1" t="n">
-[...14 lines deleted...]
-      <c r="H4" s="1" t="n">
+      <c r="BC4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BD4" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="I4" s="1" t="n">
-[...14 lines deleted...]
-      <c r="N4" s="1" t="n">
+      <c r="BE4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BF4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BG4" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="O4" s="1" t="n">
-[...133 lines deleted...]
-      </c>
       <c r="BH4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BJ4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.32</v>
       </c>
       <c r="BK4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.4</v>
       </c>
       <c r="BL4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BN4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BT4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="BM4" s="1" t="n">
-[...17 lines deleted...]
-      <c r="BS4" s="1" t="n">
+      <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="BT4" s="1" t="n">
-        <v>0.24</v>
+      <c r="BV4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="C5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="D5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="E5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="F5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="C5" s="1" t="n">
+      <c r="H5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="R5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AG5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AH5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AK5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AL5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="D5" s="1" t="n">
-[...2 lines deleted...]
-      <c r="E5" s="1" t="n">
+      <c r="AN5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AO5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="F5" s="1" t="n">
+      <c r="AQ5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="G5" s="1" t="n">
+      <c r="AS5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AW5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AX5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AY5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BA5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BI5" s="1" t="n">
         <v>0.2</v>
       </c>
-      <c r="H5" s="1" t="n">
+      <c r="BJ5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BK5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="I5" s="1" t="n">
-[...17 lines deleted...]
-      <c r="O5" s="1" t="n">
+      <c r="BL5" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BM5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BO5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BP5" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BT5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="P5" s="1" t="n">
-[...14 lines deleted...]
-      <c r="U5" s="1" t="n">
+      <c r="BU5" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="V5" s="1" t="n">
-[...150 lines deleted...]
-        <v>0.12</v>
+      <c r="BV5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="K6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="L6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="M6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="N6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="H6" s="1" t="n">
-[...8 lines deleted...]
-      <c r="K6" s="1" t="n">
+      <c r="P6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="L6" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="Q6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="R6" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="R6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="S6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="T6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="W6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AA6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AB6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AC6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="W6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="X6" s="1" t="n">
+      <c r="AD6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AE6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AG6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AH6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AK6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AL6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AO6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AR6" s="1" t="n">
         <v>0.1</v>
-      </c>
-[...58 lines deleted...]
-        <v>0.06</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="AU6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AV6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AW6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AX6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AY6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BA6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BB6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BC6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BD6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BE6" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="AW6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AX6" s="1" t="n">
+      <c r="BF6" s="1" t="n">
         <v>0.06</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.04</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BH6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="BI6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.14</v>
       </c>
       <c r="BJ6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="BK6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="BL6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BM6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BN6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BO6" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="BM6" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="BP6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="BQ6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="BR6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.1</v>
       </c>
       <c r="BS6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.15</v>
       </c>
       <c r="BT6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.19</v>
+      </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="C7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="D7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="F7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="G7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="H7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="J7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="M7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="N7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="S7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="T7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="U7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="V7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="W7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="Z7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AB7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="AE7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AH7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="C7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="D7" s="1" t="n">
+      <c r="AI7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AK7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AL7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AM7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="E7" s="1" t="n">
-[...59 lines deleted...]
-      <c r="Y7" s="1" t="n">
+      <c r="AP7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AQ7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="Z7" s="1" t="n">
-[...47 lines deleted...]
-      <c r="AP7" s="1" t="n">
+      <c r="AR7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AV7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="AQ7" s="1" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="AW7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AX7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AY7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AZ7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BA7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="AX7" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="BB7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="BC7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BE7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="BF7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.03</v>
       </c>
       <c r="BG7" s="1" t="n">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="BH7" s="1" t="n">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BJ7" s="1" t="n">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="BK7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="BL7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BM7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="BN7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="BO7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BP7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BQ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BR7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BS7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="BP7" s="1" t="n">
-[...12 lines deleted...]
-        <v>0.07000000000000001</v>
+      <c r="BU7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>240</v>
+        <v>104</v>
       </c>
       <c r="C8" t="n">
-        <v>251</v>
+        <v>96</v>
       </c>
       <c r="D8" t="n">
-        <v>247</v>
+        <v>118</v>
       </c>
       <c r="E8" t="n">
-        <v>240</v>
+        <v>103</v>
       </c>
       <c r="F8" t="n">
-        <v>247</v>
+        <v>108</v>
       </c>
       <c r="G8" t="n">
-        <v>239</v>
+        <v>103</v>
       </c>
       <c r="H8" t="n">
-        <v>249</v>
+        <v>101</v>
       </c>
       <c r="I8" t="n">
-        <v>241</v>
+        <v>102</v>
       </c>
       <c r="J8" t="n">
-        <v>240</v>
+        <v>100</v>
       </c>
       <c r="K8" t="n">
-        <v>237</v>
+        <v>101</v>
       </c>
       <c r="L8" t="n">
-        <v>252</v>
+        <v>98</v>
       </c>
       <c r="M8" t="n">
-        <v>231</v>
+        <v>111</v>
       </c>
       <c r="N8" t="n">
-        <v>245</v>
+        <v>102</v>
       </c>
       <c r="O8" t="n">
-        <v>236</v>
+        <v>108</v>
       </c>
       <c r="P8" t="n">
-        <v>248</v>
+        <v>97</v>
       </c>
       <c r="Q8" t="n">
-        <v>244</v>
+        <v>106</v>
       </c>
       <c r="R8" t="n">
-        <v>242</v>
+        <v>103</v>
       </c>
       <c r="S8" t="n">
-        <v>235</v>
+        <v>101</v>
       </c>
       <c r="T8" t="n">
-        <v>237</v>
+        <v>111</v>
       </c>
       <c r="U8" t="n">
-        <v>227</v>
+        <v>102</v>
       </c>
       <c r="V8" t="n">
-        <v>249</v>
+        <v>97</v>
       </c>
       <c r="W8" t="n">
-        <v>236</v>
+        <v>102</v>
       </c>
       <c r="X8" t="n">
-        <v>245</v>
+        <v>106</v>
       </c>
       <c r="Y8" t="n">
-        <v>242</v>
+        <v>97</v>
       </c>
       <c r="Z8" t="n">
-        <v>257</v>
+        <v>103</v>
       </c>
       <c r="AA8" t="n">
-        <v>249</v>
+        <v>115</v>
       </c>
       <c r="AB8" t="n">
-        <v>252</v>
+        <v>108</v>
       </c>
       <c r="AC8" t="n">
-        <v>252</v>
+        <v>112</v>
       </c>
       <c r="AD8" t="n">
-        <v>242</v>
+        <v>100</v>
       </c>
       <c r="AE8" t="n">
-        <v>239</v>
+        <v>106</v>
       </c>
       <c r="AF8" t="n">
-        <v>243</v>
+        <v>104</v>
       </c>
       <c r="AG8" t="n">
-        <v>248</v>
+        <v>97</v>
       </c>
       <c r="AH8" t="n">
-        <v>263</v>
+        <v>107</v>
       </c>
       <c r="AI8" t="n">
-        <v>247</v>
+        <v>100</v>
       </c>
       <c r="AJ8" t="n">
-        <v>245</v>
+        <v>107</v>
       </c>
       <c r="AK8" t="n">
-        <v>239</v>
+        <v>97</v>
       </c>
       <c r="AL8" t="n">
-        <v>256</v>
+        <v>121</v>
       </c>
       <c r="AM8" t="n">
-        <v>246</v>
+        <v>100</v>
       </c>
       <c r="AN8" t="n">
-        <v>244</v>
+        <v>100</v>
       </c>
       <c r="AO8" t="n">
-        <v>243</v>
+        <v>95</v>
       </c>
       <c r="AP8" t="n">
-        <v>241</v>
+        <v>109</v>
       </c>
       <c r="AQ8" t="n">
-        <v>245</v>
+        <v>108</v>
       </c>
       <c r="AR8" t="n">
-        <v>238</v>
+        <v>109</v>
       </c>
       <c r="AS8" t="n">
-        <v>243</v>
+        <v>101</v>
       </c>
       <c r="AT8" t="n">
-        <v>244</v>
+        <v>103</v>
       </c>
       <c r="AU8" t="n">
-        <v>236</v>
+        <v>112</v>
       </c>
       <c r="AV8" t="n">
-        <v>235</v>
+        <v>106</v>
       </c>
       <c r="AW8" t="n">
-        <v>241</v>
+        <v>95</v>
       </c>
       <c r="AX8" t="n">
-        <v>231</v>
+        <v>99</v>
       </c>
       <c r="AY8" t="n">
-        <v>222</v>
+        <v>109</v>
       </c>
       <c r="AZ8" t="n">
-        <v>224</v>
+        <v>99</v>
       </c>
       <c r="BA8" t="n">
-        <v>242</v>
+        <v>104</v>
       </c>
       <c r="BB8" t="n">
-        <v>243</v>
+        <v>108</v>
       </c>
       <c r="BC8" t="n">
-        <v>250</v>
+        <v>109</v>
       </c>
       <c r="BD8" t="n">
-        <v>241</v>
+        <v>100</v>
       </c>
       <c r="BE8" t="n">
-        <v>239</v>
+        <v>102</v>
       </c>
       <c r="BF8" t="n">
-        <v>242</v>
+        <v>105</v>
       </c>
       <c r="BG8" t="n">
-        <v>239</v>
+        <v>105</v>
       </c>
       <c r="BH8" t="n">
-        <v>242</v>
+        <v>104</v>
       </c>
       <c r="BI8" t="n">
-        <v>237</v>
+        <v>101</v>
       </c>
       <c r="BJ8" t="n">
-        <v>224</v>
+        <v>102</v>
       </c>
       <c r="BK8" t="n">
-        <v>234</v>
+        <v>97</v>
       </c>
       <c r="BL8" t="n">
-        <v>245</v>
+        <v>102</v>
       </c>
       <c r="BM8" t="n">
-        <v>220</v>
+        <v>110</v>
       </c>
       <c r="BN8" t="n">
-        <v>239</v>
+        <v>106</v>
       </c>
       <c r="BO8" t="n">
-        <v>216</v>
+        <v>102</v>
       </c>
       <c r="BP8" t="n">
-        <v>229</v>
+        <v>102</v>
       </c>
       <c r="BQ8" t="n">
-        <v>210</v>
+        <v>99</v>
       </c>
       <c r="BR8" t="n">
-        <v>233</v>
+        <v>98</v>
       </c>
       <c r="BS8" t="n">
-        <v>236</v>
+        <v>107</v>
       </c>
       <c r="BT8" t="n">
-        <v>226</v>
+        <v>109</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>100</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>101</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>102</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>220</v>
+        <v>109</v>
       </c>
       <c r="C9" t="n">
-        <v>217</v>
+        <v>106</v>
       </c>
       <c r="D9" t="n">
-        <v>233</v>
+        <v>113</v>
       </c>
       <c r="E9" t="n">
-        <v>215</v>
+        <v>106</v>
       </c>
       <c r="F9" t="n">
-        <v>224</v>
+        <v>110</v>
       </c>
       <c r="G9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="H9" t="n">
-        <v>221</v>
+        <v>108</v>
       </c>
       <c r="I9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="J9" t="n">
-        <v>220</v>
+        <v>108</v>
       </c>
       <c r="K9" t="n">
-        <v>213</v>
+        <v>104</v>
       </c>
       <c r="L9" t="n">
-        <v>220</v>
+        <v>108</v>
       </c>
       <c r="M9" t="n">
-        <v>227</v>
+        <v>112</v>
       </c>
       <c r="N9" t="n">
-        <v>215</v>
+        <v>105</v>
       </c>
       <c r="O9" t="n">
-        <v>218</v>
+        <v>107</v>
       </c>
       <c r="P9" t="n">
-        <v>218</v>
+        <v>107</v>
       </c>
       <c r="Q9" t="n">
-        <v>218</v>
+        <v>107</v>
       </c>
       <c r="R9" t="n">
-        <v>217</v>
+        <v>106</v>
       </c>
       <c r="S9" t="n">
-        <v>214</v>
+        <v>105</v>
       </c>
       <c r="T9" t="n">
-        <v>232</v>
+        <v>114</v>
       </c>
       <c r="U9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="V9" t="n">
-        <v>219</v>
+        <v>107</v>
       </c>
       <c r="W9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="X9" t="n">
-        <v>222</v>
+        <v>109</v>
       </c>
       <c r="Y9" t="n">
-        <v>217</v>
+        <v>107</v>
       </c>
       <c r="Z9" t="n">
-        <v>226</v>
+        <v>111</v>
       </c>
       <c r="AA9" t="n">
-        <v>223</v>
+        <v>109</v>
       </c>
       <c r="AB9" t="n">
-        <v>225</v>
+        <v>110</v>
       </c>
       <c r="AC9" t="n">
-        <v>223</v>
+        <v>109</v>
       </c>
       <c r="AD9" t="n">
-        <v>217</v>
+        <v>106</v>
       </c>
       <c r="AE9" t="n">
-        <v>221</v>
+        <v>108</v>
       </c>
       <c r="AF9" t="n">
-        <v>221</v>
+        <v>108</v>
       </c>
       <c r="AG9" t="n">
-        <v>224</v>
+        <v>110</v>
       </c>
       <c r="AH9" t="n">
-        <v>238</v>
+        <v>117</v>
       </c>
       <c r="AI9" t="n">
-        <v>218</v>
+        <v>107</v>
       </c>
       <c r="AJ9" t="n">
-        <v>219</v>
+        <v>107</v>
       </c>
       <c r="AK9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="AL9" t="n">
-        <v>245</v>
+        <v>120</v>
       </c>
       <c r="AM9" t="n">
-        <v>217</v>
+        <v>106</v>
       </c>
       <c r="AN9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="AO9" t="n">
-        <v>215</v>
+        <v>106</v>
       </c>
       <c r="AP9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="AQ9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="AR9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="AS9" t="n">
-        <v>225</v>
+        <v>110</v>
       </c>
       <c r="AT9" t="n">
-        <v>216</v>
+        <v>105</v>
       </c>
       <c r="AU9" t="n">
-        <v>218</v>
+        <v>103</v>
       </c>
       <c r="AV9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="AW9" t="n">
-        <v>215</v>
+        <v>106</v>
       </c>
       <c r="AX9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="AY9" t="n">
-        <v>215</v>
+        <v>105</v>
       </c>
       <c r="AZ9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="BA9" t="n">
-        <v>217</v>
+        <v>106</v>
       </c>
       <c r="BB9" t="n">
-        <v>218</v>
+        <v>107</v>
       </c>
       <c r="BC9" t="n">
-        <v>222</v>
+        <v>109</v>
       </c>
       <c r="BD9" t="n">
-        <v>217</v>
+        <v>107</v>
       </c>
       <c r="BE9" t="n">
-        <v>218</v>
+        <v>107</v>
       </c>
       <c r="BF9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="BG9" t="n">
-        <v>217</v>
+        <v>107</v>
       </c>
       <c r="BH9" t="n">
-        <v>217</v>
+        <v>107</v>
       </c>
       <c r="BI9" t="n">
-        <v>221</v>
+        <v>108</v>
       </c>
       <c r="BJ9" t="n">
-        <v>217</v>
+        <v>107</v>
       </c>
       <c r="BK9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="BL9" t="n">
-        <v>222</v>
+        <v>109</v>
       </c>
       <c r="BM9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="BN9" t="n">
-        <v>222</v>
+        <v>109</v>
       </c>
       <c r="BO9" t="n">
-        <v>218</v>
+        <v>107</v>
       </c>
       <c r="BP9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="BQ9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="BR9" t="n">
-        <v>217</v>
+        <v>106</v>
       </c>
       <c r="BS9" t="n">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="BT9" t="n">
-        <v>217</v>
+        <v>106</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>106</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>107</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27030,50 +32720,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27393,1823 +33086,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="Z2" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="E2" s="1" t="n">
-[...32 lines deleted...]
-      <c r="P2" s="1" t="n">
+      <c r="AA2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AC2" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="Q2" s="1" t="n">
-[...37 lines deleted...]
-      </c>
       <c r="AD2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="AE2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.14</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AG2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BL2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BM2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="AH2" s="1" t="n">
-[...20 lines deleted...]
-      <c r="AO2" s="1" t="n">
+      <c r="BN2" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="AP2" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AR2" s="1" t="n">
+      <c r="BO2" s="1" t="n">
         <v>0.13</v>
-      </c>
-[...67 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BU2" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="BR2" s="1" t="n">
-[...6 lines deleted...]
-        <v>0.15</v>
+      <c r="BV2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.14</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="E3" s="1" t="n">
+      <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="F3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="H3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="J3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="I3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="K3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="Q3" s="1" t="n">
         <v>0.21</v>
       </c>
-      <c r="Q3" s="1" t="n">
+      <c r="R3" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="R3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="S3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="W3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="X3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="Y3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="Z3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AB3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AM3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AC3" s="1" t="n">
-[...31 lines deleted...]
-      </c>
       <c r="AN3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="AQ3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AS3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="AR3" s="1" t="n">
+      <c r="AT3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="AS3" s="1" t="n">
+      <c r="AU3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AZ3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AT3" s="1" t="n">
+      <c r="BA3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BB3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="AU3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AV3" s="1" t="n">
+      <c r="BC3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AW3" s="1" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="BD3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BI3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="BE3" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="BJ3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BL3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BN3" s="1" t="n">
         <v>0.21</v>
       </c>
-      <c r="BM3" s="1" t="n">
+      <c r="BO3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BU3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="BN3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="BQ3" s="1" t="n">
+      <c r="BV3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="BR3" s="1" t="n">
-[...6 lines deleted...]
-        <v>0.33</v>
+      <c r="BW3" s="1" t="n">
+        <v>0.3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="J4" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="F4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="G4" s="1" t="n">
+      <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="H4" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="L4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.3</v>
       </c>
       <c r="T4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="U4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="U4" s="1" t="n">
+      <c r="V4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="W4" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="V4" s="1" t="n">
+      <c r="X4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AF4" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="W4" s="1" t="n">
-[...23 lines deleted...]
-      <c r="AE4" s="1" t="n">
+      <c r="AG4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="AF4" s="1" t="n">
+      <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="AG4" s="1" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="AP4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="AQ4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="AS4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="AT4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="AU4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AW4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="AX4" s="1" t="n">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="AY4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="AZ4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="BA4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="BB4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BC4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BE4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BF4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BG4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BH4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BI4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BJ4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BK4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BL4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BN4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="BD4" s="1" t="n">
+      <c r="BR4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BS4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="BE4" s="1" t="n">
-[...43 lines deleted...]
-      </c>
       <c r="BT4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.32</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="F5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="H5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="F5" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="J5" s="1" t="n">
+      <c r="O5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="R5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="X5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="K5" s="1" t="n">
-[...11 lines deleted...]
-      <c r="O5" s="1" t="n">
+      <c r="Y5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AA5" s="1" t="n">
         <v>0.19</v>
-      </c>
-[...34 lines deleted...]
-        <v>0.23</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="AD5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AF5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="AE5" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AG5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="AH5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AK5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="AI5" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="AM5" s="1" t="n">
-        <v>0.2</v>
+        <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="AQ5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AU5" s="1" t="n">
         <v>0.15</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.21</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AW5" s="1" t="n">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="AX5" s="1" t="n">
-        <v>0.19</v>
+        <v>0.13</v>
       </c>
       <c r="AY5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BA5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BI5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="AZ5" s="1" t="n">
-[...5 lines deleted...]
-      <c r="BB5" s="1" t="n">
+      <c r="BJ5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BK5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BL5" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="BC5" s="1" t="n">
-[...14 lines deleted...]
-      <c r="BH5" s="1" t="n">
+      <c r="BM5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BO5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BP5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="BI5" s="1" t="n">
-[...14 lines deleted...]
-      <c r="BN5" s="1" t="n">
+      <c r="BQ5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="BO5" s="1" t="n">
-[...5 lines deleted...]
-      <c r="BQ5" s="1" t="n">
+      <c r="BR5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BT5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BW5" s="1" t="n">
         <v>0.18</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="C6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="D6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="E6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="F6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="G6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="K6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="C6" s="1" t="n">
-[...8 lines deleted...]
-      <c r="F6" s="1" t="n">
+      <c r="M6" s="1" t="n">
         <v>0.09</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="R6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="S6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="Q6" s="1" t="n">
+      <c r="T6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="R6" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="U6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="W6" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="V6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="X6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="Y6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AB6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AC6" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="AB6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="AE6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AH6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AK6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AL6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AO6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="AH6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AI6" s="1" t="n">
+      <c r="AR6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AJ6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AK6" s="1" t="n">
+      <c r="AT6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AU6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AL6" s="1" t="n">
+      <c r="AV6" s="1" t="n">
         <v>0.07000000000000001</v>
-      </c>
-[...28 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="AW6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AX6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="AY6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="AZ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BA6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BB6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="BB6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BC6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BD6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="BE6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BF6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="BG6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BI6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BK6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BL6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BM6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="BJ6" s="1" t="n">
+      <c r="BN6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BO6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="BK6" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="BP6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="BQ6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BR6" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.09</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
+      </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="C7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="D7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="E7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="F7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="G7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="H7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="J7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="M7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="N7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="C7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="D7" s="1" t="n">
+      <c r="P7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="S7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="E7" s="1" t="n">
-[...5 lines deleted...]
-      <c r="G7" s="1" t="n">
+      <c r="U7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="H7" s="1" t="n">
-[...40 lines deleted...]
-      </c>
       <c r="V7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="W7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="Z7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AE7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AH7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AK7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AL7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AM7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="AE7" s="1" t="n">
+      <c r="AN7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="AF7" s="1" t="n">
+      <c r="AO7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AP7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AR7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AT7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="AG7" s="1" t="n">
+      <c r="AU7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AV7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AW7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AX7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AY7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AZ7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BA7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BB7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="AH7" s="1" t="n">
-[...38 lines deleted...]
-      <c r="AU7" s="1" t="n">
+      <c r="BC7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BD7" s="1" t="n">
         <v>0.05</v>
-      </c>
-[...25 lines deleted...]
-        <v>0.03</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BF7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BG7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BH7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BI7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BJ7" s="1" t="n">
         <v>0.02</v>
       </c>
-      <c r="BG7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BH7" s="1" t="n">
+      <c r="BK7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BL7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BM7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BN7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BO7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BP7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BR7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BS7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BT7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW7" s="1" t="n">
         <v>0.03</v>
-      </c>
-[...34 lines deleted...]
-        <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>184</v>
+        <v>251</v>
       </c>
       <c r="C8" t="n">
-        <v>171</v>
+        <v>263</v>
       </c>
       <c r="D8" t="n">
-        <v>184</v>
+        <v>274</v>
       </c>
       <c r="E8" t="n">
-        <v>165</v>
+        <v>254</v>
       </c>
       <c r="F8" t="n">
-        <v>185</v>
+        <v>272</v>
       </c>
       <c r="G8" t="n">
-        <v>172</v>
+        <v>253</v>
       </c>
       <c r="H8" t="n">
-        <v>183</v>
+        <v>258</v>
       </c>
       <c r="I8" t="n">
-        <v>171</v>
+        <v>254</v>
       </c>
       <c r="J8" t="n">
-        <v>186</v>
+        <v>267</v>
       </c>
       <c r="K8" t="n">
-        <v>172</v>
+        <v>261</v>
       </c>
       <c r="L8" t="n">
-        <v>176</v>
+        <v>256</v>
       </c>
       <c r="M8" t="n">
-        <v>184</v>
+        <v>274</v>
       </c>
       <c r="N8" t="n">
-        <v>176</v>
+        <v>258</v>
       </c>
       <c r="O8" t="n">
-        <v>178</v>
+        <v>254</v>
       </c>
       <c r="P8" t="n">
-        <v>178</v>
+        <v>246</v>
       </c>
       <c r="Q8" t="n">
-        <v>172</v>
+        <v>244</v>
       </c>
       <c r="R8" t="n">
-        <v>176</v>
+        <v>250</v>
       </c>
       <c r="S8" t="n">
-        <v>163</v>
+        <v>251</v>
       </c>
       <c r="T8" t="n">
-        <v>196</v>
+        <v>257</v>
       </c>
       <c r="U8" t="n">
-        <v>175</v>
+        <v>254</v>
       </c>
       <c r="V8" t="n">
-        <v>172</v>
+        <v>252</v>
       </c>
       <c r="W8" t="n">
-        <v>177</v>
+        <v>250</v>
       </c>
       <c r="X8" t="n">
-        <v>176</v>
+        <v>261</v>
       </c>
       <c r="Y8" t="n">
-        <v>172</v>
+        <v>254</v>
       </c>
       <c r="Z8" t="n">
-        <v>190</v>
+        <v>267</v>
       </c>
       <c r="AA8" t="n">
-        <v>196</v>
+        <v>259</v>
       </c>
       <c r="AB8" t="n">
-        <v>179</v>
+        <v>270</v>
       </c>
       <c r="AC8" t="n">
-        <v>185</v>
+        <v>268</v>
       </c>
       <c r="AD8" t="n">
-        <v>168</v>
+        <v>257</v>
       </c>
       <c r="AE8" t="n">
-        <v>178</v>
+        <v>267</v>
       </c>
       <c r="AF8" t="n">
-        <v>173</v>
+        <v>274</v>
       </c>
       <c r="AG8" t="n">
-        <v>184</v>
+        <v>262</v>
       </c>
       <c r="AH8" t="n">
-        <v>200</v>
+        <v>282</v>
       </c>
       <c r="AI8" t="n">
-        <v>171</v>
+        <v>259</v>
       </c>
       <c r="AJ8" t="n">
-        <v>177</v>
+        <v>254</v>
       </c>
       <c r="AK8" t="n">
-        <v>183</v>
+        <v>257</v>
       </c>
       <c r="AL8" t="n">
-        <v>200</v>
+        <v>278</v>
       </c>
       <c r="AM8" t="n">
-        <v>175</v>
+        <v>258</v>
       </c>
       <c r="AN8" t="n">
-        <v>176</v>
+        <v>248</v>
       </c>
       <c r="AO8" t="n">
-        <v>173</v>
+        <v>256</v>
       </c>
       <c r="AP8" t="n">
-        <v>169</v>
+        <v>255</v>
       </c>
       <c r="AQ8" t="n">
-        <v>169</v>
+        <v>242</v>
       </c>
       <c r="AR8" t="n">
-        <v>182</v>
+        <v>264</v>
       </c>
       <c r="AS8" t="n">
-        <v>172</v>
+        <v>262</v>
       </c>
       <c r="AT8" t="n">
-        <v>175</v>
+        <v>253</v>
       </c>
       <c r="AU8" t="n">
-        <v>188</v>
+        <v>252</v>
       </c>
       <c r="AV8" t="n">
-        <v>179</v>
+        <v>262</v>
       </c>
       <c r="AW8" t="n">
-        <v>174</v>
+        <v>255</v>
       </c>
       <c r="AX8" t="n">
-        <v>181</v>
+        <v>264</v>
       </c>
       <c r="AY8" t="n">
-        <v>185</v>
+        <v>255</v>
       </c>
       <c r="AZ8" t="n">
-        <v>195</v>
+        <v>256</v>
       </c>
       <c r="BA8" t="n">
-        <v>172</v>
+        <v>259</v>
       </c>
       <c r="BB8" t="n">
-        <v>193</v>
+        <v>253</v>
       </c>
       <c r="BC8" t="n">
-        <v>189</v>
+        <v>283</v>
       </c>
       <c r="BD8" t="n">
-        <v>178</v>
+        <v>251</v>
       </c>
       <c r="BE8" t="n">
-        <v>182</v>
+        <v>265</v>
       </c>
       <c r="BF8" t="n">
-        <v>177</v>
+        <v>253</v>
       </c>
       <c r="BG8" t="n">
-        <v>174</v>
+        <v>249</v>
       </c>
       <c r="BH8" t="n">
-        <v>180</v>
+        <v>250</v>
       </c>
       <c r="BI8" t="n">
-        <v>183</v>
+        <v>244</v>
       </c>
       <c r="BJ8" t="n">
-        <v>192</v>
+        <v>245</v>
       </c>
       <c r="BK8" t="n">
-        <v>170</v>
+        <v>245</v>
       </c>
       <c r="BL8" t="n">
-        <v>176</v>
+        <v>260</v>
       </c>
       <c r="BM8" t="n">
-        <v>196</v>
+        <v>249</v>
       </c>
       <c r="BN8" t="n">
-        <v>183</v>
+        <v>263</v>
       </c>
       <c r="BO8" t="n">
-        <v>180</v>
+        <v>250</v>
       </c>
       <c r="BP8" t="n">
-        <v>182</v>
+        <v>259</v>
       </c>
       <c r="BQ8" t="n">
-        <v>183</v>
+        <v>237</v>
       </c>
       <c r="BR8" t="n">
-        <v>173</v>
+        <v>261</v>
       </c>
       <c r="BS8" t="n">
-        <v>176</v>
+        <v>246</v>
       </c>
       <c r="BT8" t="n">
-        <v>172</v>
+        <v>255</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>250</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>239</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>251</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>187</v>
+        <v>257</v>
       </c>
       <c r="C9" t="n">
-        <v>182</v>
+        <v>252</v>
       </c>
       <c r="D9" t="n">
-        <v>198</v>
+        <v>272</v>
       </c>
       <c r="E9" t="n">
-        <v>182</v>
+        <v>250</v>
       </c>
       <c r="F9" t="n">
-        <v>190</v>
+        <v>261</v>
       </c>
       <c r="G9" t="n">
-        <v>183</v>
+        <v>251</v>
       </c>
       <c r="H9" t="n">
-        <v>187</v>
+        <v>257</v>
       </c>
       <c r="I9" t="n">
-        <v>183</v>
+        <v>251</v>
       </c>
       <c r="J9" t="n">
-        <v>186</v>
+        <v>255</v>
       </c>
       <c r="K9" t="n">
-        <v>180</v>
+        <v>247</v>
       </c>
       <c r="L9" t="n">
-        <v>186</v>
+        <v>256</v>
       </c>
       <c r="M9" t="n">
-        <v>192</v>
+        <v>264</v>
       </c>
       <c r="N9" t="n">
-        <v>182</v>
+        <v>250</v>
       </c>
       <c r="O9" t="n">
-        <v>184</v>
+        <v>253</v>
       </c>
       <c r="P9" t="n">
-        <v>185</v>
+        <v>254</v>
       </c>
       <c r="Q9" t="n">
-        <v>185</v>
+        <v>254</v>
       </c>
       <c r="R9" t="n">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="S9" t="n">
-        <v>181</v>
+        <v>248</v>
       </c>
       <c r="T9" t="n">
-        <v>196</v>
+        <v>270</v>
       </c>
       <c r="U9" t="n">
-        <v>183</v>
+        <v>251</v>
       </c>
       <c r="V9" t="n">
-        <v>185</v>
+        <v>254</v>
       </c>
       <c r="W9" t="n">
-        <v>183</v>
+        <v>251</v>
       </c>
       <c r="X9" t="n">
-        <v>188</v>
+        <v>258</v>
       </c>
       <c r="Y9" t="n">
-        <v>184</v>
+        <v>252</v>
       </c>
       <c r="Z9" t="n">
-        <v>191</v>
+        <v>263</v>
       </c>
       <c r="AA9" t="n">
-        <v>188</v>
+        <v>259</v>
       </c>
       <c r="AB9" t="n">
-        <v>190</v>
+        <v>262</v>
       </c>
       <c r="AC9" t="n">
-        <v>189</v>
+        <v>259</v>
       </c>
       <c r="AD9" t="n">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="AE9" t="n">
-        <v>187</v>
+        <v>257</v>
       </c>
       <c r="AF9" t="n">
-        <v>187</v>
+        <v>257</v>
       </c>
       <c r="AG9" t="n">
-        <v>189</v>
+        <v>260</v>
       </c>
       <c r="AH9" t="n">
-        <v>201</v>
+        <v>277</v>
       </c>
       <c r="AI9" t="n">
-        <v>185</v>
+        <v>254</v>
       </c>
       <c r="AJ9" t="n">
-        <v>185</v>
+        <v>254</v>
       </c>
       <c r="AK9" t="n">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="AL9" t="n">
-        <v>207</v>
+        <v>284</v>
       </c>
       <c r="AM9" t="n">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="AN9" t="n">
-        <v>183</v>
+        <v>251</v>
       </c>
       <c r="AO9" t="n">
-        <v>182</v>
+        <v>250</v>
       </c>
       <c r="AP9" t="n">
-        <v>183</v>
+        <v>251</v>
       </c>
       <c r="AQ9" t="n">
-        <v>183</v>
+        <v>251</v>
       </c>
       <c r="AR9" t="n">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="AS9" t="n">
-        <v>190</v>
+        <v>262</v>
       </c>
       <c r="AT9" t="n">
-        <v>182</v>
+        <v>251</v>
       </c>
       <c r="AU9" t="n">
-        <v>184</v>
+        <v>251</v>
       </c>
       <c r="AV9" t="n">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="AW9" t="n">
-        <v>182</v>
+        <v>250</v>
       </c>
       <c r="AX9" t="n">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="AY9" t="n">
-        <v>182</v>
+        <v>251</v>
       </c>
       <c r="AZ9" t="n">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="BA9" t="n">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="BB9" t="n">
-        <v>185</v>
+        <v>254</v>
       </c>
       <c r="BC9" t="n">
-        <v>188</v>
+        <v>258</v>
       </c>
       <c r="BD9" t="n">
-        <v>184</v>
+        <v>252</v>
       </c>
       <c r="BE9" t="n">
-        <v>184</v>
+        <v>253</v>
       </c>
       <c r="BF9" t="n">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="BG9" t="n">
-        <v>184</v>
+        <v>252</v>
       </c>
       <c r="BH9" t="n">
-        <v>184</v>
+        <v>252</v>
       </c>
       <c r="BI9" t="n">
-        <v>187</v>
+        <v>256</v>
       </c>
       <c r="BJ9" t="n">
-        <v>184</v>
+        <v>252</v>
       </c>
       <c r="BK9" t="n">
-        <v>182</v>
+        <v>251</v>
       </c>
       <c r="BL9" t="n">
-        <v>188</v>
+        <v>258</v>
       </c>
       <c r="BM9" t="n">
-        <v>183</v>
+        <v>251</v>
       </c>
       <c r="BN9" t="n">
-        <v>188</v>
+        <v>258</v>
       </c>
       <c r="BO9" t="n">
-        <v>184</v>
+        <v>253</v>
       </c>
       <c r="BP9" t="n">
-        <v>183</v>
+        <v>251</v>
       </c>
       <c r="BQ9" t="n">
-        <v>183</v>
+        <v>251</v>
       </c>
       <c r="BR9" t="n">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="BS9" t="n">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="BT9" t="n">
-        <v>184</v>
+        <v>253</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>251</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>253</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29245,50 +35025,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29608,1823 +35391,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="G2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="H2" s="1" t="n">
+      <c r="J2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="I2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="J2" s="1" t="n">
+      <c r="L2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="K2" s="1" t="n">
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="L2" s="1" t="n">
+      <c r="S2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="U2" s="1" t="n">
         <v>0.1</v>
-      </c>
-[...25 lines deleted...]
-        <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="X2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AA2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AB2" s="1" t="n">
+      <c r="AI2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AL2" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="AC2" s="1" t="n">
+      <c r="AM2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AY2" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="AD2" s="1" t="n">
-[...56 lines deleted...]
-      <c r="AW2" s="1" t="n">
+      <c r="AZ2" s="1" t="n">
         <v>0.06</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.09</v>
       </c>
       <c r="BA2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BB2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="BC2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="BD2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BG2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="BE2" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="BH2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="BI2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="BJ2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BL2" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="BK2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BL2" s="1" t="n">
+      <c r="BM2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BN2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="BM2" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="BP2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.06</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="N3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="E3" s="1" t="n">
+      <c r="O3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AB3" s="1" t="n">
         <v>0.31</v>
-      </c>
-[...67 lines deleted...]
-        <v>0.23</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AD3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="AE3" s="1" t="n">
+      <c r="AK3" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="AF3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AG3" s="1" t="n">
+      <c r="AL3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AY3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="AH3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AJ3" s="1" t="n">
+      <c r="AZ3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BA3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BB3" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="AK3" s="1" t="n">
-[...17 lines deleted...]
-      <c r="AQ3" s="1" t="n">
+      <c r="BC3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BD3" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="AR3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AT3" s="1" t="n">
+      <c r="BE3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BH3" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...40 lines deleted...]
-        <v>0.22</v>
       </c>
       <c r="BI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BK3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="BL3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="BM3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="BN3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BS3" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="BO3" s="1" t="n">
+      <c r="BT3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="BP3" s="1" t="n">
-[...12 lines deleted...]
-        <v>0.25</v>
+      <c r="BU3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="D4" s="1" t="n">
+      <c r="E4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="R4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="E4" s="1" t="n">
+      <c r="S4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AW4" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="F4" s="1" t="n">
+      <c r="AX4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AZ4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BA4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BB4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BE4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BF4" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="G4" s="1" t="n">
+      <c r="BG4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BH4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BI4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BJ4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BK4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BL4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BN4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="H4" s="1" t="n">
-[...11 lines deleted...]
-      <c r="L4" s="1" t="n">
+      <c r="BV4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BW4" s="1" t="n">
         <v>0.31</v>
-      </c>
-[...178 lines deleted...]
-        <v>0.28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.19</v>
+        <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.23</v>
+        <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="M5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="I5" s="1" t="n">
-[...2 lines deleted...]
-      <c r="J5" s="1" t="n">
+      <c r="N5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="R5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="V5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="K5" s="1" t="n">
+      <c r="W5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Z5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="L5" s="1" t="n">
-[...5 lines deleted...]
-      <c r="N5" s="1" t="n">
+      <c r="AA5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AG5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AH5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
         <v>0.21</v>
       </c>
-      <c r="O5" s="1" t="n">
-[...5 lines deleted...]
-      <c r="Q5" s="1" t="n">
+      <c r="AK5" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="R5" s="1" t="n">
-[...2 lines deleted...]
-      <c r="S5" s="1" t="n">
+      <c r="AL5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AM5" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="T5" s="1" t="n">
-[...8 lines deleted...]
-      <c r="W5" s="1" t="n">
+      <c r="AN5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AO5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AP5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
         <v>0.24</v>
-      </c>
-[...58 lines deleted...]
-        <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AV5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AW5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AX5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AY5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="AW5" s="1" t="n">
+      <c r="AZ5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BA5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BC5" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="AX5" s="1" t="n">
+      <c r="BD5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BI5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="AY5" s="1" t="n">
+      <c r="BK5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BL5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BM5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BO5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BP5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BT5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BW5" s="1" t="n">
         <v>0.17</v>
-      </c>
-[...61 lines deleted...]
-        <v>0.15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="I6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="J6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="J6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="P6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="R6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="S6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="T6" s="1" t="n">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="W6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="X6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="Y6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="Z6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AA6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB6" s="1" t="n">
         <v>0.09</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="AE6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.1</v>
       </c>
       <c r="AF6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="AG6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="AH6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="AI6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AL6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AN6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="AL6" s="1" t="n">
+      <c r="AO6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="AM6" s="1" t="n">
+      <c r="AR6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AS6" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="AN6" s="1" t="n">
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AW6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AX6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AY6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BA6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BB6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BC6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BD6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BE6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BF6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BG6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BH6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BI6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="AO6" s="1" t="n">
-[...64 lines deleted...]
-      </c>
       <c r="BK6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BM6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BR6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BS6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BT6" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="BR6" s="1" t="n">
-[...6 lines deleted...]
-        <v>0.19</v>
+      <c r="BU6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.13</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="C7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="D7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="F7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="C7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="D7" s="1" t="n">
+      <c r="H7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="I7" s="1" t="n">
         <v>0.04</v>
-      </c>
-[...13 lines deleted...]
-        <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="M7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="N7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="O7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="L7" s="1" t="n">
+      <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="M7" s="1" t="n">
-[...11 lines deleted...]
-      <c r="Q7" s="1" t="n">
+      <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="R7" s="1" t="n">
-[...5 lines deleted...]
-      <c r="T7" s="1" t="n">
+      <c r="V7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="W7" s="1" t="n">
         <v>0.03</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="Z7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AB7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="AA7" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AC7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="AD7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
         <v>0.04</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.02</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AL7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AO7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AP7" s="1" t="n">
         <v>0.03</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.02</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="AS7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="AT7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="AU7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AV7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AY7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AZ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BA7" s="1" t="n">
         <v>0.02</v>
       </c>
-      <c r="AZ7" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BB7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="BC7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="BD7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="BE7" s="1" t="n">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BG7" s="1" t="n">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="BH7" s="1" t="n">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BJ7" s="1" t="n">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BL7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BN7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BO7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BP7" s="1" t="n">
         <v>0.02</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.01</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BS7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BT7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BV7" s="1" t="n">
         <v>0.02</v>
       </c>
-      <c r="BS7" s="1" t="n">
-[...3 lines deleted...]
-        <v>0.04</v>
+      <c r="BW7" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>104</v>
+        <v>343</v>
       </c>
       <c r="C8" t="n">
-        <v>96</v>
+        <v>360</v>
       </c>
       <c r="D8" t="n">
-        <v>118</v>
+        <v>365</v>
       </c>
       <c r="E8" t="n">
-        <v>103</v>
+        <v>333</v>
       </c>
       <c r="F8" t="n">
-        <v>108</v>
+        <v>348</v>
       </c>
       <c r="G8" t="n">
-        <v>103</v>
+        <v>344</v>
       </c>
       <c r="H8" t="n">
-        <v>101</v>
+        <v>336</v>
       </c>
       <c r="I8" t="n">
-        <v>102</v>
+        <v>340</v>
       </c>
       <c r="J8" t="n">
-        <v>100</v>
+        <v>340</v>
       </c>
       <c r="K8" t="n">
-        <v>101</v>
+        <v>316</v>
       </c>
       <c r="L8" t="n">
-        <v>98</v>
+        <v>341</v>
       </c>
       <c r="M8" t="n">
-        <v>111</v>
+        <v>358</v>
       </c>
       <c r="N8" t="n">
-        <v>102</v>
+        <v>325</v>
       </c>
       <c r="O8" t="n">
-        <v>108</v>
+        <v>330</v>
       </c>
       <c r="P8" t="n">
-        <v>97</v>
+        <v>338</v>
       </c>
       <c r="Q8" t="n">
-        <v>106</v>
+        <v>348</v>
       </c>
       <c r="R8" t="n">
-        <v>103</v>
+        <v>332</v>
       </c>
       <c r="S8" t="n">
-        <v>101</v>
+        <v>330</v>
       </c>
       <c r="T8" t="n">
-        <v>111</v>
+        <v>375</v>
       </c>
       <c r="U8" t="n">
-        <v>102</v>
+        <v>334</v>
       </c>
       <c r="V8" t="n">
-        <v>97</v>
+        <v>334</v>
       </c>
       <c r="W8" t="n">
-        <v>102</v>
+        <v>327</v>
       </c>
       <c r="X8" t="n">
-        <v>106</v>
+        <v>344</v>
       </c>
       <c r="Y8" t="n">
-        <v>97</v>
+        <v>338</v>
       </c>
       <c r="Z8" t="n">
-        <v>103</v>
+        <v>348</v>
       </c>
       <c r="AA8" t="n">
-        <v>115</v>
+        <v>345</v>
       </c>
       <c r="AB8" t="n">
-        <v>108</v>
+        <v>335</v>
       </c>
       <c r="AC8" t="n">
-        <v>112</v>
+        <v>343</v>
       </c>
       <c r="AD8" t="n">
-        <v>100</v>
+        <v>330</v>
       </c>
       <c r="AE8" t="n">
-        <v>106</v>
+        <v>325</v>
       </c>
       <c r="AF8" t="n">
-        <v>104</v>
+        <v>329</v>
       </c>
       <c r="AG8" t="n">
-        <v>97</v>
+        <v>348</v>
       </c>
       <c r="AH8" t="n">
-        <v>107</v>
+        <v>374</v>
       </c>
       <c r="AI8" t="n">
-        <v>100</v>
+        <v>325</v>
       </c>
       <c r="AJ8" t="n">
-        <v>107</v>
+        <v>321</v>
       </c>
       <c r="AK8" t="n">
-        <v>97</v>
+        <v>329</v>
       </c>
       <c r="AL8" t="n">
-        <v>121</v>
+        <v>368</v>
       </c>
       <c r="AM8" t="n">
-        <v>100</v>
+        <v>329</v>
       </c>
       <c r="AN8" t="n">
-        <v>100</v>
+        <v>340</v>
       </c>
       <c r="AO8" t="n">
-        <v>95</v>
+        <v>334</v>
       </c>
       <c r="AP8" t="n">
-        <v>109</v>
+        <v>324</v>
       </c>
       <c r="AQ8" t="n">
-        <v>108</v>
+        <v>336</v>
       </c>
       <c r="AR8" t="n">
-        <v>109</v>
+        <v>326</v>
       </c>
       <c r="AS8" t="n">
-        <v>101</v>
+        <v>356</v>
       </c>
       <c r="AT8" t="n">
-        <v>103</v>
+        <v>328</v>
       </c>
       <c r="AU8" t="n">
-        <v>112</v>
+        <v>320</v>
       </c>
       <c r="AV8" t="n">
-        <v>106</v>
+        <v>333</v>
       </c>
       <c r="AW8" t="n">
-        <v>95</v>
+        <v>335</v>
       </c>
       <c r="AX8" t="n">
-        <v>99</v>
+        <v>324</v>
       </c>
       <c r="AY8" t="n">
-        <v>109</v>
+        <v>344</v>
       </c>
       <c r="AZ8" t="n">
-        <v>99</v>
+        <v>334</v>
       </c>
       <c r="BA8" t="n">
-        <v>104</v>
+        <v>333</v>
       </c>
       <c r="BB8" t="n">
-        <v>108</v>
+        <v>329</v>
       </c>
       <c r="BC8" t="n">
-        <v>109</v>
+        <v>333</v>
       </c>
       <c r="BD8" t="n">
-        <v>100</v>
+        <v>327</v>
       </c>
       <c r="BE8" t="n">
-        <v>102</v>
+        <v>334</v>
       </c>
       <c r="BF8" t="n">
-        <v>105</v>
+        <v>335</v>
       </c>
       <c r="BG8" t="n">
-        <v>105</v>
+        <v>346</v>
       </c>
       <c r="BH8" t="n">
-        <v>104</v>
+        <v>339</v>
       </c>
       <c r="BI8" t="n">
-        <v>101</v>
+        <v>348</v>
       </c>
       <c r="BJ8" t="n">
-        <v>102</v>
+        <v>351</v>
       </c>
       <c r="BK8" t="n">
-        <v>97</v>
+        <v>335</v>
       </c>
       <c r="BL8" t="n">
-        <v>102</v>
+        <v>346</v>
       </c>
       <c r="BM8" t="n">
-        <v>110</v>
+        <v>343</v>
       </c>
       <c r="BN8" t="n">
-        <v>106</v>
+        <v>339</v>
       </c>
       <c r="BO8" t="n">
-        <v>102</v>
+        <v>358</v>
       </c>
       <c r="BP8" t="n">
-        <v>102</v>
+        <v>328</v>
       </c>
       <c r="BQ8" t="n">
-        <v>99</v>
+        <v>354</v>
       </c>
       <c r="BR8" t="n">
-        <v>98</v>
+        <v>337</v>
       </c>
       <c r="BS8" t="n">
-        <v>107</v>
+        <v>331</v>
       </c>
       <c r="BT8" t="n">
-        <v>109</v>
+        <v>337</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>325</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>343</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>330</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>109</v>
+        <v>347</v>
       </c>
       <c r="C9" t="n">
-        <v>106</v>
+        <v>340</v>
       </c>
       <c r="D9" t="n">
-        <v>113</v>
+        <v>365</v>
       </c>
       <c r="E9" t="n">
-        <v>106</v>
+        <v>338</v>
       </c>
       <c r="F9" t="n">
-        <v>110</v>
+        <v>352</v>
       </c>
       <c r="G9" t="n">
-        <v>106</v>
+        <v>339</v>
       </c>
       <c r="H9" t="n">
-        <v>108</v>
+        <v>346</v>
       </c>
       <c r="I9" t="n">
-        <v>106</v>
+        <v>338</v>
       </c>
       <c r="J9" t="n">
-        <v>108</v>
+        <v>344</v>
       </c>
       <c r="K9" t="n">
-        <v>104</v>
+        <v>333</v>
       </c>
       <c r="L9" t="n">
-        <v>108</v>
+        <v>345</v>
       </c>
       <c r="M9" t="n">
-        <v>112</v>
+        <v>356</v>
       </c>
       <c r="N9" t="n">
-        <v>105</v>
+        <v>337</v>
       </c>
       <c r="O9" t="n">
-        <v>107</v>
+        <v>341</v>
       </c>
       <c r="P9" t="n">
-        <v>107</v>
+        <v>342</v>
       </c>
       <c r="Q9" t="n">
-        <v>107</v>
+        <v>342</v>
       </c>
       <c r="R9" t="n">
-        <v>106</v>
+        <v>340</v>
       </c>
       <c r="S9" t="n">
-        <v>105</v>
+        <v>335</v>
       </c>
       <c r="T9" t="n">
-        <v>114</v>
+        <v>348</v>
       </c>
       <c r="U9" t="n">
-        <v>106</v>
+        <v>339</v>
       </c>
       <c r="V9" t="n">
-        <v>107</v>
+        <v>343</v>
       </c>
       <c r="W9" t="n">
-        <v>106</v>
+        <v>338</v>
       </c>
       <c r="X9" t="n">
-        <v>109</v>
+        <v>348</v>
       </c>
       <c r="Y9" t="n">
-        <v>107</v>
+        <v>340</v>
       </c>
       <c r="Z9" t="n">
-        <v>111</v>
+        <v>354</v>
       </c>
       <c r="AA9" t="n">
-        <v>109</v>
+        <v>349</v>
       </c>
       <c r="AB9" t="n">
-        <v>110</v>
+        <v>353</v>
       </c>
       <c r="AC9" t="n">
-        <v>109</v>
+        <v>350</v>
       </c>
       <c r="AD9" t="n">
-        <v>106</v>
+        <v>340</v>
       </c>
       <c r="AE9" t="n">
-        <v>108</v>
+        <v>346</v>
       </c>
       <c r="AF9" t="n">
-        <v>108</v>
+        <v>346</v>
       </c>
       <c r="AG9" t="n">
-        <v>110</v>
+        <v>351</v>
       </c>
       <c r="AH9" t="n">
-        <v>117</v>
+        <v>373</v>
       </c>
       <c r="AI9" t="n">
-        <v>107</v>
+        <v>342</v>
       </c>
       <c r="AJ9" t="n">
-        <v>107</v>
+        <v>343</v>
       </c>
       <c r="AK9" t="n">
-        <v>106</v>
+        <v>339</v>
       </c>
       <c r="AL9" t="n">
-        <v>120</v>
+        <v>383</v>
       </c>
       <c r="AM9" t="n">
-        <v>106</v>
+        <v>340</v>
       </c>
       <c r="AN9" t="n">
-        <v>106</v>
+        <v>338</v>
       </c>
       <c r="AO9" t="n">
-        <v>106</v>
+        <v>338</v>
       </c>
       <c r="AP9" t="n">
-        <v>106</v>
+        <v>338</v>
       </c>
       <c r="AQ9" t="n">
-        <v>106</v>
+        <v>339</v>
       </c>
       <c r="AR9" t="n">
-        <v>106</v>
+        <v>339</v>
       </c>
       <c r="AS9" t="n">
-        <v>110</v>
+        <v>353</v>
       </c>
       <c r="AT9" t="n">
-        <v>105</v>
+        <v>338</v>
       </c>
       <c r="AU9" t="n">
-        <v>103</v>
+        <v>342</v>
       </c>
       <c r="AV9" t="n">
-        <v>106</v>
+        <v>339</v>
       </c>
       <c r="AW9" t="n">
-        <v>106</v>
+        <v>338</v>
       </c>
       <c r="AX9" t="n">
-        <v>106</v>
+        <v>339</v>
       </c>
       <c r="AY9" t="n">
-        <v>105</v>
+        <v>338</v>
       </c>
       <c r="AZ9" t="n">
-        <v>106</v>
+        <v>340</v>
       </c>
       <c r="BA9" t="n">
-        <v>106</v>
+        <v>340</v>
       </c>
       <c r="BB9" t="n">
-        <v>107</v>
+        <v>342</v>
       </c>
       <c r="BC9" t="n">
-        <v>109</v>
+        <v>348</v>
       </c>
       <c r="BD9" t="n">
-        <v>107</v>
+        <v>340</v>
       </c>
       <c r="BE9" t="n">
-        <v>107</v>
+        <v>341</v>
       </c>
       <c r="BF9" t="n">
-        <v>106</v>
+        <v>339</v>
       </c>
       <c r="BG9" t="n">
-        <v>107</v>
+        <v>340</v>
       </c>
       <c r="BH9" t="n">
-        <v>107</v>
+        <v>340</v>
       </c>
       <c r="BI9" t="n">
-        <v>108</v>
+        <v>346</v>
       </c>
       <c r="BJ9" t="n">
-        <v>107</v>
+        <v>340</v>
       </c>
       <c r="BK9" t="n">
-        <v>106</v>
+        <v>338</v>
       </c>
       <c r="BL9" t="n">
-        <v>109</v>
+        <v>348</v>
       </c>
       <c r="BM9" t="n">
-        <v>106</v>
+        <v>338</v>
       </c>
       <c r="BN9" t="n">
-        <v>109</v>
+        <v>348</v>
       </c>
       <c r="BO9" t="n">
-        <v>107</v>
+        <v>342</v>
       </c>
       <c r="BP9" t="n">
-        <v>106</v>
+        <v>338</v>
       </c>
       <c r="BQ9" t="n">
-        <v>106</v>
+        <v>339</v>
       </c>
       <c r="BR9" t="n">
-        <v>106</v>
+        <v>340</v>
       </c>
       <c r="BS9" t="n">
-        <v>106</v>
+        <v>339</v>
       </c>
       <c r="BT9" t="n">
-        <v>106</v>
+        <v>341</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>338</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>342</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31460,50 +37330,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31823,1823 +37696,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="L2" s="1" t="n">
-[...5 lines deleted...]
-      <c r="N2" s="1" t="n">
+      <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="O2" s="1" t="n">
-[...17 lines deleted...]
-      <c r="U2" s="1" t="n">
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BK2" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="V2" s="1" t="n">
-[...124 lines deleted...]
-      </c>
       <c r="BL2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="BM2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BN2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.04</v>
       </c>
       <c r="BO2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.03</v>
       </c>
       <c r="BQ2" s="1" t="n">
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="BR2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.06</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="L3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="C3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="F3" s="1" t="n">
+      <c r="M3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="S3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="G3" s="1" t="n">
+      <c r="T3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AA3" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="H3" s="1" t="n">
-[...35 lines deleted...]
-      <c r="T3" s="1" t="n">
+      <c r="AB3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AC3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="U3" s="1" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="AD3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="AE3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AH3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="AI3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="AJ3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="AK3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="AL3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="AM3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AP3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AN3" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AQ3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="AR3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AZ3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BA3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BB3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BH3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="AU3" s="1" t="n">
-[...26 lines deleted...]
-      <c r="BD3" s="1" t="n">
+      <c r="BI3" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="BE3" s="1" t="n">
+      <c r="BJ3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BK3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BN3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BO3" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="BF3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="BH3" s="1" t="n">
+      <c r="BP3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BU3" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="BI3" s="1" t="n">
-[...33 lines deleted...]
-        <v>0.25</v>
+      <c r="BV3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AO4" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="C4" s="1" t="n">
+      <c r="AP4" s="1" t="n">
         <v>0.33</v>
-      </c>
-[...115 lines deleted...]
-        <v>0.28</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="AS4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="AT4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="AU4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="AV4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="AW4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AZ4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BA4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BB4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="AX4" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="BC4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="BD4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="BE4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.43</v>
       </c>
       <c r="BF4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="BG4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="BH4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.37</v>
       </c>
       <c r="BI4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="BJ4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BK4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BL4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BN4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="BK4" s="1" t="n">
+      <c r="BO4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BR4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="BL4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BM4" s="1" t="n">
+      <c r="BS4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BW4" s="1" t="n">
         <v>0.34</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.32</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="C5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="D5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="E5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="F5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Q5" s="1" t="n">
         <v>0.16</v>
-      </c>
-[...43 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="V5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="W5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="X5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="Y5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="Z5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AB5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="AC5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AE5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.21</v>
       </c>
       <c r="AF5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="AG5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="AH5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AJ5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="AK5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="AL5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="AM5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="AN5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="AP5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="AU5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AW5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="AX5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.21</v>
       </c>
       <c r="AY5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="AZ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BA5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BE5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="BB5" s="1" t="n">
-[...5 lines deleted...]
-      <c r="BD5" s="1" t="n">
+      <c r="BF5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BI5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="BE5" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="BJ5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BL5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="BO5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="BP5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BT5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BW5" s="1" t="n">
         <v>0.16</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.13</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="I6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="K6" s="1" t="n">
         <v>0.06</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="N6" s="1" t="n">
+      <c r="O6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="R6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="S6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="T6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="O6" s="1" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="U6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AA6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="Z6" s="1" t="n">
+      <c r="AB6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AE6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AG6" s="1" t="n">
         <v>0.07000000000000001</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AL6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AR6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="AR6" s="1" t="n">
+      <c r="AT6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AW6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AX6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AY6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BA6" s="1" t="n">
         <v>0.08</v>
-      </c>
-[...25 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="BB6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BC6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.14</v>
       </c>
       <c r="BD6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BE6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BF6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BG6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BH6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BI6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BK6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BL6" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="BE6" s="1" t="n">
-[...8 lines deleted...]
-      <c r="BH6" s="1" t="n">
+      <c r="BM6" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="BI6" s="1" t="n">
-[...5 lines deleted...]
-      <c r="BK6" s="1" t="n">
+      <c r="BN6" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="BL6" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="BO6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="BP6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BS6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BT6" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="BS6" s="1" t="n">
+      <c r="BU6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW6" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.08</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="G7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="H7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="G7" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="R7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.02</v>
       </c>
       <c r="T7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.01</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.03</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="Z7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.02</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.01</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="AC7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AE7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AH7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AK7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AL7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AM7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AO7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="AE7" s="1" t="n">
-[...23 lines deleted...]
-      <c r="AM7" s="1" t="n">
+      <c r="AP7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AQ7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AR7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AV7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AW7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AX7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="AN7" s="1" t="n">
-[...31 lines deleted...]
-      </c>
       <c r="AY7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="AZ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BA7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BC7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="BD7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BE7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BF7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BG7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BH7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BJ7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BK7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BL7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="BE7" s="1" t="n">
+      <c r="BM7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BN7" s="1" t="n">
         <v>0.02</v>
       </c>
-      <c r="BF7" s="1" t="n">
-[...11 lines deleted...]
-      <c r="BJ7" s="1" t="n">
+      <c r="BO7" s="1" t="n">
         <v>0.02</v>
       </c>
-      <c r="BK7" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="BP7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="BQ7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="BT7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BV7" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>251</v>
+        <v>193</v>
       </c>
       <c r="C8" t="n">
-        <v>263</v>
+        <v>130</v>
       </c>
       <c r="D8" t="n">
-        <v>274</v>
+        <v>199</v>
       </c>
       <c r="E8" t="n">
-        <v>254</v>
+        <v>174</v>
       </c>
       <c r="F8" t="n">
-        <v>272</v>
+        <v>176</v>
       </c>
       <c r="G8" t="n">
-        <v>253</v>
+        <v>168</v>
       </c>
       <c r="H8" t="n">
-        <v>258</v>
+        <v>184</v>
       </c>
       <c r="I8" t="n">
-        <v>254</v>
+        <v>168</v>
       </c>
       <c r="J8" t="n">
-        <v>267</v>
+        <v>174</v>
       </c>
       <c r="K8" t="n">
-        <v>261</v>
+        <v>174</v>
       </c>
       <c r="L8" t="n">
-        <v>256</v>
+        <v>173</v>
       </c>
       <c r="M8" t="n">
-        <v>274</v>
+        <v>194</v>
       </c>
       <c r="N8" t="n">
-        <v>258</v>
+        <v>171</v>
       </c>
       <c r="O8" t="n">
-        <v>254</v>
+        <v>191</v>
       </c>
       <c r="P8" t="n">
-        <v>246</v>
+        <v>182</v>
       </c>
       <c r="Q8" t="n">
-        <v>244</v>
+        <v>179</v>
       </c>
       <c r="R8" t="n">
-        <v>250</v>
+        <v>183</v>
       </c>
       <c r="S8" t="n">
-        <v>251</v>
+        <v>176</v>
       </c>
       <c r="T8" t="n">
-        <v>257</v>
+        <v>194</v>
       </c>
       <c r="U8" t="n">
-        <v>254</v>
+        <v>190</v>
       </c>
       <c r="V8" t="n">
-        <v>252</v>
+        <v>182</v>
       </c>
       <c r="W8" t="n">
-        <v>250</v>
+        <v>190</v>
       </c>
       <c r="X8" t="n">
-        <v>261</v>
+        <v>182</v>
       </c>
       <c r="Y8" t="n">
-        <v>254</v>
+        <v>175</v>
       </c>
       <c r="Z8" t="n">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="AA8" t="n">
-        <v>259</v>
+        <v>181</v>
       </c>
       <c r="AB8" t="n">
-        <v>270</v>
+        <v>189</v>
       </c>
       <c r="AC8" t="n">
-        <v>268</v>
+        <v>174</v>
       </c>
       <c r="AD8" t="n">
-        <v>257</v>
+        <v>178</v>
       </c>
       <c r="AE8" t="n">
-        <v>267</v>
+        <v>195</v>
       </c>
       <c r="AF8" t="n">
-        <v>274</v>
+        <v>181</v>
       </c>
       <c r="AG8" t="n">
-        <v>262</v>
+        <v>183</v>
       </c>
       <c r="AH8" t="n">
-        <v>282</v>
+        <v>188</v>
       </c>
       <c r="AI8" t="n">
-        <v>259</v>
+        <v>184</v>
       </c>
       <c r="AJ8" t="n">
-        <v>254</v>
+        <v>191</v>
       </c>
       <c r="AK8" t="n">
-        <v>257</v>
+        <v>181</v>
       </c>
       <c r="AL8" t="n">
-        <v>278</v>
+        <v>235</v>
       </c>
       <c r="AM8" t="n">
-        <v>258</v>
+        <v>175</v>
       </c>
       <c r="AN8" t="n">
-        <v>248</v>
+        <v>171</v>
       </c>
       <c r="AO8" t="n">
-        <v>256</v>
+        <v>168</v>
       </c>
       <c r="AP8" t="n">
-        <v>255</v>
+        <v>183</v>
       </c>
       <c r="AQ8" t="n">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="AR8" t="n">
-        <v>264</v>
+        <v>178</v>
       </c>
       <c r="AS8" t="n">
-        <v>262</v>
+        <v>185</v>
       </c>
       <c r="AT8" t="n">
-        <v>253</v>
+        <v>176</v>
       </c>
       <c r="AU8" t="n">
-        <v>252</v>
+        <v>201</v>
       </c>
       <c r="AV8" t="n">
-        <v>262</v>
+        <v>176</v>
       </c>
       <c r="AW8" t="n">
-        <v>255</v>
+        <v>170</v>
       </c>
       <c r="AX8" t="n">
-        <v>264</v>
+        <v>187</v>
       </c>
       <c r="AY8" t="n">
-        <v>255</v>
+        <v>180</v>
       </c>
       <c r="AZ8" t="n">
-        <v>256</v>
+        <v>193</v>
       </c>
       <c r="BA8" t="n">
-        <v>259</v>
+        <v>173</v>
       </c>
       <c r="BB8" t="n">
-        <v>253</v>
+        <v>189</v>
       </c>
       <c r="BC8" t="n">
-        <v>283</v>
+        <v>166</v>
       </c>
       <c r="BD8" t="n">
-        <v>251</v>
+        <v>190</v>
       </c>
       <c r="BE8" t="n">
-        <v>265</v>
+        <v>174</v>
       </c>
       <c r="BF8" t="n">
-        <v>253</v>
+        <v>175</v>
       </c>
       <c r="BG8" t="n">
-        <v>249</v>
+        <v>175</v>
       </c>
       <c r="BH8" t="n">
-        <v>250</v>
+        <v>178</v>
       </c>
       <c r="BI8" t="n">
-        <v>244</v>
+        <v>196</v>
       </c>
       <c r="BJ8" t="n">
-        <v>245</v>
+        <v>189</v>
       </c>
       <c r="BK8" t="n">
-        <v>245</v>
+        <v>188</v>
       </c>
       <c r="BL8" t="n">
-        <v>260</v>
+        <v>182</v>
       </c>
       <c r="BM8" t="n">
-        <v>249</v>
+        <v>191</v>
       </c>
       <c r="BN8" t="n">
-        <v>263</v>
+        <v>190</v>
       </c>
       <c r="BO8" t="n">
-        <v>250</v>
+        <v>189</v>
       </c>
       <c r="BP8" t="n">
-        <v>259</v>
+        <v>187</v>
       </c>
       <c r="BQ8" t="n">
-        <v>237</v>
+        <v>204</v>
       </c>
       <c r="BR8" t="n">
-        <v>261</v>
+        <v>177</v>
       </c>
       <c r="BS8" t="n">
-        <v>246</v>
+        <v>193</v>
       </c>
       <c r="BT8" t="n">
-        <v>255</v>
+        <v>193</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>190</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>200</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>187</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>257</v>
+        <v>203</v>
       </c>
       <c r="C9" t="n">
-        <v>252</v>
+        <v>195</v>
       </c>
       <c r="D9" t="n">
-        <v>272</v>
+        <v>215</v>
       </c>
       <c r="E9" t="n">
-        <v>250</v>
+        <v>198</v>
       </c>
       <c r="F9" t="n">
-        <v>261</v>
+        <v>206</v>
       </c>
       <c r="G9" t="n">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="H9" t="n">
-        <v>257</v>
+        <v>203</v>
       </c>
       <c r="I9" t="n">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="J9" t="n">
-        <v>255</v>
+        <v>202</v>
       </c>
       <c r="K9" t="n">
-        <v>247</v>
+        <v>195</v>
       </c>
       <c r="L9" t="n">
-        <v>256</v>
+        <v>202</v>
       </c>
       <c r="M9" t="n">
-        <v>264</v>
+        <v>209</v>
       </c>
       <c r="N9" t="n">
-        <v>250</v>
+        <v>197</v>
       </c>
       <c r="O9" t="n">
-        <v>253</v>
+        <v>199</v>
       </c>
       <c r="P9" t="n">
-        <v>254</v>
+        <v>200</v>
       </c>
       <c r="Q9" t="n">
-        <v>254</v>
+        <v>200</v>
       </c>
       <c r="R9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="S9" t="n">
-        <v>248</v>
+        <v>196</v>
       </c>
       <c r="T9" t="n">
-        <v>270</v>
+        <v>213</v>
       </c>
       <c r="U9" t="n">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="V9" t="n">
-        <v>254</v>
+        <v>201</v>
       </c>
       <c r="W9" t="n">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="X9" t="n">
-        <v>258</v>
+        <v>204</v>
       </c>
       <c r="Y9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="Z9" t="n">
-        <v>263</v>
+        <v>207</v>
       </c>
       <c r="AA9" t="n">
-        <v>259</v>
+        <v>204</v>
       </c>
       <c r="AB9" t="n">
-        <v>262</v>
+        <v>206</v>
       </c>
       <c r="AC9" t="n">
-        <v>259</v>
+        <v>205</v>
       </c>
       <c r="AD9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="AE9" t="n">
-        <v>257</v>
+        <v>203</v>
       </c>
       <c r="AF9" t="n">
-        <v>257</v>
+        <v>203</v>
       </c>
       <c r="AG9" t="n">
-        <v>260</v>
+        <v>205</v>
       </c>
       <c r="AH9" t="n">
-        <v>277</v>
+        <v>219</v>
       </c>
       <c r="AI9" t="n">
-        <v>254</v>
+        <v>200</v>
       </c>
       <c r="AJ9" t="n">
-        <v>254</v>
+        <v>196</v>
       </c>
       <c r="AK9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="AL9" t="n">
-        <v>284</v>
+        <v>224</v>
       </c>
       <c r="AM9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="AN9" t="n">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="AO9" t="n">
-        <v>250</v>
+        <v>198</v>
       </c>
       <c r="AP9" t="n">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="AQ9" t="n">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="AR9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="AS9" t="n">
-        <v>262</v>
+        <v>207</v>
       </c>
       <c r="AT9" t="n">
-        <v>251</v>
+        <v>197</v>
       </c>
       <c r="AU9" t="n">
-        <v>251</v>
+        <v>199</v>
       </c>
       <c r="AV9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="AW9" t="n">
-        <v>250</v>
+        <v>198</v>
       </c>
       <c r="AX9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="AY9" t="n">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="AZ9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="BA9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="BB9" t="n">
-        <v>254</v>
+        <v>200</v>
       </c>
       <c r="BC9" t="n">
-        <v>258</v>
+        <v>203</v>
       </c>
       <c r="BD9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="BE9" t="n">
-        <v>253</v>
+        <v>200</v>
       </c>
       <c r="BF9" t="n">
-        <v>252</v>
+        <v>198</v>
       </c>
       <c r="BG9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="BH9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="BI9" t="n">
-        <v>256</v>
+        <v>202</v>
       </c>
       <c r="BJ9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="BK9" t="n">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="BL9" t="n">
-        <v>258</v>
+        <v>204</v>
       </c>
       <c r="BM9" t="n">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="BN9" t="n">
-        <v>258</v>
+        <v>204</v>
       </c>
       <c r="BO9" t="n">
-        <v>253</v>
+        <v>200</v>
       </c>
       <c r="BP9" t="n">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="BQ9" t="n">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="BR9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="BS9" t="n">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="BT9" t="n">
-        <v>253</v>
+        <v>200</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>198</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>200</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33675,50 +39635,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34038,1823 +40001,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="D2" s="1" t="n">
+      <c r="G2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="E2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="F2" s="1" t="n">
+      <c r="J2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="G2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="H2" s="1" t="n">
+      <c r="L2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="M2" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...13 lines deleted...]
-        <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="Q2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="T2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="V2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.12</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="Z2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="AA2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="AB2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="AC2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AD2" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AF2" s="1" t="n">
+      <c r="BA2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BK2" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AG2" s="1" t="n">
-[...32 lines deleted...]
-      <c r="AR2" s="1" t="n">
+      <c r="BL2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BM2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BN2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="AS2" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AU2" s="1" t="n">
+      <c r="BO2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BP2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BQ2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BS2" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="AV2" s="1" t="n">
-[...17 lines deleted...]
-      <c r="BB2" s="1" t="n">
+      <c r="BT2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="BC2" s="1" t="n">
-[...51 lines deleted...]
-        <v>0.07000000000000001</v>
+      <c r="BV2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.14</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="C3" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="G3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="N3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="Q3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="R3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="S3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="X3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="W3" s="1" t="n">
+      <c r="Y3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AC3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="X3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="Y3" s="1" t="n">
+      <c r="AD3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="Z3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="AC3" s="1" t="n">
+      <c r="AE3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AF3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="AD3" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AG3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AI3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AK3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="AL3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="AM3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="AN3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="AR3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AS3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="AT3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="AU3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="AV3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="AW3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AY3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AX3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AZ3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="BA3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BB3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BI3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BK3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BM3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BN3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="BC3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BD3" s="1" t="n">
+      <c r="BR3" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="BE3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="BH3" s="1" t="n">
+      <c r="BS3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="BI3" s="1" t="n">
+      <c r="BU3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BV3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="BJ3" s="1" t="n">
-[...30 lines deleted...]
-        <v>0.26</v>
+      <c r="BW3" s="1" t="n">
+        <v>0.3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
-      <c r="C4" s="1" t="n">
+      <c r="D4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="P4" s="1" t="n">
         <v>0.39</v>
       </c>
-      <c r="D4" s="1" t="n">
+      <c r="Q4" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="E4" s="1" t="n">
+      <c r="R4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="Z4" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="F4" s="1" t="n">
+      <c r="AA4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AN4" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="G4" s="1" t="n">
-[...5 lines deleted...]
-      <c r="I4" s="1" t="n">
+      <c r="AO4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AZ4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BA4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BB4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BE4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BF4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BG4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BH4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BI4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BJ4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BK4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="J4" s="1" t="n">
-[...98 lines deleted...]
-      <c r="AQ4" s="1" t="n">
+      <c r="BL4" s="1" t="n">
         <v>0.3</v>
-      </c>
-[...61 lines deleted...]
-        <v>0.31</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BN4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="BO4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.3</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="H5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="G5" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="M5" s="1" t="n">
+      <c r="N5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="R5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="N5" s="1" t="n">
-[...11 lines deleted...]
-      <c r="R5" s="1" t="n">
+      <c r="S5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="T5" s="1" t="n">
         <v>0.16</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.17</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="W5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="X5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="Y5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AF5" s="1" t="n">
         <v>0.13</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="AI5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="AJ5" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AK5" s="1" t="n">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="AM5" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AN5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AR5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AU5" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="AQ5" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AR5" s="1" t="n">
+      <c r="AV5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AW5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="AS5" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AU5" s="1" t="n">
+      <c r="AX5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AY5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BA5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BI5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BK5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BL5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BM5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BO5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BP5" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="AV5" s="1" t="n">
-[...8 lines deleted...]
-      <c r="AY5" s="1" t="n">
+      <c r="BQ5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BT5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="AZ5" s="1" t="n">
-[...14 lines deleted...]
-      <c r="BE5" s="1" t="n">
+      <c r="BU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="BF5" s="1" t="n">
-[...42 lines deleted...]
-        <v>0.16</v>
+      <c r="BW5" s="1" t="n">
+        <v>0.17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="G6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="G6" s="1" t="n">
+      <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="H6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="I6" s="1" t="n">
+      <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="J6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="L6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.1</v>
       </c>
       <c r="R6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="Y6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="Z6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AA6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AD6" s="1" t="n">
         <v>0.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="AL6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="AM6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="AO6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="AQ6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AV6" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="AT6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AU6" s="1" t="n">
+      <c r="AW6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AX6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AY6" s="1" t="n">
         <v>0.1</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="AZ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BA6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BB6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BC6" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="BB6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BD6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BE6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="BF6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="BG6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BH6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BJ6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="BK6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BM6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BN6" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="BN6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BO6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BR6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BS6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BT6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BU6" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="BR6" s="1" t="n">
-[...6 lines deleted...]
-        <v>0.14</v>
+      <c r="BV6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="P7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="S7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="T7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="U7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="Q7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="R7" s="1" t="n">
+      <c r="W7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="X7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="S7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="T7" s="1" t="n">
+      <c r="Y7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="U7" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="Z7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AA7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="AA7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AB7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AE7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AH7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AK7" s="1" t="n">
         <v>0.03</v>
-      </c>
-[...16 lines deleted...]
-        <v>0.02</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="AT7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AU7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="AV7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AX7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AY7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AZ7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BA7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="BB7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="BC7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BE7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BF7" s="1" t="n">
         <v>0.02</v>
       </c>
-      <c r="BF7" s="1" t="n">
+      <c r="BG7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BH7" s="1" t="n">
         <v>0.03</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.05</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BJ7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BK7" s="1" t="n">
         <v>0.03</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.02</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BN7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>343</v>
+        <v>475</v>
       </c>
       <c r="C8" t="n">
-        <v>360</v>
+        <v>501</v>
       </c>
       <c r="D8" t="n">
-        <v>365</v>
+        <v>517</v>
       </c>
       <c r="E8" t="n">
-        <v>333</v>
+        <v>488</v>
       </c>
       <c r="F8" t="n">
-        <v>348</v>
+        <v>487</v>
       </c>
       <c r="G8" t="n">
-        <v>344</v>
+        <v>480</v>
       </c>
       <c r="H8" t="n">
-        <v>336</v>
+        <v>494</v>
       </c>
       <c r="I8" t="n">
-        <v>340</v>
+        <v>484</v>
       </c>
       <c r="J8" t="n">
-        <v>340</v>
+        <v>502</v>
       </c>
       <c r="K8" t="n">
-        <v>316</v>
+        <v>479</v>
       </c>
       <c r="L8" t="n">
-        <v>341</v>
+        <v>496</v>
       </c>
       <c r="M8" t="n">
-        <v>358</v>
+        <v>498</v>
       </c>
       <c r="N8" t="n">
-        <v>325</v>
+        <v>477</v>
       </c>
       <c r="O8" t="n">
-        <v>330</v>
+        <v>494</v>
       </c>
       <c r="P8" t="n">
-        <v>338</v>
+        <v>471</v>
       </c>
       <c r="Q8" t="n">
-        <v>348</v>
+        <v>486</v>
       </c>
       <c r="R8" t="n">
-        <v>332</v>
+        <v>477</v>
       </c>
       <c r="S8" t="n">
-        <v>330</v>
+        <v>479</v>
       </c>
       <c r="T8" t="n">
-        <v>375</v>
+        <v>481</v>
       </c>
       <c r="U8" t="n">
-        <v>334</v>
+        <v>480</v>
       </c>
       <c r="V8" t="n">
-        <v>334</v>
+        <v>483</v>
       </c>
       <c r="W8" t="n">
-        <v>327</v>
+        <v>491</v>
       </c>
       <c r="X8" t="n">
-        <v>344</v>
+        <v>504</v>
       </c>
       <c r="Y8" t="n">
-        <v>338</v>
+        <v>486</v>
       </c>
       <c r="Z8" t="n">
-        <v>348</v>
+        <v>493</v>
       </c>
       <c r="AA8" t="n">
-        <v>345</v>
+        <v>490</v>
       </c>
       <c r="AB8" t="n">
-        <v>335</v>
+        <v>495</v>
       </c>
       <c r="AC8" t="n">
-        <v>343</v>
+        <v>506</v>
       </c>
       <c r="AD8" t="n">
-        <v>330</v>
+        <v>488</v>
       </c>
       <c r="AE8" t="n">
-        <v>325</v>
+        <v>504</v>
       </c>
       <c r="AF8" t="n">
-        <v>329</v>
+        <v>505</v>
       </c>
       <c r="AG8" t="n">
-        <v>348</v>
+        <v>499</v>
       </c>
       <c r="AH8" t="n">
-        <v>374</v>
+        <v>549</v>
       </c>
       <c r="AI8" t="n">
-        <v>325</v>
+        <v>485</v>
       </c>
       <c r="AJ8" t="n">
-        <v>321</v>
+        <v>482</v>
       </c>
       <c r="AK8" t="n">
-        <v>329</v>
+        <v>496</v>
       </c>
       <c r="AL8" t="n">
-        <v>368</v>
+        <v>568</v>
       </c>
       <c r="AM8" t="n">
-        <v>329</v>
+        <v>478</v>
       </c>
       <c r="AN8" t="n">
-        <v>340</v>
+        <v>486</v>
       </c>
       <c r="AO8" t="n">
-        <v>334</v>
+        <v>477</v>
       </c>
       <c r="AP8" t="n">
-        <v>324</v>
+        <v>490</v>
       </c>
       <c r="AQ8" t="n">
-        <v>336</v>
+        <v>485</v>
       </c>
       <c r="AR8" t="n">
-        <v>326</v>
+        <v>482</v>
       </c>
       <c r="AS8" t="n">
-        <v>356</v>
+        <v>497</v>
       </c>
       <c r="AT8" t="n">
-        <v>328</v>
+        <v>478</v>
       </c>
       <c r="AU8" t="n">
-        <v>320</v>
+        <v>476</v>
       </c>
       <c r="AV8" t="n">
-        <v>333</v>
+        <v>485</v>
       </c>
       <c r="AW8" t="n">
-        <v>335</v>
+        <v>484</v>
       </c>
       <c r="AX8" t="n">
-        <v>324</v>
+        <v>489</v>
       </c>
       <c r="AY8" t="n">
-        <v>344</v>
+        <v>483</v>
       </c>
       <c r="AZ8" t="n">
-        <v>334</v>
+        <v>463</v>
       </c>
       <c r="BA8" t="n">
-        <v>333</v>
+        <v>481</v>
       </c>
       <c r="BB8" t="n">
-        <v>329</v>
+        <v>483</v>
       </c>
       <c r="BC8" t="n">
-        <v>333</v>
+        <v>505</v>
       </c>
       <c r="BD8" t="n">
-        <v>327</v>
+        <v>481</v>
       </c>
       <c r="BE8" t="n">
-        <v>334</v>
+        <v>495</v>
       </c>
       <c r="BF8" t="n">
-        <v>335</v>
+        <v>493</v>
       </c>
       <c r="BG8" t="n">
-        <v>346</v>
+        <v>483</v>
       </c>
       <c r="BH8" t="n">
-        <v>339</v>
+        <v>493</v>
       </c>
       <c r="BI8" t="n">
-        <v>348</v>
+        <v>484</v>
       </c>
       <c r="BJ8" t="n">
-        <v>351</v>
+        <v>477</v>
       </c>
       <c r="BK8" t="n">
-        <v>335</v>
+        <v>473</v>
       </c>
       <c r="BL8" t="n">
-        <v>346</v>
+        <v>485</v>
       </c>
       <c r="BM8" t="n">
-        <v>343</v>
+        <v>481</v>
       </c>
       <c r="BN8" t="n">
-        <v>339</v>
+        <v>490</v>
       </c>
       <c r="BO8" t="n">
-        <v>358</v>
+        <v>466</v>
       </c>
       <c r="BP8" t="n">
-        <v>328</v>
+        <v>489</v>
       </c>
       <c r="BQ8" t="n">
-        <v>354</v>
+        <v>456</v>
       </c>
       <c r="BR8" t="n">
-        <v>337</v>
+        <v>480</v>
       </c>
       <c r="BS8" t="n">
-        <v>331</v>
+        <v>467</v>
       </c>
       <c r="BT8" t="n">
-        <v>337</v>
+        <v>483</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>473</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>471</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>486</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>347</v>
+        <v>500</v>
       </c>
       <c r="C9" t="n">
-        <v>340</v>
+        <v>489</v>
       </c>
       <c r="D9" t="n">
-        <v>365</v>
+        <v>528</v>
       </c>
       <c r="E9" t="n">
-        <v>338</v>
+        <v>487</v>
       </c>
       <c r="F9" t="n">
-        <v>352</v>
+        <v>508</v>
       </c>
       <c r="G9" t="n">
-        <v>339</v>
+        <v>489</v>
       </c>
       <c r="H9" t="n">
-        <v>346</v>
+        <v>500</v>
       </c>
       <c r="I9" t="n">
-        <v>338</v>
+        <v>488</v>
       </c>
       <c r="J9" t="n">
-        <v>344</v>
+        <v>497</v>
       </c>
       <c r="K9" t="n">
-        <v>333</v>
+        <v>481</v>
       </c>
       <c r="L9" t="n">
-        <v>345</v>
+        <v>498</v>
       </c>
       <c r="M9" t="n">
-        <v>356</v>
+        <v>515</v>
       </c>
       <c r="N9" t="n">
-        <v>337</v>
+        <v>486</v>
       </c>
       <c r="O9" t="n">
-        <v>341</v>
+        <v>492</v>
       </c>
       <c r="P9" t="n">
-        <v>342</v>
+        <v>494</v>
       </c>
       <c r="Q9" t="n">
-        <v>342</v>
+        <v>494</v>
       </c>
       <c r="R9" t="n">
-        <v>340</v>
+        <v>490</v>
       </c>
       <c r="S9" t="n">
-        <v>335</v>
+        <v>483</v>
       </c>
       <c r="T9" t="n">
-        <v>348</v>
+        <v>510</v>
       </c>
       <c r="U9" t="n">
-        <v>339</v>
+        <v>489</v>
       </c>
       <c r="V9" t="n">
-        <v>343</v>
+        <v>495</v>
       </c>
       <c r="W9" t="n">
-        <v>338</v>
+        <v>488</v>
       </c>
       <c r="X9" t="n">
-        <v>348</v>
+        <v>502</v>
       </c>
       <c r="Y9" t="n">
-        <v>340</v>
+        <v>491</v>
       </c>
       <c r="Z9" t="n">
-        <v>354</v>
+        <v>512</v>
       </c>
       <c r="AA9" t="n">
-        <v>349</v>
+        <v>503</v>
       </c>
       <c r="AB9" t="n">
-        <v>353</v>
+        <v>509</v>
       </c>
       <c r="AC9" t="n">
-        <v>350</v>
+        <v>505</v>
       </c>
       <c r="AD9" t="n">
-        <v>340</v>
+        <v>490</v>
       </c>
       <c r="AE9" t="n">
-        <v>346</v>
+        <v>499</v>
       </c>
       <c r="AF9" t="n">
-        <v>346</v>
+        <v>500</v>
       </c>
       <c r="AG9" t="n">
-        <v>351</v>
+        <v>507</v>
       </c>
       <c r="AH9" t="n">
-        <v>373</v>
+        <v>539</v>
       </c>
       <c r="AI9" t="n">
-        <v>342</v>
+        <v>494</v>
       </c>
       <c r="AJ9" t="n">
-        <v>343</v>
+        <v>490</v>
       </c>
       <c r="AK9" t="n">
-        <v>339</v>
+        <v>490</v>
       </c>
       <c r="AL9" t="n">
-        <v>383</v>
+        <v>553</v>
       </c>
       <c r="AM9" t="n">
-        <v>340</v>
+        <v>491</v>
       </c>
       <c r="AN9" t="n">
-        <v>338</v>
+        <v>488</v>
       </c>
       <c r="AO9" t="n">
-        <v>338</v>
+        <v>487</v>
       </c>
       <c r="AP9" t="n">
-        <v>338</v>
+        <v>488</v>
       </c>
       <c r="AQ9" t="n">
-        <v>339</v>
+        <v>489</v>
       </c>
       <c r="AR9" t="n">
-        <v>339</v>
+        <v>490</v>
       </c>
       <c r="AS9" t="n">
-        <v>353</v>
+        <v>509</v>
       </c>
       <c r="AT9" t="n">
-        <v>338</v>
+        <v>487</v>
       </c>
       <c r="AU9" t="n">
-        <v>342</v>
+        <v>491</v>
       </c>
       <c r="AV9" t="n">
-        <v>339</v>
+        <v>490</v>
       </c>
       <c r="AW9" t="n">
-        <v>338</v>
+        <v>487</v>
       </c>
       <c r="AX9" t="n">
-        <v>339</v>
+        <v>490</v>
       </c>
       <c r="AY9" t="n">
-        <v>338</v>
+        <v>487</v>
       </c>
       <c r="AZ9" t="n">
-        <v>340</v>
+        <v>490</v>
       </c>
       <c r="BA9" t="n">
-        <v>340</v>
+        <v>490</v>
       </c>
       <c r="BB9" t="n">
-        <v>342</v>
+        <v>494</v>
       </c>
       <c r="BC9" t="n">
-        <v>348</v>
+        <v>502</v>
       </c>
       <c r="BD9" t="n">
-        <v>340</v>
+        <v>491</v>
       </c>
       <c r="BE9" t="n">
-        <v>341</v>
+        <v>493</v>
       </c>
       <c r="BF9" t="n">
-        <v>339</v>
+        <v>489</v>
       </c>
       <c r="BG9" t="n">
-        <v>340</v>
+        <v>491</v>
       </c>
       <c r="BH9" t="n">
-        <v>340</v>
+        <v>491</v>
       </c>
       <c r="BI9" t="n">
-        <v>346</v>
+        <v>499</v>
       </c>
       <c r="BJ9" t="n">
-        <v>340</v>
+        <v>491</v>
       </c>
       <c r="BK9" t="n">
-        <v>338</v>
+        <v>488</v>
       </c>
       <c r="BL9" t="n">
-        <v>348</v>
+        <v>503</v>
       </c>
       <c r="BM9" t="n">
-        <v>338</v>
+        <v>488</v>
       </c>
       <c r="BN9" t="n">
-        <v>348</v>
+        <v>502</v>
       </c>
       <c r="BO9" t="n">
-        <v>342</v>
+        <v>493</v>
       </c>
       <c r="BP9" t="n">
-        <v>338</v>
+        <v>488</v>
       </c>
       <c r="BQ9" t="n">
-        <v>339</v>
+        <v>489</v>
       </c>
       <c r="BR9" t="n">
-        <v>340</v>
+        <v>491</v>
       </c>
       <c r="BS9" t="n">
-        <v>339</v>
+        <v>490</v>
       </c>
       <c r="BT9" t="n">
-        <v>341</v>
+        <v>492</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>488</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>493</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>488</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35890,50 +41940,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36253,1823 +42306,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="G2" s="1" t="n">
-[...31 lines deleted...]
-      </c>
       <c r="R2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="U2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="V2" s="1" t="n">
+      <c r="BM2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BN2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BO2" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="W2" s="1" t="n">
-[...47 lines deleted...]
-      <c r="AM2" s="1" t="n">
+      <c r="BP2" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="AN2" s="1" t="n">
-[...14 lines deleted...]
-      <c r="AS2" s="1" t="n">
+      <c r="BQ2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BW2" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...79 lines deleted...]
-        <v>0.06</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="I3" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="D3" s="1" t="n">
+      <c r="J3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="K3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="E3" s="1" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="L3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="Q3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="R3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AA3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="U3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="V3" s="1" t="n">
+      <c r="AB3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AD3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="W3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="X3" s="1" t="n">
+      <c r="AE3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AH3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="Y3" s="1" t="n">
+      <c r="AI3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="Z3" s="1" t="n">
-[...23 lines deleted...]
-      <c r="AH3" s="1" t="n">
+      <c r="AK3" s="1" t="n">
         <v>0.29</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.33</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AR3" s="1" t="n">
         <v>0.29</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.31</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="AU3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="AV3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="AW3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="AX3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="AY3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BA3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="BB3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="BC3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BD3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BE3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="BF3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BI3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="BG3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BH3" s="1" t="n">
+      <c r="BJ3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BK3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BM3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="BI3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="BL3" s="1" t="n">
+      <c r="BN3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BO3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="BM3" s="1" t="n">
-[...21 lines deleted...]
-        <v>0.28</v>
+      <c r="BU3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="G4" s="1" t="n">
-[...8 lines deleted...]
-      <c r="J4" s="1" t="n">
+      <c r="T4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="U4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="K4" s="1" t="n">
+      <c r="V4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AF4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="L4" s="1" t="n">
-[...61 lines deleted...]
-      </c>
       <c r="AG4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="AH4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="AI4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="AJ4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="AK4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="AL4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="AM4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="AN4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="AP4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="AQ4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="AS4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AV4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="AW4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="AX4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="AY4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="AZ4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BA4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="BA4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BB4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="BC4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="BD4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="BE4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.3</v>
       </c>
       <c r="BF4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BH4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="BI4" s="1" t="n">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="BJ4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="BK4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="BL4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BN4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="BM4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BN4" s="1" t="n">
+      <c r="BP4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="BO4" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="BR4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BS4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="BS4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BT4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.31</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.32</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="Q5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="R5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="R5" s="1" t="n">
+      <c r="S5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="U5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="S5" s="1" t="n">
+      <c r="V5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AB5" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="T5" s="1" t="n">
+      <c r="AC5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AE5" s="1" t="n">
         <v>0.15</v>
-      </c>
-[...31 lines deleted...]
-        <v>0.21</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AG5" s="1" t="n">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="AH5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AI5" s="1" t="n">
         <v>0.16</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AK5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AL5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="AL5" s="1" t="n">
+      <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="AM5" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AN5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="AP5" s="1" t="n">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="AR5" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AS5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="AT5" s="1" t="n">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="AU5" s="1" t="n">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AW5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AX5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AY5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
         <v>0.2</v>
       </c>
-      <c r="AX5" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AZ5" s="1" t="n">
+      <c r="BA5" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="BA5" s="1" t="n">
+      <c r="BB5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BD5" s="1" t="n">
         <v>0.2</v>
       </c>
-      <c r="BB5" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="BE5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BI5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BK5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BL5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BM5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="BF5" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BG5" s="1" t="n">
+      <c r="BN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BO5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BP5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BR5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BT5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="BH5" s="1" t="n">
-[...36 lines deleted...]
-        <v>0.19</v>
+      <c r="BW5" s="1" t="n">
+        <v>0.14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="F6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="F6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="H6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="K6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="P6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="Q6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="R6" s="1" t="n">
+      <c r="S6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="T6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="U6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
-      </c>
-[...13 lines deleted...]
-        <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="Z6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="AC6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="AD6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="AG6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="AH6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AK6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AO6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AR6" s="1" t="n">
         <v>0.08</v>
-      </c>
-[...13 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AV6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="AW6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="AX6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AY6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
         <v>0.1</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="BA6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BB6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BC6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BD6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BE6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BF6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BG6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BH6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="BC6" s="1" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="BI6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="BJ6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BK6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="BL6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="BM6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BN6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="BO6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="BP6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="BT6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BW6" s="1" t="n">
         <v>0.11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="C7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="D7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="E7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="F7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="G7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="H7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="C7" s="1" t="n">
-[...14 lines deleted...]
-      <c r="H7" s="1" t="n">
+      <c r="J7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="I7" s="1" t="n">
-[...5 lines deleted...]
-      <c r="K7" s="1" t="n">
+      <c r="M7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="N7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="O7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="L7" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="Q7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="R7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="T7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="U7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Z7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AB7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AE7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AH7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AK7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AL7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AM7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AN7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AO7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AP7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AQ7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AR7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AT7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="Y7" s="1" t="n">
-[...8 lines deleted...]
-      <c r="AB7" s="1" t="n">
+      <c r="AU7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AV7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AW7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AX7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AY7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="AC7" s="1" t="n">
-[...67 lines deleted...]
-      </c>
       <c r="AZ7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="BA7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BB7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BC7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BD7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BE7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="BC7" s="1" t="n">
-[...5 lines deleted...]
-      <c r="BE7" s="1" t="n">
+      <c r="BF7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BG7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="BF7" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BH7" s="1" t="n">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BJ7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="BK7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="BL7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BM7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="BM7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BN7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="BO7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="BP7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="BQ7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="BR7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BS7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BT7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="BS7" s="1" t="n">
-[...3 lines deleted...]
-        <v>0.02</v>
+      <c r="BV7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>193</v>
+        <v>552</v>
       </c>
       <c r="C8" t="n">
-        <v>130</v>
+        <v>503</v>
       </c>
       <c r="D8" t="n">
-        <v>199</v>
+        <v>568</v>
       </c>
       <c r="E8" t="n">
-        <v>174</v>
+        <v>513</v>
       </c>
       <c r="F8" t="n">
-        <v>176</v>
+        <v>556</v>
       </c>
       <c r="G8" t="n">
-        <v>168</v>
+        <v>524</v>
       </c>
       <c r="H8" t="n">
-        <v>184</v>
+        <v>533</v>
       </c>
       <c r="I8" t="n">
-        <v>168</v>
+        <v>519</v>
       </c>
       <c r="J8" t="n">
-        <v>174</v>
+        <v>519</v>
       </c>
       <c r="K8" t="n">
-        <v>174</v>
+        <v>509</v>
       </c>
       <c r="L8" t="n">
-        <v>173</v>
+        <v>526</v>
       </c>
       <c r="M8" t="n">
-        <v>194</v>
+        <v>559</v>
       </c>
       <c r="N8" t="n">
-        <v>171</v>
+        <v>522</v>
       </c>
       <c r="O8" t="n">
-        <v>191</v>
+        <v>517</v>
       </c>
       <c r="P8" t="n">
-        <v>182</v>
+        <v>543</v>
       </c>
       <c r="Q8" t="n">
-        <v>179</v>
+        <v>529</v>
       </c>
       <c r="R8" t="n">
-        <v>183</v>
+        <v>530</v>
       </c>
       <c r="S8" t="n">
-        <v>176</v>
+        <v>513</v>
       </c>
       <c r="T8" t="n">
-        <v>194</v>
+        <v>582</v>
       </c>
       <c r="U8" t="n">
-        <v>190</v>
+        <v>525</v>
       </c>
       <c r="V8" t="n">
-        <v>182</v>
+        <v>534</v>
       </c>
       <c r="W8" t="n">
-        <v>190</v>
+        <v>512</v>
       </c>
       <c r="X8" t="n">
-        <v>182</v>
+        <v>528</v>
       </c>
       <c r="Y8" t="n">
-        <v>175</v>
+        <v>523</v>
       </c>
       <c r="Z8" t="n">
-        <v>179</v>
+        <v>558</v>
       </c>
       <c r="AA8" t="n">
-        <v>181</v>
+        <v>544</v>
       </c>
       <c r="AB8" t="n">
-        <v>189</v>
+        <v>551</v>
       </c>
       <c r="AC8" t="n">
-        <v>174</v>
+        <v>531</v>
       </c>
       <c r="AD8" t="n">
-        <v>178</v>
+        <v>519</v>
       </c>
       <c r="AE8" t="n">
-        <v>195</v>
+        <v>522</v>
       </c>
       <c r="AF8" t="n">
-        <v>181</v>
+        <v>522</v>
       </c>
       <c r="AG8" t="n">
-        <v>183</v>
+        <v>542</v>
       </c>
       <c r="AH8" t="n">
-        <v>188</v>
+        <v>558</v>
       </c>
       <c r="AI8" t="n">
-        <v>184</v>
+        <v>530</v>
       </c>
       <c r="AJ8" t="n">
-        <v>191</v>
+        <v>529</v>
       </c>
       <c r="AK8" t="n">
-        <v>181</v>
+        <v>510</v>
       </c>
       <c r="AL8" t="n">
-        <v>235</v>
+        <v>569</v>
       </c>
       <c r="AM8" t="n">
-        <v>175</v>
+        <v>530</v>
       </c>
       <c r="AN8" t="n">
-        <v>171</v>
+        <v>517</v>
       </c>
       <c r="AO8" t="n">
-        <v>168</v>
+        <v>524</v>
       </c>
       <c r="AP8" t="n">
-        <v>183</v>
+        <v>513</v>
       </c>
       <c r="AQ8" t="n">
-        <v>182</v>
+        <v>520</v>
       </c>
       <c r="AR8" t="n">
-        <v>178</v>
+        <v>524</v>
       </c>
       <c r="AS8" t="n">
-        <v>185</v>
+        <v>549</v>
       </c>
       <c r="AT8" t="n">
-        <v>176</v>
+        <v>523</v>
       </c>
       <c r="AU8" t="n">
-        <v>201</v>
+        <v>533</v>
       </c>
       <c r="AV8" t="n">
-        <v>176</v>
+        <v>521</v>
       </c>
       <c r="AW8" t="n">
-        <v>170</v>
+        <v>517</v>
       </c>
       <c r="AX8" t="n">
-        <v>187</v>
+        <v>517</v>
       </c>
       <c r="AY8" t="n">
-        <v>180</v>
+        <v>518</v>
       </c>
       <c r="AZ8" t="n">
-        <v>193</v>
+        <v>544</v>
       </c>
       <c r="BA8" t="n">
-        <v>173</v>
+        <v>526</v>
       </c>
       <c r="BB8" t="n">
-        <v>189</v>
+        <v>531</v>
       </c>
       <c r="BC8" t="n">
-        <v>166</v>
+        <v>527</v>
       </c>
       <c r="BD8" t="n">
-        <v>190</v>
+        <v>528</v>
       </c>
       <c r="BE8" t="n">
-        <v>174</v>
+        <v>517</v>
       </c>
       <c r="BF8" t="n">
-        <v>175</v>
+        <v>512</v>
       </c>
       <c r="BG8" t="n">
-        <v>175</v>
+        <v>526</v>
       </c>
       <c r="BH8" t="n">
-        <v>178</v>
+        <v>516</v>
       </c>
       <c r="BI8" t="n">
-        <v>196</v>
+        <v>541</v>
       </c>
       <c r="BJ8" t="n">
-        <v>189</v>
+        <v>532</v>
       </c>
       <c r="BK8" t="n">
-        <v>188</v>
+        <v>529</v>
       </c>
       <c r="BL8" t="n">
-        <v>182</v>
+        <v>548</v>
       </c>
       <c r="BM8" t="n">
-        <v>191</v>
+        <v>522</v>
       </c>
       <c r="BN8" t="n">
-        <v>190</v>
+        <v>541</v>
       </c>
       <c r="BO8" t="n">
-        <v>189</v>
+        <v>547</v>
       </c>
       <c r="BP8" t="n">
-        <v>187</v>
+        <v>514</v>
       </c>
       <c r="BQ8" t="n">
-        <v>204</v>
+        <v>549</v>
       </c>
       <c r="BR8" t="n">
-        <v>177</v>
+        <v>528</v>
       </c>
       <c r="BS8" t="n">
-        <v>193</v>
+        <v>539</v>
       </c>
       <c r="BT8" t="n">
-        <v>193</v>
+        <v>528</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>529</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>542</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>517</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>203</v>
+        <v>528</v>
       </c>
       <c r="C9" t="n">
-        <v>195</v>
+        <v>515</v>
       </c>
       <c r="D9" t="n">
-        <v>215</v>
+        <v>557</v>
       </c>
       <c r="E9" t="n">
-        <v>198</v>
+        <v>514</v>
       </c>
       <c r="F9" t="n">
-        <v>206</v>
+        <v>535</v>
       </c>
       <c r="G9" t="n">
-        <v>198</v>
+        <v>515</v>
       </c>
       <c r="H9" t="n">
-        <v>203</v>
+        <v>527</v>
       </c>
       <c r="I9" t="n">
-        <v>198</v>
+        <v>515</v>
       </c>
       <c r="J9" t="n">
-        <v>202</v>
+        <v>524</v>
       </c>
       <c r="K9" t="n">
-        <v>195</v>
+        <v>507</v>
       </c>
       <c r="L9" t="n">
-        <v>202</v>
+        <v>524</v>
       </c>
       <c r="M9" t="n">
-        <v>209</v>
+        <v>542</v>
       </c>
       <c r="N9" t="n">
-        <v>197</v>
+        <v>513</v>
       </c>
       <c r="O9" t="n">
-        <v>199</v>
+        <v>519</v>
       </c>
       <c r="P9" t="n">
-        <v>200</v>
+        <v>520</v>
       </c>
       <c r="Q9" t="n">
-        <v>200</v>
+        <v>521</v>
       </c>
       <c r="R9" t="n">
-        <v>199</v>
+        <v>517</v>
       </c>
       <c r="S9" t="n">
-        <v>196</v>
+        <v>509</v>
       </c>
       <c r="T9" t="n">
-        <v>213</v>
+        <v>554</v>
       </c>
       <c r="U9" t="n">
-        <v>198</v>
+        <v>516</v>
       </c>
       <c r="V9" t="n">
-        <v>201</v>
+        <v>522</v>
       </c>
       <c r="W9" t="n">
-        <v>198</v>
+        <v>515</v>
       </c>
       <c r="X9" t="n">
-        <v>204</v>
+        <v>530</v>
       </c>
       <c r="Y9" t="n">
-        <v>199</v>
+        <v>518</v>
       </c>
       <c r="Z9" t="n">
-        <v>207</v>
+        <v>539</v>
       </c>
       <c r="AA9" t="n">
-        <v>204</v>
+        <v>531</v>
       </c>
       <c r="AB9" t="n">
-        <v>206</v>
+        <v>537</v>
       </c>
       <c r="AC9" t="n">
-        <v>205</v>
+        <v>532</v>
       </c>
       <c r="AD9" t="n">
-        <v>199</v>
+        <v>517</v>
       </c>
       <c r="AE9" t="n">
-        <v>203</v>
+        <v>527</v>
       </c>
       <c r="AF9" t="n">
-        <v>203</v>
+        <v>527</v>
       </c>
       <c r="AG9" t="n">
-        <v>205</v>
+        <v>534</v>
       </c>
       <c r="AH9" t="n">
-        <v>219</v>
+        <v>568</v>
       </c>
       <c r="AI9" t="n">
-        <v>200</v>
+        <v>521</v>
       </c>
       <c r="AJ9" t="n">
-        <v>196</v>
+        <v>521</v>
       </c>
       <c r="AK9" t="n">
-        <v>199</v>
+        <v>516</v>
       </c>
       <c r="AL9" t="n">
-        <v>224</v>
+        <v>584</v>
       </c>
       <c r="AM9" t="n">
-        <v>199</v>
+        <v>517</v>
       </c>
       <c r="AN9" t="n">
-        <v>198</v>
+        <v>515</v>
       </c>
       <c r="AO9" t="n">
-        <v>198</v>
+        <v>514</v>
       </c>
       <c r="AP9" t="n">
-        <v>198</v>
+        <v>515</v>
       </c>
       <c r="AQ9" t="n">
-        <v>198</v>
+        <v>516</v>
       </c>
       <c r="AR9" t="n">
-        <v>199</v>
+        <v>516</v>
       </c>
       <c r="AS9" t="n">
-        <v>207</v>
+        <v>537</v>
       </c>
       <c r="AT9" t="n">
-        <v>197</v>
+        <v>514</v>
       </c>
       <c r="AU9" t="n">
-        <v>199</v>
+        <v>518</v>
       </c>
       <c r="AV9" t="n">
-        <v>199</v>
+        <v>516</v>
       </c>
       <c r="AW9" t="n">
-        <v>198</v>
+        <v>514</v>
       </c>
       <c r="AX9" t="n">
-        <v>199</v>
+        <v>516</v>
       </c>
       <c r="AY9" t="n">
-        <v>198</v>
+        <v>514</v>
       </c>
       <c r="AZ9" t="n">
-        <v>199</v>
+        <v>517</v>
       </c>
       <c r="BA9" t="n">
-        <v>199</v>
+        <v>517</v>
       </c>
       <c r="BB9" t="n">
-        <v>200</v>
+        <v>520</v>
       </c>
       <c r="BC9" t="n">
-        <v>203</v>
+        <v>530</v>
       </c>
       <c r="BD9" t="n">
-        <v>199</v>
+        <v>518</v>
       </c>
       <c r="BE9" t="n">
-        <v>200</v>
+        <v>519</v>
       </c>
       <c r="BF9" t="n">
-        <v>198</v>
+        <v>516</v>
       </c>
       <c r="BG9" t="n">
-        <v>199</v>
+        <v>518</v>
       </c>
       <c r="BH9" t="n">
-        <v>199</v>
+        <v>518</v>
       </c>
       <c r="BI9" t="n">
-        <v>202</v>
+        <v>526</v>
       </c>
       <c r="BJ9" t="n">
-        <v>199</v>
+        <v>518</v>
       </c>
       <c r="BK9" t="n">
-        <v>198</v>
+        <v>514</v>
       </c>
       <c r="BL9" t="n">
-        <v>204</v>
+        <v>530</v>
       </c>
       <c r="BM9" t="n">
-        <v>198</v>
+        <v>515</v>
       </c>
       <c r="BN9" t="n">
-        <v>204</v>
+        <v>529</v>
       </c>
       <c r="BO9" t="n">
-        <v>200</v>
+        <v>520</v>
       </c>
       <c r="BP9" t="n">
-        <v>198</v>
+        <v>515</v>
       </c>
       <c r="BQ9" t="n">
-        <v>198</v>
+        <v>516</v>
       </c>
       <c r="BR9" t="n">
-        <v>199</v>
+        <v>517</v>
       </c>
       <c r="BS9" t="n">
-        <v>199</v>
+        <v>516</v>
       </c>
       <c r="BT9" t="n">
-        <v>200</v>
+        <v>519</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>514</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>520</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>515</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -38105,50 +44245,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38468,1823 +44611,1910 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="D2" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="H2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="I2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="J2" s="1" t="n">
-[...8 lines deleted...]
-      <c r="M2" s="1" t="n">
+      <c r="T2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AD2" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...49 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="AG2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AS2" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="AH2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AI2" s="1" t="n">
+      <c r="AT2" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="AJ2" s="1" t="n">
-[...14 lines deleted...]
-      <c r="AO2" s="1" t="n">
+      <c r="AU2" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="AP2" s="1" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="AV2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="AW2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="AX2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BC2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="AY2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AZ2" s="1" t="n">
+      <c r="BD2" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="BA2" s="1" t="n">
-[...8 lines deleted...]
-      <c r="BD2" s="1" t="n">
+      <c r="BE2" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="BE2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BF2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="BG2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="BH2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="BI2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="BJ2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="BK2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="BL2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="BM2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BN2" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="BN2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BO2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="BP2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.1</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="L3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="D3" s="1" t="n">
+      <c r="M3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="E3" s="1" t="n">
+      <c r="Q3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="F3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="G3" s="1" t="n">
+      <c r="R3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="S3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="H3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="K3" s="1" t="n">
+      <c r="T3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="V3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="L3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="M3" s="1" t="n">
+      <c r="W3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="N3" s="1" t="n">
+      <c r="X3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Y3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="O3" s="1" t="n">
+      <c r="Z3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AA3" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...34 lines deleted...]
-        <v>0.31</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AC3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="AD3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="AE3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AG3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="AH3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AI3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AI3" s="1" t="n">
+      <c r="AJ3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="AJ3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AK3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="AL3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="AM3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="AP3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="AV3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AW3" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.3</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AY3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="AZ3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="BA3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BC3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BD3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="BD3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BE3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="BF3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BG3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BI3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="BH3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BI3" s="1" t="n">
+      <c r="BJ3" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="BJ3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BK3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="BL3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BN3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="BO3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.26</v>
       </c>
       <c r="BP3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="BT3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BW3" s="1" t="n">
         <v>0.27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="H4" s="1" t="n">
         <v>0.33</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="N4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="O4" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="O4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AF4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="V4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="W4" s="1" t="n">
+      <c r="AG4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="X4" s="1" t="n">
+      <c r="AH4" s="1" t="n">
         <v>0.32</v>
-      </c>
-[...28 lines deleted...]
-        <v>0.28</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AJ4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AS4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AK4" s="1" t="n">
+      <c r="AT4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AW4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AL4" s="1" t="n">
-[...8 lines deleted...]
-      <c r="AO4" s="1" t="n">
+      <c r="AX4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AZ4" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="AP4" s="1" t="n">
+      <c r="BA4" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="AQ4" s="1" t="n">
-[...20 lines deleted...]
-      <c r="AX4" s="1" t="n">
+      <c r="BB4" s="1" t="n">
         <v>0.28</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="BC4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BD4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BE4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="BF4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BG4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="BH4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BI4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="BI4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BJ4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BK4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BL4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BN4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="BK4" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="BO4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="BP4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="BQ4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BT4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="BT4" s="1" t="n">
+      <c r="BU4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BW4" s="1" t="n">
         <v>0.3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="C5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="D5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="C5" s="1" t="n">
+      <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="D5" s="1" t="n">
+      <c r="G5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="H5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="E5" s="1" t="n">
+      <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="F5" s="1" t="n">
+      <c r="J5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="G5" s="1" t="n">
+      <c r="K5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="L5" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="H5" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="M5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="N5" s="1" t="n">
+      <c r="O5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="P5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="O5" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Q5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="R5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="V5" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="R5" s="1" t="n">
+      <c r="W5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="S5" s="1" t="n">
-[...5 lines deleted...]
-      <c r="U5" s="1" t="n">
+      <c r="X5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="V5" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="Y5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="Z5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="AA5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AD5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AF5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="AI5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="AJ5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="AK5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="AL5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AR5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="AQ5" s="1" t="n">
+      <c r="AT5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AW5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="AR5" s="1" t="n">
-[...14 lines deleted...]
-      <c r="AW5" s="1" t="n">
+      <c r="AX5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AY5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="AX5" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AZ5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="BA5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BB5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="BC5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="BD5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="BE5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="BF5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="BG5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BI5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="BJ5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="BK5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="BL5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BM5" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="BM5" s="1" t="n">
+      <c r="BN5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="BN5" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BO5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="BP5" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BT5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="BS5" s="1" t="n">
+      <c r="BU5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BV5" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="BT5" s="1" t="n">
-        <v>0.15</v>
+      <c r="BW5" s="1" t="n">
+        <v>0.18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="S6" s="1" t="n">
         <v>0.09</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="W6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AA6" s="1" t="n">
         <v>0.1</v>
-      </c>
-[...16 lines deleted...]
-        <v>0.09</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="AE6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AL6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AN6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AO6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AP6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AQ6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AR6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AT6" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AL6" s="1" t="n">
+      <c r="AU6" s="1" t="n">
         <v>0.09</v>
-      </c>
-[...25 lines deleted...]
-        <v>0.07000000000000001</v>
       </c>
       <c r="AV6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AW6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AX6" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AX6" s="1" t="n">
+      <c r="AY6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AZ6" s="1" t="n">
         <v>0.13</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.15</v>
       </c>
       <c r="BA6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BB6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BD6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BE6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BF6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BH6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BI6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BK6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="BJ6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BL6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BM6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BN6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="BQ6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="BT6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BU6" s="1" t="n">
         <v>0.11</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="K7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="L7" s="1" t="n">
+      <c r="M7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="M7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="N7" s="1" t="n">
+      <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="O7" s="1" t="n">
+      <c r="P7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="P7" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="T7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="W7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="Z7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="W7" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="AA7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="AD7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AJ7" s="1" t="n">
         <v>0.04</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.05</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AR7" s="1" t="n">
         <v>0.02</v>
       </c>
-      <c r="AR7" s="1" t="n">
+      <c r="AS7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="AS7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AT7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AU7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AV7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AY7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="AZ7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="AZ7" s="1" t="n">
+      <c r="BA7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BB7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BC7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="BA7" s="1" t="n">
+      <c r="BD7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="BB7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BC7" s="1" t="n">
+      <c r="BE7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BF7" s="1" t="n">
         <v>0.03</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.02</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BH7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BI7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="BI7" s="1" t="n">
+      <c r="BJ7" s="1" t="n">
         <v>0.02</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.01</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BL7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="BM7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BP7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BQ7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="BP7" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BR7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>475</v>
+        <v>663</v>
       </c>
       <c r="C8" t="n">
-        <v>501</v>
+        <v>603</v>
       </c>
       <c r="D8" t="n">
-        <v>517</v>
+        <v>677</v>
       </c>
       <c r="E8" t="n">
-        <v>488</v>
+        <v>623</v>
       </c>
       <c r="F8" t="n">
-        <v>487</v>
+        <v>658</v>
       </c>
       <c r="G8" t="n">
-        <v>480</v>
+        <v>628</v>
       </c>
       <c r="H8" t="n">
-        <v>494</v>
+        <v>645</v>
       </c>
       <c r="I8" t="n">
-        <v>484</v>
+        <v>626</v>
       </c>
       <c r="J8" t="n">
-        <v>502</v>
+        <v>634</v>
       </c>
       <c r="K8" t="n">
-        <v>479</v>
+        <v>607</v>
       </c>
       <c r="L8" t="n">
-        <v>496</v>
+        <v>607</v>
       </c>
       <c r="M8" t="n">
-        <v>498</v>
+        <v>662</v>
       </c>
       <c r="N8" t="n">
-        <v>477</v>
+        <v>613</v>
       </c>
       <c r="O8" t="n">
-        <v>494</v>
+        <v>613</v>
       </c>
       <c r="P8" t="n">
-        <v>471</v>
+        <v>630</v>
       </c>
       <c r="Q8" t="n">
-        <v>486</v>
+        <v>640</v>
       </c>
       <c r="R8" t="n">
-        <v>477</v>
+        <v>643</v>
       </c>
       <c r="S8" t="n">
-        <v>479</v>
+        <v>606</v>
       </c>
       <c r="T8" t="n">
-        <v>481</v>
+        <v>686</v>
       </c>
       <c r="U8" t="n">
-        <v>480</v>
+        <v>634</v>
       </c>
       <c r="V8" t="n">
-        <v>483</v>
+        <v>608</v>
       </c>
       <c r="W8" t="n">
-        <v>491</v>
+        <v>604</v>
       </c>
       <c r="X8" t="n">
-        <v>504</v>
+        <v>622</v>
       </c>
       <c r="Y8" t="n">
-        <v>486</v>
+        <v>629</v>
       </c>
       <c r="Z8" t="n">
-        <v>493</v>
+        <v>673</v>
       </c>
       <c r="AA8" t="n">
-        <v>490</v>
+        <v>643</v>
       </c>
       <c r="AB8" t="n">
-        <v>495</v>
+        <v>642</v>
       </c>
       <c r="AC8" t="n">
-        <v>506</v>
+        <v>623</v>
       </c>
       <c r="AD8" t="n">
-        <v>488</v>
+        <v>604</v>
       </c>
       <c r="AE8" t="n">
-        <v>504</v>
+        <v>644</v>
       </c>
       <c r="AF8" t="n">
-        <v>505</v>
+        <v>628</v>
       </c>
       <c r="AG8" t="n">
-        <v>499</v>
+        <v>664</v>
       </c>
       <c r="AH8" t="n">
-        <v>549</v>
+        <v>701</v>
       </c>
       <c r="AI8" t="n">
-        <v>485</v>
+        <v>640</v>
       </c>
       <c r="AJ8" t="n">
-        <v>482</v>
+        <v>658</v>
       </c>
       <c r="AK8" t="n">
-        <v>496</v>
+        <v>607</v>
       </c>
       <c r="AL8" t="n">
-        <v>568</v>
+        <v>719</v>
       </c>
       <c r="AM8" t="n">
-        <v>478</v>
+        <v>606</v>
       </c>
       <c r="AN8" t="n">
-        <v>486</v>
+        <v>608</v>
       </c>
       <c r="AO8" t="n">
-        <v>477</v>
+        <v>622</v>
       </c>
       <c r="AP8" t="n">
-        <v>490</v>
+        <v>610</v>
       </c>
       <c r="AQ8" t="n">
-        <v>485</v>
+        <v>603</v>
       </c>
       <c r="AR8" t="n">
-        <v>482</v>
+        <v>616</v>
       </c>
       <c r="AS8" t="n">
-        <v>497</v>
+        <v>655</v>
       </c>
       <c r="AT8" t="n">
-        <v>478</v>
+        <v>631</v>
       </c>
       <c r="AU8" t="n">
-        <v>476</v>
+        <v>668</v>
       </c>
       <c r="AV8" t="n">
-        <v>485</v>
+        <v>634</v>
       </c>
       <c r="AW8" t="n">
-        <v>484</v>
+        <v>635</v>
       </c>
       <c r="AX8" t="n">
-        <v>489</v>
+        <v>636</v>
       </c>
       <c r="AY8" t="n">
-        <v>483</v>
+        <v>639</v>
       </c>
       <c r="AZ8" t="n">
-        <v>463</v>
+        <v>662</v>
       </c>
       <c r="BA8" t="n">
-        <v>481</v>
+        <v>617</v>
       </c>
       <c r="BB8" t="n">
-        <v>483</v>
+        <v>652</v>
       </c>
       <c r="BC8" t="n">
-        <v>505</v>
+        <v>650</v>
       </c>
       <c r="BD8" t="n">
-        <v>481</v>
+        <v>619</v>
       </c>
       <c r="BE8" t="n">
-        <v>495</v>
+        <v>647</v>
       </c>
       <c r="BF8" t="n">
-        <v>493</v>
+        <v>620</v>
       </c>
       <c r="BG8" t="n">
-        <v>483</v>
+        <v>622</v>
       </c>
       <c r="BH8" t="n">
-        <v>493</v>
+        <v>613</v>
       </c>
       <c r="BI8" t="n">
-        <v>484</v>
+        <v>640</v>
       </c>
       <c r="BJ8" t="n">
-        <v>477</v>
+        <v>648</v>
       </c>
       <c r="BK8" t="n">
-        <v>473</v>
+        <v>614</v>
       </c>
       <c r="BL8" t="n">
-        <v>485</v>
+        <v>620</v>
       </c>
       <c r="BM8" t="n">
-        <v>481</v>
+        <v>624</v>
       </c>
       <c r="BN8" t="n">
-        <v>490</v>
+        <v>618</v>
       </c>
       <c r="BO8" t="n">
-        <v>466</v>
+        <v>632</v>
       </c>
       <c r="BP8" t="n">
-        <v>489</v>
+        <v>599</v>
       </c>
       <c r="BQ8" t="n">
-        <v>456</v>
+        <v>637</v>
       </c>
       <c r="BR8" t="n">
-        <v>480</v>
+        <v>615</v>
       </c>
       <c r="BS8" t="n">
-        <v>467</v>
+        <v>633</v>
       </c>
       <c r="BT8" t="n">
-        <v>483</v>
+        <v>637</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>607</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>660</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>620</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>500</v>
+        <v>651</v>
       </c>
       <c r="C9" t="n">
-        <v>489</v>
+        <v>648</v>
       </c>
       <c r="D9" t="n">
-        <v>528</v>
+        <v>692</v>
       </c>
       <c r="E9" t="n">
-        <v>487</v>
+        <v>654</v>
       </c>
       <c r="F9" t="n">
-        <v>508</v>
+        <v>667</v>
       </c>
       <c r="G9" t="n">
-        <v>489</v>
+        <v>648</v>
       </c>
       <c r="H9" t="n">
-        <v>500</v>
+        <v>664</v>
       </c>
       <c r="I9" t="n">
-        <v>488</v>
+        <v>642</v>
       </c>
       <c r="J9" t="n">
-        <v>497</v>
+        <v>659</v>
       </c>
       <c r="K9" t="n">
-        <v>481</v>
+        <v>633</v>
       </c>
       <c r="L9" t="n">
-        <v>498</v>
+        <v>641</v>
       </c>
       <c r="M9" t="n">
-        <v>515</v>
+        <v>660</v>
       </c>
       <c r="N9" t="n">
-        <v>486</v>
+        <v>628</v>
       </c>
       <c r="O9" t="n">
-        <v>492</v>
+        <v>627</v>
       </c>
       <c r="P9" t="n">
-        <v>494</v>
+        <v>631</v>
       </c>
       <c r="Q9" t="n">
-        <v>494</v>
+        <v>651</v>
       </c>
       <c r="R9" t="n">
-        <v>490</v>
+        <v>650</v>
       </c>
       <c r="S9" t="n">
-        <v>483</v>
+        <v>631</v>
       </c>
       <c r="T9" t="n">
-        <v>510</v>
+        <v>678</v>
       </c>
       <c r="U9" t="n">
-        <v>489</v>
+        <v>641</v>
       </c>
       <c r="V9" t="n">
-        <v>495</v>
+        <v>630</v>
       </c>
       <c r="W9" t="n">
-        <v>488</v>
+        <v>626</v>
       </c>
       <c r="X9" t="n">
-        <v>502</v>
+        <v>648</v>
       </c>
       <c r="Y9" t="n">
-        <v>491</v>
+        <v>650</v>
       </c>
       <c r="Z9" t="n">
-        <v>512</v>
+        <v>681</v>
       </c>
       <c r="AA9" t="n">
-        <v>503</v>
+        <v>652</v>
       </c>
       <c r="AB9" t="n">
-        <v>509</v>
+        <v>658</v>
       </c>
       <c r="AC9" t="n">
-        <v>505</v>
+        <v>642</v>
       </c>
       <c r="AD9" t="n">
-        <v>490</v>
+        <v>636</v>
       </c>
       <c r="AE9" t="n">
-        <v>499</v>
+        <v>673</v>
       </c>
       <c r="AF9" t="n">
-        <v>500</v>
+        <v>655</v>
       </c>
       <c r="AG9" t="n">
-        <v>507</v>
+        <v>688</v>
       </c>
       <c r="AH9" t="n">
-        <v>539</v>
+        <v>722</v>
       </c>
       <c r="AI9" t="n">
-        <v>494</v>
+        <v>675</v>
       </c>
       <c r="AJ9" t="n">
-        <v>490</v>
+        <v>669</v>
       </c>
       <c r="AK9" t="n">
-        <v>490</v>
+        <v>639</v>
       </c>
       <c r="AL9" t="n">
-        <v>553</v>
+        <v>726</v>
       </c>
       <c r="AM9" t="n">
-        <v>491</v>
+        <v>627</v>
       </c>
       <c r="AN9" t="n">
-        <v>488</v>
+        <v>630</v>
       </c>
       <c r="AO9" t="n">
-        <v>487</v>
+        <v>644</v>
       </c>
       <c r="AP9" t="n">
-        <v>488</v>
+        <v>632</v>
       </c>
       <c r="AQ9" t="n">
-        <v>489</v>
+        <v>625</v>
       </c>
       <c r="AR9" t="n">
-        <v>490</v>
+        <v>625</v>
       </c>
       <c r="AS9" t="n">
-        <v>509</v>
+        <v>678</v>
       </c>
       <c r="AT9" t="n">
-        <v>487</v>
+        <v>648</v>
       </c>
       <c r="AU9" t="n">
-        <v>491</v>
+        <v>663</v>
       </c>
       <c r="AV9" t="n">
-        <v>490</v>
+        <v>653</v>
       </c>
       <c r="AW9" t="n">
-        <v>487</v>
+        <v>658</v>
       </c>
       <c r="AX9" t="n">
-        <v>490</v>
+        <v>646</v>
       </c>
       <c r="AY9" t="n">
-        <v>487</v>
+        <v>636</v>
       </c>
       <c r="AZ9" t="n">
-        <v>490</v>
+        <v>650</v>
       </c>
       <c r="BA9" t="n">
-        <v>490</v>
+        <v>630</v>
       </c>
       <c r="BB9" t="n">
-        <v>494</v>
+        <v>650</v>
       </c>
       <c r="BC9" t="n">
-        <v>502</v>
+        <v>652</v>
       </c>
       <c r="BD9" t="n">
-        <v>491</v>
+        <v>622</v>
       </c>
       <c r="BE9" t="n">
-        <v>493</v>
+        <v>647</v>
       </c>
       <c r="BF9" t="n">
-        <v>489</v>
+        <v>638</v>
       </c>
       <c r="BG9" t="n">
-        <v>491</v>
+        <v>633</v>
       </c>
       <c r="BH9" t="n">
-        <v>491</v>
+        <v>626</v>
       </c>
       <c r="BI9" t="n">
-        <v>499</v>
+        <v>637</v>
       </c>
       <c r="BJ9" t="n">
-        <v>491</v>
+        <v>641</v>
       </c>
       <c r="BK9" t="n">
-        <v>488</v>
+        <v>623</v>
       </c>
       <c r="BL9" t="n">
-        <v>503</v>
+        <v>631</v>
       </c>
       <c r="BM9" t="n">
-        <v>488</v>
+        <v>620</v>
       </c>
       <c r="BN9" t="n">
-        <v>502</v>
+        <v>636</v>
       </c>
       <c r="BO9" t="n">
-        <v>493</v>
+        <v>622</v>
       </c>
       <c r="BP9" t="n">
-        <v>488</v>
+        <v>608</v>
       </c>
       <c r="BQ9" t="n">
-        <v>489</v>
+        <v>626</v>
       </c>
       <c r="BR9" t="n">
-        <v>491</v>
+        <v>629</v>
       </c>
       <c r="BS9" t="n">
-        <v>490</v>
+        <v>633</v>
       </c>
       <c r="BT9" t="n">
-        <v>492</v>
+        <v>644</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>617</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>654</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>638</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BW9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -40320,50 +46550,53 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -40683,6028 +46916,1676 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="K2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="C2" s="1" t="n">
+      <c r="L2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="X2" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="D2" s="1" t="n">
+      <c r="Y2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="Z2" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="E2" s="1" t="n">
-[...8 lines deleted...]
-      <c r="H2" s="1" t="n">
+      <c r="AA2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BL2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BM2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BN2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BO2" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="I2" s="1" t="n">
+      <c r="BP2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="J2" s="1" t="n">
-[...178 lines deleted...]
-      </c>
       <c r="BR2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="BS2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.21</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="C3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="E3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.26</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="Q3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="R3" s="1" t="n">
+      <c r="V3" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.28</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="Y3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AD3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AE3" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="AE3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="AG3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="AH3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="AI3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="AJ3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="AM3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
       <c r="AN3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AT3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="AQ3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AR3" s="1" t="n">
+      <c r="AU3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AS3" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AV3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="AW3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AY3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="AZ3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BA3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BB3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BE3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BF3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BG3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BH3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BI3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BK3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BM3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="BA3" s="1" t="n">
+      <c r="BN3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="BB3" s="1" t="n">
+      <c r="BO3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BP3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="BC3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="BF3" s="1" t="n">
+      <c r="BR3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="BG3" s="1" t="n">
-[...39 lines deleted...]
-        <v>0.27</v>
+      <c r="BU3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="J4" s="1" t="n">
         <v>0.3</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.34</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="T4" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="M4" s="1" t="n">
+      <c r="U4" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="N4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="O4" s="1" t="n">
+      <c r="V4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AE4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="P4" s="1" t="n">
-[...46 lines deleted...]
-      </c>
       <c r="AF4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AH4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AZ4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BA4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BB4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BC4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="AI4" s="1" t="n">
+      <c r="BD4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BE4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BF4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BG4" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="AJ4" s="1" t="n">
+      <c r="BH4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BI4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BJ4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BK4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BL4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BM4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BN4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BO4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BR4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="AK4" s="1" t="n">
-[...17 lines deleted...]
-      <c r="AQ4" s="1" t="n">
+      <c r="BS4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="AR4" s="1" t="n">
-[...8 lines deleted...]
-      <c r="AU4" s="1" t="n">
+      <c r="BT4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="AV4" s="1" t="n">
+      <c r="BU4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BW4" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...70 lines deleted...]
-        <v>0.31</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="K5" s="1" t="n">
-[...5 lines deleted...]
-      <c r="M5" s="1" t="n">
+      <c r="P5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="R5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AE5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="N5" s="1" t="n">
+      <c r="AF5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AG5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AH5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="O5" s="1" t="n">
-[...5 lines deleted...]
-      <c r="Q5" s="1" t="n">
+      <c r="AK5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AL5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AM5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AO5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AP5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="R5" s="1" t="n">
+      <c r="AR5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AW5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AX5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AY5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BA5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BI5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BK5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BL5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BM5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="S5" s="1" t="n">
-[...29 lines deleted...]
-      <c r="AC5" s="1" t="n">
+      <c r="BN5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BO5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BP5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BQ5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BR5" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="AD5" s="1" t="n">
-[...95 lines deleted...]
-      <c r="BJ5" s="1" t="n">
+      <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="BK5" s="1" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="BT5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.1</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="I6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="J6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="L6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="Q6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Y6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="X6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Z6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AD6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="AC6" s="1" t="n">
+      <c r="AE6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AG6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="AH6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="AD6" s="1" t="n">
+      <c r="AK6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AE6" s="1" t="n">
+      <c r="AL6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AN6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="AF6" s="1" t="n">
+      <c r="AO6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AP6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="AG6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AH6" s="1" t="n">
+      <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="AI6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AJ6" s="1" t="n">
+      <c r="AR6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AS6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AT6" s="1" t="n">
         <v>0.07000000000000001</v>
-      </c>
-[...28 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AV6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="AW6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AX6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="AY6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="AZ6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BA6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BB6" s="1" t="n">
         <v>0.08</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BD6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BE6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="BE6" s="1" t="n">
+      <c r="BF6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BG6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BH6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BI6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BJ6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BK6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BL6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BM6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="BF6" s="1" t="n">
+      <c r="BN6" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="BG6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BH6" s="1" t="n">
+      <c r="BO6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BP6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BQ6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BR6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BS6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="BI6" s="1" t="n">
-[...31 lines deleted...]
-      </c>
       <c r="BT6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.06</v>
+      </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.05</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="H7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="J7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="M7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="N7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="I7" s="1" t="n">
-[...11 lines deleted...]
-      <c r="M7" s="1" t="n">
+      <c r="P7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="R7" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="N7" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="S7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="T7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="U7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.1</v>
       </c>
       <c r="W7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.09</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Z7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AB7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AC7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="Z7" s="1" t="n">
+      <c r="AD7" s="1" t="n">
         <v>0.06</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.05</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AH7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AG7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AH7" s="1" t="n">
+      <c r="AI7" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="AI7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AJ7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AK7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AL7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="AM7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AN7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="AQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AR7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AS7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AT7" s="1" t="n">
         <v>0.04</v>
       </c>
-      <c r="AQ7" s="1" t="n">
+      <c r="AU7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="AR7" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AT7" s="1" t="n">
+      <c r="AV7" s="1" t="n">
         <v>0.03</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.04</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AX7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="AY7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AZ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BA7" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="BA7" s="1" t="n">
+      <c r="BB7" s="1" t="n">
         <v>0.03</v>
       </c>
-      <c r="BB7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BC7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.03</v>
       </c>
       <c r="BD7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BF7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="BG7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BH7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="BI7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BK7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="BL7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="BM7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="BN7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BO7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BP7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.05</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW7" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>552</v>
+        <v>130</v>
       </c>
       <c r="C8" t="n">
-        <v>503</v>
+        <v>145</v>
       </c>
       <c r="D8" t="n">
-        <v>568</v>
+        <v>142</v>
       </c>
       <c r="E8" t="n">
-        <v>513</v>
+        <v>141</v>
       </c>
       <c r="F8" t="n">
-        <v>556</v>
+        <v>141</v>
       </c>
       <c r="G8" t="n">
-        <v>524</v>
+        <v>139</v>
       </c>
       <c r="H8" t="n">
-        <v>533</v>
+        <v>138</v>
       </c>
       <c r="I8" t="n">
-        <v>519</v>
+        <v>140</v>
       </c>
       <c r="J8" t="n">
-        <v>519</v>
+        <v>142</v>
       </c>
       <c r="K8" t="n">
-        <v>509</v>
+        <v>140</v>
       </c>
       <c r="L8" t="n">
-        <v>526</v>
+        <v>143</v>
       </c>
       <c r="M8" t="n">
-        <v>559</v>
+        <v>140</v>
       </c>
       <c r="N8" t="n">
-        <v>522</v>
+        <v>141</v>
       </c>
       <c r="O8" t="n">
-        <v>517</v>
+        <v>138</v>
       </c>
       <c r="P8" t="n">
-        <v>543</v>
+        <v>136</v>
       </c>
       <c r="Q8" t="n">
-        <v>529</v>
+        <v>136</v>
       </c>
       <c r="R8" t="n">
-        <v>530</v>
+        <v>141</v>
       </c>
       <c r="S8" t="n">
-        <v>513</v>
+        <v>135</v>
       </c>
       <c r="T8" t="n">
-        <v>582</v>
+        <v>149</v>
       </c>
       <c r="U8" t="n">
-        <v>525</v>
+        <v>141</v>
       </c>
       <c r="V8" t="n">
-        <v>534</v>
+        <v>140</v>
       </c>
       <c r="W8" t="n">
-        <v>512</v>
+        <v>140</v>
       </c>
       <c r="X8" t="n">
-        <v>528</v>
+        <v>140</v>
       </c>
       <c r="Y8" t="n">
-        <v>523</v>
+        <v>138</v>
       </c>
       <c r="Z8" t="n">
-        <v>558</v>
+        <v>137</v>
       </c>
       <c r="AA8" t="n">
-        <v>544</v>
+        <v>146</v>
       </c>
       <c r="AB8" t="n">
-        <v>551</v>
+        <v>142</v>
       </c>
       <c r="AC8" t="n">
-        <v>531</v>
+        <v>142</v>
       </c>
       <c r="AD8" t="n">
-        <v>519</v>
+        <v>142</v>
       </c>
       <c r="AE8" t="n">
-        <v>522</v>
+        <v>140</v>
       </c>
       <c r="AF8" t="n">
-        <v>522</v>
+        <v>143</v>
       </c>
       <c r="AG8" t="n">
-        <v>542</v>
+        <v>142</v>
       </c>
       <c r="AH8" t="n">
-        <v>558</v>
+        <v>149</v>
       </c>
       <c r="AI8" t="n">
-        <v>530</v>
+        <v>144</v>
       </c>
       <c r="AJ8" t="n">
-        <v>529</v>
+        <v>141</v>
       </c>
       <c r="AK8" t="n">
-        <v>510</v>
+        <v>143</v>
       </c>
       <c r="AL8" t="n">
-        <v>569</v>
+        <v>148</v>
       </c>
       <c r="AM8" t="n">
-        <v>530</v>
+        <v>144</v>
       </c>
       <c r="AN8" t="n">
-        <v>517</v>
+        <v>143</v>
       </c>
       <c r="AO8" t="n">
-        <v>524</v>
+        <v>144</v>
       </c>
       <c r="AP8" t="n">
-        <v>513</v>
+        <v>136</v>
       </c>
       <c r="AQ8" t="n">
-        <v>520</v>
+        <v>139</v>
       </c>
       <c r="AR8" t="n">
-        <v>524</v>
+        <v>146</v>
       </c>
       <c r="AS8" t="n">
-        <v>549</v>
+        <v>140</v>
       </c>
       <c r="AT8" t="n">
-        <v>523</v>
+        <v>137</v>
       </c>
       <c r="AU8" t="n">
-        <v>533</v>
+        <v>139</v>
       </c>
       <c r="AV8" t="n">
-        <v>521</v>
+        <v>142</v>
       </c>
       <c r="AW8" t="n">
-        <v>517</v>
+        <v>143</v>
       </c>
       <c r="AX8" t="n">
-        <v>517</v>
+        <v>137</v>
       </c>
       <c r="AY8" t="n">
-        <v>518</v>
+        <v>138</v>
       </c>
       <c r="AZ8" t="n">
-        <v>544</v>
+        <v>146</v>
       </c>
       <c r="BA8" t="n">
-        <v>526</v>
+        <v>143</v>
       </c>
       <c r="BB8" t="n">
-        <v>531</v>
+        <v>141</v>
       </c>
       <c r="BC8" t="n">
-        <v>527</v>
+        <v>145</v>
       </c>
       <c r="BD8" t="n">
-        <v>528</v>
+        <v>137</v>
       </c>
       <c r="BE8" t="n">
-        <v>517</v>
+        <v>139</v>
       </c>
       <c r="BF8" t="n">
-        <v>512</v>
+        <v>145</v>
       </c>
       <c r="BG8" t="n">
-        <v>526</v>
+        <v>147</v>
       </c>
       <c r="BH8" t="n">
-        <v>516</v>
+        <v>141</v>
       </c>
       <c r="BI8" t="n">
-        <v>541</v>
+        <v>137</v>
       </c>
       <c r="BJ8" t="n">
-        <v>532</v>
+        <v>137</v>
       </c>
       <c r="BK8" t="n">
-        <v>529</v>
+        <v>136</v>
       </c>
       <c r="BL8" t="n">
-        <v>548</v>
+        <v>136</v>
       </c>
       <c r="BM8" t="n">
-        <v>522</v>
+        <v>136</v>
       </c>
       <c r="BN8" t="n">
-        <v>541</v>
+        <v>145</v>
       </c>
       <c r="BO8" t="n">
-        <v>547</v>
+        <v>134</v>
       </c>
       <c r="BP8" t="n">
-        <v>514</v>
+        <v>142</v>
       </c>
       <c r="BQ8" t="n">
-        <v>549</v>
+        <v>135</v>
       </c>
       <c r="BR8" t="n">
-        <v>528</v>
+        <v>144</v>
       </c>
       <c r="BS8" t="n">
-        <v>539</v>
+        <v>140</v>
       </c>
       <c r="BT8" t="n">
-        <v>528</v>
+        <v>136</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>137</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>139</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>135</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>528</v>
-[...4428 lines deleted...]
-      <c r="B9" t="n">
         <v>123</v>
       </c>
       <c r="C9" t="n">
         <v>119</v>
       </c>
       <c r="D9" t="n">
         <v>130</v>
       </c>
       <c r="E9" t="n">
         <v>120</v>
       </c>
       <c r="F9" t="n">
         <v>125</v>
       </c>
       <c r="G9" t="n">
         <v>120</v>
       </c>
       <c r="H9" t="n">
         <v>123</v>
       </c>
       <c r="I9" t="n">
         <v>120</v>
       </c>
       <c r="J9" t="n">
         <v>122</v>
@@ -46872,46 +48753,55 @@
         <v>124</v>
       </c>
       <c r="BM9" t="n">
         <v>120</v>
       </c>
       <c r="BN9" t="n">
         <v>124</v>
       </c>
       <c r="BO9" t="n">
         <v>121</v>
       </c>
       <c r="BP9" t="n">
         <v>120</v>
       </c>
       <c r="BQ9" t="n">
         <v>120</v>
       </c>
       <c r="BR9" t="n">
         <v>121</v>
       </c>
       <c r="BS9" t="n">
         <v>121</v>
       </c>
       <c r="BT9" t="n">
         <v>121</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>120</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>121</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>