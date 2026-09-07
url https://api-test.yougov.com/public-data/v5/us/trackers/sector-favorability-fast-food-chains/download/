--- v1 (2026-07-09)
+++ v2 (2026-09-07)
@@ -460,51 +460,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -543,50 +543,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -921,50 +923,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1150,50 +1162,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -1379,50 +1397,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -1608,50 +1632,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1837,50 +1867,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2066,50 +2102,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2295,50 +2337,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1027</v>
       </c>
       <c r="C8" t="n">
         <v>1004</v>
       </c>
       <c r="D8" t="n">
         <v>1085</v>
       </c>
       <c r="E8" t="n">
         <v>1001</v>
       </c>
       <c r="F8" t="n">
         <v>1043</v>
       </c>
       <c r="G8" t="n">
         <v>1004</v>
       </c>
@@ -2524,50 +2572,56 @@
       </c>
       <c r="BP8" t="n">
         <v>1003</v>
       </c>
       <c r="BQ8" t="n">
         <v>1005</v>
       </c>
       <c r="BR8" t="n">
         <v>1008</v>
       </c>
       <c r="BS8" t="n">
         <v>1006</v>
       </c>
       <c r="BT8" t="n">
         <v>1011</v>
       </c>
       <c r="BU8" t="n">
         <v>1002</v>
       </c>
       <c r="BV8" t="n">
         <v>1013</v>
       </c>
       <c r="BW8" t="n">
         <v>1003</v>
       </c>
+      <c r="BX8" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>1011</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1027</v>
       </c>
       <c r="C9" t="n">
         <v>1004</v>
       </c>
       <c r="D9" t="n">
         <v>1085</v>
       </c>
       <c r="E9" t="n">
         <v>1001</v>
       </c>
       <c r="F9" t="n">
         <v>1043</v>
       </c>
       <c r="G9" t="n">
         <v>1004</v>
       </c>
@@ -2752,64 +2806,70 @@
         <v>1013</v>
       </c>
       <c r="BP9" t="n">
         <v>1003</v>
       </c>
       <c r="BQ9" t="n">
         <v>1005</v>
       </c>
       <c r="BR9" t="n">
         <v>1008</v>
       </c>
       <c r="BS9" t="n">
         <v>1006</v>
       </c>
       <c r="BT9" t="n">
         <v>1011</v>
       </c>
       <c r="BU9" t="n">
         <v>1002</v>
       </c>
       <c r="BV9" t="n">
         <v>1013</v>
       </c>
       <c r="BW9" t="n">
         <v>1003</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>1011</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2848,50 +2908,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3226,50 +3288,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3455,50 +3527,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3684,50 +3762,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -3913,50 +3997,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4142,50 +4232,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4371,50 +4467,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4600,50 +4702,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>138</v>
       </c>
       <c r="C8" t="n">
         <v>172</v>
       </c>
       <c r="D8" t="n">
         <v>170</v>
       </c>
       <c r="E8" t="n">
         <v>163</v>
       </c>
       <c r="F8" t="n">
         <v>151</v>
       </c>
       <c r="G8" t="n">
         <v>154</v>
       </c>
@@ -4829,50 +4937,56 @@
       </c>
       <c r="BP8" t="n">
         <v>146</v>
       </c>
       <c r="BQ8" t="n">
         <v>134</v>
       </c>
       <c r="BR8" t="n">
         <v>153</v>
       </c>
       <c r="BS8" t="n">
         <v>137</v>
       </c>
       <c r="BT8" t="n">
         <v>151</v>
       </c>
       <c r="BU8" t="n">
         <v>154</v>
       </c>
       <c r="BV8" t="n">
         <v>138</v>
       </c>
       <c r="BW8" t="n">
         <v>160</v>
       </c>
+      <c r="BX8" t="n">
+        <v>143</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>161</v>
       </c>
       <c r="C9" t="n">
         <v>155</v>
       </c>
       <c r="D9" t="n">
         <v>168</v>
       </c>
       <c r="E9" t="n">
         <v>157</v>
       </c>
       <c r="F9" t="n">
         <v>163</v>
       </c>
       <c r="G9" t="n">
         <v>157</v>
       </c>
@@ -5057,64 +5171,70 @@
         <v>159</v>
       </c>
       <c r="BP9" t="n">
         <v>157</v>
       </c>
       <c r="BQ9" t="n">
         <v>157</v>
       </c>
       <c r="BR9" t="n">
         <v>158</v>
       </c>
       <c r="BS9" t="n">
         <v>157</v>
       </c>
       <c r="BT9" t="n">
         <v>158</v>
       </c>
       <c r="BU9" t="n">
         <v>157</v>
       </c>
       <c r="BV9" t="n">
         <v>159</v>
       </c>
       <c r="BW9" t="n">
         <v>157</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>159</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5153,50 +5273,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5531,50 +5653,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -5760,50 +5892,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -5989,50 +6127,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -6218,50 +6362,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -6447,50 +6597,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -6676,50 +6832,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6905,50 +7067,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>29</v>
       </c>
       <c r="C8" t="n">
         <v>26</v>
       </c>
       <c r="D8" t="n">
         <v>29</v>
       </c>
       <c r="E8" t="n">
         <v>30</v>
       </c>
       <c r="F8" t="n">
         <v>29</v>
       </c>
       <c r="G8" t="n">
         <v>24</v>
       </c>
@@ -7134,50 +7302,56 @@
       </c>
       <c r="BP8" t="n">
         <v>35</v>
       </c>
       <c r="BQ8" t="n">
         <v>31</v>
       </c>
       <c r="BR8" t="n">
         <v>33</v>
       </c>
       <c r="BS8" t="n">
         <v>30</v>
       </c>
       <c r="BT8" t="n">
         <v>31</v>
       </c>
       <c r="BU8" t="n">
         <v>33</v>
       </c>
       <c r="BV8" t="n">
         <v>29</v>
       </c>
       <c r="BW8" t="n">
         <v>30</v>
       </c>
+      <c r="BX8" t="n">
+        <v>24</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>19</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>28</v>
       </c>
       <c r="C9" t="n">
         <v>25</v>
       </c>
       <c r="D9" t="n">
         <v>29</v>
       </c>
       <c r="E9" t="n">
         <v>29</v>
       </c>
       <c r="F9" t="n">
         <v>29</v>
       </c>
       <c r="G9" t="n">
         <v>23</v>
       </c>
@@ -7362,64 +7536,70 @@
         <v>35</v>
       </c>
       <c r="BP9" t="n">
         <v>35</v>
       </c>
       <c r="BQ9" t="n">
         <v>33</v>
       </c>
       <c r="BR9" t="n">
         <v>33</v>
       </c>
       <c r="BS9" t="n">
         <v>30</v>
       </c>
       <c r="BT9" t="n">
         <v>31</v>
       </c>
       <c r="BU9" t="n">
         <v>35</v>
       </c>
       <c r="BV9" t="n">
         <v>31</v>
       </c>
       <c r="BW9" t="n">
         <v>31</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>25</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7458,50 +7638,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7836,50 +8018,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -8065,50 +8257,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -8294,50 +8492,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -8523,50 +8727,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8752,50 +8962,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8981,50 +9197,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -9210,50 +9432,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>7</v>
       </c>
       <c r="C8" t="n">
         <v>12</v>
       </c>
       <c r="D8" t="n">
         <v>15</v>
       </c>
       <c r="E8" t="n">
         <v>6</v>
       </c>
       <c r="F8" t="n">
         <v>7</v>
       </c>
       <c r="G8" t="n">
         <v>13</v>
       </c>
@@ -9439,50 +9667,56 @@
       </c>
       <c r="BP8" t="n">
         <v>14</v>
       </c>
       <c r="BQ8" t="n">
         <v>14</v>
       </c>
       <c r="BR8" t="n">
         <v>14</v>
       </c>
       <c r="BS8" t="n">
         <v>12</v>
       </c>
       <c r="BT8" t="n">
         <v>7</v>
       </c>
       <c r="BU8" t="n">
         <v>18</v>
       </c>
       <c r="BV8" t="n">
         <v>10</v>
       </c>
       <c r="BW8" t="n">
         <v>8</v>
       </c>
+      <c r="BX8" t="n">
+        <v>6</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>7</v>
       </c>
       <c r="C9" t="n">
         <v>10</v>
       </c>
       <c r="D9" t="n">
         <v>15</v>
       </c>
       <c r="E9" t="n">
         <v>6</v>
       </c>
       <c r="F9" t="n">
         <v>6</v>
       </c>
       <c r="G9" t="n">
         <v>12</v>
       </c>
@@ -9667,64 +9901,70 @@
         <v>12</v>
       </c>
       <c r="BP9" t="n">
         <v>15</v>
       </c>
       <c r="BQ9" t="n">
         <v>14</v>
       </c>
       <c r="BR9" t="n">
         <v>14</v>
       </c>
       <c r="BS9" t="n">
         <v>12</v>
       </c>
       <c r="BT9" t="n">
         <v>7</v>
       </c>
       <c r="BU9" t="n">
         <v>18</v>
       </c>
       <c r="BV9" t="n">
         <v>9</v>
       </c>
       <c r="BW9" t="n">
         <v>8</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>6</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT9"/>
+  <dimension ref="A1:BV9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9760,50 +10000,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10123,50 +10365,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -10343,50 +10595,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -10563,50 +10821,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -10783,50 +11047,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -11003,50 +11273,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -11223,50 +11499,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -11443,50 +11725,56 @@
       </c>
       <c r="BM7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BU7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>6</v>
       </c>
       <c r="C8" t="n">
         <v>6</v>
       </c>
       <c r="D8" t="n">
         <v>6</v>
       </c>
       <c r="E8" t="n">
         <v>5</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>4</v>
       </c>
@@ -11663,50 +11951,56 @@
       </c>
       <c r="BM8" t="n">
         <v>4</v>
       </c>
       <c r="BN8" t="n">
         <v>4</v>
       </c>
       <c r="BO8" t="n">
         <v>2</v>
       </c>
       <c r="BP8" t="n">
         <v>2</v>
       </c>
       <c r="BQ8" t="n">
         <v>2</v>
       </c>
       <c r="BR8" t="n">
         <v>2</v>
       </c>
       <c r="BS8" t="n">
         <v>2</v>
       </c>
       <c r="BT8" t="n">
         <v>3</v>
       </c>
+      <c r="BU8" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>5</v>
       </c>
       <c r="C9" t="n">
         <v>6</v>
       </c>
       <c r="D9" t="n">
         <v>6</v>
       </c>
       <c r="E9" t="n">
         <v>5</v>
       </c>
       <c r="F9" t="n">
         <v>2</v>
       </c>
       <c r="G9" t="n">
         <v>4</v>
       </c>
@@ -11882,64 +12176,70 @@
         <v>4</v>
       </c>
       <c r="BM9" t="n">
         <v>4</v>
       </c>
       <c r="BN9" t="n">
         <v>4</v>
       </c>
       <c r="BO9" t="n">
         <v>2</v>
       </c>
       <c r="BP9" t="n">
         <v>2</v>
       </c>
       <c r="BQ9" t="n">
         <v>2</v>
       </c>
       <c r="BR9" t="n">
         <v>2</v>
       </c>
       <c r="BS9" t="n">
         <v>2</v>
       </c>
       <c r="BT9" t="n">
         <v>3</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11978,50 +12278,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12356,50 +12658,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -12585,50 +12897,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -12814,50 +13132,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -13043,50 +13367,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -13272,50 +13602,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13501,50 +13837,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -13730,50 +14072,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>28</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>23</v>
       </c>
       <c r="E8" t="n">
         <v>22</v>
       </c>
       <c r="F8" t="n">
         <v>33</v>
       </c>
       <c r="G8" t="n">
         <v>22</v>
       </c>
@@ -13959,50 +14307,56 @@
       </c>
       <c r="BP8" t="n">
         <v>43</v>
       </c>
       <c r="BQ8" t="n">
         <v>30</v>
       </c>
       <c r="BR8" t="n">
         <v>29</v>
       </c>
       <c r="BS8" t="n">
         <v>41</v>
       </c>
       <c r="BT8" t="n">
         <v>25</v>
       </c>
       <c r="BU8" t="n">
         <v>40</v>
       </c>
       <c r="BV8" t="n">
         <v>23</v>
       </c>
       <c r="BW8" t="n">
         <v>33</v>
       </c>
+      <c r="BX8" t="n">
+        <v>33</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>21</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>26</v>
       </c>
       <c r="C9" t="n">
         <v>20</v>
       </c>
       <c r="D9" t="n">
         <v>22</v>
       </c>
       <c r="E9" t="n">
         <v>22</v>
       </c>
       <c r="F9" t="n">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>20</v>
       </c>
@@ -14187,64 +14541,70 @@
         <v>30</v>
       </c>
       <c r="BP9" t="n">
         <v>42</v>
       </c>
       <c r="BQ9" t="n">
         <v>31</v>
       </c>
       <c r="BR9" t="n">
         <v>30</v>
       </c>
       <c r="BS9" t="n">
         <v>40</v>
       </c>
       <c r="BT9" t="n">
         <v>25</v>
       </c>
       <c r="BU9" t="n">
         <v>41</v>
       </c>
       <c r="BV9" t="n">
         <v>24</v>
       </c>
       <c r="BW9" t="n">
         <v>31</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>32</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14283,50 +14643,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14661,50 +15023,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14890,50 +15262,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -15119,50 +15497,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -15348,50 +15732,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -15577,50 +15967,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -15806,50 +16202,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -16035,50 +16437,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>26</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>23</v>
       </c>
       <c r="E8" t="n">
         <v>11</v>
       </c>
       <c r="F8" t="n">
         <v>22</v>
       </c>
       <c r="G8" t="n">
         <v>20</v>
       </c>
@@ -16264,50 +16672,56 @@
       </c>
       <c r="BP8" t="n">
         <v>20</v>
       </c>
       <c r="BQ8" t="n">
         <v>24</v>
       </c>
       <c r="BR8" t="n">
         <v>18</v>
       </c>
       <c r="BS8" t="n">
         <v>11</v>
       </c>
       <c r="BT8" t="n">
         <v>22</v>
       </c>
       <c r="BU8" t="n">
         <v>11</v>
       </c>
       <c r="BV8" t="n">
         <v>12</v>
       </c>
       <c r="BW8" t="n">
         <v>14</v>
       </c>
+      <c r="BX8" t="n">
+        <v>16</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>15</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>25</v>
       </c>
       <c r="C9" t="n">
         <v>20</v>
       </c>
       <c r="D9" t="n">
         <v>23</v>
       </c>
       <c r="E9" t="n">
         <v>10</v>
       </c>
       <c r="F9" t="n">
         <v>20</v>
       </c>
       <c r="G9" t="n">
         <v>19</v>
       </c>
@@ -16492,64 +16906,70 @@
         <v>31</v>
       </c>
       <c r="BP9" t="n">
         <v>21</v>
       </c>
       <c r="BQ9" t="n">
         <v>24</v>
       </c>
       <c r="BR9" t="n">
         <v>20</v>
       </c>
       <c r="BS9" t="n">
         <v>10</v>
       </c>
       <c r="BT9" t="n">
         <v>22</v>
       </c>
       <c r="BU9" t="n">
         <v>12</v>
       </c>
       <c r="BV9" t="n">
         <v>12</v>
       </c>
       <c r="BW9" t="n">
         <v>15</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>17</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16588,50 +17008,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16966,50 +17388,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -17195,50 +17627,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -17424,50 +17862,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -17653,50 +18097,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -17882,50 +18332,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18111,50 +18567,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -18340,50 +18802,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>54</v>
       </c>
       <c r="C8" t="n">
         <v>65</v>
       </c>
       <c r="D8" t="n">
         <v>69</v>
       </c>
       <c r="E8" t="n">
         <v>65</v>
       </c>
       <c r="F8" t="n">
         <v>59</v>
       </c>
       <c r="G8" t="n">
         <v>65</v>
       </c>
@@ -18569,50 +19037,56 @@
       </c>
       <c r="BP8" t="n">
         <v>43</v>
       </c>
       <c r="BQ8" t="n">
         <v>41</v>
       </c>
       <c r="BR8" t="n">
         <v>53</v>
       </c>
       <c r="BS8" t="n">
         <v>46</v>
       </c>
       <c r="BT8" t="n">
         <v>52</v>
       </c>
       <c r="BU8" t="n">
         <v>54</v>
       </c>
       <c r="BV8" t="n">
         <v>38</v>
       </c>
       <c r="BW8" t="n">
         <v>46</v>
       </c>
+      <c r="BX8" t="n">
+        <v>36</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>53</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>61</v>
       </c>
       <c r="C9" t="n">
         <v>57</v>
       </c>
       <c r="D9" t="n">
         <v>66</v>
       </c>
       <c r="E9" t="n">
         <v>61</v>
       </c>
       <c r="F9" t="n">
         <v>56</v>
       </c>
       <c r="G9" t="n">
         <v>63</v>
       </c>
@@ -18797,64 +19271,70 @@
         <v>48</v>
       </c>
       <c r="BP9" t="n">
         <v>42</v>
       </c>
       <c r="BQ9" t="n">
         <v>40</v>
       </c>
       <c r="BR9" t="n">
         <v>50</v>
       </c>
       <c r="BS9" t="n">
         <v>46</v>
       </c>
       <c r="BT9" t="n">
         <v>51</v>
       </c>
       <c r="BU9" t="n">
         <v>55</v>
       </c>
       <c r="BV9" t="n">
         <v>39</v>
       </c>
       <c r="BW9" t="n">
         <v>44</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>36</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18893,50 +19373,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19271,50 +19753,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -19500,50 +19992,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -19729,50 +20227,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -19958,50 +20462,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -20187,50 +20697,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20416,50 +20932,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -20645,50 +21167,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>361</v>
       </c>
       <c r="C8" t="n">
         <v>358</v>
       </c>
       <c r="D8" t="n">
         <v>374</v>
       </c>
       <c r="E8" t="n">
         <v>356</v>
       </c>
       <c r="F8" t="n">
         <v>360</v>
       </c>
       <c r="G8" t="n">
         <v>344</v>
       </c>
@@ -20874,50 +21402,56 @@
       </c>
       <c r="BP8" t="n">
         <v>366</v>
       </c>
       <c r="BQ8" t="n">
         <v>363</v>
       </c>
       <c r="BR8" t="n">
         <v>364</v>
       </c>
       <c r="BS8" t="n">
         <v>362</v>
       </c>
       <c r="BT8" t="n">
         <v>366</v>
       </c>
       <c r="BU8" t="n">
         <v>367</v>
       </c>
       <c r="BV8" t="n">
         <v>367</v>
       </c>
       <c r="BW8" t="n">
         <v>375</v>
       </c>
+      <c r="BX8" t="n">
+        <v>377</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>365</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>352</v>
       </c>
       <c r="C9" t="n">
         <v>349</v>
       </c>
       <c r="D9" t="n">
         <v>372</v>
       </c>
       <c r="E9" t="n">
         <v>342</v>
       </c>
       <c r="F9" t="n">
         <v>364</v>
       </c>
       <c r="G9" t="n">
         <v>341</v>
       </c>
@@ -21102,64 +21636,70 @@
         <v>360</v>
       </c>
       <c r="BP9" t="n">
         <v>362</v>
       </c>
       <c r="BQ9" t="n">
         <v>365</v>
       </c>
       <c r="BR9" t="n">
         <v>356</v>
       </c>
       <c r="BS9" t="n">
         <v>360</v>
       </c>
       <c r="BT9" t="n">
         <v>357</v>
       </c>
       <c r="BU9" t="n">
         <v>348</v>
       </c>
       <c r="BV9" t="n">
         <v>369</v>
       </c>
       <c r="BW9" t="n">
         <v>360</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>373</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21198,50 +21738,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21576,50 +22118,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -21805,50 +22357,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -22034,50 +22592,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -22263,50 +22827,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -22492,50 +23062,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22721,50 +23297,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -22950,50 +23532,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>218</v>
       </c>
       <c r="C8" t="n">
         <v>162</v>
       </c>
       <c r="D8" t="n">
         <v>166</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>202</v>
       </c>
       <c r="G8" t="n">
         <v>189</v>
       </c>
@@ -23179,50 +23767,56 @@
       </c>
       <c r="BP8" t="n">
         <v>206</v>
       </c>
       <c r="BQ8" t="n">
         <v>214</v>
       </c>
       <c r="BR8" t="n">
         <v>206</v>
       </c>
       <c r="BS8" t="n">
         <v>207</v>
       </c>
       <c r="BT8" t="n">
         <v>205</v>
       </c>
       <c r="BU8" t="n">
         <v>217</v>
       </c>
       <c r="BV8" t="n">
         <v>203</v>
       </c>
       <c r="BW8" t="n">
         <v>209</v>
       </c>
+      <c r="BX8" t="n">
+        <v>222</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>229</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>212</v>
       </c>
       <c r="C9" t="n">
         <v>166</v>
       </c>
       <c r="D9" t="n">
         <v>165</v>
       </c>
       <c r="E9" t="n">
         <v>165</v>
       </c>
       <c r="F9" t="n">
         <v>195</v>
       </c>
       <c r="G9" t="n">
         <v>182</v>
       </c>
@@ -23407,64 +24001,70 @@
         <v>210</v>
       </c>
       <c r="BP9" t="n">
         <v>207</v>
       </c>
       <c r="BQ9" t="n">
         <v>205</v>
       </c>
       <c r="BR9" t="n">
         <v>202</v>
       </c>
       <c r="BS9" t="n">
         <v>204</v>
       </c>
       <c r="BT9" t="n">
         <v>206</v>
       </c>
       <c r="BU9" t="n">
         <v>214</v>
       </c>
       <c r="BV9" t="n">
         <v>199</v>
       </c>
       <c r="BW9" t="n">
         <v>211</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>210</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23503,50 +24103,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23881,50 +24483,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -24110,50 +24722,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -24339,50 +24957,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -24568,50 +25192,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -24797,50 +25427,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -25026,50 +25662,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -25255,50 +25897,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>106</v>
       </c>
       <c r="C8" t="n">
         <v>152</v>
       </c>
       <c r="D8" t="n">
         <v>174</v>
       </c>
       <c r="E8" t="n">
         <v>147</v>
       </c>
       <c r="F8" t="n">
         <v>129</v>
       </c>
       <c r="G8" t="n">
         <v>131</v>
       </c>
@@ -25484,50 +26132,56 @@
       </c>
       <c r="BP8" t="n">
         <v>104</v>
       </c>
       <c r="BQ8" t="n">
         <v>105</v>
       </c>
       <c r="BR8" t="n">
         <v>114</v>
       </c>
       <c r="BS8" t="n">
         <v>108</v>
       </c>
       <c r="BT8" t="n">
         <v>107</v>
       </c>
       <c r="BU8" t="n">
         <v>97</v>
       </c>
       <c r="BV8" t="n">
         <v>113</v>
       </c>
       <c r="BW8" t="n">
         <v>96</v>
       </c>
+      <c r="BX8" t="n">
+        <v>109</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>106</v>
       </c>
       <c r="C9" t="n">
         <v>145</v>
       </c>
       <c r="D9" t="n">
         <v>171</v>
       </c>
       <c r="E9" t="n">
         <v>144</v>
       </c>
       <c r="F9" t="n">
         <v>127</v>
       </c>
       <c r="G9" t="n">
         <v>128</v>
       </c>
@@ -25712,64 +26366,70 @@
         <v>104</v>
       </c>
       <c r="BP9" t="n">
         <v>104</v>
       </c>
       <c r="BQ9" t="n">
         <v>106</v>
       </c>
       <c r="BR9" t="n">
         <v>110</v>
       </c>
       <c r="BS9" t="n">
         <v>107</v>
       </c>
       <c r="BT9" t="n">
         <v>107</v>
       </c>
       <c r="BU9" t="n">
         <v>96</v>
       </c>
       <c r="BV9" t="n">
         <v>115</v>
       </c>
       <c r="BW9" t="n">
         <v>100</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>104</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25808,50 +26468,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26186,50 +26848,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -26415,50 +27087,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -26644,50 +27322,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -26873,50 +27557,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -27102,50 +27792,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -27331,50 +28027,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -27560,50 +28262,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>240</v>
       </c>
       <c r="C8" t="n">
         <v>251</v>
       </c>
       <c r="D8" t="n">
         <v>247</v>
       </c>
       <c r="E8" t="n">
         <v>240</v>
       </c>
       <c r="F8" t="n">
         <v>247</v>
       </c>
       <c r="G8" t="n">
         <v>239</v>
       </c>
@@ -27789,50 +28497,56 @@
       </c>
       <c r="BP8" t="n">
         <v>229</v>
       </c>
       <c r="BQ8" t="n">
         <v>210</v>
       </c>
       <c r="BR8" t="n">
         <v>233</v>
       </c>
       <c r="BS8" t="n">
         <v>236</v>
       </c>
       <c r="BT8" t="n">
         <v>226</v>
       </c>
       <c r="BU8" t="n">
         <v>237</v>
       </c>
       <c r="BV8" t="n">
         <v>231</v>
       </c>
       <c r="BW8" t="n">
         <v>235</v>
       </c>
+      <c r="BX8" t="n">
+        <v>230</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>232</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>220</v>
       </c>
       <c r="C9" t="n">
         <v>217</v>
       </c>
       <c r="D9" t="n">
         <v>233</v>
       </c>
       <c r="E9" t="n">
         <v>215</v>
       </c>
       <c r="F9" t="n">
         <v>224</v>
       </c>
       <c r="G9" t="n">
         <v>216</v>
       </c>
@@ -28017,64 +28731,70 @@
         <v>218</v>
       </c>
       <c r="BP9" t="n">
         <v>216</v>
       </c>
       <c r="BQ9" t="n">
         <v>216</v>
       </c>
       <c r="BR9" t="n">
         <v>217</v>
       </c>
       <c r="BS9" t="n">
         <v>216</v>
       </c>
       <c r="BT9" t="n">
         <v>217</v>
       </c>
       <c r="BU9" t="n">
         <v>216</v>
       </c>
       <c r="BV9" t="n">
         <v>218</v>
       </c>
       <c r="BW9" t="n">
         <v>216</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>218</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28113,50 +28833,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28491,50 +29213,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -28720,50 +29452,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -28949,50 +29687,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -29178,50 +29922,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -29407,50 +30157,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -29636,50 +30392,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -29865,50 +30627,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>184</v>
       </c>
       <c r="C8" t="n">
         <v>171</v>
       </c>
       <c r="D8" t="n">
         <v>184</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>185</v>
       </c>
       <c r="G8" t="n">
         <v>172</v>
       </c>
@@ -30094,50 +30862,56 @@
       </c>
       <c r="BP8" t="n">
         <v>182</v>
       </c>
       <c r="BQ8" t="n">
         <v>183</v>
       </c>
       <c r="BR8" t="n">
         <v>173</v>
       </c>
       <c r="BS8" t="n">
         <v>176</v>
       </c>
       <c r="BT8" t="n">
         <v>172</v>
       </c>
       <c r="BU8" t="n">
         <v>167</v>
       </c>
       <c r="BV8" t="n">
         <v>191</v>
       </c>
       <c r="BW8" t="n">
         <v>175</v>
       </c>
+      <c r="BX8" t="n">
+        <v>170</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>175</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>187</v>
       </c>
       <c r="C9" t="n">
         <v>182</v>
       </c>
       <c r="D9" t="n">
         <v>198</v>
       </c>
       <c r="E9" t="n">
         <v>182</v>
       </c>
       <c r="F9" t="n">
         <v>190</v>
       </c>
       <c r="G9" t="n">
         <v>183</v>
       </c>
@@ -30322,64 +31096,70 @@
         <v>184</v>
       </c>
       <c r="BP9" t="n">
         <v>183</v>
       </c>
       <c r="BQ9" t="n">
         <v>183</v>
       </c>
       <c r="BR9" t="n">
         <v>183</v>
       </c>
       <c r="BS9" t="n">
         <v>183</v>
       </c>
       <c r="BT9" t="n">
         <v>184</v>
       </c>
       <c r="BU9" t="n">
         <v>182</v>
       </c>
       <c r="BV9" t="n">
         <v>184</v>
       </c>
       <c r="BW9" t="n">
         <v>183</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>184</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30418,50 +31198,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30796,50 +31578,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -31025,50 +31817,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -31254,50 +32052,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -31483,50 +32287,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -31712,50 +32522,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -31941,50 +32757,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -32170,50 +32992,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>104</v>
       </c>
       <c r="C8" t="n">
         <v>96</v>
       </c>
       <c r="D8" t="n">
         <v>118</v>
       </c>
       <c r="E8" t="n">
         <v>103</v>
       </c>
       <c r="F8" t="n">
         <v>108</v>
       </c>
       <c r="G8" t="n">
         <v>103</v>
       </c>
@@ -32399,50 +33227,56 @@
       </c>
       <c r="BP8" t="n">
         <v>102</v>
       </c>
       <c r="BQ8" t="n">
         <v>99</v>
       </c>
       <c r="BR8" t="n">
         <v>98</v>
       </c>
       <c r="BS8" t="n">
         <v>107</v>
       </c>
       <c r="BT8" t="n">
         <v>109</v>
       </c>
       <c r="BU8" t="n">
         <v>100</v>
       </c>
       <c r="BV8" t="n">
         <v>101</v>
       </c>
       <c r="BW8" t="n">
         <v>102</v>
       </c>
+      <c r="BX8" t="n">
+        <v>99</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>96</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>109</v>
       </c>
       <c r="C9" t="n">
         <v>106</v>
       </c>
       <c r="D9" t="n">
         <v>113</v>
       </c>
       <c r="E9" t="n">
         <v>106</v>
       </c>
       <c r="F9" t="n">
         <v>110</v>
       </c>
       <c r="G9" t="n">
         <v>106</v>
       </c>
@@ -32626,65 +33460,71 @@
       <c r="BO9" t="n">
         <v>107</v>
       </c>
       <c r="BP9" t="n">
         <v>106</v>
       </c>
       <c r="BQ9" t="n">
         <v>106</v>
       </c>
       <c r="BR9" t="n">
         <v>106</v>
       </c>
       <c r="BS9" t="n">
         <v>106</v>
       </c>
       <c r="BT9" t="n">
         <v>106</v>
       </c>
       <c r="BU9" t="n">
         <v>106</v>
       </c>
       <c r="BV9" t="n">
         <v>107</v>
       </c>
       <c r="BW9" t="n">
+        <v>106</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>107</v>
+      </c>
+      <c r="BY9" t="n">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -32723,50 +33563,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33101,50 +33943,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -33330,50 +34182,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -33559,50 +34417,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -33788,50 +34652,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -34017,50 +34887,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -34246,50 +35122,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -34475,50 +35357,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>251</v>
       </c>
       <c r="C8" t="n">
         <v>263</v>
       </c>
       <c r="D8" t="n">
         <v>274</v>
       </c>
       <c r="E8" t="n">
         <v>254</v>
       </c>
       <c r="F8" t="n">
         <v>272</v>
       </c>
       <c r="G8" t="n">
         <v>253</v>
       </c>
@@ -34704,50 +35592,56 @@
       </c>
       <c r="BP8" t="n">
         <v>259</v>
       </c>
       <c r="BQ8" t="n">
         <v>237</v>
       </c>
       <c r="BR8" t="n">
         <v>261</v>
       </c>
       <c r="BS8" t="n">
         <v>246</v>
       </c>
       <c r="BT8" t="n">
         <v>255</v>
       </c>
       <c r="BU8" t="n">
         <v>250</v>
       </c>
       <c r="BV8" t="n">
         <v>239</v>
       </c>
       <c r="BW8" t="n">
         <v>251</v>
       </c>
+      <c r="BX8" t="n">
+        <v>245</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>252</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>257</v>
       </c>
       <c r="C9" t="n">
         <v>252</v>
       </c>
       <c r="D9" t="n">
         <v>272</v>
       </c>
       <c r="E9" t="n">
         <v>250</v>
       </c>
       <c r="F9" t="n">
         <v>261</v>
       </c>
       <c r="G9" t="n">
         <v>251</v>
       </c>
@@ -34932,64 +35826,70 @@
         <v>253</v>
       </c>
       <c r="BP9" t="n">
         <v>251</v>
       </c>
       <c r="BQ9" t="n">
         <v>251</v>
       </c>
       <c r="BR9" t="n">
         <v>252</v>
       </c>
       <c r="BS9" t="n">
         <v>252</v>
       </c>
       <c r="BT9" t="n">
         <v>253</v>
       </c>
       <c r="BU9" t="n">
         <v>251</v>
       </c>
       <c r="BV9" t="n">
         <v>253</v>
       </c>
       <c r="BW9" t="n">
         <v>251</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>254</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35028,50 +35928,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35406,50 +36308,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -35635,50 +36547,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -35864,50 +36782,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -36093,50 +37017,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -36322,50 +37252,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -36551,50 +37487,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -36780,50 +37722,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>343</v>
       </c>
       <c r="C8" t="n">
         <v>360</v>
       </c>
       <c r="D8" t="n">
         <v>365</v>
       </c>
       <c r="E8" t="n">
         <v>333</v>
       </c>
       <c r="F8" t="n">
         <v>348</v>
       </c>
       <c r="G8" t="n">
         <v>344</v>
       </c>
@@ -37009,50 +37957,56 @@
       </c>
       <c r="BP8" t="n">
         <v>328</v>
       </c>
       <c r="BQ8" t="n">
         <v>354</v>
       </c>
       <c r="BR8" t="n">
         <v>337</v>
       </c>
       <c r="BS8" t="n">
         <v>331</v>
       </c>
       <c r="BT8" t="n">
         <v>337</v>
       </c>
       <c r="BU8" t="n">
         <v>325</v>
       </c>
       <c r="BV8" t="n">
         <v>343</v>
       </c>
       <c r="BW8" t="n">
         <v>330</v>
       </c>
+      <c r="BX8" t="n">
+        <v>350</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>334</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>347</v>
       </c>
       <c r="C9" t="n">
         <v>340</v>
       </c>
       <c r="D9" t="n">
         <v>365</v>
       </c>
       <c r="E9" t="n">
         <v>338</v>
       </c>
       <c r="F9" t="n">
         <v>352</v>
       </c>
       <c r="G9" t="n">
         <v>339</v>
       </c>
@@ -37237,64 +38191,70 @@
         <v>342</v>
       </c>
       <c r="BP9" t="n">
         <v>338</v>
       </c>
       <c r="BQ9" t="n">
         <v>339</v>
       </c>
       <c r="BR9" t="n">
         <v>340</v>
       </c>
       <c r="BS9" t="n">
         <v>339</v>
       </c>
       <c r="BT9" t="n">
         <v>341</v>
       </c>
       <c r="BU9" t="n">
         <v>338</v>
       </c>
       <c r="BV9" t="n">
         <v>342</v>
       </c>
       <c r="BW9" t="n">
         <v>338</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>342</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -37333,50 +38293,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -37711,50 +38673,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -37940,50 +38912,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -38169,50 +39147,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -38398,50 +39382,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -38627,50 +39617,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -38856,50 +39852,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -39085,50 +40087,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>193</v>
       </c>
       <c r="C8" t="n">
         <v>130</v>
       </c>
       <c r="D8" t="n">
         <v>199</v>
       </c>
       <c r="E8" t="n">
         <v>174</v>
       </c>
       <c r="F8" t="n">
         <v>176</v>
       </c>
       <c r="G8" t="n">
         <v>168</v>
       </c>
@@ -39314,50 +40322,56 @@
       </c>
       <c r="BP8" t="n">
         <v>187</v>
       </c>
       <c r="BQ8" t="n">
         <v>204</v>
       </c>
       <c r="BR8" t="n">
         <v>177</v>
       </c>
       <c r="BS8" t="n">
         <v>193</v>
       </c>
       <c r="BT8" t="n">
         <v>193</v>
       </c>
       <c r="BU8" t="n">
         <v>190</v>
       </c>
       <c r="BV8" t="n">
         <v>200</v>
       </c>
       <c r="BW8" t="n">
         <v>187</v>
       </c>
+      <c r="BX8" t="n">
+        <v>188</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>193</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>203</v>
       </c>
       <c r="C9" t="n">
         <v>195</v>
       </c>
       <c r="D9" t="n">
         <v>215</v>
       </c>
       <c r="E9" t="n">
         <v>198</v>
       </c>
       <c r="F9" t="n">
         <v>206</v>
       </c>
       <c r="G9" t="n">
         <v>198</v>
       </c>
@@ -39542,64 +40556,70 @@
         <v>200</v>
       </c>
       <c r="BP9" t="n">
         <v>198</v>
       </c>
       <c r="BQ9" t="n">
         <v>198</v>
       </c>
       <c r="BR9" t="n">
         <v>199</v>
       </c>
       <c r="BS9" t="n">
         <v>199</v>
       </c>
       <c r="BT9" t="n">
         <v>200</v>
       </c>
       <c r="BU9" t="n">
         <v>198</v>
       </c>
       <c r="BV9" t="n">
         <v>200</v>
       </c>
       <c r="BW9" t="n">
         <v>198</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>200</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -39638,50 +40658,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -40016,50 +41038,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -40245,50 +41277,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -40474,50 +41512,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -40703,50 +41747,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -40932,50 +41982,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -41161,50 +42217,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -41390,50 +42452,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>475</v>
       </c>
       <c r="C8" t="n">
         <v>501</v>
       </c>
       <c r="D8" t="n">
         <v>517</v>
       </c>
       <c r="E8" t="n">
         <v>488</v>
       </c>
       <c r="F8" t="n">
         <v>487</v>
       </c>
       <c r="G8" t="n">
         <v>480</v>
       </c>
@@ -41619,50 +42687,56 @@
       </c>
       <c r="BP8" t="n">
         <v>489</v>
       </c>
       <c r="BQ8" t="n">
         <v>456</v>
       </c>
       <c r="BR8" t="n">
         <v>480</v>
       </c>
       <c r="BS8" t="n">
         <v>467</v>
       </c>
       <c r="BT8" t="n">
         <v>483</v>
       </c>
       <c r="BU8" t="n">
         <v>473</v>
       </c>
       <c r="BV8" t="n">
         <v>471</v>
       </c>
       <c r="BW8" t="n">
         <v>486</v>
       </c>
+      <c r="BX8" t="n">
+        <v>488</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>476</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>500</v>
       </c>
       <c r="C9" t="n">
         <v>489</v>
       </c>
       <c r="D9" t="n">
         <v>528</v>
       </c>
       <c r="E9" t="n">
         <v>487</v>
       </c>
       <c r="F9" t="n">
         <v>508</v>
       </c>
       <c r="G9" t="n">
         <v>489</v>
       </c>
@@ -41847,64 +42921,70 @@
         <v>493</v>
       </c>
       <c r="BP9" t="n">
         <v>488</v>
       </c>
       <c r="BQ9" t="n">
         <v>489</v>
       </c>
       <c r="BR9" t="n">
         <v>491</v>
       </c>
       <c r="BS9" t="n">
         <v>490</v>
       </c>
       <c r="BT9" t="n">
         <v>492</v>
       </c>
       <c r="BU9" t="n">
         <v>488</v>
       </c>
       <c r="BV9" t="n">
         <v>493</v>
       </c>
       <c r="BW9" t="n">
         <v>488</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>493</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -41943,50 +43023,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -42321,50 +43403,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -42550,50 +43642,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -42779,50 +43877,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -43008,50 +44112,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -43237,50 +44347,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -43466,50 +44582,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -43695,50 +44817,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>552</v>
       </c>
       <c r="C8" t="n">
         <v>503</v>
       </c>
       <c r="D8" t="n">
         <v>568</v>
       </c>
       <c r="E8" t="n">
         <v>513</v>
       </c>
       <c r="F8" t="n">
         <v>556</v>
       </c>
       <c r="G8" t="n">
         <v>524</v>
       </c>
@@ -43924,50 +45052,56 @@
       </c>
       <c r="BP8" t="n">
         <v>514</v>
       </c>
       <c r="BQ8" t="n">
         <v>549</v>
       </c>
       <c r="BR8" t="n">
         <v>528</v>
       </c>
       <c r="BS8" t="n">
         <v>539</v>
       </c>
       <c r="BT8" t="n">
         <v>528</v>
       </c>
       <c r="BU8" t="n">
         <v>529</v>
       </c>
       <c r="BV8" t="n">
         <v>542</v>
       </c>
       <c r="BW8" t="n">
         <v>517</v>
       </c>
+      <c r="BX8" t="n">
+        <v>525</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>535</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>528</v>
       </c>
       <c r="C9" t="n">
         <v>515</v>
       </c>
       <c r="D9" t="n">
         <v>557</v>
       </c>
       <c r="E9" t="n">
         <v>514</v>
       </c>
       <c r="F9" t="n">
         <v>535</v>
       </c>
       <c r="G9" t="n">
         <v>515</v>
       </c>
@@ -44152,64 +45286,70 @@
         <v>520</v>
       </c>
       <c r="BP9" t="n">
         <v>515</v>
       </c>
       <c r="BQ9" t="n">
         <v>516</v>
       </c>
       <c r="BR9" t="n">
         <v>517</v>
       </c>
       <c r="BS9" t="n">
         <v>516</v>
       </c>
       <c r="BT9" t="n">
         <v>519</v>
       </c>
       <c r="BU9" t="n">
         <v>514</v>
       </c>
       <c r="BV9" t="n">
         <v>520</v>
       </c>
       <c r="BW9" t="n">
         <v>515</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>520</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -44248,50 +45388,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -44626,50 +45768,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -44855,50 +46007,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -45084,50 +46242,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -45313,50 +46477,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -45542,50 +46712,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -45771,50 +46947,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -46000,50 +47182,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>663</v>
       </c>
       <c r="C8" t="n">
         <v>603</v>
       </c>
       <c r="D8" t="n">
         <v>677</v>
       </c>
       <c r="E8" t="n">
         <v>623</v>
       </c>
       <c r="F8" t="n">
         <v>658</v>
       </c>
       <c r="G8" t="n">
         <v>628</v>
       </c>
@@ -46229,50 +47417,56 @@
       </c>
       <c r="BP8" t="n">
         <v>599</v>
       </c>
       <c r="BQ8" t="n">
         <v>637</v>
       </c>
       <c r="BR8" t="n">
         <v>615</v>
       </c>
       <c r="BS8" t="n">
         <v>633</v>
       </c>
       <c r="BT8" t="n">
         <v>637</v>
       </c>
       <c r="BU8" t="n">
         <v>607</v>
       </c>
       <c r="BV8" t="n">
         <v>660</v>
       </c>
       <c r="BW8" t="n">
         <v>620</v>
       </c>
+      <c r="BX8" t="n">
+        <v>651</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>645</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>651</v>
       </c>
       <c r="C9" t="n">
         <v>648</v>
       </c>
       <c r="D9" t="n">
         <v>692</v>
       </c>
       <c r="E9" t="n">
         <v>654</v>
       </c>
       <c r="F9" t="n">
         <v>667</v>
       </c>
       <c r="G9" t="n">
         <v>648</v>
       </c>
@@ -46457,64 +47651,70 @@
         <v>622</v>
       </c>
       <c r="BP9" t="n">
         <v>608</v>
       </c>
       <c r="BQ9" t="n">
         <v>626</v>
       </c>
       <c r="BR9" t="n">
         <v>629</v>
       </c>
       <c r="BS9" t="n">
         <v>633</v>
       </c>
       <c r="BT9" t="n">
         <v>644</v>
       </c>
       <c r="BU9" t="n">
         <v>617</v>
       </c>
       <c r="BV9" t="n">
         <v>654</v>
       </c>
       <c r="BW9" t="n">
         <v>638</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>651</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>663</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW9"/>
+  <dimension ref="A1:BY9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -46553,50 +47753,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favorable or unfavorable do you feel about each of the following sectors in the US? Please consider the organisations in each sector, their products and services, and their general operations: Fast food chains</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -46931,50 +48133,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favorable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -47160,50 +48372,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favorable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -47389,50 +48607,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favorable nor unfavorable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -47618,50 +48842,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavorable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -47847,50 +49077,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavorable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -48076,50 +49312,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -48305,50 +49547,56 @@
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BX7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>130</v>
       </c>
       <c r="C8" t="n">
         <v>145</v>
       </c>
       <c r="D8" t="n">
         <v>142</v>
       </c>
       <c r="E8" t="n">
         <v>141</v>
       </c>
       <c r="F8" t="n">
         <v>141</v>
       </c>
       <c r="G8" t="n">
         <v>139</v>
       </c>
@@ -48534,50 +49782,56 @@
       </c>
       <c r="BP8" t="n">
         <v>142</v>
       </c>
       <c r="BQ8" t="n">
         <v>135</v>
       </c>
       <c r="BR8" t="n">
         <v>144</v>
       </c>
       <c r="BS8" t="n">
         <v>140</v>
       </c>
       <c r="BT8" t="n">
         <v>136</v>
       </c>
       <c r="BU8" t="n">
         <v>137</v>
       </c>
       <c r="BV8" t="n">
         <v>139</v>
       </c>
       <c r="BW8" t="n">
         <v>135</v>
       </c>
+      <c r="BX8" t="n">
+        <v>138</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>145</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>123</v>
       </c>
       <c r="C9" t="n">
         <v>119</v>
       </c>
       <c r="D9" t="n">
         <v>130</v>
       </c>
       <c r="E9" t="n">
         <v>120</v>
       </c>
       <c r="F9" t="n">
         <v>125</v>
       </c>
       <c r="G9" t="n">
         <v>120</v>
       </c>
@@ -48762,46 +50016,52 @@
         <v>121</v>
       </c>
       <c r="BP9" t="n">
         <v>120</v>
       </c>
       <c r="BQ9" t="n">
         <v>120</v>
       </c>
       <c r="BR9" t="n">
         <v>121</v>
       </c>
       <c r="BS9" t="n">
         <v>121</v>
       </c>
       <c r="BT9" t="n">
         <v>121</v>
       </c>
       <c r="BU9" t="n">
         <v>120</v>
       </c>
       <c r="BV9" t="n">
         <v>121</v>
       </c>
       <c r="BW9" t="n">
         <v>120</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>121</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>