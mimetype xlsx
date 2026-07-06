--- v0 (2026-04-30)
+++ v1 (2026-07-06)
@@ -460,81 +460,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -609,50 +610,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -682,50 +688,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -755,50 +764,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -828,50 +840,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -901,50 +916,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -974,50 +992,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1047,50 +1068,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1120,50 +1144,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1193,50 +1220,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -1266,50 +1296,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1339,50 +1372,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1412,50 +1448,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1485,50 +1524,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -1558,50 +1600,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1007</v>
       </c>
       <c r="C15" t="n">
         <v>1047</v>
       </c>
       <c r="D15" t="n">
         <v>1006</v>
       </c>
       <c r="E15" t="n">
         <v>1057</v>
       </c>
       <c r="F15" t="n">
         <v>1009</v>
       </c>
       <c r="G15" t="n">
         <v>965</v>
       </c>
@@ -1631,50 +1676,53 @@
       </c>
       <c r="P15" t="n">
         <v>1040</v>
       </c>
       <c r="Q15" t="n">
         <v>1036</v>
       </c>
       <c r="R15" t="n">
         <v>1003</v>
       </c>
       <c r="S15" t="n">
         <v>1005</v>
       </c>
       <c r="T15" t="n">
         <v>1015</v>
       </c>
       <c r="U15" t="n">
         <v>1009</v>
       </c>
       <c r="V15" t="n">
         <v>1005</v>
       </c>
       <c r="W15" t="n">
         <v>1006</v>
       </c>
+      <c r="X15" t="n">
+        <v>1007</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>1007</v>
       </c>
       <c r="C16" t="n">
         <v>1047</v>
       </c>
       <c r="D16" t="n">
         <v>1006</v>
       </c>
       <c r="E16" t="n">
         <v>1057</v>
       </c>
       <c r="F16" t="n">
         <v>1009</v>
       </c>
       <c r="G16" t="n">
         <v>965</v>
       </c>
@@ -1703,94 +1751,98 @@
         <v>1016</v>
       </c>
       <c r="P16" t="n">
         <v>1040</v>
       </c>
       <c r="Q16" t="n">
         <v>1036</v>
       </c>
       <c r="R16" t="n">
         <v>1003</v>
       </c>
       <c r="S16" t="n">
         <v>1005</v>
       </c>
       <c r="T16" t="n">
         <v>1015</v>
       </c>
       <c r="U16" t="n">
         <v>1009</v>
       </c>
       <c r="V16" t="n">
         <v>1005</v>
       </c>
       <c r="W16" t="n">
         <v>1006</v>
+      </c>
+      <c r="X16" t="n">
+        <v>1007</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1865,50 +1917,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -1938,50 +1995,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -2011,50 +2071,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2084,50 +2147,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -2157,50 +2223,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -2230,50 +2299,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2303,50 +2375,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2376,50 +2451,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -2449,50 +2527,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -2522,50 +2603,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2595,50 +2679,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2668,50 +2755,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2741,50 +2831,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2814,50 +2907,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>166</v>
       </c>
       <c r="C15" t="n">
         <v>168</v>
       </c>
       <c r="D15" t="n">
         <v>156</v>
       </c>
       <c r="E15" t="n">
         <v>159</v>
       </c>
       <c r="F15" t="n">
         <v>149</v>
       </c>
       <c r="G15" t="n">
         <v>124</v>
       </c>
@@ -2887,50 +2983,53 @@
       </c>
       <c r="P15" t="n">
         <v>131</v>
       </c>
       <c r="Q15" t="n">
         <v>164</v>
       </c>
       <c r="R15" t="n">
         <v>139</v>
       </c>
       <c r="S15" t="n">
         <v>153</v>
       </c>
       <c r="T15" t="n">
         <v>154</v>
       </c>
       <c r="U15" t="n">
         <v>158</v>
       </c>
       <c r="V15" t="n">
         <v>163</v>
       </c>
       <c r="W15" t="n">
         <v>150</v>
       </c>
+      <c r="X15" t="n">
+        <v>145</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>158</v>
       </c>
       <c r="C16" t="n">
         <v>164</v>
       </c>
       <c r="D16" t="n">
         <v>157</v>
       </c>
       <c r="E16" t="n">
         <v>165</v>
       </c>
       <c r="F16" t="n">
         <v>158</v>
       </c>
       <c r="G16" t="n">
         <v>151</v>
       </c>
@@ -2959,94 +3058,98 @@
         <v>159</v>
       </c>
       <c r="P16" t="n">
         <v>163</v>
       </c>
       <c r="Q16" t="n">
         <v>162</v>
       </c>
       <c r="R16" t="n">
         <v>157</v>
       </c>
       <c r="S16" t="n">
         <v>157</v>
       </c>
       <c r="T16" t="n">
         <v>159</v>
       </c>
       <c r="U16" t="n">
         <v>158</v>
       </c>
       <c r="V16" t="n">
         <v>157</v>
       </c>
       <c r="W16" t="n">
         <v>157</v>
+      </c>
+      <c r="X16" t="n">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3121,50 +3224,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3194,50 +3302,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -3267,50 +3378,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3340,50 +3454,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -3413,50 +3530,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -3486,50 +3606,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3559,50 +3682,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -3632,50 +3758,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3705,50 +3834,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -3778,50 +3910,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3851,50 +3986,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3924,50 +4062,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -3997,50 +4138,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -4070,50 +4214,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>26</v>
       </c>
       <c r="C15" t="n">
         <v>29</v>
       </c>
       <c r="D15" t="n">
         <v>25</v>
       </c>
       <c r="E15" t="n">
         <v>29</v>
       </c>
       <c r="F15" t="n">
         <v>35</v>
       </c>
       <c r="G15" t="n">
         <v>26</v>
       </c>
@@ -4143,50 +4290,53 @@
       </c>
       <c r="P15" t="n">
         <v>28</v>
       </c>
       <c r="Q15" t="n">
         <v>25</v>
       </c>
       <c r="R15" t="n">
         <v>24</v>
       </c>
       <c r="S15" t="n">
         <v>30</v>
       </c>
       <c r="T15" t="n">
         <v>28</v>
       </c>
       <c r="U15" t="n">
         <v>36</v>
       </c>
       <c r="V15" t="n">
         <v>43</v>
       </c>
       <c r="W15" t="n">
         <v>26</v>
       </c>
+      <c r="X15" t="n">
+        <v>23</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>27</v>
       </c>
       <c r="C16" t="n">
         <v>27</v>
       </c>
       <c r="D16" t="n">
         <v>24</v>
       </c>
       <c r="E16" t="n">
         <v>28</v>
       </c>
       <c r="F16" t="n">
         <v>35</v>
       </c>
       <c r="G16" t="n">
         <v>25</v>
       </c>
@@ -4215,94 +4365,98 @@
         <v>28</v>
       </c>
       <c r="P16" t="n">
         <v>27</v>
       </c>
       <c r="Q16" t="n">
         <v>26</v>
       </c>
       <c r="R16" t="n">
         <v>24</v>
       </c>
       <c r="S16" t="n">
         <v>29</v>
       </c>
       <c r="T16" t="n">
         <v>28</v>
       </c>
       <c r="U16" t="n">
         <v>39</v>
       </c>
       <c r="V16" t="n">
         <v>43</v>
       </c>
       <c r="W16" t="n">
         <v>26</v>
+      </c>
+      <c r="X16" t="n">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4377,50 +4531,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -4450,50 +4609,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -4523,50 +4685,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -4596,50 +4761,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -4669,50 +4837,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -4742,50 +4913,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4815,50 +4989,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4888,50 +5065,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -4961,50 +5141,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5034,50 +5217,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -5107,50 +5293,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5180,50 +5369,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5253,50 +5445,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0</v>
       </c>
@@ -5326,50 +5521,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>17</v>
       </c>
       <c r="C15" t="n">
         <v>10</v>
       </c>
       <c r="D15" t="n">
         <v>13</v>
       </c>
       <c r="E15" t="n">
         <v>13</v>
       </c>
       <c r="F15" t="n">
         <v>26</v>
       </c>
       <c r="G15" t="n">
         <v>19</v>
       </c>
@@ -5399,50 +5597,53 @@
       </c>
       <c r="P15" t="n">
         <v>7</v>
       </c>
       <c r="Q15" t="n">
         <v>13</v>
       </c>
       <c r="R15" t="n">
         <v>17</v>
       </c>
       <c r="S15" t="n">
         <v>22</v>
       </c>
       <c r="T15" t="n">
         <v>6</v>
       </c>
       <c r="U15" t="n">
         <v>9</v>
       </c>
       <c r="V15" t="n">
         <v>17</v>
       </c>
       <c r="W15" t="n">
         <v>11</v>
       </c>
+      <c r="X15" t="n">
+        <v>11</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>18</v>
       </c>
       <c r="C16" t="n">
         <v>9</v>
       </c>
       <c r="D16" t="n">
         <v>12</v>
       </c>
       <c r="E16" t="n">
         <v>12</v>
       </c>
       <c r="F16" t="n">
         <v>23</v>
       </c>
       <c r="G16" t="n">
         <v>16</v>
       </c>
@@ -5470,50 +5671,53 @@
       <c r="O16" t="n">
         <v>8</v>
       </c>
       <c r="P16" t="n">
         <v>7</v>
       </c>
       <c r="Q16" t="n">
         <v>13</v>
       </c>
       <c r="R16" t="n">
         <v>15</v>
       </c>
       <c r="S16" t="n">
         <v>21</v>
       </c>
       <c r="T16" t="n">
         <v>6</v>
       </c>
       <c r="U16" t="n">
         <v>8</v>
       </c>
       <c r="V16" t="n">
         <v>17</v>
       </c>
       <c r="W16" t="n">
+        <v>11</v>
+      </c>
+      <c r="X16" t="n">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:V16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
@@ -6689,81 +6893,82 @@
       </c>
       <c r="S16" t="n">
         <v>5</v>
       </c>
       <c r="T16" t="n">
         <v>2</v>
       </c>
       <c r="U16" t="n">
         <v>5</v>
       </c>
       <c r="V16" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6838,50 +7043,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -6911,50 +7121,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -6984,50 +7197,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -7057,50 +7273,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -7130,50 +7349,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -7203,50 +7425,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7276,50 +7501,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -7349,50 +7577,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -7422,50 +7653,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -7495,50 +7729,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7568,50 +7805,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7641,50 +7881,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7714,50 +7957,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7787,50 +8033,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>24</v>
       </c>
       <c r="C15" t="n">
         <v>27</v>
       </c>
       <c r="D15" t="n">
         <v>17</v>
       </c>
       <c r="E15" t="n">
         <v>22</v>
       </c>
       <c r="F15" t="n">
         <v>22</v>
       </c>
       <c r="G15" t="n">
         <v>29</v>
       </c>
@@ -7860,50 +8109,53 @@
       </c>
       <c r="P15" t="n">
         <v>25</v>
       </c>
       <c r="Q15" t="n">
         <v>29</v>
       </c>
       <c r="R15" t="n">
         <v>24</v>
       </c>
       <c r="S15" t="n">
         <v>21</v>
       </c>
       <c r="T15" t="n">
         <v>30</v>
       </c>
       <c r="U15" t="n">
         <v>32</v>
       </c>
       <c r="V15" t="n">
         <v>25</v>
       </c>
       <c r="W15" t="n">
         <v>34</v>
       </c>
+      <c r="X15" t="n">
+        <v>26</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>25</v>
       </c>
       <c r="C16" t="n">
         <v>27</v>
       </c>
       <c r="D16" t="n">
         <v>17</v>
       </c>
       <c r="E16" t="n">
         <v>21</v>
       </c>
       <c r="F16" t="n">
         <v>22</v>
       </c>
       <c r="G16" t="n">
         <v>26</v>
       </c>
@@ -7932,94 +8184,98 @@
         <v>16</v>
       </c>
       <c r="P16" t="n">
         <v>25</v>
       </c>
       <c r="Q16" t="n">
         <v>31</v>
       </c>
       <c r="R16" t="n">
         <v>24</v>
       </c>
       <c r="S16" t="n">
         <v>21</v>
       </c>
       <c r="T16" t="n">
         <v>31</v>
       </c>
       <c r="U16" t="n">
         <v>33</v>
       </c>
       <c r="V16" t="n">
         <v>25</v>
       </c>
       <c r="W16" t="n">
         <v>34</v>
+      </c>
+      <c r="X16" t="n">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8094,50 +8350,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -8167,50 +8428,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -8240,50 +8504,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -8313,50 +8580,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -8386,50 +8656,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -8459,50 +8732,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -8532,50 +8808,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -8605,50 +8884,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -8678,50 +8960,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -8751,50 +9036,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -8824,50 +9112,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
@@ -8897,50 +9188,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -8970,50 +9264,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -9043,50 +9340,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>12</v>
       </c>
       <c r="C15" t="n">
         <v>17</v>
       </c>
       <c r="D15" t="n">
         <v>17</v>
       </c>
       <c r="E15" t="n">
         <v>33</v>
       </c>
       <c r="F15" t="n">
         <v>25</v>
       </c>
       <c r="G15" t="n">
         <v>19</v>
       </c>
@@ -9116,50 +9416,53 @@
       </c>
       <c r="P15" t="n">
         <v>19</v>
       </c>
       <c r="Q15" t="n">
         <v>16</v>
       </c>
       <c r="R15" t="n">
         <v>15</v>
       </c>
       <c r="S15" t="n">
         <v>22</v>
       </c>
       <c r="T15" t="n">
         <v>14</v>
       </c>
       <c r="U15" t="n">
         <v>16</v>
       </c>
       <c r="V15" t="n">
         <v>19</v>
       </c>
       <c r="W15" t="n">
         <v>27</v>
       </c>
+      <c r="X15" t="n">
+        <v>15</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>12</v>
       </c>
       <c r="C16" t="n">
         <v>18</v>
       </c>
       <c r="D16" t="n">
         <v>18</v>
       </c>
       <c r="E16" t="n">
         <v>33</v>
       </c>
       <c r="F16" t="n">
         <v>26</v>
       </c>
       <c r="G16" t="n">
         <v>18</v>
       </c>
@@ -9188,94 +9491,98 @@
         <v>23</v>
       </c>
       <c r="P16" t="n">
         <v>19</v>
       </c>
       <c r="Q16" t="n">
         <v>16</v>
       </c>
       <c r="R16" t="n">
         <v>15</v>
       </c>
       <c r="S16" t="n">
         <v>22</v>
       </c>
       <c r="T16" t="n">
         <v>14</v>
       </c>
       <c r="U16" t="n">
         <v>16</v>
       </c>
       <c r="V16" t="n">
         <v>21</v>
       </c>
       <c r="W16" t="n">
         <v>28</v>
+      </c>
+      <c r="X16" t="n">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9350,50 +9657,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -9423,50 +9735,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9496,50 +9811,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -9569,50 +9887,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9642,50 +9963,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -9715,50 +10039,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9788,50 +10115,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9861,50 +10191,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -9934,50 +10267,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -10007,50 +10343,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10080,50 +10419,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -10153,50 +10495,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -10226,50 +10571,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -10299,50 +10647,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>57</v>
       </c>
       <c r="C15" t="n">
         <v>80</v>
       </c>
       <c r="D15" t="n">
         <v>68</v>
       </c>
       <c r="E15" t="n">
         <v>62</v>
       </c>
       <c r="F15" t="n">
         <v>50</v>
       </c>
       <c r="G15" t="n">
         <v>47</v>
       </c>
@@ -10372,50 +10723,53 @@
       </c>
       <c r="P15" t="n">
         <v>38</v>
       </c>
       <c r="Q15" t="n">
         <v>57</v>
       </c>
       <c r="R15" t="n">
         <v>48</v>
       </c>
       <c r="S15" t="n">
         <v>41</v>
       </c>
       <c r="T15" t="n">
         <v>44</v>
       </c>
       <c r="U15" t="n">
         <v>43</v>
       </c>
       <c r="V15" t="n">
         <v>47</v>
       </c>
       <c r="W15" t="n">
         <v>47</v>
       </c>
+      <c r="X15" t="n">
+        <v>26</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>53</v>
       </c>
       <c r="C16" t="n">
         <v>79</v>
       </c>
       <c r="D16" t="n">
         <v>67</v>
       </c>
       <c r="E16" t="n">
         <v>62</v>
       </c>
       <c r="F16" t="n">
         <v>51</v>
       </c>
       <c r="G16" t="n">
         <v>44</v>
       </c>
@@ -10444,94 +10798,98 @@
         <v>48</v>
       </c>
       <c r="P16" t="n">
         <v>43</v>
       </c>
       <c r="Q16" t="n">
         <v>54</v>
       </c>
       <c r="R16" t="n">
         <v>45</v>
       </c>
       <c r="S16" t="n">
         <v>43</v>
       </c>
       <c r="T16" t="n">
         <v>43</v>
       </c>
       <c r="U16" t="n">
         <v>42</v>
       </c>
       <c r="V16" t="n">
         <v>46</v>
       </c>
       <c r="W16" t="n">
         <v>46</v>
+      </c>
+      <c r="X16" t="n">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10606,50 +10964,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -10679,50 +11042,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -10752,50 +11118,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -10825,50 +11194,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -10898,50 +11270,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -10971,50 +11346,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11044,50 +11422,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11117,50 +11498,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11190,50 +11574,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11263,50 +11650,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11336,50 +11726,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11409,50 +11802,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11482,50 +11878,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -11555,50 +11954,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>363</v>
       </c>
       <c r="C15" t="n">
         <v>347</v>
       </c>
       <c r="D15" t="n">
         <v>338</v>
       </c>
       <c r="E15" t="n">
         <v>369</v>
       </c>
       <c r="F15" t="n">
         <v>359</v>
       </c>
       <c r="G15" t="n">
         <v>333</v>
       </c>
@@ -11628,50 +12030,53 @@
       </c>
       <c r="P15" t="n">
         <v>351</v>
       </c>
       <c r="Q15" t="n">
         <v>370</v>
       </c>
       <c r="R15" t="n">
         <v>351</v>
       </c>
       <c r="S15" t="n">
         <v>367</v>
       </c>
       <c r="T15" t="n">
         <v>378</v>
       </c>
       <c r="U15" t="n">
         <v>380</v>
       </c>
       <c r="V15" t="n">
         <v>371</v>
       </c>
       <c r="W15" t="n">
         <v>367</v>
       </c>
+      <c r="X15" t="n">
+        <v>374</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>353</v>
       </c>
       <c r="C16" t="n">
         <v>343</v>
       </c>
       <c r="D16" t="n">
         <v>338</v>
       </c>
       <c r="E16" t="n">
         <v>363</v>
       </c>
       <c r="F16" t="n">
         <v>355</v>
       </c>
       <c r="G16" t="n">
         <v>345</v>
       </c>
@@ -11700,94 +12105,98 @@
         <v>361</v>
       </c>
       <c r="P16" t="n">
         <v>376</v>
       </c>
       <c r="Q16" t="n">
         <v>363</v>
       </c>
       <c r="R16" t="n">
         <v>359</v>
       </c>
       <c r="S16" t="n">
         <v>362</v>
       </c>
       <c r="T16" t="n">
         <v>366</v>
       </c>
       <c r="U16" t="n">
         <v>364</v>
       </c>
       <c r="V16" t="n">
         <v>359</v>
       </c>
       <c r="W16" t="n">
         <v>359</v>
+      </c>
+      <c r="X16" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11862,50 +12271,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -11935,50 +12349,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -12008,50 +12425,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -12081,50 +12501,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -12154,50 +12577,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -12227,50 +12653,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12300,50 +12729,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12373,50 +12805,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -12446,50 +12881,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -12519,50 +12957,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12592,50 +13033,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12665,50 +13109,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -12738,50 +13185,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -12811,50 +13261,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>222</v>
       </c>
       <c r="C15" t="n">
         <v>182</v>
       </c>
       <c r="D15" t="n">
         <v>212</v>
       </c>
       <c r="E15" t="n">
         <v>215</v>
       </c>
       <c r="F15" t="n">
         <v>211</v>
       </c>
       <c r="G15" t="n">
         <v>223</v>
       </c>
@@ -12884,50 +13337,53 @@
       </c>
       <c r="P15" t="n">
         <v>208</v>
       </c>
       <c r="Q15" t="n">
         <v>202</v>
       </c>
       <c r="R15" t="n">
         <v>204</v>
       </c>
       <c r="S15" t="n">
         <v>178</v>
       </c>
       <c r="T15" t="n">
         <v>195</v>
       </c>
       <c r="U15" t="n">
         <v>208</v>
       </c>
       <c r="V15" t="n">
         <v>222</v>
       </c>
       <c r="W15" t="n">
         <v>216</v>
       </c>
+      <c r="X15" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>224</v>
       </c>
       <c r="C16" t="n">
         <v>182</v>
       </c>
       <c r="D16" t="n">
         <v>212</v>
       </c>
       <c r="E16" t="n">
         <v>223</v>
       </c>
       <c r="F16" t="n">
         <v>202</v>
       </c>
       <c r="G16" t="n">
         <v>210</v>
       </c>
@@ -12956,94 +13412,98 @@
         <v>195</v>
       </c>
       <c r="P16" t="n">
         <v>198</v>
       </c>
       <c r="Q16" t="n">
         <v>200</v>
       </c>
       <c r="R16" t="n">
         <v>193</v>
       </c>
       <c r="S16" t="n">
         <v>172</v>
       </c>
       <c r="T16" t="n">
         <v>194</v>
       </c>
       <c r="U16" t="n">
         <v>203</v>
       </c>
       <c r="V16" t="n">
         <v>221</v>
       </c>
       <c r="W16" t="n">
         <v>212</v>
+      </c>
+      <c r="X16" t="n">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13118,50 +13578,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -13191,50 +13656,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -13264,50 +13732,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -13337,50 +13808,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -13410,50 +13884,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -13483,50 +13960,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -13556,50 +14036,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -13629,50 +14112,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -13702,50 +14188,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -13775,50 +14264,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -13848,50 +14340,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -13921,50 +14416,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -13994,50 +14492,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14067,50 +14568,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>86</v>
       </c>
       <c r="C15" t="n">
         <v>143</v>
       </c>
       <c r="D15" t="n">
         <v>101</v>
       </c>
       <c r="E15" t="n">
         <v>104</v>
       </c>
       <c r="F15" t="n">
         <v>115</v>
       </c>
       <c r="G15" t="n">
         <v>94</v>
       </c>
@@ -14140,50 +14644,53 @@
       </c>
       <c r="P15" t="n">
         <v>129</v>
       </c>
       <c r="Q15" t="n">
         <v>122</v>
       </c>
       <c r="R15" t="n">
         <v>123</v>
       </c>
       <c r="S15" t="n">
         <v>140</v>
       </c>
       <c r="T15" t="n">
         <v>119</v>
       </c>
       <c r="U15" t="n">
         <v>109</v>
       </c>
       <c r="V15" t="n">
         <v>91</v>
       </c>
       <c r="W15" t="n">
         <v>99</v>
       </c>
+      <c r="X15" t="n">
+        <v>128</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>88</v>
       </c>
       <c r="C16" t="n">
         <v>142</v>
       </c>
       <c r="D16" t="n">
         <v>99</v>
       </c>
       <c r="E16" t="n">
         <v>104</v>
       </c>
       <c r="F16" t="n">
         <v>110</v>
       </c>
       <c r="G16" t="n">
         <v>89</v>
       </c>
@@ -14212,94 +14719,98 @@
         <v>120</v>
       </c>
       <c r="P16" t="n">
         <v>124</v>
       </c>
       <c r="Q16" t="n">
         <v>121</v>
       </c>
       <c r="R16" t="n">
         <v>117</v>
       </c>
       <c r="S16" t="n">
         <v>139</v>
       </c>
       <c r="T16" t="n">
         <v>120</v>
       </c>
       <c r="U16" t="n">
         <v>109</v>
       </c>
       <c r="V16" t="n">
         <v>90</v>
       </c>
       <c r="W16" t="n">
         <v>99</v>
+      </c>
+      <c r="X16" t="n">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14374,50 +14885,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -14447,50 +14963,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -14520,50 +15039,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -14593,50 +15115,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -14666,50 +15191,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -14739,50 +15267,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -14812,50 +15343,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14885,50 +15419,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14958,50 +15495,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -15031,50 +15571,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15104,50 +15647,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
@@ -15177,50 +15723,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -15250,50 +15799,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -15323,50 +15875,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>242</v>
       </c>
       <c r="C15" t="n">
         <v>252</v>
       </c>
       <c r="D15" t="n">
         <v>246</v>
       </c>
       <c r="E15" t="n">
         <v>241</v>
       </c>
       <c r="F15" t="n">
         <v>238</v>
       </c>
       <c r="G15" t="n">
         <v>223</v>
       </c>
@@ -15396,50 +15951,53 @@
       </c>
       <c r="P15" t="n">
         <v>236</v>
       </c>
       <c r="Q15" t="n">
         <v>248</v>
       </c>
       <c r="R15" t="n">
         <v>241</v>
       </c>
       <c r="S15" t="n">
         <v>243</v>
       </c>
       <c r="T15" t="n">
         <v>229</v>
       </c>
       <c r="U15" t="n">
         <v>229</v>
       </c>
       <c r="V15" t="n">
         <v>238</v>
       </c>
       <c r="W15" t="n">
         <v>223</v>
       </c>
+      <c r="X15" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>217</v>
       </c>
       <c r="C16" t="n">
         <v>225</v>
       </c>
       <c r="D16" t="n">
         <v>216</v>
       </c>
       <c r="E16" t="n">
         <v>227</v>
       </c>
       <c r="F16" t="n">
         <v>217</v>
       </c>
       <c r="G16" t="n">
         <v>208</v>
       </c>
@@ -15468,94 +16026,98 @@
         <v>219</v>
       </c>
       <c r="P16" t="n">
         <v>224</v>
       </c>
       <c r="Q16" t="n">
         <v>223</v>
       </c>
       <c r="R16" t="n">
         <v>216</v>
       </c>
       <c r="S16" t="n">
         <v>216</v>
       </c>
       <c r="T16" t="n">
         <v>218</v>
       </c>
       <c r="U16" t="n">
         <v>217</v>
       </c>
       <c r="V16" t="n">
         <v>216</v>
       </c>
       <c r="W16" t="n">
         <v>216</v>
+      </c>
+      <c r="X16" t="n">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15630,50 +16192,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -15703,50 +16270,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -15776,50 +16346,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -15849,50 +16422,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -15922,50 +16498,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -15995,50 +16574,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -16068,50 +16650,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16141,50 +16726,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -16214,50 +16802,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -16287,50 +16878,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16360,50 +16954,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -16433,50 +17030,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -16506,50 +17106,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -16579,50 +17182,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>175</v>
       </c>
       <c r="C15" t="n">
         <v>183</v>
       </c>
       <c r="D15" t="n">
         <v>184</v>
       </c>
       <c r="E15" t="n">
         <v>194</v>
       </c>
       <c r="F15" t="n">
         <v>173</v>
       </c>
       <c r="G15" t="n">
         <v>170</v>
       </c>
@@ -16652,50 +17258,53 @@
       </c>
       <c r="P15" t="n">
         <v>193</v>
       </c>
       <c r="Q15" t="n">
         <v>185</v>
       </c>
       <c r="R15" t="n">
         <v>173</v>
       </c>
       <c r="S15" t="n">
         <v>180</v>
       </c>
       <c r="T15" t="n">
         <v>173</v>
       </c>
       <c r="U15" t="n">
         <v>172</v>
       </c>
       <c r="V15" t="n">
         <v>182</v>
       </c>
       <c r="W15" t="n">
         <v>174</v>
       </c>
+      <c r="X15" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>183</v>
       </c>
       <c r="C16" t="n">
         <v>191</v>
       </c>
       <c r="D16" t="n">
         <v>183</v>
       </c>
       <c r="E16" t="n">
         <v>192</v>
       </c>
       <c r="F16" t="n">
         <v>184</v>
       </c>
       <c r="G16" t="n">
         <v>176</v>
       </c>
@@ -16723,95 +17332,99 @@
       <c r="O16" t="n">
         <v>185</v>
       </c>
       <c r="P16" t="n">
         <v>189</v>
       </c>
       <c r="Q16" t="n">
         <v>189</v>
       </c>
       <c r="R16" t="n">
         <v>183</v>
       </c>
       <c r="S16" t="n">
         <v>183</v>
       </c>
       <c r="T16" t="n">
         <v>185</v>
       </c>
       <c r="U16" t="n">
         <v>184</v>
       </c>
       <c r="V16" t="n">
         <v>183</v>
       </c>
       <c r="W16" t="n">
+        <v>183</v>
+      </c>
+      <c r="X16" t="n">
         <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16886,50 +17499,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -16959,50 +17577,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -17032,50 +17653,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -17105,50 +17729,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -17178,50 +17805,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -17251,50 +17881,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -17324,50 +17957,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -17397,50 +18033,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -17470,50 +18109,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -17543,50 +18185,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -17616,50 +18261,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
@@ -17689,50 +18337,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -17762,50 +18413,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -17835,50 +18489,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>104</v>
       </c>
       <c r="C15" t="n">
         <v>112</v>
       </c>
       <c r="D15" t="n">
         <v>103</v>
       </c>
       <c r="E15" t="n">
         <v>113</v>
       </c>
       <c r="F15" t="n">
         <v>101</v>
       </c>
       <c r="G15" t="n">
         <v>98</v>
       </c>
@@ -17908,50 +18565,53 @@
       </c>
       <c r="P15" t="n">
         <v>121</v>
       </c>
       <c r="Q15" t="n">
         <v>100</v>
       </c>
       <c r="R15" t="n">
         <v>104</v>
       </c>
       <c r="S15" t="n">
         <v>99</v>
       </c>
       <c r="T15" t="n">
         <v>106</v>
       </c>
       <c r="U15" t="n">
         <v>97</v>
       </c>
       <c r="V15" t="n">
         <v>92</v>
       </c>
       <c r="W15" t="n">
         <v>103</v>
       </c>
+      <c r="X15" t="n">
+        <v>117</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>106</v>
       </c>
       <c r="C16" t="n">
         <v>110</v>
       </c>
       <c r="D16" t="n">
         <v>106</v>
       </c>
       <c r="E16" t="n">
         <v>112</v>
       </c>
       <c r="F16" t="n">
         <v>107</v>
       </c>
       <c r="G16" t="n">
         <v>102</v>
       </c>
@@ -17979,95 +18639,99 @@
       <c r="O16" t="n">
         <v>107</v>
       </c>
       <c r="P16" t="n">
         <v>110</v>
       </c>
       <c r="Q16" t="n">
         <v>109</v>
       </c>
       <c r="R16" t="n">
         <v>106</v>
       </c>
       <c r="S16" t="n">
         <v>106</v>
       </c>
       <c r="T16" t="n">
         <v>107</v>
       </c>
       <c r="U16" t="n">
         <v>107</v>
       </c>
       <c r="V16" t="n">
         <v>106</v>
       </c>
       <c r="W16" t="n">
+        <v>106</v>
+      </c>
+      <c r="X16" t="n">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18142,50 +18806,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -18215,50 +18884,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -18288,50 +18960,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -18361,50 +19036,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -18434,50 +19112,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -18507,50 +19188,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -18580,50 +19264,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18653,50 +19340,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18726,50 +19416,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -18799,50 +19492,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18872,50 +19568,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18945,50 +19644,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -19018,50 +19720,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -19091,50 +19796,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>251</v>
       </c>
       <c r="C15" t="n">
         <v>271</v>
       </c>
       <c r="D15" t="n">
         <v>262</v>
       </c>
       <c r="E15" t="n">
         <v>267</v>
       </c>
       <c r="F15" t="n">
         <v>243</v>
       </c>
       <c r="G15" t="n">
         <v>248</v>
       </c>
@@ -19164,50 +19872,53 @@
       </c>
       <c r="P15" t="n">
         <v>263</v>
       </c>
       <c r="Q15" t="n">
         <v>262</v>
       </c>
       <c r="R15" t="n">
         <v>259</v>
       </c>
       <c r="S15" t="n">
         <v>261</v>
       </c>
       <c r="T15" t="n">
         <v>253</v>
       </c>
       <c r="U15" t="n">
         <v>256</v>
       </c>
       <c r="V15" t="n">
         <v>259</v>
       </c>
       <c r="W15" t="n">
         <v>258</v>
       </c>
+      <c r="X15" t="n">
+        <v>242</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>252</v>
       </c>
       <c r="C16" t="n">
         <v>262</v>
       </c>
       <c r="D16" t="n">
         <v>252</v>
       </c>
       <c r="E16" t="n">
         <v>264</v>
       </c>
       <c r="F16" t="n">
         <v>252</v>
       </c>
       <c r="G16" t="n">
         <v>241</v>
       </c>
@@ -19235,95 +19946,99 @@
       <c r="O16" t="n">
         <v>254</v>
       </c>
       <c r="P16" t="n">
         <v>260</v>
       </c>
       <c r="Q16" t="n">
         <v>259</v>
       </c>
       <c r="R16" t="n">
         <v>251</v>
       </c>
       <c r="S16" t="n">
         <v>251</v>
       </c>
       <c r="T16" t="n">
         <v>254</v>
       </c>
       <c r="U16" t="n">
         <v>252</v>
       </c>
       <c r="V16" t="n">
         <v>251</v>
       </c>
       <c r="W16" t="n">
+        <v>252</v>
+      </c>
+      <c r="X16" t="n">
         <v>252</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19398,50 +20113,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -19471,50 +20191,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -19544,50 +20267,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -19617,50 +20343,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -19690,50 +20419,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -19763,50 +20495,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19836,50 +20571,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19909,50 +20647,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -19982,50 +20723,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -20055,50 +20799,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20128,50 +20875,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -20201,50 +20951,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -20274,50 +21027,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20347,50 +21103,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>330</v>
       </c>
       <c r="C15" t="n">
         <v>355</v>
       </c>
       <c r="D15" t="n">
         <v>329</v>
       </c>
       <c r="E15" t="n">
         <v>370</v>
       </c>
       <c r="F15" t="n">
         <v>332</v>
       </c>
       <c r="G15" t="n">
         <v>328</v>
       </c>
@@ -20420,50 +21179,53 @@
       </c>
       <c r="P15" t="n">
         <v>348</v>
       </c>
       <c r="Q15" t="n">
         <v>339</v>
       </c>
       <c r="R15" t="n">
         <v>323</v>
       </c>
       <c r="S15" t="n">
         <v>320</v>
       </c>
       <c r="T15" t="n">
         <v>337</v>
       </c>
       <c r="U15" t="n">
         <v>338</v>
       </c>
       <c r="V15" t="n">
         <v>325</v>
       </c>
       <c r="W15" t="n">
         <v>337</v>
       </c>
+      <c r="X15" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>340</v>
       </c>
       <c r="C16" t="n">
         <v>353</v>
       </c>
       <c r="D16" t="n">
         <v>339</v>
       </c>
       <c r="E16" t="n">
         <v>356</v>
       </c>
       <c r="F16" t="n">
         <v>340</v>
       </c>
       <c r="G16" t="n">
         <v>325</v>
       </c>
@@ -20492,94 +21254,98 @@
         <v>343</v>
       </c>
       <c r="P16" t="n">
         <v>351</v>
       </c>
       <c r="Q16" t="n">
         <v>349</v>
       </c>
       <c r="R16" t="n">
         <v>338</v>
       </c>
       <c r="S16" t="n">
         <v>339</v>
       </c>
       <c r="T16" t="n">
         <v>342</v>
       </c>
       <c r="U16" t="n">
         <v>340</v>
       </c>
       <c r="V16" t="n">
         <v>339</v>
       </c>
       <c r="W16" t="n">
         <v>339</v>
+      </c>
+      <c r="X16" t="n">
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20654,50 +21420,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -20727,50 +21498,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -20800,50 +21574,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -20873,50 +21650,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -20946,50 +21726,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -21019,50 +21802,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -21092,50 +21878,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -21165,50 +21954,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -21238,50 +22030,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -21311,50 +22106,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -21384,50 +22182,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21457,50 +22258,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -21530,50 +22334,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -21603,50 +22410,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>184</v>
       </c>
       <c r="C15" t="n">
         <v>169</v>
       </c>
       <c r="D15" t="n">
         <v>169</v>
       </c>
       <c r="E15" t="n">
         <v>179</v>
       </c>
       <c r="F15" t="n">
         <v>196</v>
       </c>
       <c r="G15" t="n">
         <v>166</v>
       </c>
@@ -21676,50 +22486,53 @@
       </c>
       <c r="P15" t="n">
         <v>193</v>
       </c>
       <c r="Q15" t="n">
         <v>187</v>
       </c>
       <c r="R15" t="n">
         <v>180</v>
       </c>
       <c r="S15" t="n">
         <v>181</v>
       </c>
       <c r="T15" t="n">
         <v>196</v>
       </c>
       <c r="U15" t="n">
         <v>186</v>
       </c>
       <c r="V15" t="n">
         <v>183</v>
       </c>
       <c r="W15" t="n">
         <v>188</v>
       </c>
+      <c r="X15" t="n">
+        <v>215</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>199</v>
       </c>
       <c r="C16" t="n">
         <v>207</v>
       </c>
       <c r="D16" t="n">
         <v>199</v>
       </c>
       <c r="E16" t="n">
         <v>209</v>
       </c>
       <c r="F16" t="n">
         <v>199</v>
       </c>
       <c r="G16" t="n">
         <v>190</v>
       </c>
@@ -21747,95 +22560,99 @@
       <c r="O16" t="n">
         <v>201</v>
       </c>
       <c r="P16" t="n">
         <v>205</v>
       </c>
       <c r="Q16" t="n">
         <v>205</v>
       </c>
       <c r="R16" t="n">
         <v>198</v>
       </c>
       <c r="S16" t="n">
         <v>198</v>
       </c>
       <c r="T16" t="n">
         <v>200</v>
       </c>
       <c r="U16" t="n">
         <v>199</v>
       </c>
       <c r="V16" t="n">
         <v>198</v>
       </c>
       <c r="W16" t="n">
+        <v>199</v>
+      </c>
+      <c r="X16" t="n">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21910,50 +22727,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -21983,50 +22805,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -22056,50 +22881,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -22129,50 +22957,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -22202,50 +23033,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -22275,50 +23109,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -22348,50 +23185,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -22421,50 +23261,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -22494,50 +23337,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -22567,50 +23413,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22640,50 +23489,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -22713,50 +23565,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -22786,50 +23641,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -22859,50 +23717,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>483</v>
       </c>
       <c r="C15" t="n">
         <v>511</v>
       </c>
       <c r="D15" t="n">
         <v>488</v>
       </c>
       <c r="E15" t="n">
         <v>508</v>
       </c>
       <c r="F15" t="n">
         <v>483</v>
       </c>
       <c r="G15" t="n">
         <v>443</v>
       </c>
@@ -22932,50 +23793,53 @@
       </c>
       <c r="P15" t="n">
         <v>493</v>
       </c>
       <c r="Q15" t="n">
         <v>498</v>
       </c>
       <c r="R15" t="n">
         <v>482</v>
       </c>
       <c r="S15" t="n">
         <v>486</v>
       </c>
       <c r="T15" t="n">
         <v>482</v>
       </c>
       <c r="U15" t="n">
         <v>483</v>
       </c>
       <c r="V15" t="n">
         <v>491</v>
       </c>
       <c r="W15" t="n">
         <v>471</v>
       </c>
+      <c r="X15" t="n">
+        <v>475</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>490</v>
       </c>
       <c r="C16" t="n">
         <v>509</v>
       </c>
       <c r="D16" t="n">
         <v>490</v>
       </c>
       <c r="E16" t="n">
         <v>515</v>
       </c>
       <c r="F16" t="n">
         <v>491</v>
       </c>
       <c r="G16" t="n">
         <v>470</v>
       </c>
@@ -23003,95 +23867,99 @@
       <c r="O16" t="n">
         <v>495</v>
       </c>
       <c r="P16" t="n">
         <v>506</v>
       </c>
       <c r="Q16" t="n">
         <v>504</v>
       </c>
       <c r="R16" t="n">
         <v>488</v>
       </c>
       <c r="S16" t="n">
         <v>489</v>
       </c>
       <c r="T16" t="n">
         <v>494</v>
       </c>
       <c r="U16" t="n">
         <v>491</v>
       </c>
       <c r="V16" t="n">
         <v>489</v>
       </c>
       <c r="W16" t="n">
+        <v>490</v>
+      </c>
+      <c r="X16" t="n">
         <v>490</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23166,50 +24034,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -23239,50 +24112,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -23312,50 +24188,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -23385,50 +24264,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -23458,50 +24340,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -23531,50 +24416,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -23604,50 +24492,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -23677,50 +24568,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -23750,50 +24644,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -23823,50 +24720,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -23896,50 +24796,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -23969,50 +24872,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -24042,50 +24948,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -24115,50 +25024,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>524</v>
       </c>
       <c r="C15" t="n">
         <v>536</v>
       </c>
       <c r="D15" t="n">
         <v>518</v>
       </c>
       <c r="E15" t="n">
         <v>549</v>
       </c>
       <c r="F15" t="n">
         <v>526</v>
       </c>
       <c r="G15" t="n">
         <v>522</v>
       </c>
@@ -24188,50 +25100,53 @@
       </c>
       <c r="P15" t="n">
         <v>547</v>
       </c>
       <c r="Q15" t="n">
         <v>538</v>
       </c>
       <c r="R15" t="n">
         <v>521</v>
       </c>
       <c r="S15" t="n">
         <v>519</v>
       </c>
       <c r="T15" t="n">
         <v>533</v>
       </c>
       <c r="U15" t="n">
         <v>526</v>
       </c>
       <c r="V15" t="n">
         <v>514</v>
       </c>
       <c r="W15" t="n">
         <v>535</v>
       </c>
+      <c r="X15" t="n">
+        <v>532</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>517</v>
       </c>
       <c r="C16" t="n">
         <v>538</v>
       </c>
       <c r="D16" t="n">
         <v>516</v>
       </c>
       <c r="E16" t="n">
         <v>542</v>
       </c>
       <c r="F16" t="n">
         <v>518</v>
       </c>
       <c r="G16" t="n">
         <v>495</v>
       </c>
@@ -24260,94 +25175,98 @@
         <v>521</v>
       </c>
       <c r="P16" t="n">
         <v>534</v>
       </c>
       <c r="Q16" t="n">
         <v>532</v>
       </c>
       <c r="R16" t="n">
         <v>515</v>
       </c>
       <c r="S16" t="n">
         <v>516</v>
       </c>
       <c r="T16" t="n">
         <v>521</v>
       </c>
       <c r="U16" t="n">
         <v>518</v>
       </c>
       <c r="V16" t="n">
         <v>516</v>
       </c>
       <c r="W16" t="n">
         <v>516</v>
+      </c>
+      <c r="X16" t="n">
+        <v>517</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24422,50 +25341,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -24495,50 +25419,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -24568,50 +25495,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -24641,50 +25571,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -24714,50 +25647,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -24787,50 +25723,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -24860,50 +25799,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -24933,50 +25875,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -25006,50 +25951,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -25079,50 +26027,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -25152,50 +26103,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -25225,50 +26179,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -25298,50 +26255,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -25371,50 +26331,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>621</v>
       </c>
       <c r="C15" t="n">
         <v>654</v>
       </c>
       <c r="D15" t="n">
         <v>627</v>
       </c>
       <c r="E15" t="n">
         <v>657</v>
       </c>
       <c r="F15" t="n">
         <v>608</v>
       </c>
       <c r="G15" t="n">
         <v>614</v>
       </c>
@@ -25444,50 +26407,53 @@
       </c>
       <c r="P15" t="n">
         <v>688</v>
       </c>
       <c r="Q15" t="n">
         <v>637</v>
       </c>
       <c r="R15" t="n">
         <v>646</v>
       </c>
       <c r="S15" t="n">
         <v>613</v>
       </c>
       <c r="T15" t="n">
         <v>642</v>
       </c>
       <c r="U15" t="n">
         <v>615</v>
       </c>
       <c r="V15" t="n">
         <v>597</v>
       </c>
       <c r="W15" t="n">
         <v>612</v>
       </c>
+      <c r="X15" t="n">
+        <v>652</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>643</v>
       </c>
       <c r="C16" t="n">
         <v>674</v>
       </c>
       <c r="D16" t="n">
         <v>651</v>
       </c>
       <c r="E16" t="n">
         <v>668</v>
       </c>
       <c r="F16" t="n">
         <v>622</v>
       </c>
       <c r="G16" t="n">
         <v>611</v>
       </c>
@@ -25516,94 +26482,98 @@
         <v>657</v>
       </c>
       <c r="P16" t="n">
         <v>671</v>
       </c>
       <c r="Q16" t="n">
         <v>657</v>
       </c>
       <c r="R16" t="n">
         <v>645</v>
       </c>
       <c r="S16" t="n">
         <v>629</v>
       </c>
       <c r="T16" t="n">
         <v>656</v>
       </c>
       <c r="U16" t="n">
         <v>633</v>
       </c>
       <c r="V16" t="n">
         <v>616</v>
       </c>
       <c r="W16" t="n">
         <v>627</v>
+      </c>
+      <c r="X16" t="n">
+        <v>653</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25678,50 +26648,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -25751,50 +26726,53 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -25824,50 +26802,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -25897,50 +26878,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -25970,50 +26954,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -26043,50 +27030,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -26116,50 +27106,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -26189,50 +27182,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -26262,50 +27258,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -26335,50 +27334,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -26408,50 +27410,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -26481,50 +27486,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -26554,50 +27562,53 @@
       </c>
       <c r="P13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X13" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -26627,50 +27638,53 @@
       </c>
       <c r="P14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X14" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>137</v>
       </c>
       <c r="C15" t="n">
         <v>139</v>
       </c>
       <c r="D15" t="n">
         <v>145</v>
       </c>
       <c r="E15" t="n">
         <v>141</v>
       </c>
       <c r="F15" t="n">
         <v>141</v>
       </c>
       <c r="G15" t="n">
         <v>132</v>
       </c>
@@ -26700,50 +27714,53 @@
       </c>
       <c r="P15" t="n">
         <v>139</v>
       </c>
       <c r="Q15" t="n">
         <v>146</v>
       </c>
       <c r="R15" t="n">
         <v>135</v>
       </c>
       <c r="S15" t="n">
         <v>139</v>
       </c>
       <c r="T15" t="n">
         <v>141</v>
       </c>
       <c r="U15" t="n">
         <v>141</v>
       </c>
       <c r="V15" t="n">
         <v>135</v>
       </c>
       <c r="W15" t="n">
         <v>144</v>
       </c>
+      <c r="X15" t="n">
+        <v>135</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>121</v>
       </c>
       <c r="C16" t="n">
         <v>125</v>
       </c>
       <c r="D16" t="n">
         <v>121</v>
       </c>
       <c r="E16" t="n">
         <v>127</v>
       </c>
       <c r="F16" t="n">
         <v>121</v>
       </c>
       <c r="G16" t="n">
         <v>116</v>
       </c>
@@ -26772,46 +27789,49 @@
         <v>122</v>
       </c>
       <c r="P16" t="n">
         <v>125</v>
       </c>
       <c r="Q16" t="n">
         <v>124</v>
       </c>
       <c r="R16" t="n">
         <v>120</v>
       </c>
       <c r="S16" t="n">
         <v>120</v>
       </c>
       <c r="T16" t="n">
         <v>122</v>
       </c>
       <c r="U16" t="n">
         <v>121</v>
       </c>
       <c r="V16" t="n">
         <v>120</v>
       </c>
       <c r="W16" t="n">
         <v>120</v>
+      </c>
+      <c r="X16" t="n">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>