--- v1 (2026-07-06)
+++ v2 (2026-09-04)
@@ -460,82 +460,83 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -615,50 +616,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -691,50 +697,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -767,50 +776,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -843,50 +855,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -919,50 +934,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -995,50 +1013,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1071,50 +1092,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1147,50 +1171,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1223,50 +1250,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -1299,50 +1329,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1375,50 +1408,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1451,50 +1487,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1527,50 +1566,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -1603,50 +1645,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1007</v>
       </c>
       <c r="C15" t="n">
         <v>1047</v>
       </c>
       <c r="D15" t="n">
         <v>1006</v>
       </c>
       <c r="E15" t="n">
         <v>1057</v>
       </c>
       <c r="F15" t="n">
         <v>1009</v>
       </c>
       <c r="G15" t="n">
         <v>965</v>
       </c>
@@ -1679,50 +1724,53 @@
       </c>
       <c r="Q15" t="n">
         <v>1036</v>
       </c>
       <c r="R15" t="n">
         <v>1003</v>
       </c>
       <c r="S15" t="n">
         <v>1005</v>
       </c>
       <c r="T15" t="n">
         <v>1015</v>
       </c>
       <c r="U15" t="n">
         <v>1009</v>
       </c>
       <c r="V15" t="n">
         <v>1005</v>
       </c>
       <c r="W15" t="n">
         <v>1006</v>
       </c>
       <c r="X15" t="n">
         <v>1007</v>
       </c>
+      <c r="Y15" t="n">
+        <v>1011</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>1007</v>
       </c>
       <c r="C16" t="n">
         <v>1047</v>
       </c>
       <c r="D16" t="n">
         <v>1006</v>
       </c>
       <c r="E16" t="n">
         <v>1057</v>
       </c>
       <c r="F16" t="n">
         <v>1009</v>
       </c>
       <c r="G16" t="n">
         <v>965</v>
       </c>
@@ -1754,95 +1802,99 @@
         <v>1040</v>
       </c>
       <c r="Q16" t="n">
         <v>1036</v>
       </c>
       <c r="R16" t="n">
         <v>1003</v>
       </c>
       <c r="S16" t="n">
         <v>1005</v>
       </c>
       <c r="T16" t="n">
         <v>1015</v>
       </c>
       <c r="U16" t="n">
         <v>1009</v>
       </c>
       <c r="V16" t="n">
         <v>1005</v>
       </c>
       <c r="W16" t="n">
         <v>1006</v>
       </c>
       <c r="X16" t="n">
         <v>1007</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>1011</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1922,50 +1974,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -1998,50 +2055,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -2074,50 +2134,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2150,50 +2213,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -2226,50 +2292,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -2302,50 +2371,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2378,50 +2450,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2454,50 +2529,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -2530,50 +2608,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -2606,50 +2687,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2682,50 +2766,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2758,50 +2845,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2834,50 +2924,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2910,50 +3003,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>166</v>
       </c>
       <c r="C15" t="n">
         <v>168</v>
       </c>
       <c r="D15" t="n">
         <v>156</v>
       </c>
       <c r="E15" t="n">
         <v>159</v>
       </c>
       <c r="F15" t="n">
         <v>149</v>
       </c>
       <c r="G15" t="n">
         <v>124</v>
       </c>
@@ -2986,50 +3082,53 @@
       </c>
       <c r="Q15" t="n">
         <v>164</v>
       </c>
       <c r="R15" t="n">
         <v>139</v>
       </c>
       <c r="S15" t="n">
         <v>153</v>
       </c>
       <c r="T15" t="n">
         <v>154</v>
       </c>
       <c r="U15" t="n">
         <v>158</v>
       </c>
       <c r="V15" t="n">
         <v>163</v>
       </c>
       <c r="W15" t="n">
         <v>150</v>
       </c>
       <c r="X15" t="n">
         <v>145</v>
       </c>
+      <c r="Y15" t="n">
+        <v>152</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>158</v>
       </c>
       <c r="C16" t="n">
         <v>164</v>
       </c>
       <c r="D16" t="n">
         <v>157</v>
       </c>
       <c r="E16" t="n">
         <v>165</v>
       </c>
       <c r="F16" t="n">
         <v>158</v>
       </c>
       <c r="G16" t="n">
         <v>151</v>
       </c>
@@ -3060,96 +3159,100 @@
       <c r="P16" t="n">
         <v>163</v>
       </c>
       <c r="Q16" t="n">
         <v>162</v>
       </c>
       <c r="R16" t="n">
         <v>157</v>
       </c>
       <c r="S16" t="n">
         <v>157</v>
       </c>
       <c r="T16" t="n">
         <v>159</v>
       </c>
       <c r="U16" t="n">
         <v>158</v>
       </c>
       <c r="V16" t="n">
         <v>157</v>
       </c>
       <c r="W16" t="n">
         <v>157</v>
       </c>
       <c r="X16" t="n">
+        <v>158</v>
+      </c>
+      <c r="Y16" t="n">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3229,50 +3332,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3305,50 +3413,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -3381,50 +3492,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3457,50 +3571,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -3533,50 +3650,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -3609,50 +3729,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3685,50 +3808,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -3761,50 +3887,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3837,50 +3966,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -3913,50 +4045,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3989,50 +4124,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4065,50 +4203,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -4141,50 +4282,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -4217,50 +4361,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>26</v>
       </c>
       <c r="C15" t="n">
         <v>29</v>
       </c>
       <c r="D15" t="n">
         <v>25</v>
       </c>
       <c r="E15" t="n">
         <v>29</v>
       </c>
       <c r="F15" t="n">
         <v>35</v>
       </c>
       <c r="G15" t="n">
         <v>26</v>
       </c>
@@ -4293,50 +4440,53 @@
       </c>
       <c r="Q15" t="n">
         <v>25</v>
       </c>
       <c r="R15" t="n">
         <v>24</v>
       </c>
       <c r="S15" t="n">
         <v>30</v>
       </c>
       <c r="T15" t="n">
         <v>28</v>
       </c>
       <c r="U15" t="n">
         <v>36</v>
       </c>
       <c r="V15" t="n">
         <v>43</v>
       </c>
       <c r="W15" t="n">
         <v>26</v>
       </c>
       <c r="X15" t="n">
         <v>23</v>
       </c>
+      <c r="Y15" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>27</v>
       </c>
       <c r="C16" t="n">
         <v>27</v>
       </c>
       <c r="D16" t="n">
         <v>24</v>
       </c>
       <c r="E16" t="n">
         <v>28</v>
       </c>
       <c r="F16" t="n">
         <v>35</v>
       </c>
       <c r="G16" t="n">
         <v>25</v>
       </c>
@@ -4368,95 +4518,99 @@
         <v>27</v>
       </c>
       <c r="Q16" t="n">
         <v>26</v>
       </c>
       <c r="R16" t="n">
         <v>24</v>
       </c>
       <c r="S16" t="n">
         <v>29</v>
       </c>
       <c r="T16" t="n">
         <v>28</v>
       </c>
       <c r="U16" t="n">
         <v>39</v>
       </c>
       <c r="V16" t="n">
         <v>43</v>
       </c>
       <c r="W16" t="n">
         <v>26</v>
       </c>
       <c r="X16" t="n">
         <v>24</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4536,50 +4690,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -4612,50 +4771,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -4688,50 +4850,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -4764,50 +4929,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -4840,50 +5008,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -4916,50 +5087,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4992,50 +5166,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5068,50 +5245,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -5144,50 +5324,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5220,50 +5403,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -5296,50 +5482,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5372,50 +5561,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5448,50 +5640,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0</v>
       </c>
@@ -5524,50 +5719,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>17</v>
       </c>
       <c r="C15" t="n">
         <v>10</v>
       </c>
       <c r="D15" t="n">
         <v>13</v>
       </c>
       <c r="E15" t="n">
         <v>13</v>
       </c>
       <c r="F15" t="n">
         <v>26</v>
       </c>
       <c r="G15" t="n">
         <v>19</v>
       </c>
@@ -5600,50 +5798,53 @@
       </c>
       <c r="Q15" t="n">
         <v>13</v>
       </c>
       <c r="R15" t="n">
         <v>17</v>
       </c>
       <c r="S15" t="n">
         <v>22</v>
       </c>
       <c r="T15" t="n">
         <v>6</v>
       </c>
       <c r="U15" t="n">
         <v>9</v>
       </c>
       <c r="V15" t="n">
         <v>17</v>
       </c>
       <c r="W15" t="n">
         <v>11</v>
       </c>
       <c r="X15" t="n">
         <v>11</v>
       </c>
+      <c r="Y15" t="n">
+        <v>10</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>18</v>
       </c>
       <c r="C16" t="n">
         <v>9</v>
       </c>
       <c r="D16" t="n">
         <v>12</v>
       </c>
       <c r="E16" t="n">
         <v>12</v>
       </c>
       <c r="F16" t="n">
         <v>23</v>
       </c>
       <c r="G16" t="n">
         <v>16</v>
       </c>
@@ -5675,93 +5876,97 @@
         <v>7</v>
       </c>
       <c r="Q16" t="n">
         <v>13</v>
       </c>
       <c r="R16" t="n">
         <v>15</v>
       </c>
       <c r="S16" t="n">
         <v>21</v>
       </c>
       <c r="T16" t="n">
         <v>6</v>
       </c>
       <c r="U16" t="n">
         <v>8</v>
       </c>
       <c r="V16" t="n">
         <v>17</v>
       </c>
       <c r="W16" t="n">
         <v>11</v>
       </c>
       <c r="X16" t="n">
         <v>11</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V16"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5831,50 +6036,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2024-11-14</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -5901,50 +6111,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -5971,50 +6184,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -6041,50 +6257,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -6111,50 +6330,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -6181,50 +6403,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -6251,50 +6476,53 @@
       </c>
       <c r="O7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -6321,50 +6549,53 @@
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -6391,50 +6622,53 @@
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
@@ -6461,50 +6695,53 @@
       </c>
       <c r="O10" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -6531,50 +6768,53 @@
       </c>
       <c r="O11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
@@ -6601,50 +6841,53 @@
       </c>
       <c r="O12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0</v>
       </c>
@@ -6671,50 +6914,53 @@
       </c>
       <c r="O13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="W13" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0</v>
       </c>
@@ -6741,50 +6987,53 @@
       </c>
       <c r="O14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W14" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>4</v>
       </c>
       <c r="C15" t="n">
         <v>3</v>
       </c>
       <c r="D15" t="n">
         <v>6</v>
       </c>
       <c r="E15" t="n">
         <v>3</v>
       </c>
       <c r="F15" t="n">
         <v>3</v>
       </c>
       <c r="G15" t="n">
         <v>2</v>
       </c>
@@ -6811,50 +7060,53 @@
       </c>
       <c r="O15" t="n">
         <v>4</v>
       </c>
       <c r="P15" t="n">
         <v>3</v>
       </c>
       <c r="Q15" t="n">
         <v>6</v>
       </c>
       <c r="R15" t="n">
         <v>3</v>
       </c>
       <c r="S15" t="n">
         <v>5</v>
       </c>
       <c r="T15" t="n">
         <v>2</v>
       </c>
       <c r="U15" t="n">
         <v>6</v>
       </c>
       <c r="V15" t="n">
         <v>2</v>
       </c>
+      <c r="W15" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>4</v>
       </c>
       <c r="C16" t="n">
         <v>3</v>
       </c>
       <c r="D16" t="n">
         <v>6</v>
       </c>
       <c r="E16" t="n">
         <v>3</v>
       </c>
       <c r="F16" t="n">
         <v>3</v>
       </c>
       <c r="G16" t="n">
         <v>2</v>
       </c>
@@ -6880,95 +7132,99 @@
         <v>5</v>
       </c>
       <c r="O16" t="n">
         <v>4</v>
       </c>
       <c r="P16" t="n">
         <v>3</v>
       </c>
       <c r="Q16" t="n">
         <v>6</v>
       </c>
       <c r="R16" t="n">
         <v>3</v>
       </c>
       <c r="S16" t="n">
         <v>5</v>
       </c>
       <c r="T16" t="n">
         <v>2</v>
       </c>
       <c r="U16" t="n">
         <v>5</v>
       </c>
       <c r="V16" t="n">
         <v>2</v>
+      </c>
+      <c r="W16" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7048,50 +7304,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -7124,50 +7385,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -7200,50 +7464,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -7276,50 +7543,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -7352,50 +7622,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -7428,50 +7701,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7504,50 +7780,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -7580,50 +7859,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -7656,50 +7938,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -7732,50 +8017,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7808,50 +8096,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7884,50 +8175,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7960,50 +8254,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -8036,50 +8333,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>24</v>
       </c>
       <c r="C15" t="n">
         <v>27</v>
       </c>
       <c r="D15" t="n">
         <v>17</v>
       </c>
       <c r="E15" t="n">
         <v>22</v>
       </c>
       <c r="F15" t="n">
         <v>22</v>
       </c>
       <c r="G15" t="n">
         <v>29</v>
       </c>
@@ -8112,50 +8412,53 @@
       </c>
       <c r="Q15" t="n">
         <v>29</v>
       </c>
       <c r="R15" t="n">
         <v>24</v>
       </c>
       <c r="S15" t="n">
         <v>21</v>
       </c>
       <c r="T15" t="n">
         <v>30</v>
       </c>
       <c r="U15" t="n">
         <v>32</v>
       </c>
       <c r="V15" t="n">
         <v>25</v>
       </c>
       <c r="W15" t="n">
         <v>34</v>
       </c>
       <c r="X15" t="n">
         <v>26</v>
       </c>
+      <c r="Y15" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>25</v>
       </c>
       <c r="C16" t="n">
         <v>27</v>
       </c>
       <c r="D16" t="n">
         <v>17</v>
       </c>
       <c r="E16" t="n">
         <v>21</v>
       </c>
       <c r="F16" t="n">
         <v>22</v>
       </c>
       <c r="G16" t="n">
         <v>26</v>
       </c>
@@ -8187,95 +8490,99 @@
         <v>25</v>
       </c>
       <c r="Q16" t="n">
         <v>31</v>
       </c>
       <c r="R16" t="n">
         <v>24</v>
       </c>
       <c r="S16" t="n">
         <v>21</v>
       </c>
       <c r="T16" t="n">
         <v>31</v>
       </c>
       <c r="U16" t="n">
         <v>33</v>
       </c>
       <c r="V16" t="n">
         <v>25</v>
       </c>
       <c r="W16" t="n">
         <v>34</v>
       </c>
       <c r="X16" t="n">
         <v>26</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8355,50 +8662,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -8431,50 +8743,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -8507,50 +8822,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -8583,50 +8901,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -8659,50 +8980,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -8735,50 +9059,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -8811,50 +9138,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -8887,50 +9217,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -8963,50 +9296,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9039,50 +9375,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -9115,50 +9454,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
@@ -9191,50 +9533,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -9267,50 +9612,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -9343,50 +9691,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>12</v>
       </c>
       <c r="C15" t="n">
         <v>17</v>
       </c>
       <c r="D15" t="n">
         <v>17</v>
       </c>
       <c r="E15" t="n">
         <v>33</v>
       </c>
       <c r="F15" t="n">
         <v>25</v>
       </c>
       <c r="G15" t="n">
         <v>19</v>
       </c>
@@ -9419,50 +9770,53 @@
       </c>
       <c r="Q15" t="n">
         <v>16</v>
       </c>
       <c r="R15" t="n">
         <v>15</v>
       </c>
       <c r="S15" t="n">
         <v>22</v>
       </c>
       <c r="T15" t="n">
         <v>14</v>
       </c>
       <c r="U15" t="n">
         <v>16</v>
       </c>
       <c r="V15" t="n">
         <v>19</v>
       </c>
       <c r="W15" t="n">
         <v>27</v>
       </c>
       <c r="X15" t="n">
         <v>15</v>
       </c>
+      <c r="Y15" t="n">
+        <v>14</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>12</v>
       </c>
       <c r="C16" t="n">
         <v>18</v>
       </c>
       <c r="D16" t="n">
         <v>18</v>
       </c>
       <c r="E16" t="n">
         <v>33</v>
       </c>
       <c r="F16" t="n">
         <v>26</v>
       </c>
       <c r="G16" t="n">
         <v>18</v>
       </c>
@@ -9494,95 +9848,99 @@
         <v>19</v>
       </c>
       <c r="Q16" t="n">
         <v>16</v>
       </c>
       <c r="R16" t="n">
         <v>15</v>
       </c>
       <c r="S16" t="n">
         <v>22</v>
       </c>
       <c r="T16" t="n">
         <v>14</v>
       </c>
       <c r="U16" t="n">
         <v>16</v>
       </c>
       <c r="V16" t="n">
         <v>21</v>
       </c>
       <c r="W16" t="n">
         <v>28</v>
       </c>
       <c r="X16" t="n">
         <v>15</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9662,50 +10020,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -9738,50 +10101,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9814,50 +10180,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -9890,50 +10259,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9966,50 +10338,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -10042,50 +10417,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -10118,50 +10496,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10194,50 +10575,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10270,50 +10654,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -10346,50 +10733,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10422,50 +10812,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -10498,50 +10891,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -10574,50 +10970,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -10650,50 +11049,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>57</v>
       </c>
       <c r="C15" t="n">
         <v>80</v>
       </c>
       <c r="D15" t="n">
         <v>68</v>
       </c>
       <c r="E15" t="n">
         <v>62</v>
       </c>
       <c r="F15" t="n">
         <v>50</v>
       </c>
       <c r="G15" t="n">
         <v>47</v>
       </c>
@@ -10726,50 +11128,53 @@
       </c>
       <c r="Q15" t="n">
         <v>57</v>
       </c>
       <c r="R15" t="n">
         <v>48</v>
       </c>
       <c r="S15" t="n">
         <v>41</v>
       </c>
       <c r="T15" t="n">
         <v>44</v>
       </c>
       <c r="U15" t="n">
         <v>43</v>
       </c>
       <c r="V15" t="n">
         <v>47</v>
       </c>
       <c r="W15" t="n">
         <v>47</v>
       </c>
       <c r="X15" t="n">
         <v>26</v>
       </c>
+      <c r="Y15" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>53</v>
       </c>
       <c r="C16" t="n">
         <v>79</v>
       </c>
       <c r="D16" t="n">
         <v>67</v>
       </c>
       <c r="E16" t="n">
         <v>62</v>
       </c>
       <c r="F16" t="n">
         <v>51</v>
       </c>
       <c r="G16" t="n">
         <v>44</v>
       </c>
@@ -10801,95 +11206,99 @@
         <v>43</v>
       </c>
       <c r="Q16" t="n">
         <v>54</v>
       </c>
       <c r="R16" t="n">
         <v>45</v>
       </c>
       <c r="S16" t="n">
         <v>43</v>
       </c>
       <c r="T16" t="n">
         <v>43</v>
       </c>
       <c r="U16" t="n">
         <v>42</v>
       </c>
       <c r="V16" t="n">
         <v>46</v>
       </c>
       <c r="W16" t="n">
         <v>46</v>
       </c>
       <c r="X16" t="n">
         <v>26</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10969,50 +11378,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -11045,50 +11459,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -11121,50 +11538,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11197,50 +11617,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -11273,50 +11696,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11349,50 +11775,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11425,50 +11854,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11501,50 +11933,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11577,50 +12012,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11653,50 +12091,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11729,50 +12170,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11805,50 +12249,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11881,50 +12328,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -11957,50 +12407,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>363</v>
       </c>
       <c r="C15" t="n">
         <v>347</v>
       </c>
       <c r="D15" t="n">
         <v>338</v>
       </c>
       <c r="E15" t="n">
         <v>369</v>
       </c>
       <c r="F15" t="n">
         <v>359</v>
       </c>
       <c r="G15" t="n">
         <v>333</v>
       </c>
@@ -12033,50 +12486,53 @@
       </c>
       <c r="Q15" t="n">
         <v>370</v>
       </c>
       <c r="R15" t="n">
         <v>351</v>
       </c>
       <c r="S15" t="n">
         <v>367</v>
       </c>
       <c r="T15" t="n">
         <v>378</v>
       </c>
       <c r="U15" t="n">
         <v>380</v>
       </c>
       <c r="V15" t="n">
         <v>371</v>
       </c>
       <c r="W15" t="n">
         <v>367</v>
       </c>
       <c r="X15" t="n">
         <v>374</v>
       </c>
+      <c r="Y15" t="n">
+        <v>369</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>353</v>
       </c>
       <c r="C16" t="n">
         <v>343</v>
       </c>
       <c r="D16" t="n">
         <v>338</v>
       </c>
       <c r="E16" t="n">
         <v>363</v>
       </c>
       <c r="F16" t="n">
         <v>355</v>
       </c>
       <c r="G16" t="n">
         <v>345</v>
       </c>
@@ -12108,95 +12564,99 @@
         <v>376</v>
       </c>
       <c r="Q16" t="n">
         <v>363</v>
       </c>
       <c r="R16" t="n">
         <v>359</v>
       </c>
       <c r="S16" t="n">
         <v>362</v>
       </c>
       <c r="T16" t="n">
         <v>366</v>
       </c>
       <c r="U16" t="n">
         <v>364</v>
       </c>
       <c r="V16" t="n">
         <v>359</v>
       </c>
       <c r="W16" t="n">
         <v>359</v>
       </c>
       <c r="X16" t="n">
         <v>379</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12276,50 +12736,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -12352,50 +12817,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -12428,50 +12896,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -12504,50 +12975,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -12580,50 +13054,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -12656,50 +13133,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12732,50 +13212,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12808,50 +13291,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -12884,50 +13370,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -12960,50 +13449,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13036,50 +13528,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13112,50 +13607,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -13188,50 +13686,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -13264,50 +13765,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>222</v>
       </c>
       <c r="C15" t="n">
         <v>182</v>
       </c>
       <c r="D15" t="n">
         <v>212</v>
       </c>
       <c r="E15" t="n">
         <v>215</v>
       </c>
       <c r="F15" t="n">
         <v>211</v>
       </c>
       <c r="G15" t="n">
         <v>223</v>
       </c>
@@ -13340,50 +13844,53 @@
       </c>
       <c r="Q15" t="n">
         <v>202</v>
       </c>
       <c r="R15" t="n">
         <v>204</v>
       </c>
       <c r="S15" t="n">
         <v>178</v>
       </c>
       <c r="T15" t="n">
         <v>195</v>
       </c>
       <c r="U15" t="n">
         <v>208</v>
       </c>
       <c r="V15" t="n">
         <v>222</v>
       </c>
       <c r="W15" t="n">
         <v>216</v>
       </c>
       <c r="X15" t="n">
         <v>181</v>
       </c>
+      <c r="Y15" t="n">
+        <v>228</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>224</v>
       </c>
       <c r="C16" t="n">
         <v>182</v>
       </c>
       <c r="D16" t="n">
         <v>212</v>
       </c>
       <c r="E16" t="n">
         <v>223</v>
       </c>
       <c r="F16" t="n">
         <v>202</v>
       </c>
       <c r="G16" t="n">
         <v>210</v>
       </c>
@@ -13415,95 +13922,99 @@
         <v>198</v>
       </c>
       <c r="Q16" t="n">
         <v>200</v>
       </c>
       <c r="R16" t="n">
         <v>193</v>
       </c>
       <c r="S16" t="n">
         <v>172</v>
       </c>
       <c r="T16" t="n">
         <v>194</v>
       </c>
       <c r="U16" t="n">
         <v>203</v>
       </c>
       <c r="V16" t="n">
         <v>221</v>
       </c>
       <c r="W16" t="n">
         <v>212</v>
       </c>
       <c r="X16" t="n">
         <v>183</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13583,50 +14094,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -13659,50 +14175,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -13735,50 +14254,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -13811,50 +14333,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -13887,50 +14412,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -13963,50 +14491,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -14039,50 +14570,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14115,50 +14649,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14191,50 +14728,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -14267,50 +14807,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14343,50 +14886,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14419,50 +14965,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -14495,50 +15044,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14571,50 +15123,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>86</v>
       </c>
       <c r="C15" t="n">
         <v>143</v>
       </c>
       <c r="D15" t="n">
         <v>101</v>
       </c>
       <c r="E15" t="n">
         <v>104</v>
       </c>
       <c r="F15" t="n">
         <v>115</v>
       </c>
       <c r="G15" t="n">
         <v>94</v>
       </c>
@@ -14647,50 +15202,53 @@
       </c>
       <c r="Q15" t="n">
         <v>122</v>
       </c>
       <c r="R15" t="n">
         <v>123</v>
       </c>
       <c r="S15" t="n">
         <v>140</v>
       </c>
       <c r="T15" t="n">
         <v>119</v>
       </c>
       <c r="U15" t="n">
         <v>109</v>
       </c>
       <c r="V15" t="n">
         <v>91</v>
       </c>
       <c r="W15" t="n">
         <v>99</v>
       </c>
       <c r="X15" t="n">
         <v>128</v>
       </c>
+      <c r="Y15" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>88</v>
       </c>
       <c r="C16" t="n">
         <v>142</v>
       </c>
       <c r="D16" t="n">
         <v>99</v>
       </c>
       <c r="E16" t="n">
         <v>104</v>
       </c>
       <c r="F16" t="n">
         <v>110</v>
       </c>
       <c r="G16" t="n">
         <v>89</v>
       </c>
@@ -14722,95 +15280,99 @@
         <v>124</v>
       </c>
       <c r="Q16" t="n">
         <v>121</v>
       </c>
       <c r="R16" t="n">
         <v>117</v>
       </c>
       <c r="S16" t="n">
         <v>139</v>
       </c>
       <c r="T16" t="n">
         <v>120</v>
       </c>
       <c r="U16" t="n">
         <v>109</v>
       </c>
       <c r="V16" t="n">
         <v>90</v>
       </c>
       <c r="W16" t="n">
         <v>99</v>
       </c>
       <c r="X16" t="n">
         <v>129</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14890,50 +15452,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -14966,50 +15533,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -15042,50 +15612,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -15118,50 +15691,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -15194,50 +15770,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -15270,50 +15849,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15346,50 +15928,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -15422,50 +16007,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15498,50 +16086,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -15574,50 +16165,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15650,50 +16244,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
@@ -15726,50 +16323,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -15802,50 +16402,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -15878,50 +16481,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>242</v>
       </c>
       <c r="C15" t="n">
         <v>252</v>
       </c>
       <c r="D15" t="n">
         <v>246</v>
       </c>
       <c r="E15" t="n">
         <v>241</v>
       </c>
       <c r="F15" t="n">
         <v>238</v>
       </c>
       <c r="G15" t="n">
         <v>223</v>
       </c>
@@ -15954,50 +16560,53 @@
       </c>
       <c r="Q15" t="n">
         <v>248</v>
       </c>
       <c r="R15" t="n">
         <v>241</v>
       </c>
       <c r="S15" t="n">
         <v>243</v>
       </c>
       <c r="T15" t="n">
         <v>229</v>
       </c>
       <c r="U15" t="n">
         <v>229</v>
       </c>
       <c r="V15" t="n">
         <v>238</v>
       </c>
       <c r="W15" t="n">
         <v>223</v>
       </c>
       <c r="X15" t="n">
         <v>220</v>
       </c>
+      <c r="Y15" t="n">
+        <v>238</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>217</v>
       </c>
       <c r="C16" t="n">
         <v>225</v>
       </c>
       <c r="D16" t="n">
         <v>216</v>
       </c>
       <c r="E16" t="n">
         <v>227</v>
       </c>
       <c r="F16" t="n">
         <v>217</v>
       </c>
       <c r="G16" t="n">
         <v>208</v>
       </c>
@@ -16029,95 +16638,99 @@
         <v>224</v>
       </c>
       <c r="Q16" t="n">
         <v>223</v>
       </c>
       <c r="R16" t="n">
         <v>216</v>
       </c>
       <c r="S16" t="n">
         <v>216</v>
       </c>
       <c r="T16" t="n">
         <v>218</v>
       </c>
       <c r="U16" t="n">
         <v>217</v>
       </c>
       <c r="V16" t="n">
         <v>216</v>
       </c>
       <c r="W16" t="n">
         <v>216</v>
       </c>
       <c r="X16" t="n">
         <v>217</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16197,50 +16810,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -16273,50 +16891,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -16349,50 +16970,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -16425,50 +17049,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -16501,50 +17128,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -16577,50 +17207,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -16653,50 +17286,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16729,50 +17365,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -16805,50 +17444,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -16881,50 +17523,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16957,50 +17602,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -17033,50 +17681,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17109,50 +17760,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -17185,50 +17839,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>175</v>
       </c>
       <c r="C15" t="n">
         <v>183</v>
       </c>
       <c r="D15" t="n">
         <v>184</v>
       </c>
       <c r="E15" t="n">
         <v>194</v>
       </c>
       <c r="F15" t="n">
         <v>173</v>
       </c>
       <c r="G15" t="n">
         <v>170</v>
       </c>
@@ -17261,50 +17918,53 @@
       </c>
       <c r="Q15" t="n">
         <v>185</v>
       </c>
       <c r="R15" t="n">
         <v>173</v>
       </c>
       <c r="S15" t="n">
         <v>180</v>
       </c>
       <c r="T15" t="n">
         <v>173</v>
       </c>
       <c r="U15" t="n">
         <v>172</v>
       </c>
       <c r="V15" t="n">
         <v>182</v>
       </c>
       <c r="W15" t="n">
         <v>174</v>
       </c>
       <c r="X15" t="n">
         <v>181</v>
       </c>
+      <c r="Y15" t="n">
+        <v>178</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>183</v>
       </c>
       <c r="C16" t="n">
         <v>191</v>
       </c>
       <c r="D16" t="n">
         <v>183</v>
       </c>
       <c r="E16" t="n">
         <v>192</v>
       </c>
       <c r="F16" t="n">
         <v>184</v>
       </c>
       <c r="G16" t="n">
         <v>176</v>
       </c>
@@ -17336,95 +17996,99 @@
         <v>189</v>
       </c>
       <c r="Q16" t="n">
         <v>189</v>
       </c>
       <c r="R16" t="n">
         <v>183</v>
       </c>
       <c r="S16" t="n">
         <v>183</v>
       </c>
       <c r="T16" t="n">
         <v>185</v>
       </c>
       <c r="U16" t="n">
         <v>184</v>
       </c>
       <c r="V16" t="n">
         <v>183</v>
       </c>
       <c r="W16" t="n">
         <v>183</v>
       </c>
       <c r="X16" t="n">
         <v>183</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17504,50 +18168,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -17580,50 +18249,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -17656,50 +18328,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -17732,50 +18407,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -17808,50 +18486,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -17884,50 +18565,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -17960,50 +18644,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18036,50 +18723,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -18112,50 +18802,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -18188,50 +18881,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -18264,50 +18960,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
@@ -18340,50 +19039,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18416,50 +19118,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -18492,50 +19197,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>104</v>
       </c>
       <c r="C15" t="n">
         <v>112</v>
       </c>
       <c r="D15" t="n">
         <v>103</v>
       </c>
       <c r="E15" t="n">
         <v>113</v>
       </c>
       <c r="F15" t="n">
         <v>101</v>
       </c>
       <c r="G15" t="n">
         <v>98</v>
       </c>
@@ -18568,50 +19276,53 @@
       </c>
       <c r="Q15" t="n">
         <v>100</v>
       </c>
       <c r="R15" t="n">
         <v>104</v>
       </c>
       <c r="S15" t="n">
         <v>99</v>
       </c>
       <c r="T15" t="n">
         <v>106</v>
       </c>
       <c r="U15" t="n">
         <v>97</v>
       </c>
       <c r="V15" t="n">
         <v>92</v>
       </c>
       <c r="W15" t="n">
         <v>103</v>
       </c>
       <c r="X15" t="n">
         <v>117</v>
       </c>
+      <c r="Y15" t="n">
+        <v>98</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>106</v>
       </c>
       <c r="C16" t="n">
         <v>110</v>
       </c>
       <c r="D16" t="n">
         <v>106</v>
       </c>
       <c r="E16" t="n">
         <v>112</v>
       </c>
       <c r="F16" t="n">
         <v>107</v>
       </c>
       <c r="G16" t="n">
         <v>102</v>
       </c>
@@ -18643,95 +19354,99 @@
         <v>110</v>
       </c>
       <c r="Q16" t="n">
         <v>109</v>
       </c>
       <c r="R16" t="n">
         <v>106</v>
       </c>
       <c r="S16" t="n">
         <v>106</v>
       </c>
       <c r="T16" t="n">
         <v>107</v>
       </c>
       <c r="U16" t="n">
         <v>107</v>
       </c>
       <c r="V16" t="n">
         <v>106</v>
       </c>
       <c r="W16" t="n">
         <v>106</v>
       </c>
       <c r="X16" t="n">
         <v>106</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18811,50 +19526,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -18887,50 +19607,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -18963,50 +19686,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -19039,50 +19765,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -19115,50 +19844,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -19191,50 +19923,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -19267,50 +20002,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19343,50 +20081,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19419,50 +20160,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -19495,50 +20239,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -19571,50 +20318,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19647,50 +20397,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -19723,50 +20476,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -19799,50 +20555,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>251</v>
       </c>
       <c r="C15" t="n">
         <v>271</v>
       </c>
       <c r="D15" t="n">
         <v>262</v>
       </c>
       <c r="E15" t="n">
         <v>267</v>
       </c>
       <c r="F15" t="n">
         <v>243</v>
       </c>
       <c r="G15" t="n">
         <v>248</v>
       </c>
@@ -19875,50 +20634,53 @@
       </c>
       <c r="Q15" t="n">
         <v>262</v>
       </c>
       <c r="R15" t="n">
         <v>259</v>
       </c>
       <c r="S15" t="n">
         <v>261</v>
       </c>
       <c r="T15" t="n">
         <v>253</v>
       </c>
       <c r="U15" t="n">
         <v>256</v>
       </c>
       <c r="V15" t="n">
         <v>259</v>
       </c>
       <c r="W15" t="n">
         <v>258</v>
       </c>
       <c r="X15" t="n">
         <v>242</v>
       </c>
+      <c r="Y15" t="n">
+        <v>258</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>252</v>
       </c>
       <c r="C16" t="n">
         <v>262</v>
       </c>
       <c r="D16" t="n">
         <v>252</v>
       </c>
       <c r="E16" t="n">
         <v>264</v>
       </c>
       <c r="F16" t="n">
         <v>252</v>
       </c>
       <c r="G16" t="n">
         <v>241</v>
       </c>
@@ -19950,95 +20712,99 @@
         <v>260</v>
       </c>
       <c r="Q16" t="n">
         <v>259</v>
       </c>
       <c r="R16" t="n">
         <v>251</v>
       </c>
       <c r="S16" t="n">
         <v>251</v>
       </c>
       <c r="T16" t="n">
         <v>254</v>
       </c>
       <c r="U16" t="n">
         <v>252</v>
       </c>
       <c r="V16" t="n">
         <v>251</v>
       </c>
       <c r="W16" t="n">
         <v>252</v>
       </c>
       <c r="X16" t="n">
         <v>252</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20118,50 +20884,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -20194,50 +20965,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -20270,50 +21044,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -20346,50 +21123,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -20422,50 +21202,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -20498,50 +21281,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20574,50 +21360,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20650,50 +21439,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -20726,50 +21518,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -20802,50 +21597,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20878,50 +21676,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -20954,50 +21755,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -21030,50 +21834,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -21106,50 +21913,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>330</v>
       </c>
       <c r="C15" t="n">
         <v>355</v>
       </c>
       <c r="D15" t="n">
         <v>329</v>
       </c>
       <c r="E15" t="n">
         <v>370</v>
       </c>
       <c r="F15" t="n">
         <v>332</v>
       </c>
       <c r="G15" t="n">
         <v>328</v>
       </c>
@@ -21182,50 +21992,53 @@
       </c>
       <c r="Q15" t="n">
         <v>339</v>
       </c>
       <c r="R15" t="n">
         <v>323</v>
       </c>
       <c r="S15" t="n">
         <v>320</v>
       </c>
       <c r="T15" t="n">
         <v>337</v>
       </c>
       <c r="U15" t="n">
         <v>338</v>
       </c>
       <c r="V15" t="n">
         <v>325</v>
       </c>
       <c r="W15" t="n">
         <v>337</v>
       </c>
       <c r="X15" t="n">
         <v>330</v>
       </c>
+      <c r="Y15" t="n">
+        <v>326</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>340</v>
       </c>
       <c r="C16" t="n">
         <v>353</v>
       </c>
       <c r="D16" t="n">
         <v>339</v>
       </c>
       <c r="E16" t="n">
         <v>356</v>
       </c>
       <c r="F16" t="n">
         <v>340</v>
       </c>
       <c r="G16" t="n">
         <v>325</v>
       </c>
@@ -21257,95 +22070,99 @@
         <v>351</v>
       </c>
       <c r="Q16" t="n">
         <v>349</v>
       </c>
       <c r="R16" t="n">
         <v>338</v>
       </c>
       <c r="S16" t="n">
         <v>339</v>
       </c>
       <c r="T16" t="n">
         <v>342</v>
       </c>
       <c r="U16" t="n">
         <v>340</v>
       </c>
       <c r="V16" t="n">
         <v>339</v>
       </c>
       <c r="W16" t="n">
         <v>339</v>
       </c>
       <c r="X16" t="n">
         <v>340</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21425,50 +22242,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -21501,50 +22323,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -21577,50 +22402,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -21653,50 +22481,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -21729,50 +22560,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -21805,50 +22639,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -21881,50 +22718,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -21957,50 +22797,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -22033,50 +22876,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -22109,50 +22955,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -22185,50 +23034,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22261,50 +23113,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -22337,50 +23192,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -22413,50 +23271,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>184</v>
       </c>
       <c r="C15" t="n">
         <v>169</v>
       </c>
       <c r="D15" t="n">
         <v>169</v>
       </c>
       <c r="E15" t="n">
         <v>179</v>
       </c>
       <c r="F15" t="n">
         <v>196</v>
       </c>
       <c r="G15" t="n">
         <v>166</v>
       </c>
@@ -22489,50 +23350,53 @@
       </c>
       <c r="Q15" t="n">
         <v>187</v>
       </c>
       <c r="R15" t="n">
         <v>180</v>
       </c>
       <c r="S15" t="n">
         <v>181</v>
       </c>
       <c r="T15" t="n">
         <v>196</v>
       </c>
       <c r="U15" t="n">
         <v>186</v>
       </c>
       <c r="V15" t="n">
         <v>183</v>
       </c>
       <c r="W15" t="n">
         <v>188</v>
       </c>
       <c r="X15" t="n">
         <v>215</v>
       </c>
+      <c r="Y15" t="n">
+        <v>189</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>199</v>
       </c>
       <c r="C16" t="n">
         <v>207</v>
       </c>
       <c r="D16" t="n">
         <v>199</v>
       </c>
       <c r="E16" t="n">
         <v>209</v>
       </c>
       <c r="F16" t="n">
         <v>199</v>
       </c>
       <c r="G16" t="n">
         <v>190</v>
       </c>
@@ -22564,95 +23428,99 @@
         <v>205</v>
       </c>
       <c r="Q16" t="n">
         <v>205</v>
       </c>
       <c r="R16" t="n">
         <v>198</v>
       </c>
       <c r="S16" t="n">
         <v>198</v>
       </c>
       <c r="T16" t="n">
         <v>200</v>
       </c>
       <c r="U16" t="n">
         <v>199</v>
       </c>
       <c r="V16" t="n">
         <v>198</v>
       </c>
       <c r="W16" t="n">
         <v>199</v>
       </c>
       <c r="X16" t="n">
         <v>199</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22732,50 +23600,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -22808,50 +23681,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -22884,50 +23760,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -22960,50 +23839,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -23036,50 +23918,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -23112,50 +23997,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -23188,50 +24076,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -23264,50 +24155,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -23340,50 +24234,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -23416,50 +24313,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -23492,50 +24392,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -23568,50 +24471,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -23644,50 +24550,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -23720,50 +24629,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>483</v>
       </c>
       <c r="C15" t="n">
         <v>511</v>
       </c>
       <c r="D15" t="n">
         <v>488</v>
       </c>
       <c r="E15" t="n">
         <v>508</v>
       </c>
       <c r="F15" t="n">
         <v>483</v>
       </c>
       <c r="G15" t="n">
         <v>443</v>
       </c>
@@ -23796,50 +24708,53 @@
       </c>
       <c r="Q15" t="n">
         <v>498</v>
       </c>
       <c r="R15" t="n">
         <v>482</v>
       </c>
       <c r="S15" t="n">
         <v>486</v>
       </c>
       <c r="T15" t="n">
         <v>482</v>
       </c>
       <c r="U15" t="n">
         <v>483</v>
       </c>
       <c r="V15" t="n">
         <v>491</v>
       </c>
       <c r="W15" t="n">
         <v>471</v>
       </c>
       <c r="X15" t="n">
         <v>475</v>
       </c>
+      <c r="Y15" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>490</v>
       </c>
       <c r="C16" t="n">
         <v>509</v>
       </c>
       <c r="D16" t="n">
         <v>490</v>
       </c>
       <c r="E16" t="n">
         <v>515</v>
       </c>
       <c r="F16" t="n">
         <v>491</v>
       </c>
       <c r="G16" t="n">
         <v>470</v>
       </c>
@@ -23871,95 +24786,99 @@
         <v>506</v>
       </c>
       <c r="Q16" t="n">
         <v>504</v>
       </c>
       <c r="R16" t="n">
         <v>488</v>
       </c>
       <c r="S16" t="n">
         <v>489</v>
       </c>
       <c r="T16" t="n">
         <v>494</v>
       </c>
       <c r="U16" t="n">
         <v>491</v>
       </c>
       <c r="V16" t="n">
         <v>489</v>
       </c>
       <c r="W16" t="n">
         <v>490</v>
       </c>
       <c r="X16" t="n">
         <v>490</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24039,50 +24958,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -24115,50 +25039,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -24191,50 +25118,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -24267,50 +25197,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -24343,50 +25276,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -24419,50 +25355,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -24495,50 +25434,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -24571,50 +25513,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -24647,50 +25592,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -24723,50 +25671,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -24799,50 +25750,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -24875,50 +25829,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -24951,50 +25908,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -25027,50 +25987,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>524</v>
       </c>
       <c r="C15" t="n">
         <v>536</v>
       </c>
       <c r="D15" t="n">
         <v>518</v>
       </c>
       <c r="E15" t="n">
         <v>549</v>
       </c>
       <c r="F15" t="n">
         <v>526</v>
       </c>
       <c r="G15" t="n">
         <v>522</v>
       </c>
@@ -25103,50 +26066,53 @@
       </c>
       <c r="Q15" t="n">
         <v>538</v>
       </c>
       <c r="R15" t="n">
         <v>521</v>
       </c>
       <c r="S15" t="n">
         <v>519</v>
       </c>
       <c r="T15" t="n">
         <v>533</v>
       </c>
       <c r="U15" t="n">
         <v>526</v>
       </c>
       <c r="V15" t="n">
         <v>514</v>
       </c>
       <c r="W15" t="n">
         <v>535</v>
       </c>
       <c r="X15" t="n">
         <v>532</v>
       </c>
+      <c r="Y15" t="n">
+        <v>530</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>517</v>
       </c>
       <c r="C16" t="n">
         <v>538</v>
       </c>
       <c r="D16" t="n">
         <v>516</v>
       </c>
       <c r="E16" t="n">
         <v>542</v>
       </c>
       <c r="F16" t="n">
         <v>518</v>
       </c>
       <c r="G16" t="n">
         <v>495</v>
       </c>
@@ -25178,95 +26144,99 @@
         <v>534</v>
       </c>
       <c r="Q16" t="n">
         <v>532</v>
       </c>
       <c r="R16" t="n">
         <v>515</v>
       </c>
       <c r="S16" t="n">
         <v>516</v>
       </c>
       <c r="T16" t="n">
         <v>521</v>
       </c>
       <c r="U16" t="n">
         <v>518</v>
       </c>
       <c r="V16" t="n">
         <v>516</v>
       </c>
       <c r="W16" t="n">
         <v>516</v>
       </c>
       <c r="X16" t="n">
         <v>517</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25346,50 +26316,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -25422,50 +26397,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -25498,50 +26476,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -25574,50 +26555,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -25650,50 +26634,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -25726,50 +26713,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -25802,50 +26792,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -25878,50 +26871,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -25954,50 +26950,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -26030,50 +27029,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -26106,50 +27108,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -26182,50 +27187,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -26258,50 +27266,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -26334,50 +27345,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>621</v>
       </c>
       <c r="C15" t="n">
         <v>654</v>
       </c>
       <c r="D15" t="n">
         <v>627</v>
       </c>
       <c r="E15" t="n">
         <v>657</v>
       </c>
       <c r="F15" t="n">
         <v>608</v>
       </c>
       <c r="G15" t="n">
         <v>614</v>
       </c>
@@ -26410,50 +27424,53 @@
       </c>
       <c r="Q15" t="n">
         <v>637</v>
       </c>
       <c r="R15" t="n">
         <v>646</v>
       </c>
       <c r="S15" t="n">
         <v>613</v>
       </c>
       <c r="T15" t="n">
         <v>642</v>
       </c>
       <c r="U15" t="n">
         <v>615</v>
       </c>
       <c r="V15" t="n">
         <v>597</v>
       </c>
       <c r="W15" t="n">
         <v>612</v>
       </c>
       <c r="X15" t="n">
         <v>652</v>
       </c>
+      <c r="Y15" t="n">
+        <v>628</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>643</v>
       </c>
       <c r="C16" t="n">
         <v>674</v>
       </c>
       <c r="D16" t="n">
         <v>651</v>
       </c>
       <c r="E16" t="n">
         <v>668</v>
       </c>
       <c r="F16" t="n">
         <v>622</v>
       </c>
       <c r="G16" t="n">
         <v>611</v>
       </c>
@@ -26485,95 +27502,99 @@
         <v>671</v>
       </c>
       <c r="Q16" t="n">
         <v>657</v>
       </c>
       <c r="R16" t="n">
         <v>645</v>
       </c>
       <c r="S16" t="n">
         <v>629</v>
       </c>
       <c r="T16" t="n">
         <v>656</v>
       </c>
       <c r="U16" t="n">
         <v>633</v>
       </c>
       <c r="V16" t="n">
         <v>616</v>
       </c>
       <c r="W16" t="n">
         <v>627</v>
       </c>
       <c r="X16" t="n">
         <v>653</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>636</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you were struggling with your mental health, would you, or would you not, talk to the following person / people about it?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26653,50 +27674,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>My partner</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -26729,50 +27755,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>My close friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -26805,50 +27834,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>My friends</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -26881,50 +27913,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>My parents</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -26957,50 +27992,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>My siblings</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -27033,50 +28071,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>My colleagues</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -27109,50 +28150,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>My boss / manager</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -27185,50 +28229,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>My GP</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -27261,50 +28308,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>A therapist</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -27337,50 +28387,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>An anonymous helpline</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -27413,50 +28466,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>None of the above</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -27489,50 +28545,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>I would not talk to anybody</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -27565,50 +28624,53 @@
       </c>
       <c r="Q13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y13" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -27641,50 +28703,53 @@
       </c>
       <c r="Q14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y14" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>137</v>
       </c>
       <c r="C15" t="n">
         <v>139</v>
       </c>
       <c r="D15" t="n">
         <v>145</v>
       </c>
       <c r="E15" t="n">
         <v>141</v>
       </c>
       <c r="F15" t="n">
         <v>141</v>
       </c>
       <c r="G15" t="n">
         <v>132</v>
       </c>
@@ -27717,50 +28782,53 @@
       </c>
       <c r="Q15" t="n">
         <v>146</v>
       </c>
       <c r="R15" t="n">
         <v>135</v>
       </c>
       <c r="S15" t="n">
         <v>139</v>
       </c>
       <c r="T15" t="n">
         <v>141</v>
       </c>
       <c r="U15" t="n">
         <v>141</v>
       </c>
       <c r="V15" t="n">
         <v>135</v>
       </c>
       <c r="W15" t="n">
         <v>144</v>
       </c>
       <c r="X15" t="n">
         <v>135</v>
       </c>
+      <c r="Y15" t="n">
+        <v>136</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>121</v>
       </c>
       <c r="C16" t="n">
         <v>125</v>
       </c>
       <c r="D16" t="n">
         <v>121</v>
       </c>
       <c r="E16" t="n">
         <v>127</v>
       </c>
       <c r="F16" t="n">
         <v>121</v>
       </c>
       <c r="G16" t="n">
         <v>116</v>
       </c>
@@ -27791,47 +28859,50 @@
       <c r="P16" t="n">
         <v>125</v>
       </c>
       <c r="Q16" t="n">
         <v>124</v>
       </c>
       <c r="R16" t="n">
         <v>120</v>
       </c>
       <c r="S16" t="n">
         <v>120</v>
       </c>
       <c r="T16" t="n">
         <v>122</v>
       </c>
       <c r="U16" t="n">
         <v>121</v>
       </c>
       <c r="V16" t="n">
         <v>120</v>
       </c>
       <c r="W16" t="n">
         <v>120</v>
       </c>
       <c r="X16" t="n">
+        <v>121</v>
+      </c>
+      <c r="Y16" t="n">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>