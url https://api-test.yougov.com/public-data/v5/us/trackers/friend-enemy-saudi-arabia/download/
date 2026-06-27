--- v0 (2026-04-28)
+++ v1 (2026-06-27)
@@ -18,65 +18,65 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="All adults" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="US Registered Voters" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Under 30" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="30-44" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="45-64" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="65+" sheetId="5" state="visible" r:id="rId5"/>
-    <sheet name="White" sheetId="6" state="visible" r:id="rId6"/>
-[...8 lines deleted...]
-    <sheet name="Female" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet name="Male" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="Female" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="White" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet name="Black" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="Hispanic" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet name="Other" sheetId="11" state="visible" r:id="rId11"/>
+    <sheet name="HS or less" sheetId="12" state="visible" r:id="rId12"/>
+    <sheet name="Some college" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet name="College grad" sheetId="14" state="visible" r:id="rId14"/>
+    <sheet name="Postgrad" sheetId="15" state="visible" r:id="rId15"/>
     <sheet name="Democrat" sheetId="16" state="visible" r:id="rId16"/>
     <sheet name="Independent" sheetId="17" state="visible" r:id="rId17"/>
     <sheet name="Republican" sheetId="18" state="visible" r:id="rId18"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="12"/>
@@ -454,51 +454,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -510,50 +510,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -753,50 +755,60 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -901,50 +913,56 @@
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -1049,50 +1067,56 @@
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -1197,50 +1221,56 @@
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1287</v>
       </c>
       <c r="C5" t="n">
         <v>1174</v>
       </c>
       <c r="D5" t="n">
         <v>1239</v>
       </c>
       <c r="E5" t="n">
         <v>1345</v>
       </c>
       <c r="F5" t="n">
         <v>1289</v>
       </c>
       <c r="G5" t="n">
         <v>1268</v>
       </c>
@@ -1345,50 +1375,56 @@
       </c>
       <c r="AO5" t="n">
         <v>1330</v>
       </c>
       <c r="AP5" t="n">
         <v>1290</v>
       </c>
       <c r="AQ5" t="n">
         <v>1270</v>
       </c>
       <c r="AR5" t="n">
         <v>1333</v>
       </c>
       <c r="AS5" t="n">
         <v>1339</v>
       </c>
       <c r="AT5" t="n">
         <v>1303</v>
       </c>
       <c r="AU5" t="n">
         <v>1292</v>
       </c>
       <c r="AV5" t="n">
         <v>1404</v>
       </c>
+      <c r="AW5" t="n">
+        <v>1452</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>1515</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1054</v>
       </c>
       <c r="C6" t="n">
         <v>1008</v>
       </c>
       <c r="D6" t="n">
         <v>1033</v>
       </c>
       <c r="E6" t="n">
         <v>1154</v>
       </c>
       <c r="F6" t="n">
         <v>1071</v>
       </c>
       <c r="G6" t="n">
         <v>1076</v>
       </c>
@@ -1492,64 +1528,70 @@
         <v>1139</v>
       </c>
       <c r="AO6" t="n">
         <v>1210</v>
       </c>
       <c r="AP6" t="n">
         <v>1210</v>
       </c>
       <c r="AQ6" t="n">
         <v>1228</v>
       </c>
       <c r="AR6" t="n">
         <v>1083</v>
       </c>
       <c r="AS6" t="n">
         <v>1286</v>
       </c>
       <c r="AT6" t="n">
         <v>1088</v>
       </c>
       <c r="AU6" t="n">
         <v>1091</v>
       </c>
       <c r="AV6" t="n">
         <v>1161</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>1158</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>1236</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1561,50 +1603,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1804,803 +1848,843 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="K2" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="C2" s="1" t="n">
+      <c r="L2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AB2" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="D2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="E2" s="1" t="n">
+      <c r="AC2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AD2" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="F2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="G2" s="1" t="n">
+      <c r="AE2" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="H2" s="1" t="n">
+      <c r="AF2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AI2" s="1" t="n">
         <v>0.31</v>
-      </c>
-[...79 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AK2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AT2" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="AL2" s="1" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="AU2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="AV2" s="1" t="n">
-        <v>0.28</v>
+        <v>0.39</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.44</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="L3" s="1" t="n">
         <v>0.37</v>
       </c>
-      <c r="L3" s="1" t="n">
+      <c r="M3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="O3" s="1" t="n">
         <v>0.36</v>
       </c>
-      <c r="M3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="N3" s="1" t="n">
+      <c r="P3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="R3" s="1" t="n">
         <v>0.43</v>
       </c>
-      <c r="O3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="Q3" s="1" t="n">
+      <c r="S3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="AD3" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="R3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="U3" s="1" t="n">
+      <c r="AE3" s="1" t="n">
         <v>0.38</v>
       </c>
-      <c r="V3" s="1" t="n">
-[...20 lines deleted...]
-      <c r="AC3" s="1" t="n">
+      <c r="AF3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AG3" s="1" t="n">
         <v>0.43</v>
       </c>
-      <c r="AD3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="AG3" s="1" t="n">
+      <c r="AH3" s="1" t="n">
         <v>0.41</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.38</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AJ3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="AK3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="AL3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
         <v>0.45</v>
       </c>
-      <c r="AM3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AO3" s="1" t="n">
+      <c r="AR3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="AT3" s="1" t="n">
         <v>0.46</v>
       </c>
-      <c r="AP3" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AU3" s="1" t="n">
-        <v>0.44</v>
+        <v>0.36</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.35</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="T4" s="1" t="n">
         <v>0.37</v>
       </c>
-      <c r="C4" s="1" t="n">
+      <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="D4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="E4" s="1" t="n">
+      <c r="V4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AD4" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="F4" s="1" t="n">
-[...5 lines deleted...]
-      <c r="H4" s="1" t="n">
+      <c r="AE4" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="I4" s="1" t="n">
-[...53 lines deleted...]
-      <c r="AA4" s="1" t="n">
+      <c r="AF4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AI4" s="1" t="n">
         <v>0.26</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.3</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AK4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AN4" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="AL4" s="1" t="n">
+      <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="AM4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AN4" s="1" t="n">
+      <c r="AP4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AS4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="AO4" s="1" t="n">
-[...8 lines deleted...]
-      <c r="AR4" s="1" t="n">
+      <c r="AT4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AV4" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="AS4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AT4" s="1" t="n">
+      <c r="AW4" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="AU4" s="1" t="n">
-[...3 lines deleted...]
-        <v>0.37</v>
+      <c r="AX4" s="1" t="n">
+        <v>0.36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>389</v>
+        <v>108</v>
       </c>
       <c r="C5" t="n">
-        <v>331</v>
+        <v>86</v>
       </c>
       <c r="D5" t="n">
-        <v>361</v>
+        <v>109</v>
       </c>
       <c r="E5" t="n">
-        <v>383</v>
+        <v>121</v>
       </c>
       <c r="F5" t="n">
-        <v>342</v>
+        <v>92</v>
       </c>
       <c r="G5" t="n">
-        <v>343</v>
+        <v>95</v>
       </c>
       <c r="H5" t="n">
-        <v>337</v>
+        <v>91</v>
       </c>
       <c r="I5" t="n">
-        <v>381</v>
+        <v>91</v>
       </c>
       <c r="J5" t="n">
-        <v>349</v>
+        <v>104</v>
       </c>
       <c r="K5" t="n">
-        <v>362</v>
+        <v>102</v>
       </c>
       <c r="L5" t="n">
-        <v>360</v>
+        <v>93</v>
       </c>
       <c r="M5" t="n">
-        <v>369</v>
+        <v>109</v>
       </c>
       <c r="N5" t="n">
-        <v>371</v>
+        <v>118</v>
       </c>
       <c r="O5" t="n">
-        <v>384</v>
+        <v>100</v>
       </c>
       <c r="P5" t="n">
-        <v>370</v>
+        <v>108</v>
       </c>
       <c r="Q5" t="n">
-        <v>309</v>
+        <v>81</v>
       </c>
       <c r="R5" t="n">
-        <v>395</v>
+        <v>114</v>
       </c>
       <c r="S5" t="n">
-        <v>358</v>
+        <v>100</v>
       </c>
       <c r="T5" t="n">
-        <v>320</v>
+        <v>109</v>
       </c>
       <c r="U5" t="n">
-        <v>352</v>
+        <v>99</v>
       </c>
       <c r="V5" t="n">
-        <v>393</v>
+        <v>92</v>
       </c>
       <c r="W5" t="n">
-        <v>334</v>
+        <v>97</v>
       </c>
       <c r="X5" t="n">
-        <v>345</v>
+        <v>99</v>
       </c>
       <c r="Y5" t="n">
-        <v>379</v>
+        <v>102</v>
       </c>
       <c r="Z5" t="n">
-        <v>378</v>
+        <v>105</v>
       </c>
       <c r="AA5" t="n">
-        <v>361</v>
+        <v>87</v>
       </c>
       <c r="AB5" t="n">
-        <v>343</v>
+        <v>112</v>
       </c>
       <c r="AC5" t="n">
-        <v>321</v>
+        <v>99</v>
       </c>
       <c r="AD5" t="n">
-        <v>253</v>
+        <v>80</v>
       </c>
       <c r="AE5" t="n">
-        <v>264</v>
+        <v>104</v>
       </c>
       <c r="AF5" t="n">
-        <v>229</v>
+        <v>95</v>
       </c>
       <c r="AG5" t="n">
-        <v>243</v>
+        <v>79</v>
       </c>
       <c r="AH5" t="n">
-        <v>294</v>
+        <v>118</v>
       </c>
       <c r="AI5" t="n">
-        <v>254</v>
+        <v>85</v>
       </c>
       <c r="AJ5" t="n">
-        <v>229</v>
+        <v>136</v>
       </c>
       <c r="AK5" t="n">
-        <v>266</v>
+        <v>138</v>
       </c>
       <c r="AL5" t="n">
-        <v>277</v>
+        <v>133</v>
       </c>
       <c r="AM5" t="n">
-        <v>256</v>
+        <v>108</v>
       </c>
       <c r="AN5" t="n">
-        <v>215</v>
+        <v>97</v>
       </c>
       <c r="AO5" t="n">
-        <v>244</v>
+        <v>96</v>
       </c>
       <c r="AP5" t="n">
-        <v>242</v>
+        <v>98</v>
       </c>
       <c r="AQ5" t="n">
-        <v>319</v>
+        <v>130</v>
       </c>
       <c r="AR5" t="n">
-        <v>287</v>
+        <v>155</v>
       </c>
       <c r="AS5" t="n">
-        <v>331</v>
+        <v>187</v>
       </c>
       <c r="AT5" t="n">
-        <v>385</v>
+        <v>144</v>
       </c>
       <c r="AU5" t="n">
-        <v>423</v>
+        <v>156</v>
       </c>
       <c r="AV5" t="n">
-        <v>378</v>
+        <v>196</v>
+      </c>
+      <c r="AW5" t="n">
+        <v>173</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>201</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>335</v>
+        <v>100</v>
       </c>
       <c r="C6" t="n">
-        <v>272</v>
+        <v>70</v>
       </c>
       <c r="D6" t="n">
-        <v>294</v>
+        <v>86</v>
       </c>
       <c r="E6" t="n">
-        <v>375</v>
+        <v>132</v>
       </c>
       <c r="F6" t="n">
-        <v>340</v>
+        <v>106</v>
       </c>
       <c r="G6" t="n">
-        <v>323</v>
+        <v>88</v>
       </c>
       <c r="H6" t="n">
-        <v>320</v>
+        <v>92</v>
       </c>
       <c r="I6" t="n">
-        <v>384</v>
+        <v>95</v>
       </c>
       <c r="J6" t="n">
-        <v>352</v>
+        <v>103</v>
       </c>
       <c r="K6" t="n">
-        <v>365</v>
+        <v>112</v>
       </c>
       <c r="L6" t="n">
-        <v>329</v>
+        <v>89</v>
       </c>
       <c r="M6" t="n">
-        <v>338</v>
+        <v>107</v>
       </c>
       <c r="N6" t="n">
-        <v>332</v>
+        <v>108</v>
       </c>
       <c r="O6" t="n">
-        <v>347</v>
+        <v>94</v>
       </c>
       <c r="P6" t="n">
-        <v>331</v>
+        <v>92</v>
       </c>
       <c r="Q6" t="n">
-        <v>325</v>
+        <v>87</v>
       </c>
       <c r="R6" t="n">
-        <v>366</v>
+        <v>91</v>
       </c>
       <c r="S6" t="n">
-        <v>328</v>
+        <v>94</v>
       </c>
       <c r="T6" t="n">
-        <v>318</v>
+        <v>107</v>
       </c>
       <c r="U6" t="n">
-        <v>395</v>
+        <v>111</v>
       </c>
       <c r="V6" t="n">
-        <v>351</v>
+        <v>85</v>
       </c>
       <c r="W6" t="n">
-        <v>327</v>
+        <v>101</v>
       </c>
       <c r="X6" t="n">
-        <v>322</v>
+        <v>90</v>
       </c>
       <c r="Y6" t="n">
-        <v>372</v>
+        <v>105</v>
       </c>
       <c r="Z6" t="n">
-        <v>347</v>
+        <v>92</v>
       </c>
       <c r="AA6" t="n">
-        <v>353</v>
+        <v>99</v>
       </c>
       <c r="AB6" t="n">
-        <v>399</v>
+        <v>117</v>
       </c>
       <c r="AC6" t="n">
-        <v>344</v>
+        <v>102</v>
       </c>
       <c r="AD6" t="n">
-        <v>266</v>
+        <v>74</v>
       </c>
       <c r="AE6" t="n">
-        <v>251</v>
+        <v>87</v>
       </c>
       <c r="AF6" t="n">
-        <v>304</v>
+        <v>93</v>
       </c>
       <c r="AG6" t="n">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="AH6" t="n">
-        <v>283</v>
+        <v>90</v>
       </c>
       <c r="AI6" t="n">
-        <v>267</v>
+        <v>83</v>
       </c>
       <c r="AJ6" t="n">
-        <v>255</v>
+        <v>122</v>
       </c>
       <c r="AK6" t="n">
-        <v>277</v>
+        <v>106</v>
       </c>
       <c r="AL6" t="n">
-        <v>311</v>
+        <v>99</v>
       </c>
       <c r="AM6" t="n">
-        <v>280</v>
+        <v>119</v>
       </c>
       <c r="AN6" t="n">
-        <v>281</v>
+        <v>131</v>
       </c>
       <c r="AO6" t="n">
-        <v>353</v>
+        <v>124</v>
       </c>
       <c r="AP6" t="n">
-        <v>361</v>
+        <v>131</v>
       </c>
       <c r="AQ6" t="n">
-        <v>371</v>
+        <v>146</v>
       </c>
       <c r="AR6" t="n">
-        <v>288</v>
+        <v>114</v>
       </c>
       <c r="AS6" t="n">
-        <v>406</v>
+        <v>160</v>
       </c>
       <c r="AT6" t="n">
-        <v>291</v>
+        <v>113</v>
       </c>
       <c r="AU6" t="n">
-        <v>300</v>
+        <v>116</v>
       </c>
       <c r="AV6" t="n">
-        <v>301</v>
+        <v>121</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>125</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2612,50 +2696,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2855,803 +2941,843 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="S2" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...38 lines deleted...]
-      <c r="P2" s="1" t="n">
+      <c r="T2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="W2" s="1" t="n">
         <v>0.45</v>
       </c>
-      <c r="Q2" s="1" t="n">
+      <c r="X2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="Z2" s="1" t="n">
         <v>0.41</v>
-      </c>
-[...25 lines deleted...]
-        <v>0.37</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AB2" s="1" t="n">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="AC2" s="1" t="n">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="AE2" s="1" t="n">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="AF2" s="1" t="n">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="AG2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="AH2" s="1" t="n">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="AI2" s="1" t="n">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="AJ2" s="1" t="n">
-        <v>0.37</v>
+        <v>0.5</v>
       </c>
       <c r="AK2" s="1" t="n">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="AL2" s="1" t="n">
-        <v>0.33</v>
+        <v>0.26</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN2" s="1" t="n">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="AO2" s="1" t="n">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="AP2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.45</v>
       </c>
       <c r="AQ2" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="AS2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="AV2" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.52</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="AD3" s="1" t="n">
         <v>0.43</v>
       </c>
-      <c r="C3" s="1" t="n">
-[...23 lines deleted...]
-      <c r="K3" s="1" t="n">
+      <c r="AE3" s="1" t="n">
         <v>0.39</v>
       </c>
-      <c r="L3" s="1" t="n">
-[...14 lines deleted...]
-      <c r="Q3" s="1" t="n">
+      <c r="AF3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AK3" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="R3" s="1" t="n">
-[...58 lines deleted...]
-      </c>
       <c r="AL3" s="1" t="n">
-        <v>0.42</v>
+        <v>0.55</v>
       </c>
       <c r="AM3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AO3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="AP3" s="1" t="n">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="AQ3" s="1" t="n">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS3" s="1" t="n">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="AT3" s="1" t="n">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AV3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.42</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="O4" s="1" t="n">
         <v>0.25</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="T4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="W4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="X4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="Y4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="Z4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AC4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.15</v>
       </c>
       <c r="AD4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="AE4" s="1" t="n">
+      <c r="AT4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AV4" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="AF4" s="1" t="n">
-[...17 lines deleted...]
-      <c r="AL4" s="1" t="n">
+      <c r="AW4" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="AM4" s="1" t="n">
-[...26 lines deleted...]
-      <c r="AV4" s="1" t="n">
+      <c r="AX4" s="1" t="n">
         <v>0.25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>469</v>
+        <v>71</v>
       </c>
       <c r="C5" t="n">
-        <v>435</v>
+        <v>63</v>
       </c>
       <c r="D5" t="n">
-        <v>437</v>
+        <v>75</v>
       </c>
       <c r="E5" t="n">
-        <v>496</v>
+        <v>73</v>
       </c>
       <c r="F5" t="n">
-        <v>480</v>
+        <v>72</v>
       </c>
       <c r="G5" t="n">
-        <v>473</v>
+        <v>72</v>
       </c>
       <c r="H5" t="n">
-        <v>464</v>
+        <v>69</v>
       </c>
       <c r="I5" t="n">
-        <v>480</v>
+        <v>66</v>
       </c>
       <c r="J5" t="n">
-        <v>482</v>
+        <v>70</v>
       </c>
       <c r="K5" t="n">
-        <v>472</v>
+        <v>83</v>
       </c>
       <c r="L5" t="n">
-        <v>459</v>
+        <v>68</v>
       </c>
       <c r="M5" t="n">
-        <v>451</v>
+        <v>75</v>
       </c>
       <c r="N5" t="n">
-        <v>468</v>
+        <v>79</v>
       </c>
       <c r="O5" t="n">
-        <v>453</v>
+        <v>69</v>
       </c>
       <c r="P5" t="n">
-        <v>439</v>
+        <v>60</v>
       </c>
       <c r="Q5" t="n">
-        <v>463</v>
+        <v>65</v>
       </c>
       <c r="R5" t="n">
-        <v>456</v>
+        <v>79</v>
       </c>
       <c r="S5" t="n">
-        <v>444</v>
+        <v>93</v>
       </c>
       <c r="T5" t="n">
-        <v>486</v>
+        <v>68</v>
       </c>
       <c r="U5" t="n">
-        <v>489</v>
+        <v>68</v>
       </c>
       <c r="V5" t="n">
-        <v>436</v>
+        <v>74</v>
       </c>
       <c r="W5" t="n">
-        <v>465</v>
+        <v>70</v>
       </c>
       <c r="X5" t="n">
-        <v>469</v>
+        <v>72</v>
       </c>
       <c r="Y5" t="n">
-        <v>477</v>
+        <v>74</v>
       </c>
       <c r="Z5" t="n">
-        <v>466</v>
+        <v>58</v>
       </c>
       <c r="AA5" t="n">
-        <v>442</v>
+        <v>76</v>
       </c>
       <c r="AB5" t="n">
-        <v>505</v>
+        <v>79</v>
       </c>
       <c r="AC5" t="n">
-        <v>474</v>
+        <v>54</v>
       </c>
       <c r="AD5" t="n">
-        <v>508</v>
+        <v>90</v>
       </c>
       <c r="AE5" t="n">
-        <v>518</v>
+        <v>59</v>
       </c>
       <c r="AF5" t="n">
-        <v>522</v>
+        <v>87</v>
       </c>
       <c r="AG5" t="n">
-        <v>573</v>
+        <v>63</v>
       </c>
       <c r="AH5" t="n">
-        <v>548</v>
+        <v>75</v>
       </c>
       <c r="AI5" t="n">
-        <v>531</v>
+        <v>73</v>
       </c>
       <c r="AJ5" t="n">
-        <v>420</v>
+        <v>55</v>
       </c>
       <c r="AK5" t="n">
-        <v>443</v>
+        <v>66</v>
       </c>
       <c r="AL5" t="n">
-        <v>457</v>
+        <v>109</v>
       </c>
       <c r="AM5" t="n">
-        <v>408</v>
+        <v>77</v>
       </c>
       <c r="AN5" t="n">
-        <v>543</v>
+        <v>68</v>
       </c>
       <c r="AO5" t="n">
-        <v>498</v>
+        <v>113</v>
       </c>
       <c r="AP5" t="n">
-        <v>518</v>
+        <v>112</v>
       </c>
       <c r="AQ5" t="n">
-        <v>441</v>
+        <v>119</v>
       </c>
       <c r="AR5" t="n">
-        <v>516</v>
+        <v>77</v>
       </c>
       <c r="AS5" t="n">
-        <v>444</v>
+        <v>60</v>
       </c>
       <c r="AT5" t="n">
-        <v>426</v>
+        <v>106</v>
       </c>
       <c r="AU5" t="n">
-        <v>395</v>
+        <v>137</v>
       </c>
       <c r="AV5" t="n">
-        <v>485</v>
+        <v>126</v>
+      </c>
+      <c r="AW5" t="n">
+        <v>112</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>102</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>361</v>
+        <v>67</v>
       </c>
       <c r="C6" t="n">
-        <v>359</v>
+        <v>49</v>
       </c>
       <c r="D6" t="n">
-        <v>358</v>
+        <v>60</v>
       </c>
       <c r="E6" t="n">
-        <v>400</v>
+        <v>54</v>
       </c>
       <c r="F6" t="n">
-        <v>365</v>
+        <v>53</v>
       </c>
       <c r="G6" t="n">
-        <v>380</v>
+        <v>56</v>
       </c>
       <c r="H6" t="n">
-        <v>368</v>
+        <v>52</v>
       </c>
       <c r="I6" t="n">
-        <v>367</v>
+        <v>54</v>
       </c>
       <c r="J6" t="n">
-        <v>380</v>
+        <v>49</v>
       </c>
       <c r="K6" t="n">
-        <v>377</v>
+        <v>75</v>
       </c>
       <c r="L6" t="n">
-        <v>358</v>
+        <v>57</v>
       </c>
       <c r="M6" t="n">
-        <v>364</v>
+        <v>61</v>
       </c>
       <c r="N6" t="n">
-        <v>365</v>
+        <v>71</v>
       </c>
       <c r="O6" t="n">
-        <v>354</v>
+        <v>62</v>
       </c>
       <c r="P6" t="n">
-        <v>359</v>
+        <v>56</v>
       </c>
       <c r="Q6" t="n">
-        <v>352</v>
+        <v>54</v>
       </c>
       <c r="R6" t="n">
-        <v>371</v>
+        <v>66</v>
       </c>
       <c r="S6" t="n">
-        <v>371</v>
+        <v>82</v>
       </c>
       <c r="T6" t="n">
-        <v>370</v>
+        <v>53</v>
       </c>
       <c r="U6" t="n">
-        <v>382</v>
+        <v>59</v>
       </c>
       <c r="V6" t="n">
-        <v>344</v>
+        <v>67</v>
       </c>
       <c r="W6" t="n">
-        <v>361</v>
+        <v>55</v>
       </c>
       <c r="X6" t="n">
-        <v>363</v>
+        <v>54</v>
       </c>
       <c r="Y6" t="n">
-        <v>402</v>
+        <v>70</v>
       </c>
       <c r="Z6" t="n">
-        <v>366</v>
+        <v>47</v>
       </c>
       <c r="AA6" t="n">
-        <v>354</v>
+        <v>64</v>
       </c>
       <c r="AB6" t="n">
-        <v>382</v>
+        <v>64</v>
       </c>
       <c r="AC6" t="n">
-        <v>388</v>
+        <v>50</v>
       </c>
       <c r="AD6" t="n">
-        <v>369</v>
+        <v>69</v>
       </c>
       <c r="AE6" t="n">
-        <v>385</v>
+        <v>47</v>
       </c>
       <c r="AF6" t="n">
-        <v>358</v>
+        <v>65</v>
       </c>
       <c r="AG6" t="n">
-        <v>351</v>
+        <v>47</v>
       </c>
       <c r="AH6" t="n">
-        <v>358</v>
+        <v>59</v>
       </c>
       <c r="AI6" t="n">
-        <v>365</v>
+        <v>54</v>
       </c>
       <c r="AJ6" t="n">
-        <v>369</v>
+        <v>49</v>
       </c>
       <c r="AK6" t="n">
-        <v>359</v>
+        <v>57</v>
       </c>
       <c r="AL6" t="n">
-        <v>337</v>
+        <v>97</v>
       </c>
       <c r="AM6" t="n">
-        <v>379</v>
+        <v>78</v>
       </c>
       <c r="AN6" t="n">
-        <v>397</v>
+        <v>73</v>
       </c>
       <c r="AO6" t="n">
-        <v>372</v>
+        <v>92</v>
       </c>
       <c r="AP6" t="n">
-        <v>377</v>
+        <v>86</v>
       </c>
       <c r="AQ6" t="n">
-        <v>372</v>
+        <v>90</v>
       </c>
       <c r="AR6" t="n">
-        <v>351</v>
+        <v>76</v>
       </c>
       <c r="AS6" t="n">
-        <v>402</v>
+        <v>87</v>
       </c>
       <c r="AT6" t="n">
-        <v>340</v>
+        <v>71</v>
       </c>
       <c r="AU6" t="n">
-        <v>328</v>
+        <v>72</v>
       </c>
       <c r="AV6" t="n">
-        <v>381</v>
+        <v>78</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>85</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3663,50 +3789,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3906,803 +4034,843 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="L2" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="D2" s="1" t="n">
+      <c r="M2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.43</v>
       </c>
-      <c r="E2" s="1" t="n">
-[...34 lines deleted...]
-      </c>
       <c r="Q2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.32</v>
       </c>
       <c r="R2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.39</v>
       </c>
       <c r="S2" s="1" t="n">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="T2" s="1" t="n">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="U2" s="1" t="n">
-        <v>0.44</v>
+        <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="W2" s="1" t="n">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="X2" s="1" t="n">
-        <v>0.43</v>
+        <v>0.31</v>
       </c>
       <c r="Y2" s="1" t="n">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="Z2" s="1" t="n">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="AA2" s="1" t="n">
-        <v>0.47</v>
+        <v>0.39</v>
       </c>
       <c r="AB2" s="1" t="n">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="AC2" s="1" t="n">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="AD2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AE2" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="AE2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF2" s="1" t="n">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="AG2" s="1" t="n">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="AH2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="AI2" s="1" t="n">
-        <v>0.34</v>
+        <v>0.27</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AK2" s="1" t="n">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="AL2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AM2" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="AM2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AN2" s="1" t="n">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="AO2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="AP2" s="1" t="n">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="AS2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="AT2" s="1" t="n">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="AU2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="AV2" s="1" t="n">
-        <v>0.41</v>
+        <v>0.28</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="K3" s="1" t="n">
         <v>0.37</v>
       </c>
-      <c r="F3" s="1" t="n">
+      <c r="L3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="Q3" s="1" t="n">
         <v>0.35</v>
-      </c>
-[...31 lines deleted...]
-        <v>0.32</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="U3" s="1" t="n">
         <v>0.38</v>
       </c>
-      <c r="T3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="V3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="Y3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="Z3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="AA3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="AC3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AH3" s="1" t="n">
         <v>0.38</v>
       </c>
-      <c r="AD3" s="1" t="n">
+      <c r="AI3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="AR3" s="1" t="n">
         <v>0.51</v>
       </c>
-      <c r="AE3" s="1" t="n">
-[...11 lines deleted...]
-      <c r="AI3" s="1" t="n">
+      <c r="AS3" s="1" t="n">
         <v>0.46</v>
       </c>
-      <c r="AJ3" s="1" t="n">
-[...28 lines deleted...]
-      </c>
       <c r="AT3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AU3" s="1" t="n">
         <v>0.44</v>
       </c>
-      <c r="AU3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AV3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.35</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="E4" s="1" t="n">
-[...100 lines deleted...]
-      </c>
       <c r="AM4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.33</v>
       </c>
       <c r="AN4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="AQ4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="AS4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="AT4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="AU4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="AV4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.37</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>268</v>
+        <v>389</v>
       </c>
       <c r="C5" t="n">
-        <v>265</v>
+        <v>331</v>
       </c>
       <c r="D5" t="n">
-        <v>292</v>
+        <v>361</v>
       </c>
       <c r="E5" t="n">
-        <v>292</v>
+        <v>383</v>
       </c>
       <c r="F5" t="n">
-        <v>303</v>
+        <v>342</v>
       </c>
       <c r="G5" t="n">
-        <v>295</v>
+        <v>343</v>
       </c>
       <c r="H5" t="n">
-        <v>289</v>
+        <v>337</v>
       </c>
       <c r="I5" t="n">
-        <v>288</v>
+        <v>381</v>
       </c>
       <c r="J5" t="n">
-        <v>313</v>
+        <v>349</v>
       </c>
       <c r="K5" t="n">
-        <v>280</v>
+        <v>362</v>
       </c>
       <c r="L5" t="n">
-        <v>261</v>
+        <v>360</v>
       </c>
       <c r="M5" t="n">
-        <v>286</v>
+        <v>369</v>
       </c>
       <c r="N5" t="n">
+        <v>371</v>
+      </c>
+      <c r="O5" t="n">
+        <v>384</v>
+      </c>
+      <c r="P5" t="n">
+        <v>370</v>
+      </c>
+      <c r="Q5" t="n">
+        <v>309</v>
+      </c>
+      <c r="R5" t="n">
+        <v>395</v>
+      </c>
+      <c r="S5" t="n">
+        <v>358</v>
+      </c>
+      <c r="T5" t="n">
+        <v>320</v>
+      </c>
+      <c r="U5" t="n">
+        <v>352</v>
+      </c>
+      <c r="V5" t="n">
+        <v>393</v>
+      </c>
+      <c r="W5" t="n">
+        <v>334</v>
+      </c>
+      <c r="X5" t="n">
+        <v>345</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>379</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>378</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>361</v>
+      </c>
+      <c r="AB5" t="n">
+        <v>343</v>
+      </c>
+      <c r="AC5" t="n">
+        <v>321</v>
+      </c>
+      <c r="AD5" t="n">
+        <v>253</v>
+      </c>
+      <c r="AE5" t="n">
+        <v>264</v>
+      </c>
+      <c r="AF5" t="n">
+        <v>229</v>
+      </c>
+      <c r="AG5" t="n">
+        <v>243</v>
+      </c>
+      <c r="AH5" t="n">
+        <v>294</v>
+      </c>
+      <c r="AI5" t="n">
+        <v>254</v>
+      </c>
+      <c r="AJ5" t="n">
+        <v>229</v>
+      </c>
+      <c r="AK5" t="n">
+        <v>266</v>
+      </c>
+      <c r="AL5" t="n">
         <v>277</v>
       </c>
-      <c r="O5" t="n">
-[...23 lines deleted...]
-      <c r="W5" t="n">
+      <c r="AM5" t="n">
+        <v>256</v>
+      </c>
+      <c r="AN5" t="n">
+        <v>215</v>
+      </c>
+      <c r="AO5" t="n">
+        <v>244</v>
+      </c>
+      <c r="AP5" t="n">
+        <v>242</v>
+      </c>
+      <c r="AQ5" t="n">
+        <v>319</v>
+      </c>
+      <c r="AR5" t="n">
         <v>287</v>
       </c>
-      <c r="X5" t="n">
-[...61 lines deleted...]
-      </c>
       <c r="AS5" t="n">
-        <v>353</v>
+        <v>331</v>
       </c>
       <c r="AT5" t="n">
-        <v>306</v>
+        <v>385</v>
       </c>
       <c r="AU5" t="n">
-        <v>287</v>
+        <v>423</v>
       </c>
       <c r="AV5" t="n">
-        <v>357</v>
+        <v>378</v>
+      </c>
+      <c r="AW5" t="n">
+        <v>332</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>416</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>221</v>
+        <v>335</v>
       </c>
       <c r="C6" t="n">
-        <v>242</v>
+        <v>272</v>
       </c>
       <c r="D6" t="n">
-        <v>240</v>
+        <v>294</v>
       </c>
       <c r="E6" t="n">
-        <v>244</v>
+        <v>375</v>
       </c>
       <c r="F6" t="n">
-        <v>238</v>
+        <v>340</v>
       </c>
       <c r="G6" t="n">
-        <v>238</v>
+        <v>323</v>
       </c>
       <c r="H6" t="n">
-        <v>230</v>
+        <v>320</v>
       </c>
       <c r="I6" t="n">
-        <v>248</v>
+        <v>384</v>
       </c>
       <c r="J6" t="n">
-        <v>260</v>
+        <v>352</v>
       </c>
       <c r="K6" t="n">
-        <v>248</v>
+        <v>365</v>
       </c>
       <c r="L6" t="n">
-        <v>229</v>
+        <v>329</v>
       </c>
       <c r="M6" t="n">
-        <v>258</v>
+        <v>338</v>
       </c>
       <c r="N6" t="n">
-        <v>239</v>
+        <v>332</v>
       </c>
       <c r="O6" t="n">
-        <v>237</v>
+        <v>347</v>
       </c>
       <c r="P6" t="n">
-        <v>236</v>
+        <v>331</v>
       </c>
       <c r="Q6" t="n">
-        <v>236</v>
+        <v>325</v>
       </c>
       <c r="R6" t="n">
-        <v>222</v>
+        <v>366</v>
       </c>
       <c r="S6" t="n">
-        <v>245</v>
+        <v>328</v>
       </c>
       <c r="T6" t="n">
-        <v>243</v>
+        <v>318</v>
       </c>
       <c r="U6" t="n">
-        <v>227</v>
+        <v>395</v>
       </c>
       <c r="V6" t="n">
-        <v>230</v>
+        <v>351</v>
       </c>
       <c r="W6" t="n">
-        <v>248</v>
+        <v>327</v>
       </c>
       <c r="X6" t="n">
-        <v>240</v>
+        <v>322</v>
       </c>
       <c r="Y6" t="n">
-        <v>223</v>
+        <v>372</v>
       </c>
       <c r="Z6" t="n">
-        <v>236</v>
+        <v>347</v>
       </c>
       <c r="AA6" t="n">
-        <v>249</v>
+        <v>353</v>
       </c>
       <c r="AB6" t="n">
-        <v>243</v>
+        <v>399</v>
       </c>
       <c r="AC6" t="n">
-        <v>228</v>
+        <v>344</v>
       </c>
       <c r="AD6" t="n">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="AE6" t="n">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="AF6" t="n">
-        <v>232</v>
+        <v>304</v>
       </c>
       <c r="AG6" t="n">
-        <v>247</v>
+        <v>292</v>
       </c>
       <c r="AH6" t="n">
-        <v>247</v>
+        <v>283</v>
       </c>
       <c r="AI6" t="n">
-        <v>236</v>
+        <v>267</v>
       </c>
       <c r="AJ6" t="n">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="AK6" t="n">
-        <v>243</v>
+        <v>277</v>
       </c>
       <c r="AL6" t="n">
-        <v>229</v>
+        <v>311</v>
       </c>
       <c r="AM6" t="n">
+        <v>280</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>281</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>353</v>
+      </c>
+      <c r="AP6" t="n">
+        <v>361</v>
+      </c>
+      <c r="AQ6" t="n">
+        <v>371</v>
+      </c>
+      <c r="AR6" t="n">
         <v>288</v>
       </c>
-      <c r="AN6" t="n">
-[...5 lines deleted...]
-      <c r="AP6" t="n">
+      <c r="AS6" t="n">
+        <v>406</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>291</v>
+      </c>
+      <c r="AU6" t="n">
         <v>300</v>
       </c>
-      <c r="AQ6" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AV6" t="n">
-        <v>305</v>
+        <v>301</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>280</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4714,50 +4882,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4957,803 +5127,843 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="O2" s="1" t="n">
         <v>0.51</v>
       </c>
-      <c r="G2" s="1" t="n">
+      <c r="P2" s="1" t="n">
         <v>0.45</v>
       </c>
-      <c r="H2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="I2" s="1" t="n">
+      <c r="Q2" s="1" t="n">
         <v>0.41</v>
       </c>
-      <c r="J2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="K2" s="1" t="n">
+      <c r="R2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AX2" s="1" t="n">
         <v>0.47</v>
-      </c>
-[...109 lines deleted...]
-        <v>0.51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="J3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="P3" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="K3" s="1" t="n">
+      <c r="Q3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="R3" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="L3" s="1" t="n">
+      <c r="S3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="M3" s="1" t="n">
-[...20 lines deleted...]
-      <c r="T3" s="1" t="n">
+      <c r="W3" s="1" t="n">
         <v>0.33</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.3</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Y3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AB3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="Z3" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AC3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="AD3" s="1" t="n">
-        <v>0.55</v>
+        <v>0.47</v>
       </c>
       <c r="AE3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AG3" s="1" t="n">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="AH3" s="1" t="n">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="AI3" s="1" t="n">
-        <v>0.54</v>
+        <v>0.46</v>
       </c>
       <c r="AJ3" s="1" t="n">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="AK3" s="1" t="n">
-        <v>0.49</v>
+        <v>0.42</v>
       </c>
       <c r="AL3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="AO3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="AS3" s="1" t="n">
         <v>0.59</v>
       </c>
-      <c r="AP3" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="AT3" s="1" t="n">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="AU3" s="1" t="n">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="AV3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.38</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="I4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AH4" s="1" t="n">
         <v>0.21</v>
       </c>
-      <c r="J4" s="1" t="n">
-[...73 lines deleted...]
-      </c>
       <c r="AI4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="AJ4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="AK4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="AL4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="AU4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="AV4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.25</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>161</v>
+        <v>469</v>
       </c>
       <c r="C5" t="n">
-        <v>143</v>
+        <v>435</v>
       </c>
       <c r="D5" t="n">
-        <v>149</v>
+        <v>437</v>
       </c>
       <c r="E5" t="n">
-        <v>174</v>
+        <v>496</v>
       </c>
       <c r="F5" t="n">
-        <v>164</v>
+        <v>480</v>
       </c>
       <c r="G5" t="n">
-        <v>157</v>
+        <v>473</v>
       </c>
       <c r="H5" t="n">
-        <v>152</v>
+        <v>464</v>
       </c>
       <c r="I5" t="n">
-        <v>155</v>
+        <v>480</v>
       </c>
       <c r="J5" t="n">
-        <v>163</v>
+        <v>482</v>
       </c>
       <c r="K5" t="n">
-        <v>155</v>
+        <v>472</v>
       </c>
       <c r="L5" t="n">
-        <v>148</v>
+        <v>459</v>
       </c>
       <c r="M5" t="n">
-        <v>145</v>
+        <v>451</v>
       </c>
       <c r="N5" t="n">
-        <v>154</v>
+        <v>468</v>
       </c>
       <c r="O5" t="n">
-        <v>156</v>
+        <v>453</v>
       </c>
       <c r="P5" t="n">
-        <v>150</v>
+        <v>439</v>
       </c>
       <c r="Q5" t="n">
-        <v>180</v>
+        <v>463</v>
       </c>
       <c r="R5" t="n">
-        <v>165</v>
+        <v>456</v>
       </c>
       <c r="S5" t="n">
-        <v>161</v>
+        <v>444</v>
       </c>
       <c r="T5" t="n">
-        <v>169</v>
+        <v>486</v>
       </c>
       <c r="U5" t="n">
-        <v>169</v>
+        <v>489</v>
       </c>
       <c r="V5" t="n">
-        <v>156</v>
+        <v>436</v>
       </c>
       <c r="W5" t="n">
-        <v>156</v>
+        <v>465</v>
       </c>
       <c r="X5" t="n">
-        <v>156</v>
+        <v>469</v>
       </c>
       <c r="Y5" t="n">
-        <v>164</v>
+        <v>477</v>
       </c>
       <c r="Z5" t="n">
-        <v>150</v>
+        <v>466</v>
       </c>
       <c r="AA5" t="n">
-        <v>152</v>
+        <v>442</v>
       </c>
       <c r="AB5" t="n">
-        <v>152</v>
+        <v>505</v>
       </c>
       <c r="AC5" t="n">
-        <v>178</v>
+        <v>474</v>
       </c>
       <c r="AD5" t="n">
-        <v>187</v>
+        <v>508</v>
       </c>
       <c r="AE5" t="n">
-        <v>151</v>
+        <v>518</v>
       </c>
       <c r="AF5" t="n">
-        <v>217</v>
+        <v>522</v>
       </c>
       <c r="AG5" t="n">
-        <v>196</v>
+        <v>573</v>
       </c>
       <c r="AH5" t="n">
-        <v>162</v>
+        <v>548</v>
       </c>
       <c r="AI5" t="n">
-        <v>199</v>
+        <v>531</v>
       </c>
       <c r="AJ5" t="n">
-        <v>179</v>
+        <v>420</v>
       </c>
       <c r="AK5" t="n">
-        <v>187</v>
+        <v>443</v>
       </c>
       <c r="AL5" t="n">
-        <v>233</v>
+        <v>457</v>
       </c>
       <c r="AM5" t="n">
-        <v>193</v>
+        <v>408</v>
       </c>
       <c r="AN5" t="n">
-        <v>188</v>
+        <v>543</v>
       </c>
       <c r="AO5" t="n">
-        <v>248</v>
+        <v>498</v>
       </c>
       <c r="AP5" t="n">
-        <v>200</v>
+        <v>518</v>
       </c>
       <c r="AQ5" t="n">
-        <v>205</v>
+        <v>441</v>
       </c>
       <c r="AR5" t="n">
-        <v>200</v>
+        <v>516</v>
       </c>
       <c r="AS5" t="n">
-        <v>211</v>
+        <v>444</v>
       </c>
       <c r="AT5" t="n">
-        <v>186</v>
+        <v>426</v>
       </c>
       <c r="AU5" t="n">
-        <v>187</v>
+        <v>395</v>
       </c>
       <c r="AV5" t="n">
-        <v>184</v>
+        <v>485</v>
+      </c>
+      <c r="AW5" t="n">
+        <v>522</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>521</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>138</v>
+        <v>361</v>
       </c>
       <c r="C6" t="n">
-        <v>134</v>
+        <v>359</v>
       </c>
       <c r="D6" t="n">
-        <v>140</v>
+        <v>358</v>
       </c>
       <c r="E6" t="n">
-        <v>135</v>
+        <v>400</v>
       </c>
       <c r="F6" t="n">
-        <v>128</v>
+        <v>365</v>
       </c>
       <c r="G6" t="n">
-        <v>136</v>
+        <v>380</v>
       </c>
       <c r="H6" t="n">
-        <v>123</v>
+        <v>368</v>
       </c>
       <c r="I6" t="n">
-        <v>131</v>
+        <v>367</v>
       </c>
       <c r="J6" t="n">
-        <v>126</v>
+        <v>380</v>
       </c>
       <c r="K6" t="n">
-        <v>133</v>
+        <v>377</v>
       </c>
       <c r="L6" t="n">
-        <v>140</v>
+        <v>358</v>
       </c>
       <c r="M6" t="n">
-        <v>129</v>
+        <v>364</v>
       </c>
       <c r="N6" t="n">
-        <v>126</v>
+        <v>365</v>
       </c>
       <c r="O6" t="n">
-        <v>147</v>
+        <v>354</v>
       </c>
       <c r="P6" t="n">
-        <v>135</v>
+        <v>359</v>
       </c>
       <c r="Q6" t="n">
-        <v>133</v>
+        <v>352</v>
       </c>
       <c r="R6" t="n">
-        <v>132</v>
+        <v>371</v>
       </c>
       <c r="S6" t="n">
-        <v>134</v>
+        <v>371</v>
       </c>
       <c r="T6" t="n">
-        <v>138</v>
+        <v>370</v>
       </c>
       <c r="U6" t="n">
-        <v>137</v>
+        <v>382</v>
       </c>
       <c r="V6" t="n">
-        <v>142</v>
+        <v>344</v>
       </c>
       <c r="W6" t="n">
-        <v>123</v>
+        <v>361</v>
       </c>
       <c r="X6" t="n">
-        <v>133</v>
+        <v>363</v>
       </c>
       <c r="Y6" t="n">
-        <v>133</v>
+        <v>402</v>
       </c>
       <c r="Z6" t="n">
-        <v>125</v>
+        <v>366</v>
       </c>
       <c r="AA6" t="n">
-        <v>128</v>
+        <v>354</v>
       </c>
       <c r="AB6" t="n">
-        <v>111</v>
+        <v>382</v>
       </c>
       <c r="AC6" t="n">
-        <v>143</v>
+        <v>388</v>
       </c>
       <c r="AD6" t="n">
-        <v>149</v>
+        <v>369</v>
       </c>
       <c r="AE6" t="n">
-        <v>141</v>
+        <v>385</v>
       </c>
       <c r="AF6" t="n">
-        <v>145</v>
+        <v>358</v>
       </c>
       <c r="AG6" t="n">
-        <v>167</v>
+        <v>351</v>
       </c>
       <c r="AH6" t="n">
-        <v>144</v>
+        <v>358</v>
       </c>
       <c r="AI6" t="n">
-        <v>162</v>
+        <v>365</v>
       </c>
       <c r="AJ6" t="n">
-        <v>174</v>
+        <v>369</v>
       </c>
       <c r="AK6" t="n">
-        <v>162</v>
+        <v>359</v>
       </c>
       <c r="AL6" t="n">
-        <v>178</v>
+        <v>337</v>
       </c>
       <c r="AM6" t="n">
-        <v>178</v>
+        <v>379</v>
       </c>
       <c r="AN6" t="n">
-        <v>174</v>
+        <v>397</v>
       </c>
       <c r="AO6" t="n">
-        <v>182</v>
+        <v>372</v>
       </c>
       <c r="AP6" t="n">
-        <v>171</v>
+        <v>377</v>
       </c>
       <c r="AQ6" t="n">
-        <v>174</v>
+        <v>372</v>
       </c>
       <c r="AR6" t="n">
-        <v>165</v>
+        <v>351</v>
       </c>
       <c r="AS6" t="n">
-        <v>178</v>
+        <v>402</v>
       </c>
       <c r="AT6" t="n">
-        <v>179</v>
+        <v>340</v>
       </c>
       <c r="AU6" t="n">
-        <v>181</v>
+        <v>328</v>
       </c>
       <c r="AV6" t="n">
-        <v>173</v>
+        <v>381</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>373</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>371</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5765,50 +5975,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6008,803 +6220,843 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
-      <c r="C2" s="1" t="n">
+      <c r="E2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.52</v>
       </c>
-      <c r="D2" s="1" t="n">
+      <c r="Q2" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="Y2" s="1" t="n">
         <v>0.48</v>
       </c>
-      <c r="E2" s="1" t="n">
-[...5 lines deleted...]
-      <c r="G2" s="1" t="n">
+      <c r="Z2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AA2" s="1" t="n">
         <v>0.47</v>
       </c>
-      <c r="H2" s="1" t="n">
+      <c r="AB2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AW2" s="1" t="n">
         <v>0.5</v>
       </c>
-      <c r="I2" s="1" t="n">
-[...17 lines deleted...]
-      <c r="O2" s="1" t="n">
+      <c r="AX2" s="1" t="n">
         <v>0.59</v>
-      </c>
-[...97 lines deleted...]
-        <v>0.49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="F3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Q3" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="N3" s="1" t="n">
+      <c r="R3" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="O3" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="S3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="U3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="X3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="Y3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="Z3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="AA3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="AC3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="AD3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="AI3" s="1" t="n">
         <v>0.46</v>
       </c>
-      <c r="AE3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AF3" s="1" t="n">
+      <c r="AJ3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AN3" s="1" t="n">
         <v>0.43</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.36</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AP3" s="1" t="n">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="AQ3" s="1" t="n">
-        <v>0.51</v>
+        <v>0.61</v>
       </c>
       <c r="AR3" s="1" t="n">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="AS3" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.59</v>
       </c>
       <c r="AT3" s="1" t="n">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AV3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.4</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AH4" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="Q4" s="1" t="n">
+      <c r="AI4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
         <v>0.17</v>
-      </c>
-[...55 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="AO4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="AP4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="AT4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="AU4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AV4" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="AV4" s="1" t="n">
-        <v>0.16</v>
+      <c r="AW4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.18</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>621</v>
+        <v>268</v>
       </c>
       <c r="C5" t="n">
-        <v>493</v>
+        <v>265</v>
       </c>
       <c r="D5" t="n">
-        <v>557</v>
+        <v>292</v>
       </c>
       <c r="E5" t="n">
-        <v>613</v>
+        <v>292</v>
       </c>
       <c r="F5" t="n">
-        <v>570</v>
+        <v>303</v>
       </c>
       <c r="G5" t="n">
-        <v>550</v>
+        <v>295</v>
       </c>
       <c r="H5" t="n">
-        <v>586</v>
+        <v>289</v>
       </c>
       <c r="I5" t="n">
-        <v>586</v>
+        <v>288</v>
       </c>
       <c r="J5" t="n">
-        <v>583</v>
+        <v>313</v>
       </c>
       <c r="K5" t="n">
-        <v>586</v>
+        <v>280</v>
       </c>
       <c r="L5" t="n">
-        <v>552</v>
+        <v>261</v>
       </c>
       <c r="M5" t="n">
-        <v>597</v>
+        <v>286</v>
       </c>
       <c r="N5" t="n">
-        <v>584</v>
+        <v>277</v>
       </c>
       <c r="O5" t="n">
-        <v>572</v>
+        <v>257</v>
       </c>
       <c r="P5" t="n">
-        <v>569</v>
+        <v>279</v>
       </c>
       <c r="Q5" t="n">
-        <v>568</v>
+        <v>306</v>
       </c>
       <c r="R5" t="n">
-        <v>602</v>
+        <v>267</v>
       </c>
       <c r="S5" t="n">
-        <v>566</v>
+        <v>286</v>
       </c>
       <c r="T5" t="n">
-        <v>576</v>
+        <v>290</v>
       </c>
       <c r="U5" t="n">
-        <v>619</v>
+        <v>285</v>
       </c>
       <c r="V5" t="n">
-        <v>553</v>
+        <v>264</v>
       </c>
       <c r="W5" t="n">
-        <v>578</v>
+        <v>287</v>
       </c>
       <c r="X5" t="n">
-        <v>574</v>
+        <v>281</v>
       </c>
       <c r="Y5" t="n">
-        <v>575</v>
+        <v>274</v>
       </c>
       <c r="Z5" t="n">
-        <v>592</v>
+        <v>280</v>
       </c>
       <c r="AA5" t="n">
-        <v>583</v>
+        <v>306</v>
       </c>
       <c r="AB5" t="n">
-        <v>591</v>
+        <v>307</v>
       </c>
       <c r="AC5" t="n">
-        <v>572</v>
+        <v>290</v>
       </c>
       <c r="AD5" t="n">
-        <v>565</v>
+        <v>307</v>
       </c>
       <c r="AE5" t="n">
-        <v>567</v>
+        <v>272</v>
       </c>
       <c r="AF5" t="n">
-        <v>568</v>
+        <v>312</v>
       </c>
       <c r="AG5" t="n">
-        <v>597</v>
+        <v>303</v>
       </c>
       <c r="AH5" t="n">
-        <v>617</v>
+        <v>277</v>
       </c>
       <c r="AI5" t="n">
-        <v>588</v>
+        <v>292</v>
       </c>
       <c r="AJ5" t="n">
-        <v>476</v>
+        <v>250</v>
       </c>
       <c r="AK5" t="n">
-        <v>546</v>
+        <v>288</v>
       </c>
       <c r="AL5" t="n">
-        <v>636</v>
+        <v>291</v>
       </c>
       <c r="AM5" t="n">
-        <v>557</v>
+        <v>306</v>
       </c>
       <c r="AN5" t="n">
-        <v>564</v>
+        <v>288</v>
       </c>
       <c r="AO5" t="n">
-        <v>669</v>
+        <v>340</v>
       </c>
       <c r="AP5" t="n">
-        <v>587</v>
+        <v>330</v>
       </c>
       <c r="AQ5" t="n">
-        <v>578</v>
+        <v>305</v>
       </c>
       <c r="AR5" t="n">
-        <v>633</v>
+        <v>330</v>
       </c>
       <c r="AS5" t="n">
-        <v>620</v>
+        <v>353</v>
       </c>
       <c r="AT5" t="n">
-        <v>565</v>
+        <v>306</v>
       </c>
       <c r="AU5" t="n">
-        <v>563</v>
+        <v>287</v>
       </c>
       <c r="AV5" t="n">
-        <v>668</v>
+        <v>357</v>
+      </c>
+      <c r="AW5" t="n">
+        <v>378</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>382</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>531</v>
+        <v>221</v>
       </c>
       <c r="C6" t="n">
-        <v>460</v>
+        <v>242</v>
       </c>
       <c r="D6" t="n">
-        <v>476</v>
+        <v>240</v>
       </c>
       <c r="E6" t="n">
-        <v>559</v>
+        <v>244</v>
       </c>
       <c r="F6" t="n">
-        <v>519</v>
+        <v>238</v>
       </c>
       <c r="G6" t="n">
-        <v>505</v>
+        <v>238</v>
       </c>
       <c r="H6" t="n">
-        <v>528</v>
+        <v>230</v>
       </c>
       <c r="I6" t="n">
-        <v>554</v>
+        <v>248</v>
       </c>
       <c r="J6" t="n">
-        <v>524</v>
+        <v>260</v>
       </c>
       <c r="K6" t="n">
-        <v>556</v>
+        <v>248</v>
       </c>
       <c r="L6" t="n">
-        <v>511</v>
+        <v>229</v>
       </c>
       <c r="M6" t="n">
-        <v>542</v>
+        <v>258</v>
       </c>
       <c r="N6" t="n">
-        <v>518</v>
+        <v>239</v>
       </c>
       <c r="O6" t="n">
-        <v>510</v>
+        <v>237</v>
       </c>
       <c r="P6" t="n">
-        <v>526</v>
+        <v>236</v>
       </c>
       <c r="Q6" t="n">
-        <v>493</v>
+        <v>236</v>
       </c>
       <c r="R6" t="n">
-        <v>544</v>
+        <v>222</v>
       </c>
       <c r="S6" t="n">
-        <v>537</v>
+        <v>245</v>
       </c>
       <c r="T6" t="n">
-        <v>491</v>
+        <v>243</v>
       </c>
       <c r="U6" t="n">
-        <v>586</v>
+        <v>227</v>
       </c>
       <c r="V6" t="n">
-        <v>535</v>
+        <v>230</v>
       </c>
       <c r="W6" t="n">
-        <v>522</v>
+        <v>248</v>
       </c>
       <c r="X6" t="n">
-        <v>516</v>
+        <v>240</v>
       </c>
       <c r="Y6" t="n">
-        <v>580</v>
+        <v>223</v>
       </c>
       <c r="Z6" t="n">
-        <v>522</v>
+        <v>236</v>
       </c>
       <c r="AA6" t="n">
-        <v>548</v>
+        <v>249</v>
       </c>
       <c r="AB6" t="n">
-        <v>570</v>
+        <v>243</v>
       </c>
       <c r="AC6" t="n">
-        <v>543</v>
+        <v>228</v>
       </c>
       <c r="AD6" t="n">
-        <v>482</v>
+        <v>248</v>
       </c>
       <c r="AE6" t="n">
-        <v>479</v>
+        <v>242</v>
       </c>
       <c r="AF6" t="n">
-        <v>485</v>
+        <v>232</v>
       </c>
       <c r="AG6" t="n">
-        <v>494</v>
+        <v>247</v>
       </c>
       <c r="AH6" t="n">
-        <v>483</v>
+        <v>247</v>
       </c>
       <c r="AI6" t="n">
-        <v>482</v>
+        <v>236</v>
       </c>
       <c r="AJ6" t="n">
-        <v>483</v>
+        <v>238</v>
       </c>
       <c r="AK6" t="n">
-        <v>488</v>
+        <v>243</v>
       </c>
       <c r="AL6" t="n">
-        <v>492</v>
+        <v>229</v>
       </c>
       <c r="AM6" t="n">
-        <v>543</v>
+        <v>288</v>
       </c>
       <c r="AN6" t="n">
-        <v>550</v>
+        <v>287</v>
       </c>
       <c r="AO6" t="n">
-        <v>599</v>
+        <v>302</v>
       </c>
       <c r="AP6" t="n">
-        <v>562</v>
+        <v>300</v>
       </c>
       <c r="AQ6" t="n">
-        <v>593</v>
+        <v>311</v>
       </c>
       <c r="AR6" t="n">
-        <v>514</v>
+        <v>279</v>
       </c>
       <c r="AS6" t="n">
-        <v>630</v>
+        <v>300</v>
       </c>
       <c r="AT6" t="n">
-        <v>505</v>
+        <v>277</v>
       </c>
       <c r="AU6" t="n">
-        <v>514</v>
+        <v>282</v>
       </c>
       <c r="AV6" t="n">
-        <v>558</v>
+        <v>305</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>312</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6816,50 +7068,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7059,803 +7313,843 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AR2" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="C2" s="1" t="n">
+      <c r="AS2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AT2" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="D2" s="1" t="n">
-[...17 lines deleted...]
-      <c r="J2" s="1" t="n">
+      <c r="AU2" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="K2" s="1" t="n">
-[...109 lines deleted...]
-      </c>
       <c r="AV2" s="1" t="n">
-        <v>0.28</v>
+        <v>0.51</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.47</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="H3" s="1" t="n">
         <v>0.41</v>
       </c>
-      <c r="C3" s="1" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="I3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.45</v>
+        <v>0.37</v>
       </c>
       <c r="O3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Q3" s="1" t="n">
         <v>0.26</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.35</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="T3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AB3" s="1" t="n">
         <v>0.37</v>
       </c>
-      <c r="U3" s="1" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="AC3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="AE3" s="1" t="n">
         <v>0.4</v>
       </c>
-      <c r="AD3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AF3" s="1" t="n">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AH3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="AI3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="AP3" s="1" t="n">
         <v>0.51</v>
       </c>
-      <c r="AJ3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AK3" s="1" t="n">
+      <c r="AQ3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="AU3" s="1" t="n">
         <v>0.46</v>
       </c>
-      <c r="AL3" s="1" t="n">
-[...28 lines deleted...]
-      </c>
       <c r="AV3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.32</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.14</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.13</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.18</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.17</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.14</v>
       </c>
       <c r="P4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="T4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="W4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="X4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="Y4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.14</v>
       </c>
       <c r="Z4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.2</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.1</v>
       </c>
       <c r="AB4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="AC4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.13</v>
       </c>
       <c r="AD4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="AE4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="AF4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="AG4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="AH4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="AI4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="AJ4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="AK4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="AL4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.13</v>
       </c>
       <c r="AT4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="AU4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.18</v>
       </c>
       <c r="AV4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.17</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>666</v>
+        <v>161</v>
       </c>
       <c r="C5" t="n">
-        <v>681</v>
+        <v>143</v>
       </c>
       <c r="D5" t="n">
-        <v>682</v>
+        <v>149</v>
       </c>
       <c r="E5" t="n">
-        <v>732</v>
+        <v>174</v>
       </c>
       <c r="F5" t="n">
-        <v>719</v>
+        <v>164</v>
       </c>
       <c r="G5" t="n">
-        <v>718</v>
+        <v>157</v>
       </c>
       <c r="H5" t="n">
-        <v>656</v>
+        <v>152</v>
       </c>
       <c r="I5" t="n">
-        <v>718</v>
+        <v>155</v>
       </c>
       <c r="J5" t="n">
-        <v>724</v>
+        <v>163</v>
       </c>
       <c r="K5" t="n">
-        <v>683</v>
+        <v>155</v>
       </c>
       <c r="L5" t="n">
-        <v>676</v>
+        <v>148</v>
       </c>
       <c r="M5" t="n">
-        <v>654</v>
+        <v>145</v>
       </c>
       <c r="N5" t="n">
-        <v>686</v>
+        <v>154</v>
       </c>
       <c r="O5" t="n">
-        <v>678</v>
+        <v>156</v>
       </c>
       <c r="P5" t="n">
-        <v>669</v>
+        <v>150</v>
       </c>
       <c r="Q5" t="n">
-        <v>690</v>
+        <v>180</v>
       </c>
       <c r="R5" t="n">
-        <v>681</v>
+        <v>165</v>
       </c>
       <c r="S5" t="n">
-        <v>683</v>
+        <v>161</v>
       </c>
       <c r="T5" t="n">
-        <v>689</v>
+        <v>169</v>
       </c>
       <c r="U5" t="n">
-        <v>676</v>
+        <v>169</v>
       </c>
       <c r="V5" t="n">
-        <v>696</v>
+        <v>156</v>
       </c>
       <c r="W5" t="n">
-        <v>664</v>
+        <v>156</v>
       </c>
       <c r="X5" t="n">
-        <v>677</v>
+        <v>156</v>
       </c>
       <c r="Y5" t="n">
-        <v>719</v>
+        <v>164</v>
       </c>
       <c r="Z5" t="n">
-        <v>682</v>
+        <v>150</v>
       </c>
       <c r="AA5" t="n">
-        <v>678</v>
+        <v>152</v>
       </c>
       <c r="AB5" t="n">
-        <v>716</v>
+        <v>152</v>
       </c>
       <c r="AC5" t="n">
-        <v>691</v>
+        <v>178</v>
       </c>
       <c r="AD5" t="n">
-        <v>690</v>
+        <v>187</v>
       </c>
       <c r="AE5" t="n">
-        <v>638</v>
+        <v>151</v>
       </c>
       <c r="AF5" t="n">
-        <v>712</v>
+        <v>217</v>
       </c>
       <c r="AG5" t="n">
-        <v>718</v>
+        <v>196</v>
       </c>
       <c r="AH5" t="n">
-        <v>664</v>
+        <v>162</v>
       </c>
       <c r="AI5" t="n">
-        <v>688</v>
+        <v>199</v>
       </c>
       <c r="AJ5" t="n">
-        <v>602</v>
+        <v>179</v>
       </c>
       <c r="AK5" t="n">
-        <v>638</v>
+        <v>187</v>
       </c>
       <c r="AL5" t="n">
-        <v>622</v>
+        <v>233</v>
       </c>
       <c r="AM5" t="n">
-        <v>606</v>
+        <v>193</v>
       </c>
       <c r="AN5" t="n">
-        <v>670</v>
+        <v>188</v>
       </c>
       <c r="AO5" t="n">
-        <v>661</v>
+        <v>248</v>
       </c>
       <c r="AP5" t="n">
-        <v>703</v>
+        <v>200</v>
       </c>
       <c r="AQ5" t="n">
-        <v>692</v>
+        <v>205</v>
       </c>
       <c r="AR5" t="n">
-        <v>700</v>
+        <v>200</v>
       </c>
       <c r="AS5" t="n">
-        <v>719</v>
+        <v>211</v>
       </c>
       <c r="AT5" t="n">
-        <v>738</v>
+        <v>186</v>
       </c>
       <c r="AU5" t="n">
-        <v>729</v>
+        <v>187</v>
       </c>
       <c r="AV5" t="n">
-        <v>736</v>
+        <v>184</v>
+      </c>
+      <c r="AW5" t="n">
+        <v>220</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>196</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>524</v>
+        <v>138</v>
       </c>
       <c r="C6" t="n">
-        <v>547</v>
+        <v>134</v>
       </c>
       <c r="D6" t="n">
-        <v>557</v>
+        <v>140</v>
       </c>
       <c r="E6" t="n">
-        <v>595</v>
+        <v>135</v>
       </c>
       <c r="F6" t="n">
-        <v>552</v>
+        <v>128</v>
       </c>
       <c r="G6" t="n">
-        <v>571</v>
+        <v>136</v>
       </c>
       <c r="H6" t="n">
-        <v>513</v>
+        <v>123</v>
       </c>
       <c r="I6" t="n">
-        <v>577</v>
+        <v>131</v>
       </c>
       <c r="J6" t="n">
-        <v>593</v>
+        <v>126</v>
       </c>
       <c r="K6" t="n">
-        <v>567</v>
+        <v>133</v>
       </c>
       <c r="L6" t="n">
-        <v>546</v>
+        <v>140</v>
       </c>
       <c r="M6" t="n">
-        <v>546</v>
+        <v>129</v>
       </c>
       <c r="N6" t="n">
-        <v>545</v>
+        <v>126</v>
       </c>
       <c r="O6" t="n">
-        <v>574</v>
+        <v>147</v>
       </c>
       <c r="P6" t="n">
-        <v>535</v>
+        <v>135</v>
       </c>
       <c r="Q6" t="n">
-        <v>554</v>
+        <v>133</v>
       </c>
       <c r="R6" t="n">
-        <v>547</v>
+        <v>132</v>
       </c>
       <c r="S6" t="n">
-        <v>541</v>
+        <v>134</v>
       </c>
       <c r="T6" t="n">
-        <v>578</v>
+        <v>138</v>
       </c>
       <c r="U6" t="n">
-        <v>555</v>
+        <v>137</v>
       </c>
       <c r="V6" t="n">
-        <v>532</v>
+        <v>142</v>
       </c>
       <c r="W6" t="n">
-        <v>537</v>
+        <v>123</v>
       </c>
       <c r="X6" t="n">
-        <v>543</v>
+        <v>133</v>
       </c>
       <c r="Y6" t="n">
-        <v>549</v>
+        <v>133</v>
       </c>
       <c r="Z6" t="n">
-        <v>552</v>
+        <v>125</v>
       </c>
       <c r="AA6" t="n">
-        <v>536</v>
+        <v>128</v>
       </c>
       <c r="AB6" t="n">
-        <v>565</v>
+        <v>111</v>
       </c>
       <c r="AC6" t="n">
-        <v>561</v>
+        <v>143</v>
       </c>
       <c r="AD6" t="n">
-        <v>550</v>
+        <v>149</v>
       </c>
       <c r="AE6" t="n">
-        <v>540</v>
+        <v>141</v>
       </c>
       <c r="AF6" t="n">
-        <v>555</v>
+        <v>145</v>
       </c>
       <c r="AG6" t="n">
-        <v>561</v>
+        <v>167</v>
       </c>
       <c r="AH6" t="n">
-        <v>550</v>
+        <v>144</v>
       </c>
       <c r="AI6" t="n">
-        <v>548</v>
+        <v>162</v>
       </c>
       <c r="AJ6" t="n">
-        <v>553</v>
+        <v>174</v>
       </c>
       <c r="AK6" t="n">
-        <v>553</v>
+        <v>162</v>
       </c>
       <c r="AL6" t="n">
-        <v>563</v>
+        <v>178</v>
       </c>
       <c r="AM6" t="n">
-        <v>581</v>
+        <v>178</v>
       </c>
       <c r="AN6" t="n">
-        <v>589</v>
+        <v>174</v>
       </c>
       <c r="AO6" t="n">
-        <v>610</v>
+        <v>182</v>
       </c>
       <c r="AP6" t="n">
-        <v>648</v>
+        <v>171</v>
       </c>
       <c r="AQ6" t="n">
-        <v>635</v>
+        <v>174</v>
       </c>
       <c r="AR6" t="n">
-        <v>568</v>
+        <v>165</v>
       </c>
       <c r="AS6" t="n">
-        <v>657</v>
+        <v>178</v>
       </c>
       <c r="AT6" t="n">
-        <v>583</v>
+        <v>179</v>
       </c>
       <c r="AU6" t="n">
-        <v>577</v>
+        <v>181</v>
       </c>
       <c r="AV6" t="n">
-        <v>603</v>
+        <v>173</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>193</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7867,50 +8161,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8110,50 +8406,60 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -8258,50 +8564,56 @@
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -8406,50 +8718,56 @@
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -8554,50 +8872,56 @@
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>503</v>
       </c>
       <c r="C5" t="n">
         <v>475</v>
       </c>
       <c r="D5" t="n">
         <v>482</v>
       </c>
       <c r="E5" t="n">
         <v>541</v>
       </c>
       <c r="F5" t="n">
         <v>492</v>
       </c>
       <c r="G5" t="n">
         <v>511</v>
       </c>
@@ -8702,50 +9026,56 @@
       </c>
       <c r="AO5" t="n">
         <v>481</v>
       </c>
       <c r="AP5" t="n">
         <v>479</v>
       </c>
       <c r="AQ5" t="n">
         <v>474</v>
       </c>
       <c r="AR5" t="n">
         <v>505</v>
       </c>
       <c r="AS5" t="n">
         <v>502</v>
       </c>
       <c r="AT5" t="n">
         <v>439</v>
       </c>
       <c r="AU5" t="n">
         <v>461</v>
       </c>
       <c r="AV5" t="n">
         <v>527</v>
       </c>
+      <c r="AW5" t="n">
+        <v>533</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>550</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>364</v>
       </c>
       <c r="C6" t="n">
         <v>366</v>
       </c>
       <c r="D6" t="n">
         <v>352</v>
       </c>
       <c r="E6" t="n">
         <v>423</v>
       </c>
       <c r="F6" t="n">
         <v>379</v>
       </c>
       <c r="G6" t="n">
         <v>379</v>
       </c>
@@ -8849,64 +9179,70 @@
         <v>430</v>
       </c>
       <c r="AO6" t="n">
         <v>444</v>
       </c>
       <c r="AP6" t="n">
         <v>449</v>
       </c>
       <c r="AQ6" t="n">
         <v>452</v>
       </c>
       <c r="AR6" t="n">
         <v>382</v>
       </c>
       <c r="AS6" t="n">
         <v>442</v>
       </c>
       <c r="AT6" t="n">
         <v>393</v>
       </c>
       <c r="AU6" t="n">
         <v>391</v>
       </c>
       <c r="AV6" t="n">
         <v>430</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>396</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>439</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8918,50 +9254,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9161,50 +9499,60 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -9309,50 +9657,56 @@
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -9457,50 +9811,56 @@
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -9605,50 +9965,56 @@
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>455</v>
       </c>
       <c r="C5" t="n">
         <v>404</v>
       </c>
       <c r="D5" t="n">
         <v>453</v>
       </c>
       <c r="E5" t="n">
         <v>482</v>
       </c>
       <c r="F5" t="n">
         <v>463</v>
       </c>
       <c r="G5" t="n">
         <v>435</v>
       </c>
@@ -9753,50 +10119,56 @@
       </c>
       <c r="AO5" t="n">
         <v>465</v>
       </c>
       <c r="AP5" t="n">
         <v>461</v>
       </c>
       <c r="AQ5" t="n">
         <v>413</v>
       </c>
       <c r="AR5" t="n">
         <v>436</v>
       </c>
       <c r="AS5" t="n">
         <v>461</v>
       </c>
       <c r="AT5" t="n">
         <v>470</v>
       </c>
       <c r="AU5" t="n">
         <v>442</v>
       </c>
       <c r="AV5" t="n">
         <v>466</v>
       </c>
+      <c r="AW5" t="n">
+        <v>501</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>520</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>400</v>
       </c>
       <c r="C6" t="n">
         <v>347</v>
       </c>
       <c r="D6" t="n">
         <v>377</v>
       </c>
       <c r="E6" t="n">
         <v>416</v>
       </c>
       <c r="F6" t="n">
         <v>376</v>
       </c>
       <c r="G6" t="n">
         <v>368</v>
       </c>
@@ -9900,64 +10272,70 @@
         <v>390</v>
       </c>
       <c r="AO6" t="n">
         <v>402</v>
       </c>
       <c r="AP6" t="n">
         <v>412</v>
       </c>
       <c r="AQ6" t="n">
         <v>398</v>
       </c>
       <c r="AR6" t="n">
         <v>337</v>
       </c>
       <c r="AS6" t="n">
         <v>415</v>
       </c>
       <c r="AT6" t="n">
         <v>313</v>
       </c>
       <c r="AU6" t="n">
         <v>317</v>
       </c>
       <c r="AV6" t="n">
         <v>298</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>329</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9969,50 +10347,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10212,50 +10592,60 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -10360,50 +10750,56 @@
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -10508,50 +10904,56 @@
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -10656,50 +11058,56 @@
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>329</v>
       </c>
       <c r="C5" t="n">
         <v>295</v>
       </c>
       <c r="D5" t="n">
         <v>304</v>
       </c>
       <c r="E5" t="n">
         <v>322</v>
       </c>
       <c r="F5" t="n">
         <v>334</v>
       </c>
       <c r="G5" t="n">
         <v>322</v>
       </c>
@@ -10804,50 +11212,56 @@
       </c>
       <c r="AO5" t="n">
         <v>384</v>
       </c>
       <c r="AP5" t="n">
         <v>350</v>
       </c>
       <c r="AQ5" t="n">
         <v>383</v>
       </c>
       <c r="AR5" t="n">
         <v>392</v>
       </c>
       <c r="AS5" t="n">
         <v>376</v>
       </c>
       <c r="AT5" t="n">
         <v>394</v>
       </c>
       <c r="AU5" t="n">
         <v>389</v>
       </c>
       <c r="AV5" t="n">
         <v>411</v>
       </c>
+      <c r="AW5" t="n">
+        <v>418</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>445</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>291</v>
       </c>
       <c r="C6" t="n">
         <v>295</v>
       </c>
       <c r="D6" t="n">
         <v>304</v>
       </c>
       <c r="E6" t="n">
         <v>315</v>
       </c>
       <c r="F6" t="n">
         <v>316</v>
       </c>
       <c r="G6" t="n">
         <v>328</v>
       </c>
@@ -10951,64 +11365,70 @@
         <v>319</v>
       </c>
       <c r="AO6" t="n">
         <v>364</v>
       </c>
       <c r="AP6" t="n">
         <v>349</v>
       </c>
       <c r="AQ6" t="n">
         <v>377</v>
       </c>
       <c r="AR6" t="n">
         <v>363</v>
       </c>
       <c r="AS6" t="n">
         <v>429</v>
       </c>
       <c r="AT6" t="n">
         <v>382</v>
       </c>
       <c r="AU6" t="n">
         <v>383</v>
       </c>
       <c r="AV6" t="n">
         <v>433</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>433</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11020,50 +11440,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11263,50 +11685,60 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -11411,50 +11843,56 @@
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -11559,50 +11997,56 @@
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -11707,50 +12151,56 @@
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>247</v>
       </c>
       <c r="C5" t="n">
         <v>168</v>
       </c>
       <c r="D5" t="n">
         <v>171</v>
       </c>
       <c r="E5" t="n">
         <v>262</v>
       </c>
       <c r="F5" t="n">
         <v>209</v>
       </c>
       <c r="G5" t="n">
         <v>225</v>
       </c>
@@ -11855,50 +12305,56 @@
       </c>
       <c r="AO5" t="n">
         <v>181</v>
       </c>
       <c r="AP5" t="n">
         <v>209</v>
       </c>
       <c r="AQ5" t="n">
         <v>243</v>
       </c>
       <c r="AR5" t="n">
         <v>168</v>
       </c>
       <c r="AS5" t="n">
         <v>257</v>
       </c>
       <c r="AT5" t="n">
         <v>117</v>
       </c>
       <c r="AU5" t="n">
         <v>124</v>
       </c>
       <c r="AV5" t="n">
         <v>278</v>
       </c>
+      <c r="AW5" t="n">
+        <v>259</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>309</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>192</v>
       </c>
       <c r="C6" t="n">
         <v>127</v>
       </c>
       <c r="D6" t="n">
         <v>137</v>
       </c>
       <c r="E6" t="n">
         <v>203</v>
       </c>
       <c r="F6" t="n">
         <v>172</v>
       </c>
       <c r="G6" t="n">
         <v>183</v>
       </c>
@@ -12002,64 +12458,70 @@
         <v>172</v>
       </c>
       <c r="AO6" t="n">
         <v>215</v>
       </c>
       <c r="AP6" t="n">
         <v>184</v>
       </c>
       <c r="AQ6" t="n">
         <v>232</v>
       </c>
       <c r="AR6" t="n">
         <v>148</v>
       </c>
       <c r="AS6" t="n">
         <v>241</v>
       </c>
       <c r="AT6" t="n">
         <v>168</v>
       </c>
       <c r="AU6" t="n">
         <v>163</v>
       </c>
       <c r="AV6" t="n">
         <v>181</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>186</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12071,50 +12533,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12314,50 +12778,60 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -12462,50 +12936,56 @@
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -12610,50 +13090,56 @@
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -12758,50 +13244,56 @@
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>299</v>
       </c>
       <c r="C5" t="n">
         <v>286</v>
       </c>
       <c r="D5" t="n">
         <v>330</v>
       </c>
       <c r="E5" t="n">
         <v>326</v>
       </c>
       <c r="F5" t="n">
         <v>334</v>
       </c>
       <c r="G5" t="n">
         <v>326</v>
       </c>
@@ -12906,50 +13398,56 @@
       </c>
       <c r="AO5" t="n">
         <v>255</v>
       </c>
       <c r="AP5" t="n">
         <v>275</v>
       </c>
       <c r="AQ5" t="n">
         <v>205</v>
       </c>
       <c r="AR5" t="n">
         <v>246</v>
       </c>
       <c r="AS5" t="n">
         <v>244</v>
       </c>
       <c r="AT5" t="n">
         <v>261</v>
       </c>
       <c r="AU5" t="n">
         <v>232</v>
       </c>
       <c r="AV5" t="n">
         <v>304</v>
       </c>
+      <c r="AW5" t="n">
+        <v>378</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>384</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>225</v>
       </c>
       <c r="C6" t="n">
         <v>204</v>
       </c>
       <c r="D6" t="n">
         <v>220</v>
       </c>
       <c r="E6" t="n">
         <v>265</v>
       </c>
       <c r="F6" t="n">
         <v>229</v>
       </c>
       <c r="G6" t="n">
         <v>240</v>
       </c>
@@ -13053,64 +13551,70 @@
         <v>251</v>
       </c>
       <c r="AO6" t="n">
         <v>255</v>
       </c>
       <c r="AP6" t="n">
         <v>282</v>
       </c>
       <c r="AQ6" t="n">
         <v>252</v>
       </c>
       <c r="AR6" t="n">
         <v>228</v>
       </c>
       <c r="AS6" t="n">
         <v>303</v>
       </c>
       <c r="AT6" t="n">
         <v>245</v>
       </c>
       <c r="AU6" t="n">
         <v>256</v>
       </c>
       <c r="AV6" t="n">
         <v>267</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>264</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13122,50 +13626,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13365,50 +13871,60 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -13513,50 +14029,56 @@
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -13661,50 +14183,56 @@
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -13809,50 +14337,56 @@
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>516</v>
       </c>
       <c r="C5" t="n">
         <v>480</v>
       </c>
       <c r="D5" t="n">
         <v>441</v>
       </c>
       <c r="E5" t="n">
         <v>534</v>
       </c>
       <c r="F5" t="n">
         <v>499</v>
       </c>
       <c r="G5" t="n">
         <v>481</v>
       </c>
@@ -13957,50 +14491,56 @@
       </c>
       <c r="AO5" t="n">
         <v>575</v>
       </c>
       <c r="AP5" t="n">
         <v>496</v>
       </c>
       <c r="AQ5" t="n">
         <v>477</v>
       </c>
       <c r="AR5" t="n">
         <v>594</v>
       </c>
       <c r="AS5" t="n">
         <v>518</v>
       </c>
       <c r="AT5" t="n">
         <v>588</v>
       </c>
       <c r="AU5" t="n">
         <v>545</v>
       </c>
       <c r="AV5" t="n">
         <v>457</v>
       </c>
+      <c r="AW5" t="n">
+        <v>484</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>473</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>386</v>
       </c>
       <c r="C6" t="n">
         <v>416</v>
       </c>
       <c r="D6" t="n">
         <v>398</v>
       </c>
       <c r="E6" t="n">
         <v>422</v>
       </c>
       <c r="F6" t="n">
         <v>402</v>
       </c>
       <c r="G6" t="n">
         <v>383</v>
       </c>
@@ -14104,64 +14644,70 @@
         <v>412</v>
       </c>
       <c r="AO6" t="n">
         <v>434</v>
       </c>
       <c r="AP6" t="n">
         <v>435</v>
       </c>
       <c r="AQ6" t="n">
         <v>434</v>
       </c>
       <c r="AR6" t="n">
         <v>393</v>
       </c>
       <c r="AS6" t="n">
         <v>432</v>
       </c>
       <c r="AT6" t="n">
         <v>383</v>
       </c>
       <c r="AU6" t="n">
         <v>382</v>
       </c>
       <c r="AV6" t="n">
         <v>405</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>404</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14173,50 +14719,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14416,50 +14964,60 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -14564,50 +15122,56 @@
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -14712,50 +15276,56 @@
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -14860,50 +15430,56 @@
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>225</v>
       </c>
       <c r="C5" t="n">
         <v>240</v>
       </c>
       <c r="D5" t="n">
         <v>297</v>
       </c>
       <c r="E5" t="n">
         <v>223</v>
       </c>
       <c r="F5" t="n">
         <v>247</v>
       </c>
       <c r="G5" t="n">
         <v>236</v>
       </c>
@@ -15008,50 +15584,56 @@
       </c>
       <c r="AO5" t="n">
         <v>319</v>
       </c>
       <c r="AP5" t="n">
         <v>310</v>
       </c>
       <c r="AQ5" t="n">
         <v>345</v>
       </c>
       <c r="AR5" t="n">
         <v>325</v>
       </c>
       <c r="AS5" t="n">
         <v>320</v>
       </c>
       <c r="AT5" t="n">
         <v>337</v>
       </c>
       <c r="AU5" t="n">
         <v>391</v>
       </c>
       <c r="AV5" t="n">
         <v>365</v>
       </c>
+      <c r="AW5" t="n">
+        <v>331</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>349</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>251</v>
       </c>
       <c r="C6" t="n">
         <v>260</v>
       </c>
       <c r="D6" t="n">
         <v>277</v>
       </c>
       <c r="E6" t="n">
         <v>264</v>
       </c>
       <c r="F6" t="n">
         <v>269</v>
       </c>
       <c r="G6" t="n">
         <v>271</v>
       </c>
@@ -15155,64 +15737,70 @@
         <v>304</v>
       </c>
       <c r="AO6" t="n">
         <v>306</v>
       </c>
       <c r="AP6" t="n">
         <v>308</v>
       </c>
       <c r="AQ6" t="n">
         <v>309</v>
       </c>
       <c r="AR6" t="n">
         <v>313</v>
       </c>
       <c r="AS6" t="n">
         <v>311</v>
       </c>
       <c r="AT6" t="n">
         <v>291</v>
       </c>
       <c r="AU6" t="n">
         <v>291</v>
       </c>
       <c r="AV6" t="n">
         <v>308</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>304</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15224,50 +15812,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15467,803 +16057,843 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="C2" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AF2" s="1" t="n">
         <v>0.43</v>
       </c>
-      <c r="D2" s="1" t="n">
+      <c r="AG2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AO2" s="1" t="n">
         <v>0.38</v>
       </c>
-      <c r="E2" s="1" t="n">
+      <c r="AP2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AT2" s="1" t="n">
         <v>0.39</v>
       </c>
-      <c r="F2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="G2" s="1" t="n">
+      <c r="AU2" s="1" t="n">
         <v>0.38</v>
       </c>
-      <c r="H2" s="1" t="n">
-[...118 lines deleted...]
-      </c>
       <c r="AV2" s="1" t="n">
-        <v>0.39</v>
+        <v>0.49</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="J3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="L3" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="K3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="M3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="R3" s="1" t="n">
         <v>0.32</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.34</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AM3" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="U3" s="1" t="n">
+      <c r="AN3" s="1" t="n">
         <v>0.36</v>
       </c>
-      <c r="V3" s="1" t="n">
-[...32 lines deleted...]
-      <c r="AG3" s="1" t="n">
+      <c r="AO3" s="1" t="n">
         <v>0.49</v>
       </c>
-      <c r="AH3" s="1" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="AP3" s="1" t="n">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="AQ3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="AR3" s="1" t="n">
         <v>0.58</v>
       </c>
-      <c r="AR3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AS3" s="1" t="n">
-        <v>0.57</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AU3" s="1" t="n">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="AV3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.35</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.21</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="D4" s="1" t="n">
+      <c r="F4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AB4" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="E4" s="1" t="n">
-[...70 lines deleted...]
-      </c>
       <c r="AC4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="AD4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AF4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AU4" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="AG4" s="1" t="n">
-[...29 lines deleted...]
-      <c r="AQ4" s="1" t="n">
+      <c r="AV4" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="AR4" s="1" t="n">
-[...12 lines deleted...]
-        <v>0.23</v>
+      <c r="AW4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>970</v>
+        <v>621</v>
       </c>
       <c r="C5" t="n">
-        <v>888</v>
+        <v>493</v>
       </c>
       <c r="D5" t="n">
-        <v>919</v>
+        <v>557</v>
       </c>
       <c r="E5" t="n">
-        <v>1012</v>
+        <v>613</v>
       </c>
       <c r="F5" t="n">
-        <v>996</v>
+        <v>570</v>
       </c>
       <c r="G5" t="n">
-        <v>962</v>
+        <v>550</v>
       </c>
       <c r="H5" t="n">
-        <v>960</v>
+        <v>586</v>
       </c>
       <c r="I5" t="n">
-        <v>1005</v>
+        <v>586</v>
       </c>
       <c r="J5" t="n">
-        <v>987</v>
+        <v>583</v>
       </c>
       <c r="K5" t="n">
-        <v>945</v>
+        <v>586</v>
       </c>
       <c r="L5" t="n">
-        <v>932</v>
+        <v>552</v>
       </c>
       <c r="M5" t="n">
-        <v>923</v>
+        <v>597</v>
       </c>
       <c r="N5" t="n">
-        <v>941</v>
+        <v>584</v>
       </c>
       <c r="O5" t="n">
-        <v>932</v>
+        <v>572</v>
       </c>
       <c r="P5" t="n">
-        <v>923</v>
+        <v>569</v>
       </c>
       <c r="Q5" t="n">
-        <v>974</v>
+        <v>568</v>
       </c>
       <c r="R5" t="n">
-        <v>959</v>
+        <v>602</v>
       </c>
       <c r="S5" t="n">
-        <v>933</v>
+        <v>566</v>
       </c>
       <c r="T5" t="n">
-        <v>957</v>
+        <v>576</v>
       </c>
       <c r="U5" t="n">
-        <v>996</v>
+        <v>619</v>
       </c>
       <c r="V5" t="n">
-        <v>956</v>
+        <v>553</v>
       </c>
       <c r="W5" t="n">
-        <v>950</v>
+        <v>578</v>
       </c>
       <c r="X5" t="n">
-        <v>948</v>
+        <v>574</v>
       </c>
       <c r="Y5" t="n">
-        <v>986</v>
+        <v>575</v>
       </c>
       <c r="Z5" t="n">
-        <v>984</v>
+        <v>592</v>
       </c>
       <c r="AA5" t="n">
-        <v>966</v>
+        <v>583</v>
       </c>
       <c r="AB5" t="n">
-        <v>984</v>
+        <v>591</v>
       </c>
       <c r="AC5" t="n">
-        <v>981</v>
+        <v>572</v>
       </c>
       <c r="AD5" t="n">
-        <v>979</v>
+        <v>565</v>
       </c>
       <c r="AE5" t="n">
-        <v>909</v>
+        <v>567</v>
       </c>
       <c r="AF5" t="n">
-        <v>989</v>
+        <v>568</v>
       </c>
       <c r="AG5" t="n">
-        <v>1050</v>
+        <v>597</v>
       </c>
       <c r="AH5" t="n">
-        <v>951</v>
+        <v>617</v>
       </c>
       <c r="AI5" t="n">
-        <v>978</v>
+        <v>588</v>
       </c>
       <c r="AJ5" t="n">
-        <v>736</v>
+        <v>476</v>
       </c>
       <c r="AK5" t="n">
-        <v>800</v>
+        <v>546</v>
       </c>
       <c r="AL5" t="n">
-        <v>882</v>
+        <v>636</v>
       </c>
       <c r="AM5" t="n">
-        <v>831</v>
+        <v>557</v>
       </c>
       <c r="AN5" t="n">
-        <v>927</v>
+        <v>564</v>
       </c>
       <c r="AO5" t="n">
-        <v>976</v>
+        <v>669</v>
       </c>
       <c r="AP5" t="n">
-        <v>925</v>
+        <v>587</v>
       </c>
       <c r="AQ5" t="n">
-        <v>893</v>
+        <v>578</v>
       </c>
       <c r="AR5" t="n">
-        <v>932</v>
+        <v>633</v>
       </c>
       <c r="AS5" t="n">
-        <v>939</v>
+        <v>620</v>
       </c>
       <c r="AT5" t="n">
-        <v>917</v>
+        <v>565</v>
       </c>
       <c r="AU5" t="n">
-        <v>862</v>
+        <v>563</v>
       </c>
       <c r="AV5" t="n">
-        <v>917</v>
+        <v>668</v>
+      </c>
+      <c r="AW5" t="n">
+        <v>638</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>716</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>745</v>
+        <v>531</v>
       </c>
       <c r="C6" t="n">
-        <v>765</v>
+        <v>460</v>
       </c>
       <c r="D6" t="n">
-        <v>769</v>
+        <v>476</v>
       </c>
       <c r="E6" t="n">
-        <v>820</v>
+        <v>559</v>
       </c>
       <c r="F6" t="n">
-        <v>788</v>
+        <v>519</v>
       </c>
       <c r="G6" t="n">
-        <v>800</v>
+        <v>505</v>
       </c>
       <c r="H6" t="n">
-        <v>784</v>
+        <v>528</v>
       </c>
       <c r="I6" t="n">
-        <v>838</v>
+        <v>554</v>
       </c>
       <c r="J6" t="n">
-        <v>823</v>
+        <v>524</v>
       </c>
       <c r="K6" t="n">
-        <v>794</v>
+        <v>556</v>
       </c>
       <c r="L6" t="n">
-        <v>778</v>
+        <v>511</v>
       </c>
       <c r="M6" t="n">
-        <v>783</v>
+        <v>542</v>
       </c>
       <c r="N6" t="n">
-        <v>755</v>
+        <v>518</v>
       </c>
       <c r="O6" t="n">
-        <v>793</v>
+        <v>510</v>
       </c>
       <c r="P6" t="n">
-        <v>777</v>
+        <v>526</v>
       </c>
       <c r="Q6" t="n">
-        <v>776</v>
+        <v>493</v>
       </c>
       <c r="R6" t="n">
-        <v>795</v>
+        <v>544</v>
       </c>
       <c r="S6" t="n">
-        <v>766</v>
+        <v>537</v>
       </c>
       <c r="T6" t="n">
-        <v>782</v>
+        <v>491</v>
       </c>
       <c r="U6" t="n">
-        <v>836</v>
+        <v>586</v>
       </c>
       <c r="V6" t="n">
-        <v>777</v>
+        <v>535</v>
       </c>
       <c r="W6" t="n">
-        <v>775</v>
+        <v>522</v>
       </c>
       <c r="X6" t="n">
-        <v>775</v>
+        <v>516</v>
       </c>
       <c r="Y6" t="n">
-        <v>827</v>
+        <v>580</v>
       </c>
       <c r="Z6" t="n">
-        <v>803</v>
+        <v>522</v>
       </c>
       <c r="AA6" t="n">
-        <v>796</v>
+        <v>548</v>
       </c>
       <c r="AB6" t="n">
-        <v>811</v>
+        <v>570</v>
       </c>
       <c r="AC6" t="n">
-        <v>816</v>
+        <v>543</v>
       </c>
       <c r="AD6" t="n">
-        <v>759</v>
+        <v>482</v>
       </c>
       <c r="AE6" t="n">
-        <v>770</v>
+        <v>479</v>
       </c>
       <c r="AF6" t="n">
-        <v>763</v>
+        <v>485</v>
       </c>
       <c r="AG6" t="n">
-        <v>808</v>
+        <v>494</v>
       </c>
       <c r="AH6" t="n">
-        <v>769</v>
+        <v>483</v>
       </c>
       <c r="AI6" t="n">
-        <v>773</v>
+        <v>482</v>
       </c>
       <c r="AJ6" t="n">
-        <v>730</v>
+        <v>483</v>
       </c>
       <c r="AK6" t="n">
-        <v>736</v>
+        <v>488</v>
       </c>
       <c r="AL6" t="n">
-        <v>730</v>
+        <v>492</v>
       </c>
       <c r="AM6" t="n">
-        <v>788</v>
+        <v>543</v>
       </c>
       <c r="AN6" t="n">
-        <v>786</v>
+        <v>550</v>
       </c>
       <c r="AO6" t="n">
-        <v>845</v>
+        <v>599</v>
       </c>
       <c r="AP6" t="n">
-        <v>846</v>
+        <v>562</v>
       </c>
       <c r="AQ6" t="n">
-        <v>842</v>
+        <v>593</v>
       </c>
       <c r="AR6" t="n">
-        <v>762</v>
+        <v>514</v>
       </c>
       <c r="AS6" t="n">
-        <v>874</v>
+        <v>630</v>
       </c>
       <c r="AT6" t="n">
-        <v>772</v>
+        <v>505</v>
       </c>
       <c r="AU6" t="n">
-        <v>773</v>
+        <v>514</v>
       </c>
       <c r="AV6" t="n">
-        <v>823</v>
+        <v>558</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>560</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>580</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16275,50 +16905,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16518,803 +17150,843 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="S2" s="1" t="n">
         <v>0.36</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...8 lines deleted...]
-      <c r="F2" s="1" t="n">
+      <c r="T2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="U2" s="1" t="n">
         <v>0.31</v>
-      </c>
-[...43 lines deleted...]
-        <v>0.26</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W2" s="1" t="n">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Y2" s="1" t="n">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="Z2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="AA2" s="1" t="n">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="AB2" s="1" t="n">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="AC2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AG2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AI2" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="AH2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AI2" s="1" t="n">
+      <c r="AJ2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AM2" s="1" t="n">
         <v>0.27</v>
       </c>
-      <c r="AJ2" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="AN2" s="1" t="n">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="AO2" s="1" t="n">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="AR2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="AS2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="AT2" s="1" t="n">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="AU2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="AV2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.28</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.37</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
-      <c r="D3" s="1" t="n">
+      <c r="F3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="O3" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="E3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="H3" s="1" t="n">
+      <c r="P3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Q3" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="I3" s="1" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="R3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="U3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="V3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="X3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="Y3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AA3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AD3" s="1" t="n">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="AE3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="AF3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="AN3" s="1" t="n">
         <v>0.45</v>
       </c>
-      <c r="AG3" s="1" t="n">
+      <c r="AO3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="AT3" s="1" t="n">
         <v>0.45</v>
       </c>
-      <c r="AH3" s="1" t="n">
-[...8 lines deleted...]
-      <c r="AK3" s="1" t="n">
+      <c r="AU3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="AV3" s="1" t="n">
         <v>0.38</v>
       </c>
-      <c r="AL3" s="1" t="n">
-[...29 lines deleted...]
-      <c r="AV3" s="1" t="n">
+      <c r="AW3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AX3" s="1" t="n">
         <v>0.27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="L4" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="C4" s="1" t="n">
-[...14 lines deleted...]
-      <c r="H4" s="1" t="n">
+      <c r="M4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="T4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="I4" s="1" t="n">
-[...34 lines deleted...]
-      </c>
       <c r="U4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Y4" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="Y4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="Z4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="AA4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AB4" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="AB4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="AD4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.29</v>
       </c>
       <c r="AE4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.25</v>
       </c>
       <c r="AF4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="AG4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="AH4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="AI4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AK4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="AL4" s="1" t="n">
+      <c r="AO4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AT4" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="AM4" s="1" t="n">
-[...14 lines deleted...]
-      <c r="AR4" s="1" t="n">
+      <c r="AU4" s="1" t="n">
         <v>0.36</v>
       </c>
-      <c r="AS4" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AV4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.34</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>138</v>
+        <v>666</v>
       </c>
       <c r="C5" t="n">
-        <v>137</v>
+        <v>681</v>
       </c>
       <c r="D5" t="n">
-        <v>136</v>
+        <v>682</v>
       </c>
       <c r="E5" t="n">
-        <v>139</v>
+        <v>732</v>
       </c>
       <c r="F5" t="n">
-        <v>129</v>
+        <v>719</v>
       </c>
       <c r="G5" t="n">
-        <v>139</v>
+        <v>718</v>
       </c>
       <c r="H5" t="n">
-        <v>122</v>
+        <v>656</v>
       </c>
       <c r="I5" t="n">
-        <v>142</v>
+        <v>718</v>
       </c>
       <c r="J5" t="n">
-        <v>146</v>
+        <v>724</v>
       </c>
       <c r="K5" t="n">
-        <v>139</v>
+        <v>683</v>
       </c>
       <c r="L5" t="n">
-        <v>135</v>
+        <v>676</v>
       </c>
       <c r="M5" t="n">
-        <v>144</v>
+        <v>654</v>
       </c>
       <c r="N5" t="n">
-        <v>132</v>
+        <v>686</v>
       </c>
       <c r="O5" t="n">
-        <v>149</v>
+        <v>678</v>
       </c>
       <c r="P5" t="n">
-        <v>147</v>
+        <v>669</v>
       </c>
       <c r="Q5" t="n">
-        <v>138</v>
+        <v>690</v>
       </c>
       <c r="R5" t="n">
-        <v>131</v>
+        <v>681</v>
       </c>
       <c r="S5" t="n">
-        <v>123</v>
+        <v>683</v>
       </c>
       <c r="T5" t="n">
-        <v>131</v>
+        <v>689</v>
       </c>
       <c r="U5" t="n">
-        <v>132</v>
+        <v>676</v>
       </c>
       <c r="V5" t="n">
-        <v>127</v>
+        <v>696</v>
       </c>
       <c r="W5" t="n">
-        <v>125</v>
+        <v>664</v>
       </c>
       <c r="X5" t="n">
-        <v>132</v>
+        <v>677</v>
       </c>
       <c r="Y5" t="n">
-        <v>132</v>
+        <v>719</v>
       </c>
       <c r="Z5" t="n">
-        <v>127</v>
+        <v>682</v>
       </c>
       <c r="AA5" t="n">
-        <v>132</v>
+        <v>678</v>
       </c>
       <c r="AB5" t="n">
-        <v>132</v>
+        <v>716</v>
       </c>
       <c r="AC5" t="n">
-        <v>129</v>
+        <v>691</v>
       </c>
       <c r="AD5" t="n">
-        <v>106</v>
+        <v>690</v>
       </c>
       <c r="AE5" t="n">
-        <v>133</v>
+        <v>638</v>
       </c>
       <c r="AF5" t="n">
-        <v>109</v>
+        <v>712</v>
       </c>
       <c r="AG5" t="n">
-        <v>123</v>
+        <v>718</v>
       </c>
       <c r="AH5" t="n">
-        <v>137</v>
+        <v>664</v>
       </c>
       <c r="AI5" t="n">
-        <v>140</v>
+        <v>688</v>
       </c>
       <c r="AJ5" t="n">
-        <v>151</v>
+        <v>602</v>
       </c>
       <c r="AK5" t="n">
-        <v>180</v>
+        <v>638</v>
       </c>
       <c r="AL5" t="n">
-        <v>134</v>
+        <v>622</v>
       </c>
       <c r="AM5" t="n">
-        <v>147</v>
+        <v>606</v>
       </c>
       <c r="AN5" t="n">
-        <v>142</v>
+        <v>670</v>
       </c>
       <c r="AO5" t="n">
-        <v>145</v>
+        <v>661</v>
       </c>
       <c r="AP5" t="n">
-        <v>155</v>
+        <v>703</v>
       </c>
       <c r="AQ5" t="n">
-        <v>128</v>
+        <v>692</v>
       </c>
       <c r="AR5" t="n">
-        <v>169</v>
+        <v>700</v>
       </c>
       <c r="AS5" t="n">
-        <v>153</v>
+        <v>719</v>
       </c>
       <c r="AT5" t="n">
-        <v>136</v>
+        <v>738</v>
       </c>
       <c r="AU5" t="n">
-        <v>137</v>
+        <v>729</v>
       </c>
       <c r="AV5" t="n">
-        <v>165</v>
+        <v>736</v>
+      </c>
+      <c r="AW5" t="n">
+        <v>814</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>799</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>142</v>
+        <v>524</v>
       </c>
       <c r="C6" t="n">
-        <v>123</v>
+        <v>547</v>
       </c>
       <c r="D6" t="n">
-        <v>118</v>
+        <v>557</v>
       </c>
       <c r="E6" t="n">
-        <v>148</v>
+        <v>595</v>
       </c>
       <c r="F6" t="n">
-        <v>124</v>
+        <v>552</v>
       </c>
       <c r="G6" t="n">
-        <v>132</v>
+        <v>571</v>
       </c>
       <c r="H6" t="n">
-        <v>113</v>
+        <v>513</v>
       </c>
       <c r="I6" t="n">
-        <v>145</v>
+        <v>577</v>
       </c>
       <c r="J6" t="n">
-        <v>143</v>
+        <v>593</v>
       </c>
       <c r="K6" t="n">
-        <v>142</v>
+        <v>567</v>
       </c>
       <c r="L6" t="n">
-        <v>134</v>
+        <v>546</v>
       </c>
       <c r="M6" t="n">
-        <v>137</v>
+        <v>546</v>
       </c>
       <c r="N6" t="n">
-        <v>129</v>
+        <v>545</v>
       </c>
       <c r="O6" t="n">
-        <v>136</v>
+        <v>574</v>
       </c>
       <c r="P6" t="n">
-        <v>137</v>
+        <v>535</v>
       </c>
       <c r="Q6" t="n">
-        <v>130</v>
+        <v>554</v>
       </c>
       <c r="R6" t="n">
-        <v>139</v>
+        <v>547</v>
       </c>
       <c r="S6" t="n">
-        <v>136</v>
+        <v>541</v>
       </c>
       <c r="T6" t="n">
-        <v>127</v>
+        <v>578</v>
       </c>
       <c r="U6" t="n">
-        <v>135</v>
+        <v>555</v>
       </c>
       <c r="V6" t="n">
-        <v>138</v>
+        <v>532</v>
       </c>
       <c r="W6" t="n">
-        <v>128</v>
+        <v>537</v>
       </c>
       <c r="X6" t="n">
-        <v>139</v>
+        <v>543</v>
       </c>
       <c r="Y6" t="n">
-        <v>127</v>
+        <v>549</v>
       </c>
       <c r="Z6" t="n">
-        <v>132</v>
+        <v>552</v>
       </c>
       <c r="AA6" t="n">
-        <v>126</v>
+        <v>536</v>
       </c>
       <c r="AB6" t="n">
-        <v>143</v>
+        <v>565</v>
       </c>
       <c r="AC6" t="n">
-        <v>136</v>
+        <v>561</v>
       </c>
       <c r="AD6" t="n">
-        <v>130</v>
+        <v>550</v>
       </c>
       <c r="AE6" t="n">
-        <v>115</v>
+        <v>540</v>
       </c>
       <c r="AF6" t="n">
-        <v>119</v>
+        <v>555</v>
       </c>
       <c r="AG6" t="n">
-        <v>110</v>
+        <v>561</v>
       </c>
       <c r="AH6" t="n">
-        <v>115</v>
+        <v>550</v>
       </c>
       <c r="AI6" t="n">
-        <v>120</v>
+        <v>548</v>
       </c>
       <c r="AJ6" t="n">
-        <v>134</v>
+        <v>553</v>
       </c>
       <c r="AK6" t="n">
-        <v>141</v>
+        <v>553</v>
       </c>
       <c r="AL6" t="n">
-        <v>129</v>
+        <v>563</v>
       </c>
       <c r="AM6" t="n">
-        <v>139</v>
+        <v>581</v>
       </c>
       <c r="AN6" t="n">
-        <v>150</v>
+        <v>589</v>
       </c>
       <c r="AO6" t="n">
-        <v>148</v>
+        <v>610</v>
       </c>
       <c r="AP6" t="n">
-        <v>146</v>
+        <v>648</v>
       </c>
       <c r="AQ6" t="n">
-        <v>150</v>
+        <v>635</v>
       </c>
       <c r="AR6" t="n">
-        <v>130</v>
+        <v>568</v>
       </c>
       <c r="AS6" t="n">
-        <v>165</v>
+        <v>657</v>
       </c>
       <c r="AT6" t="n">
-        <v>131</v>
+        <v>583</v>
       </c>
       <c r="AU6" t="n">
-        <v>131</v>
+        <v>577</v>
       </c>
       <c r="AV6" t="n">
-        <v>139</v>
+        <v>603</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>598</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>656</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17326,50 +17998,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17569,803 +18243,843 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
-      <c r="E2" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G2" s="1" t="n">
-        <v>0.31</v>
+        <v>0.38</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="R2" s="1" t="n">
         <v>0.45</v>
       </c>
-      <c r="P2" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="S2" s="1" t="n">
-        <v>0.31</v>
+        <v>0.5</v>
       </c>
       <c r="T2" s="1" t="n">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="U2" s="1" t="n">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="V2" s="1" t="n">
-        <v>0.31</v>
+        <v>0.48</v>
       </c>
       <c r="W2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AG2" s="1" t="n">
         <v>0.34</v>
       </c>
-      <c r="X2" s="1" t="n">
-[...11 lines deleted...]
-      <c r="AB2" s="1" t="n">
+      <c r="AH2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AI2" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="AC2" s="1" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="AJ2" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AL2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AM2" s="1" t="n">
         <v>0.4</v>
       </c>
-      <c r="AM2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AN2" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="AO2" s="1" t="n">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="AP2" s="1" t="n">
-        <v>0.44</v>
+        <v>0.28</v>
       </c>
       <c r="AQ2" s="1" t="n">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="AR2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="AS2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="AT2" s="1" t="n">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="AU2" s="1" t="n">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.39</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.52</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
-      <c r="D3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
-      <c r="F3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="H3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="T3" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="N3" s="1" t="n">
+      <c r="U3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="AG3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="AH3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
         <v>0.41</v>
       </c>
-      <c r="O3" s="1" t="n">
-[...29 lines deleted...]
-      <c r="Y3" s="1" t="n">
+      <c r="AK3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="AM3" s="1" t="n">
         <v>0.39</v>
       </c>
-      <c r="Z3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AA3" s="1" t="n">
+      <c r="AN3" s="1" t="n">
         <v>0.42</v>
       </c>
-      <c r="AB3" s="1" t="n">
-[...37 lines deleted...]
-      </c>
       <c r="AO3" s="1" t="n">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="AP3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.53</v>
       </c>
       <c r="AQ3" s="1" t="n">
-        <v>0.45</v>
+        <v>0.58</v>
       </c>
       <c r="AR3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="AS3" s="1" t="n">
-        <v>0.49</v>
+        <v>0.57</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AU3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="AV3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.38</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.2</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="O4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="P4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="Q4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="W4" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="S4" s="1" t="n">
-[...11 lines deleted...]
-      <c r="W4" s="1" t="n">
+      <c r="X4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Z4" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="X4" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AA4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AG4" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="AB4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AC4" s="1" t="n">
+      <c r="AH4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="AD4" s="1" t="n">
-[...8 lines deleted...]
-      <c r="AG4" s="1" t="n">
+      <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="AH4" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AJ4" s="1" t="n">
+      <c r="AS4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="AK4" s="1" t="n">
-[...5 lines deleted...]
-      <c r="AM4" s="1" t="n">
+      <c r="AU4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AV4" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="AN4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AO4" s="1" t="n">
+      <c r="AW4" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="AP4" s="1" t="n">
-[...18 lines deleted...]
-        <v>0.26</v>
+      <c r="AX4" s="1" t="n">
+        <v>0.23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>108</v>
+        <v>970</v>
       </c>
       <c r="C5" t="n">
-        <v>86</v>
+        <v>888</v>
       </c>
       <c r="D5" t="n">
-        <v>109</v>
+        <v>919</v>
       </c>
       <c r="E5" t="n">
-        <v>121</v>
+        <v>1012</v>
       </c>
       <c r="F5" t="n">
-        <v>92</v>
+        <v>996</v>
       </c>
       <c r="G5" t="n">
-        <v>95</v>
+        <v>962</v>
       </c>
       <c r="H5" t="n">
-        <v>91</v>
+        <v>960</v>
       </c>
       <c r="I5" t="n">
-        <v>91</v>
+        <v>1005</v>
       </c>
       <c r="J5" t="n">
-        <v>104</v>
+        <v>987</v>
       </c>
       <c r="K5" t="n">
-        <v>102</v>
+        <v>945</v>
       </c>
       <c r="L5" t="n">
-        <v>93</v>
+        <v>932</v>
       </c>
       <c r="M5" t="n">
-        <v>109</v>
+        <v>923</v>
       </c>
       <c r="N5" t="n">
-        <v>118</v>
+        <v>941</v>
       </c>
       <c r="O5" t="n">
-        <v>100</v>
+        <v>932</v>
       </c>
       <c r="P5" t="n">
-        <v>108</v>
+        <v>923</v>
       </c>
       <c r="Q5" t="n">
-        <v>81</v>
+        <v>974</v>
       </c>
       <c r="R5" t="n">
-        <v>114</v>
+        <v>959</v>
       </c>
       <c r="S5" t="n">
-        <v>100</v>
+        <v>933</v>
       </c>
       <c r="T5" t="n">
-        <v>109</v>
+        <v>957</v>
       </c>
       <c r="U5" t="n">
-        <v>99</v>
+        <v>996</v>
       </c>
       <c r="V5" t="n">
-        <v>92</v>
+        <v>956</v>
       </c>
       <c r="W5" t="n">
-        <v>97</v>
+        <v>950</v>
       </c>
       <c r="X5" t="n">
-        <v>99</v>
+        <v>948</v>
       </c>
       <c r="Y5" t="n">
-        <v>102</v>
+        <v>986</v>
       </c>
       <c r="Z5" t="n">
-        <v>105</v>
+        <v>984</v>
       </c>
       <c r="AA5" t="n">
-        <v>87</v>
+        <v>966</v>
       </c>
       <c r="AB5" t="n">
-        <v>112</v>
+        <v>984</v>
       </c>
       <c r="AC5" t="n">
-        <v>99</v>
+        <v>981</v>
       </c>
       <c r="AD5" t="n">
-        <v>80</v>
+        <v>979</v>
       </c>
       <c r="AE5" t="n">
-        <v>104</v>
+        <v>909</v>
       </c>
       <c r="AF5" t="n">
-        <v>95</v>
+        <v>989</v>
       </c>
       <c r="AG5" t="n">
-        <v>79</v>
+        <v>1050</v>
       </c>
       <c r="AH5" t="n">
-        <v>118</v>
+        <v>951</v>
       </c>
       <c r="AI5" t="n">
-        <v>85</v>
+        <v>978</v>
       </c>
       <c r="AJ5" t="n">
-        <v>136</v>
+        <v>736</v>
       </c>
       <c r="AK5" t="n">
-        <v>138</v>
+        <v>800</v>
       </c>
       <c r="AL5" t="n">
-        <v>133</v>
+        <v>882</v>
       </c>
       <c r="AM5" t="n">
-        <v>108</v>
+        <v>831</v>
       </c>
       <c r="AN5" t="n">
-        <v>97</v>
+        <v>927</v>
       </c>
       <c r="AO5" t="n">
-        <v>96</v>
+        <v>976</v>
       </c>
       <c r="AP5" t="n">
-        <v>98</v>
+        <v>925</v>
       </c>
       <c r="AQ5" t="n">
-        <v>130</v>
+        <v>893</v>
       </c>
       <c r="AR5" t="n">
-        <v>155</v>
+        <v>932</v>
       </c>
       <c r="AS5" t="n">
-        <v>187</v>
+        <v>939</v>
       </c>
       <c r="AT5" t="n">
-        <v>144</v>
+        <v>917</v>
       </c>
       <c r="AU5" t="n">
-        <v>156</v>
+        <v>862</v>
       </c>
       <c r="AV5" t="n">
-        <v>196</v>
+        <v>917</v>
+      </c>
+      <c r="AW5" t="n">
+        <v>996</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>1027</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>100</v>
+        <v>745</v>
       </c>
       <c r="C6" t="n">
-        <v>70</v>
+        <v>765</v>
       </c>
       <c r="D6" t="n">
-        <v>86</v>
+        <v>769</v>
       </c>
       <c r="E6" t="n">
-        <v>132</v>
+        <v>820</v>
       </c>
       <c r="F6" t="n">
-        <v>106</v>
+        <v>788</v>
       </c>
       <c r="G6" t="n">
-        <v>88</v>
+        <v>800</v>
       </c>
       <c r="H6" t="n">
-        <v>92</v>
+        <v>784</v>
       </c>
       <c r="I6" t="n">
-        <v>95</v>
+        <v>838</v>
       </c>
       <c r="J6" t="n">
-        <v>103</v>
+        <v>823</v>
       </c>
       <c r="K6" t="n">
-        <v>112</v>
+        <v>794</v>
       </c>
       <c r="L6" t="n">
-        <v>89</v>
+        <v>778</v>
       </c>
       <c r="M6" t="n">
-        <v>107</v>
+        <v>783</v>
       </c>
       <c r="N6" t="n">
-        <v>108</v>
+        <v>755</v>
       </c>
       <c r="O6" t="n">
-        <v>94</v>
+        <v>793</v>
       </c>
       <c r="P6" t="n">
-        <v>92</v>
+        <v>777</v>
       </c>
       <c r="Q6" t="n">
-        <v>87</v>
+        <v>776</v>
       </c>
       <c r="R6" t="n">
-        <v>91</v>
+        <v>795</v>
       </c>
       <c r="S6" t="n">
-        <v>94</v>
+        <v>766</v>
       </c>
       <c r="T6" t="n">
-        <v>107</v>
+        <v>782</v>
       </c>
       <c r="U6" t="n">
-        <v>111</v>
+        <v>836</v>
       </c>
       <c r="V6" t="n">
-        <v>85</v>
+        <v>777</v>
       </c>
       <c r="W6" t="n">
-        <v>101</v>
+        <v>775</v>
       </c>
       <c r="X6" t="n">
-        <v>90</v>
+        <v>775</v>
       </c>
       <c r="Y6" t="n">
-        <v>105</v>
+        <v>827</v>
       </c>
       <c r="Z6" t="n">
-        <v>92</v>
+        <v>803</v>
       </c>
       <c r="AA6" t="n">
-        <v>99</v>
+        <v>796</v>
       </c>
       <c r="AB6" t="n">
-        <v>117</v>
+        <v>811</v>
       </c>
       <c r="AC6" t="n">
-        <v>102</v>
+        <v>816</v>
       </c>
       <c r="AD6" t="n">
-        <v>74</v>
+        <v>759</v>
       </c>
       <c r="AE6" t="n">
-        <v>87</v>
+        <v>770</v>
       </c>
       <c r="AF6" t="n">
-        <v>93</v>
+        <v>763</v>
       </c>
       <c r="AG6" t="n">
-        <v>91</v>
+        <v>808</v>
       </c>
       <c r="AH6" t="n">
-        <v>90</v>
+        <v>769</v>
       </c>
       <c r="AI6" t="n">
-        <v>83</v>
+        <v>773</v>
       </c>
       <c r="AJ6" t="n">
-        <v>122</v>
+        <v>730</v>
       </c>
       <c r="AK6" t="n">
-        <v>106</v>
+        <v>736</v>
       </c>
       <c r="AL6" t="n">
-        <v>99</v>
+        <v>730</v>
       </c>
       <c r="AM6" t="n">
-        <v>119</v>
+        <v>788</v>
       </c>
       <c r="AN6" t="n">
-        <v>131</v>
+        <v>786</v>
       </c>
       <c r="AO6" t="n">
-        <v>124</v>
+        <v>845</v>
       </c>
       <c r="AP6" t="n">
-        <v>131</v>
+        <v>846</v>
       </c>
       <c r="AQ6" t="n">
-        <v>146</v>
+        <v>842</v>
       </c>
       <c r="AR6" t="n">
-        <v>114</v>
+        <v>762</v>
       </c>
       <c r="AS6" t="n">
-        <v>160</v>
+        <v>874</v>
       </c>
       <c r="AT6" t="n">
-        <v>113</v>
+        <v>772</v>
       </c>
       <c r="AU6" t="n">
-        <v>116</v>
+        <v>773</v>
       </c>
       <c r="AV6" t="n">
-        <v>121</v>
+        <v>823</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>812</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>877</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AV6"/>
+  <dimension ref="A1:AX6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18377,50 +19091,52 @@
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
+    <col width="14" customWidth="1" min="49" max="49"/>
+    <col width="14" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18620,785 +19336,825 @@
       <c r="AR1" t="inlineStr">
         <is>
           <t>2022-10-18</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2023-06-20</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>2025-06-23</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.27</v>
+        <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.4</v>
+        <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.55</v>
+        <v>0.3</v>
       </c>
       <c r="K2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="X2" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="L2" s="1" t="n">
-[...20 lines deleted...]
-      <c r="S2" s="1" t="n">
+      <c r="Y2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Z2" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="T2" s="1" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="AA2" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="AB2" s="1" t="n">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="AC2" s="1" t="n">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="AE2" s="1" t="n">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="AF2" s="1" t="n">
-        <v>0.37</v>
+        <v>0.23</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH2" s="1" t="n">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="AI2" s="1" t="n">
-        <v>0.45</v>
+        <v>0.27</v>
       </c>
       <c r="AJ2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="AK2" s="1" t="n">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="AL2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="AM2" s="1" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="AT2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AU2" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="AU2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AV2" s="1" t="n">
-        <v>0.36</v>
+        <v>0.32</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="D3" s="1" t="n">
+      <c r="G3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="H3" s="1" t="n">
         <v>0.35</v>
       </c>
-      <c r="E3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="G3" s="1" t="n">
+      <c r="I3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
-      <c r="H3" s="1" t="n">
-[...5 lines deleted...]
-      <c r="J3" s="1" t="n">
+      <c r="Q3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="K3" s="1" t="n">
-[...31 lines deleted...]
-      </c>
       <c r="V3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="Y3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AA3" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="Z3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AA3" s="1" t="n">
+      <c r="AB3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AF3" s="1" t="n">
         <v>0.45</v>
       </c>
-      <c r="AB3" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AG3" s="1" t="n">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="AH3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="AI3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AK3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.38</v>
       </c>
       <c r="AL3" s="1" t="n">
-        <v>0.55</v>
+        <v>0.41</v>
       </c>
       <c r="AM3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
-      <c r="AN3" s="1" t="n">
+      <c r="AO3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AP3" s="1" t="n">
         <v>0.42</v>
       </c>
-      <c r="AO3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AQ3" s="1" t="n">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="AR3" s="1" t="n">
-        <v>0.6</v>
+        <v>0.39</v>
       </c>
       <c r="AS3" s="1" t="n">
-        <v>0.6</v>
+        <v>0.45</v>
       </c>
       <c r="AT3" s="1" t="n">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="AU3" s="1" t="n">
-        <v>0.42</v>
+        <v>0.3</v>
       </c>
       <c r="AV3" s="1" t="n">
-        <v>0.42</v>
+        <v>0.27</v>
+      </c>
+      <c r="AW3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AX3" s="1" t="n">
+        <v>0.23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
-      <c r="C4" s="1" t="n">
+      <c r="D4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AM4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AP4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AR4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AS4" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="D4" s="1" t="n">
-[...124 lines deleted...]
-      </c>
       <c r="AT4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="AU4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="AV4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.41</v>
+      </c>
+      <c r="AW4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AX4" s="1" t="n">
+        <v>0.35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>71</v>
+        <v>138</v>
       </c>
       <c r="C5" t="n">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="D5" t="n">
-        <v>75</v>
+        <v>136</v>
       </c>
       <c r="E5" t="n">
-        <v>73</v>
+        <v>139</v>
       </c>
       <c r="F5" t="n">
-        <v>72</v>
+        <v>129</v>
       </c>
       <c r="G5" t="n">
-        <v>72</v>
+        <v>139</v>
       </c>
       <c r="H5" t="n">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="I5" t="n">
-        <v>66</v>
+        <v>142</v>
       </c>
       <c r="J5" t="n">
-        <v>70</v>
+        <v>146</v>
       </c>
       <c r="K5" t="n">
-        <v>83</v>
+        <v>139</v>
       </c>
       <c r="L5" t="n">
-        <v>68</v>
+        <v>135</v>
       </c>
       <c r="M5" t="n">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="N5" t="n">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="O5" t="n">
-        <v>69</v>
+        <v>149</v>
       </c>
       <c r="P5" t="n">
-        <v>60</v>
+        <v>147</v>
       </c>
       <c r="Q5" t="n">
-        <v>65</v>
+        <v>138</v>
       </c>
       <c r="R5" t="n">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="S5" t="n">
-        <v>93</v>
+        <v>123</v>
       </c>
       <c r="T5" t="n">
-        <v>68</v>
+        <v>131</v>
       </c>
       <c r="U5" t="n">
-        <v>68</v>
+        <v>132</v>
       </c>
       <c r="V5" t="n">
-        <v>74</v>
+        <v>127</v>
       </c>
       <c r="W5" t="n">
-        <v>70</v>
+        <v>125</v>
       </c>
       <c r="X5" t="n">
-        <v>72</v>
+        <v>132</v>
       </c>
       <c r="Y5" t="n">
-        <v>74</v>
+        <v>132</v>
       </c>
       <c r="Z5" t="n">
-        <v>58</v>
+        <v>127</v>
       </c>
       <c r="AA5" t="n">
-        <v>76</v>
+        <v>132</v>
       </c>
       <c r="AB5" t="n">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="AC5" t="n">
-        <v>54</v>
+        <v>129</v>
       </c>
       <c r="AD5" t="n">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="AE5" t="n">
-        <v>59</v>
+        <v>133</v>
       </c>
       <c r="AF5" t="n">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="AG5" t="n">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="AH5" t="n">
-        <v>75</v>
+        <v>137</v>
       </c>
       <c r="AI5" t="n">
-        <v>73</v>
+        <v>140</v>
       </c>
       <c r="AJ5" t="n">
-        <v>55</v>
+        <v>151</v>
       </c>
       <c r="AK5" t="n">
-        <v>66</v>
+        <v>180</v>
       </c>
       <c r="AL5" t="n">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="AM5" t="n">
-        <v>77</v>
+        <v>147</v>
       </c>
       <c r="AN5" t="n">
-        <v>68</v>
+        <v>142</v>
       </c>
       <c r="AO5" t="n">
-        <v>113</v>
+        <v>145</v>
       </c>
       <c r="AP5" t="n">
-        <v>112</v>
+        <v>155</v>
       </c>
       <c r="AQ5" t="n">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="AR5" t="n">
-        <v>77</v>
+        <v>169</v>
       </c>
       <c r="AS5" t="n">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="AT5" t="n">
-        <v>106</v>
+        <v>136</v>
       </c>
       <c r="AU5" t="n">
         <v>137</v>
       </c>
       <c r="AV5" t="n">
-        <v>126</v>
+        <v>165</v>
+      </c>
+      <c r="AW5" t="n">
+        <v>171</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>185</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>67</v>
+        <v>142</v>
       </c>
       <c r="C6" t="n">
-        <v>49</v>
+        <v>123</v>
       </c>
       <c r="D6" t="n">
-        <v>60</v>
+        <v>118</v>
       </c>
       <c r="E6" t="n">
-        <v>54</v>
+        <v>148</v>
       </c>
       <c r="F6" t="n">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G6" t="n">
-        <v>56</v>
+        <v>132</v>
       </c>
       <c r="H6" t="n">
-        <v>52</v>
+        <v>113</v>
       </c>
       <c r="I6" t="n">
-        <v>54</v>
+        <v>145</v>
       </c>
       <c r="J6" t="n">
-        <v>49</v>
+        <v>143</v>
       </c>
       <c r="K6" t="n">
-        <v>75</v>
+        <v>142</v>
       </c>
       <c r="L6" t="n">
-        <v>57</v>
+        <v>134</v>
       </c>
       <c r="M6" t="n">
-        <v>61</v>
+        <v>137</v>
       </c>
       <c r="N6" t="n">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="O6" t="n">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="P6" t="n">
-        <v>56</v>
+        <v>137</v>
       </c>
       <c r="Q6" t="n">
-        <v>54</v>
+        <v>130</v>
       </c>
       <c r="R6" t="n">
-        <v>66</v>
+        <v>139</v>
       </c>
       <c r="S6" t="n">
-        <v>82</v>
+        <v>136</v>
       </c>
       <c r="T6" t="n">
-        <v>53</v>
+        <v>127</v>
       </c>
       <c r="U6" t="n">
-        <v>59</v>
+        <v>135</v>
       </c>
       <c r="V6" t="n">
-        <v>67</v>
+        <v>138</v>
       </c>
       <c r="W6" t="n">
-        <v>55</v>
+        <v>128</v>
       </c>
       <c r="X6" t="n">
-        <v>54</v>
+        <v>139</v>
       </c>
       <c r="Y6" t="n">
-        <v>70</v>
+        <v>127</v>
       </c>
       <c r="Z6" t="n">
-        <v>47</v>
+        <v>132</v>
       </c>
       <c r="AA6" t="n">
-        <v>64</v>
+        <v>126</v>
       </c>
       <c r="AB6" t="n">
-        <v>64</v>
+        <v>143</v>
       </c>
       <c r="AC6" t="n">
-        <v>50</v>
+        <v>136</v>
       </c>
       <c r="AD6" t="n">
-        <v>69</v>
+        <v>130</v>
       </c>
       <c r="AE6" t="n">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="AF6" t="n">
-        <v>65</v>
+        <v>119</v>
       </c>
       <c r="AG6" t="n">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="AH6" t="n">
-        <v>59</v>
+        <v>115</v>
       </c>
       <c r="AI6" t="n">
-        <v>54</v>
+        <v>120</v>
       </c>
       <c r="AJ6" t="n">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="AK6" t="n">
-        <v>57</v>
+        <v>141</v>
       </c>
       <c r="AL6" t="n">
-        <v>97</v>
+        <v>129</v>
       </c>
       <c r="AM6" t="n">
-        <v>78</v>
+        <v>139</v>
       </c>
       <c r="AN6" t="n">
-        <v>73</v>
+        <v>150</v>
       </c>
       <c r="AO6" t="n">
-        <v>92</v>
+        <v>148</v>
       </c>
       <c r="AP6" t="n">
-        <v>86</v>
+        <v>146</v>
       </c>
       <c r="AQ6" t="n">
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="AR6" t="n">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="AS6" t="n">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="AT6" t="n">
-        <v>71</v>
+        <v>131</v>
       </c>
       <c r="AU6" t="n">
-        <v>72</v>
+        <v>131</v>
       </c>
       <c r="AV6" t="n">
-        <v>78</v>
+        <v>139</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>135</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>