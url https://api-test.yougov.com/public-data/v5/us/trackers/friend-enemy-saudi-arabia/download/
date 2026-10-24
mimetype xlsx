--- v1 (2026-06-27)
+++ v2 (2026-10-24)
@@ -454,51 +454,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -512,50 +512,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -765,50 +766,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -919,50 +925,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -1073,50 +1082,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -1227,50 +1239,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1287</v>
       </c>
       <c r="C5" t="n">
         <v>1174</v>
       </c>
       <c r="D5" t="n">
         <v>1239</v>
       </c>
       <c r="E5" t="n">
         <v>1345</v>
       </c>
       <c r="F5" t="n">
         <v>1289</v>
       </c>
       <c r="G5" t="n">
         <v>1268</v>
       </c>
@@ -1381,50 +1396,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>1270</v>
       </c>
       <c r="AR5" t="n">
         <v>1333</v>
       </c>
       <c r="AS5" t="n">
         <v>1339</v>
       </c>
       <c r="AT5" t="n">
         <v>1303</v>
       </c>
       <c r="AU5" t="n">
         <v>1292</v>
       </c>
       <c r="AV5" t="n">
         <v>1404</v>
       </c>
       <c r="AW5" t="n">
         <v>1452</v>
       </c>
       <c r="AX5" t="n">
         <v>1515</v>
       </c>
+      <c r="AY5" t="n">
+        <v>1501</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1054</v>
       </c>
       <c r="C6" t="n">
         <v>1008</v>
       </c>
       <c r="D6" t="n">
         <v>1033</v>
       </c>
       <c r="E6" t="n">
         <v>1154</v>
       </c>
       <c r="F6" t="n">
         <v>1071</v>
       </c>
       <c r="G6" t="n">
         <v>1076</v>
       </c>
@@ -1534,64 +1552,67 @@
         <v>1210</v>
       </c>
       <c r="AQ6" t="n">
         <v>1228</v>
       </c>
       <c r="AR6" t="n">
         <v>1083</v>
       </c>
       <c r="AS6" t="n">
         <v>1286</v>
       </c>
       <c r="AT6" t="n">
         <v>1088</v>
       </c>
       <c r="AU6" t="n">
         <v>1091</v>
       </c>
       <c r="AV6" t="n">
         <v>1161</v>
       </c>
       <c r="AW6" t="n">
         <v>1158</v>
       </c>
       <c r="AX6" t="n">
         <v>1236</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>1501</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1605,50 +1626,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1858,50 +1880,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -2012,50 +2039,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -2166,50 +2196,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -2320,50 +2353,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>108</v>
       </c>
       <c r="C5" t="n">
         <v>86</v>
       </c>
       <c r="D5" t="n">
         <v>109</v>
       </c>
       <c r="E5" t="n">
         <v>121</v>
       </c>
       <c r="F5" t="n">
         <v>92</v>
       </c>
       <c r="G5" t="n">
         <v>95</v>
       </c>
@@ -2474,50 +2510,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>130</v>
       </c>
       <c r="AR5" t="n">
         <v>155</v>
       </c>
       <c r="AS5" t="n">
         <v>187</v>
       </c>
       <c r="AT5" t="n">
         <v>144</v>
       </c>
       <c r="AU5" t="n">
         <v>156</v>
       </c>
       <c r="AV5" t="n">
         <v>196</v>
       </c>
       <c r="AW5" t="n">
         <v>173</v>
       </c>
       <c r="AX5" t="n">
         <v>201</v>
       </c>
+      <c r="AY5" t="n">
+        <v>176</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>100</v>
       </c>
       <c r="C6" t="n">
         <v>70</v>
       </c>
       <c r="D6" t="n">
         <v>86</v>
       </c>
       <c r="E6" t="n">
         <v>132</v>
       </c>
       <c r="F6" t="n">
         <v>106</v>
       </c>
       <c r="G6" t="n">
         <v>88</v>
       </c>
@@ -2627,64 +2666,67 @@
         <v>131</v>
       </c>
       <c r="AQ6" t="n">
         <v>146</v>
       </c>
       <c r="AR6" t="n">
         <v>114</v>
       </c>
       <c r="AS6" t="n">
         <v>160</v>
       </c>
       <c r="AT6" t="n">
         <v>113</v>
       </c>
       <c r="AU6" t="n">
         <v>116</v>
       </c>
       <c r="AV6" t="n">
         <v>121</v>
       </c>
       <c r="AW6" t="n">
         <v>125</v>
       </c>
       <c r="AX6" t="n">
         <v>148</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2698,50 +2740,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2951,50 +2994,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -3105,50 +3153,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3259,50 +3310,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -3413,50 +3467,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>71</v>
       </c>
       <c r="C5" t="n">
         <v>63</v>
       </c>
       <c r="D5" t="n">
         <v>75</v>
       </c>
       <c r="E5" t="n">
         <v>73</v>
       </c>
       <c r="F5" t="n">
         <v>72</v>
       </c>
       <c r="G5" t="n">
         <v>72</v>
       </c>
@@ -3567,50 +3624,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>119</v>
       </c>
       <c r="AR5" t="n">
         <v>77</v>
       </c>
       <c r="AS5" t="n">
         <v>60</v>
       </c>
       <c r="AT5" t="n">
         <v>106</v>
       </c>
       <c r="AU5" t="n">
         <v>137</v>
       </c>
       <c r="AV5" t="n">
         <v>126</v>
       </c>
       <c r="AW5" t="n">
         <v>112</v>
       </c>
       <c r="AX5" t="n">
         <v>102</v>
       </c>
+      <c r="AY5" t="n">
+        <v>107</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>67</v>
       </c>
       <c r="C6" t="n">
         <v>49</v>
       </c>
       <c r="D6" t="n">
         <v>60</v>
       </c>
       <c r="E6" t="n">
         <v>54</v>
       </c>
       <c r="F6" t="n">
         <v>53</v>
       </c>
       <c r="G6" t="n">
         <v>56</v>
       </c>
@@ -3720,64 +3780,67 @@
         <v>86</v>
       </c>
       <c r="AQ6" t="n">
         <v>90</v>
       </c>
       <c r="AR6" t="n">
         <v>76</v>
       </c>
       <c r="AS6" t="n">
         <v>87</v>
       </c>
       <c r="AT6" t="n">
         <v>71</v>
       </c>
       <c r="AU6" t="n">
         <v>72</v>
       </c>
       <c r="AV6" t="n">
         <v>78</v>
       </c>
       <c r="AW6" t="n">
         <v>85</v>
       </c>
       <c r="AX6" t="n">
         <v>60</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3791,50 +3854,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4044,50 +4108,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -4198,50 +4267,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -4352,50 +4424,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -4506,50 +4581,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>389</v>
       </c>
       <c r="C5" t="n">
         <v>331</v>
       </c>
       <c r="D5" t="n">
         <v>361</v>
       </c>
       <c r="E5" t="n">
         <v>383</v>
       </c>
       <c r="F5" t="n">
         <v>342</v>
       </c>
       <c r="G5" t="n">
         <v>343</v>
       </c>
@@ -4660,50 +4738,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>319</v>
       </c>
       <c r="AR5" t="n">
         <v>287</v>
       </c>
       <c r="AS5" t="n">
         <v>331</v>
       </c>
       <c r="AT5" t="n">
         <v>385</v>
       </c>
       <c r="AU5" t="n">
         <v>423</v>
       </c>
       <c r="AV5" t="n">
         <v>378</v>
       </c>
       <c r="AW5" t="n">
         <v>332</v>
       </c>
       <c r="AX5" t="n">
         <v>416</v>
       </c>
+      <c r="AY5" t="n">
+        <v>345</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>335</v>
       </c>
       <c r="C6" t="n">
         <v>272</v>
       </c>
       <c r="D6" t="n">
         <v>294</v>
       </c>
       <c r="E6" t="n">
         <v>375</v>
       </c>
       <c r="F6" t="n">
         <v>340</v>
       </c>
       <c r="G6" t="n">
         <v>323</v>
       </c>
@@ -4813,64 +4894,67 @@
         <v>361</v>
       </c>
       <c r="AQ6" t="n">
         <v>371</v>
       </c>
       <c r="AR6" t="n">
         <v>288</v>
       </c>
       <c r="AS6" t="n">
         <v>406</v>
       </c>
       <c r="AT6" t="n">
         <v>291</v>
       </c>
       <c r="AU6" t="n">
         <v>300</v>
       </c>
       <c r="AV6" t="n">
         <v>301</v>
       </c>
       <c r="AW6" t="n">
         <v>280</v>
       </c>
       <c r="AX6" t="n">
         <v>373</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>453</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4884,50 +4968,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5137,50 +5222,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -5291,50 +5381,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -5445,50 +5538,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -5599,50 +5695,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>469</v>
       </c>
       <c r="C5" t="n">
         <v>435</v>
       </c>
       <c r="D5" t="n">
         <v>437</v>
       </c>
       <c r="E5" t="n">
         <v>496</v>
       </c>
       <c r="F5" t="n">
         <v>480</v>
       </c>
       <c r="G5" t="n">
         <v>473</v>
       </c>
@@ -5753,50 +5852,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>441</v>
       </c>
       <c r="AR5" t="n">
         <v>516</v>
       </c>
       <c r="AS5" t="n">
         <v>444</v>
       </c>
       <c r="AT5" t="n">
         <v>426</v>
       </c>
       <c r="AU5" t="n">
         <v>395</v>
       </c>
       <c r="AV5" t="n">
         <v>485</v>
       </c>
       <c r="AW5" t="n">
         <v>522</v>
       </c>
       <c r="AX5" t="n">
         <v>521</v>
       </c>
+      <c r="AY5" t="n">
+        <v>514</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>361</v>
       </c>
       <c r="C6" t="n">
         <v>359</v>
       </c>
       <c r="D6" t="n">
         <v>358</v>
       </c>
       <c r="E6" t="n">
         <v>400</v>
       </c>
       <c r="F6" t="n">
         <v>365</v>
       </c>
       <c r="G6" t="n">
         <v>380</v>
       </c>
@@ -5906,64 +6008,67 @@
         <v>377</v>
       </c>
       <c r="AQ6" t="n">
         <v>372</v>
       </c>
       <c r="AR6" t="n">
         <v>351</v>
       </c>
       <c r="AS6" t="n">
         <v>402</v>
       </c>
       <c r="AT6" t="n">
         <v>340</v>
       </c>
       <c r="AU6" t="n">
         <v>328</v>
       </c>
       <c r="AV6" t="n">
         <v>381</v>
       </c>
       <c r="AW6" t="n">
         <v>373</v>
       </c>
       <c r="AX6" t="n">
         <v>371</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5977,50 +6082,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6230,50 +6336,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -6384,50 +6495,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -6538,50 +6652,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -6692,50 +6809,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>268</v>
       </c>
       <c r="C5" t="n">
         <v>265</v>
       </c>
       <c r="D5" t="n">
         <v>292</v>
       </c>
       <c r="E5" t="n">
         <v>292</v>
       </c>
       <c r="F5" t="n">
         <v>303</v>
       </c>
       <c r="G5" t="n">
         <v>295</v>
       </c>
@@ -6846,50 +6966,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>305</v>
       </c>
       <c r="AR5" t="n">
         <v>330</v>
       </c>
       <c r="AS5" t="n">
         <v>353</v>
       </c>
       <c r="AT5" t="n">
         <v>306</v>
       </c>
       <c r="AU5" t="n">
         <v>287</v>
       </c>
       <c r="AV5" t="n">
         <v>357</v>
       </c>
       <c r="AW5" t="n">
         <v>378</v>
       </c>
       <c r="AX5" t="n">
         <v>382</v>
       </c>
+      <c r="AY5" t="n">
+        <v>417</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>221</v>
       </c>
       <c r="C6" t="n">
         <v>242</v>
       </c>
       <c r="D6" t="n">
         <v>240</v>
       </c>
       <c r="E6" t="n">
         <v>244</v>
       </c>
       <c r="F6" t="n">
         <v>238</v>
       </c>
       <c r="G6" t="n">
         <v>238</v>
       </c>
@@ -6999,64 +7122,67 @@
         <v>300</v>
       </c>
       <c r="AQ6" t="n">
         <v>311</v>
       </c>
       <c r="AR6" t="n">
         <v>279</v>
       </c>
       <c r="AS6" t="n">
         <v>300</v>
       </c>
       <c r="AT6" t="n">
         <v>277</v>
       </c>
       <c r="AU6" t="n">
         <v>282</v>
       </c>
       <c r="AV6" t="n">
         <v>305</v>
       </c>
       <c r="AW6" t="n">
         <v>312</v>
       </c>
       <c r="AX6" t="n">
         <v>312</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7070,50 +7196,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7323,50 +7450,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -7477,50 +7609,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -7631,50 +7766,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -7785,50 +7923,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>161</v>
       </c>
       <c r="C5" t="n">
         <v>143</v>
       </c>
       <c r="D5" t="n">
         <v>149</v>
       </c>
       <c r="E5" t="n">
         <v>174</v>
       </c>
       <c r="F5" t="n">
         <v>164</v>
       </c>
       <c r="G5" t="n">
         <v>157</v>
       </c>
@@ -7939,50 +8080,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>205</v>
       </c>
       <c r="AR5" t="n">
         <v>200</v>
       </c>
       <c r="AS5" t="n">
         <v>211</v>
       </c>
       <c r="AT5" t="n">
         <v>186</v>
       </c>
       <c r="AU5" t="n">
         <v>187</v>
       </c>
       <c r="AV5" t="n">
         <v>184</v>
       </c>
       <c r="AW5" t="n">
         <v>220</v>
       </c>
       <c r="AX5" t="n">
         <v>196</v>
       </c>
+      <c r="AY5" t="n">
+        <v>225</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>138</v>
       </c>
       <c r="C6" t="n">
         <v>134</v>
       </c>
       <c r="D6" t="n">
         <v>140</v>
       </c>
       <c r="E6" t="n">
         <v>135</v>
       </c>
       <c r="F6" t="n">
         <v>128</v>
       </c>
       <c r="G6" t="n">
         <v>136</v>
       </c>
@@ -8092,64 +8236,67 @@
         <v>171</v>
       </c>
       <c r="AQ6" t="n">
         <v>174</v>
       </c>
       <c r="AR6" t="n">
         <v>165</v>
       </c>
       <c r="AS6" t="n">
         <v>178</v>
       </c>
       <c r="AT6" t="n">
         <v>179</v>
       </c>
       <c r="AU6" t="n">
         <v>181</v>
       </c>
       <c r="AV6" t="n">
         <v>173</v>
       </c>
       <c r="AW6" t="n">
         <v>193</v>
       </c>
       <c r="AX6" t="n">
         <v>181</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8163,50 +8310,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8416,50 +8564,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -8570,50 +8723,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -8724,50 +8880,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -8878,50 +9037,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>503</v>
       </c>
       <c r="C5" t="n">
         <v>475</v>
       </c>
       <c r="D5" t="n">
         <v>482</v>
       </c>
       <c r="E5" t="n">
         <v>541</v>
       </c>
       <c r="F5" t="n">
         <v>492</v>
       </c>
       <c r="G5" t="n">
         <v>511</v>
       </c>
@@ -9032,50 +9194,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>474</v>
       </c>
       <c r="AR5" t="n">
         <v>505</v>
       </c>
       <c r="AS5" t="n">
         <v>502</v>
       </c>
       <c r="AT5" t="n">
         <v>439</v>
       </c>
       <c r="AU5" t="n">
         <v>461</v>
       </c>
       <c r="AV5" t="n">
         <v>527</v>
       </c>
       <c r="AW5" t="n">
         <v>533</v>
       </c>
       <c r="AX5" t="n">
         <v>550</v>
       </c>
+      <c r="AY5" t="n">
+        <v>555</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>364</v>
       </c>
       <c r="C6" t="n">
         <v>366</v>
       </c>
       <c r="D6" t="n">
         <v>352</v>
       </c>
       <c r="E6" t="n">
         <v>423</v>
       </c>
       <c r="F6" t="n">
         <v>379</v>
       </c>
       <c r="G6" t="n">
         <v>379</v>
       </c>
@@ -9185,64 +9350,67 @@
         <v>449</v>
       </c>
       <c r="AQ6" t="n">
         <v>452</v>
       </c>
       <c r="AR6" t="n">
         <v>382</v>
       </c>
       <c r="AS6" t="n">
         <v>442</v>
       </c>
       <c r="AT6" t="n">
         <v>393</v>
       </c>
       <c r="AU6" t="n">
         <v>391</v>
       </c>
       <c r="AV6" t="n">
         <v>430</v>
       </c>
       <c r="AW6" t="n">
         <v>396</v>
       </c>
       <c r="AX6" t="n">
         <v>439</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>501</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9256,50 +9424,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9509,50 +9678,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -9663,50 +9837,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -9817,50 +9994,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -9971,50 +10151,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>455</v>
       </c>
       <c r="C5" t="n">
         <v>404</v>
       </c>
       <c r="D5" t="n">
         <v>453</v>
       </c>
       <c r="E5" t="n">
         <v>482</v>
       </c>
       <c r="F5" t="n">
         <v>463</v>
       </c>
       <c r="G5" t="n">
         <v>435</v>
       </c>
@@ -10125,50 +10308,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>413</v>
       </c>
       <c r="AR5" t="n">
         <v>436</v>
       </c>
       <c r="AS5" t="n">
         <v>461</v>
       </c>
       <c r="AT5" t="n">
         <v>470</v>
       </c>
       <c r="AU5" t="n">
         <v>442</v>
       </c>
       <c r="AV5" t="n">
         <v>466</v>
       </c>
       <c r="AW5" t="n">
         <v>501</v>
       </c>
       <c r="AX5" t="n">
         <v>520</v>
       </c>
+      <c r="AY5" t="n">
+        <v>494</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>400</v>
       </c>
       <c r="C6" t="n">
         <v>347</v>
       </c>
       <c r="D6" t="n">
         <v>377</v>
       </c>
       <c r="E6" t="n">
         <v>416</v>
       </c>
       <c r="F6" t="n">
         <v>376</v>
       </c>
       <c r="G6" t="n">
         <v>368</v>
       </c>
@@ -10278,64 +10464,67 @@
         <v>412</v>
       </c>
       <c r="AQ6" t="n">
         <v>398</v>
       </c>
       <c r="AR6" t="n">
         <v>337</v>
       </c>
       <c r="AS6" t="n">
         <v>415</v>
       </c>
       <c r="AT6" t="n">
         <v>313</v>
       </c>
       <c r="AU6" t="n">
         <v>317</v>
       </c>
       <c r="AV6" t="n">
         <v>298</v>
       </c>
       <c r="AW6" t="n">
         <v>329</v>
       </c>
       <c r="AX6" t="n">
         <v>331</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10349,50 +10538,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10602,50 +10792,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -10756,50 +10951,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -10910,50 +11108,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -11064,50 +11265,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>329</v>
       </c>
       <c r="C5" t="n">
         <v>295</v>
       </c>
       <c r="D5" t="n">
         <v>304</v>
       </c>
       <c r="E5" t="n">
         <v>322</v>
       </c>
       <c r="F5" t="n">
         <v>334</v>
       </c>
       <c r="G5" t="n">
         <v>322</v>
       </c>
@@ -11218,50 +11422,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>383</v>
       </c>
       <c r="AR5" t="n">
         <v>392</v>
       </c>
       <c r="AS5" t="n">
         <v>376</v>
       </c>
       <c r="AT5" t="n">
         <v>394</v>
       </c>
       <c r="AU5" t="n">
         <v>389</v>
       </c>
       <c r="AV5" t="n">
         <v>411</v>
       </c>
       <c r="AW5" t="n">
         <v>418</v>
       </c>
       <c r="AX5" t="n">
         <v>445</v>
       </c>
+      <c r="AY5" t="n">
+        <v>452</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>291</v>
       </c>
       <c r="C6" t="n">
         <v>295</v>
       </c>
       <c r="D6" t="n">
         <v>304</v>
       </c>
       <c r="E6" t="n">
         <v>315</v>
       </c>
       <c r="F6" t="n">
         <v>316</v>
       </c>
       <c r="G6" t="n">
         <v>328</v>
       </c>
@@ -11371,64 +11578,67 @@
         <v>349</v>
       </c>
       <c r="AQ6" t="n">
         <v>377</v>
       </c>
       <c r="AR6" t="n">
         <v>363</v>
       </c>
       <c r="AS6" t="n">
         <v>429</v>
       </c>
       <c r="AT6" t="n">
         <v>382</v>
       </c>
       <c r="AU6" t="n">
         <v>383</v>
       </c>
       <c r="AV6" t="n">
         <v>433</v>
       </c>
       <c r="AW6" t="n">
         <v>433</v>
       </c>
       <c r="AX6" t="n">
         <v>466</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>548</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11442,50 +11652,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11695,50 +11906,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -11849,50 +12065,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -12003,50 +12222,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -12157,50 +12379,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>247</v>
       </c>
       <c r="C5" t="n">
         <v>168</v>
       </c>
       <c r="D5" t="n">
         <v>171</v>
       </c>
       <c r="E5" t="n">
         <v>262</v>
       </c>
       <c r="F5" t="n">
         <v>209</v>
       </c>
       <c r="G5" t="n">
         <v>225</v>
       </c>
@@ -12311,50 +12536,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>243</v>
       </c>
       <c r="AR5" t="n">
         <v>168</v>
       </c>
       <c r="AS5" t="n">
         <v>257</v>
       </c>
       <c r="AT5" t="n">
         <v>117</v>
       </c>
       <c r="AU5" t="n">
         <v>124</v>
       </c>
       <c r="AV5" t="n">
         <v>278</v>
       </c>
       <c r="AW5" t="n">
         <v>259</v>
       </c>
       <c r="AX5" t="n">
         <v>309</v>
       </c>
+      <c r="AY5" t="n">
+        <v>207</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>192</v>
       </c>
       <c r="C6" t="n">
         <v>127</v>
       </c>
       <c r="D6" t="n">
         <v>137</v>
       </c>
       <c r="E6" t="n">
         <v>203</v>
       </c>
       <c r="F6" t="n">
         <v>172</v>
       </c>
       <c r="G6" t="n">
         <v>183</v>
       </c>
@@ -12464,64 +12692,67 @@
         <v>184</v>
       </c>
       <c r="AQ6" t="n">
         <v>232</v>
       </c>
       <c r="AR6" t="n">
         <v>148</v>
       </c>
       <c r="AS6" t="n">
         <v>241</v>
       </c>
       <c r="AT6" t="n">
         <v>168</v>
       </c>
       <c r="AU6" t="n">
         <v>163</v>
       </c>
       <c r="AV6" t="n">
         <v>181</v>
       </c>
       <c r="AW6" t="n">
         <v>186</v>
       </c>
       <c r="AX6" t="n">
         <v>193</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12535,50 +12766,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12788,50 +13020,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -12942,50 +13179,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -13096,50 +13336,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -13250,50 +13493,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>299</v>
       </c>
       <c r="C5" t="n">
         <v>286</v>
       </c>
       <c r="D5" t="n">
         <v>330</v>
       </c>
       <c r="E5" t="n">
         <v>326</v>
       </c>
       <c r="F5" t="n">
         <v>334</v>
       </c>
       <c r="G5" t="n">
         <v>326</v>
       </c>
@@ -13404,50 +13650,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>205</v>
       </c>
       <c r="AR5" t="n">
         <v>246</v>
       </c>
       <c r="AS5" t="n">
         <v>244</v>
       </c>
       <c r="AT5" t="n">
         <v>261</v>
       </c>
       <c r="AU5" t="n">
         <v>232</v>
       </c>
       <c r="AV5" t="n">
         <v>304</v>
       </c>
       <c r="AW5" t="n">
         <v>378</v>
       </c>
       <c r="AX5" t="n">
         <v>384</v>
       </c>
+      <c r="AY5" t="n">
+        <v>338</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>225</v>
       </c>
       <c r="C6" t="n">
         <v>204</v>
       </c>
       <c r="D6" t="n">
         <v>220</v>
       </c>
       <c r="E6" t="n">
         <v>265</v>
       </c>
       <c r="F6" t="n">
         <v>229</v>
       </c>
       <c r="G6" t="n">
         <v>240</v>
       </c>
@@ -13557,64 +13806,67 @@
         <v>282</v>
       </c>
       <c r="AQ6" t="n">
         <v>252</v>
       </c>
       <c r="AR6" t="n">
         <v>228</v>
       </c>
       <c r="AS6" t="n">
         <v>303</v>
       </c>
       <c r="AT6" t="n">
         <v>245</v>
       </c>
       <c r="AU6" t="n">
         <v>256</v>
       </c>
       <c r="AV6" t="n">
         <v>267</v>
       </c>
       <c r="AW6" t="n">
         <v>264</v>
       </c>
       <c r="AX6" t="n">
         <v>284</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13628,50 +13880,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13881,50 +14134,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -14035,50 +14293,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -14189,50 +14450,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -14343,50 +14607,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>516</v>
       </c>
       <c r="C5" t="n">
         <v>480</v>
       </c>
       <c r="D5" t="n">
         <v>441</v>
       </c>
       <c r="E5" t="n">
         <v>534</v>
       </c>
       <c r="F5" t="n">
         <v>499</v>
       </c>
       <c r="G5" t="n">
         <v>481</v>
       </c>
@@ -14497,50 +14764,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>477</v>
       </c>
       <c r="AR5" t="n">
         <v>594</v>
       </c>
       <c r="AS5" t="n">
         <v>518</v>
       </c>
       <c r="AT5" t="n">
         <v>588</v>
       </c>
       <c r="AU5" t="n">
         <v>545</v>
       </c>
       <c r="AV5" t="n">
         <v>457</v>
       </c>
       <c r="AW5" t="n">
         <v>484</v>
       </c>
       <c r="AX5" t="n">
         <v>473</v>
       </c>
+      <c r="AY5" t="n">
+        <v>537</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>386</v>
       </c>
       <c r="C6" t="n">
         <v>416</v>
       </c>
       <c r="D6" t="n">
         <v>398</v>
       </c>
       <c r="E6" t="n">
         <v>422</v>
       </c>
       <c r="F6" t="n">
         <v>402</v>
       </c>
       <c r="G6" t="n">
         <v>383</v>
       </c>
@@ -14650,64 +14920,67 @@
         <v>435</v>
       </c>
       <c r="AQ6" t="n">
         <v>434</v>
       </c>
       <c r="AR6" t="n">
         <v>393</v>
       </c>
       <c r="AS6" t="n">
         <v>432</v>
       </c>
       <c r="AT6" t="n">
         <v>383</v>
       </c>
       <c r="AU6" t="n">
         <v>382</v>
       </c>
       <c r="AV6" t="n">
         <v>405</v>
       </c>
       <c r="AW6" t="n">
         <v>404</v>
       </c>
       <c r="AX6" t="n">
         <v>430</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>484</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14721,50 +14994,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14974,50 +15248,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -15128,50 +15407,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -15282,50 +15564,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -15436,50 +15721,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>225</v>
       </c>
       <c r="C5" t="n">
         <v>240</v>
       </c>
       <c r="D5" t="n">
         <v>297</v>
       </c>
       <c r="E5" t="n">
         <v>223</v>
       </c>
       <c r="F5" t="n">
         <v>247</v>
       </c>
       <c r="G5" t="n">
         <v>236</v>
       </c>
@@ -15590,50 +15878,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>345</v>
       </c>
       <c r="AR5" t="n">
         <v>325</v>
       </c>
       <c r="AS5" t="n">
         <v>320</v>
       </c>
       <c r="AT5" t="n">
         <v>337</v>
       </c>
       <c r="AU5" t="n">
         <v>391</v>
       </c>
       <c r="AV5" t="n">
         <v>365</v>
       </c>
       <c r="AW5" t="n">
         <v>331</v>
       </c>
       <c r="AX5" t="n">
         <v>349</v>
       </c>
+      <c r="AY5" t="n">
+        <v>419</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>251</v>
       </c>
       <c r="C6" t="n">
         <v>260</v>
       </c>
       <c r="D6" t="n">
         <v>277</v>
       </c>
       <c r="E6" t="n">
         <v>264</v>
       </c>
       <c r="F6" t="n">
         <v>269</v>
       </c>
       <c r="G6" t="n">
         <v>271</v>
       </c>
@@ -15743,64 +16034,67 @@
         <v>308</v>
       </c>
       <c r="AQ6" t="n">
         <v>309</v>
       </c>
       <c r="AR6" t="n">
         <v>313</v>
       </c>
       <c r="AS6" t="n">
         <v>311</v>
       </c>
       <c r="AT6" t="n">
         <v>291</v>
       </c>
       <c r="AU6" t="n">
         <v>291</v>
       </c>
       <c r="AV6" t="n">
         <v>308</v>
       </c>
       <c r="AW6" t="n">
         <v>304</v>
       </c>
       <c r="AX6" t="n">
         <v>329</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15814,50 +16108,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16067,50 +16362,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -16221,50 +16521,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -16375,50 +16678,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -16529,50 +16835,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>621</v>
       </c>
       <c r="C5" t="n">
         <v>493</v>
       </c>
       <c r="D5" t="n">
         <v>557</v>
       </c>
       <c r="E5" t="n">
         <v>613</v>
       </c>
       <c r="F5" t="n">
         <v>570</v>
       </c>
       <c r="G5" t="n">
         <v>550</v>
       </c>
@@ -16683,50 +16992,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>578</v>
       </c>
       <c r="AR5" t="n">
         <v>633</v>
       </c>
       <c r="AS5" t="n">
         <v>620</v>
       </c>
       <c r="AT5" t="n">
         <v>565</v>
       </c>
       <c r="AU5" t="n">
         <v>563</v>
       </c>
       <c r="AV5" t="n">
         <v>668</v>
       </c>
       <c r="AW5" t="n">
         <v>638</v>
       </c>
       <c r="AX5" t="n">
         <v>716</v>
       </c>
+      <c r="AY5" t="n">
+        <v>665</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>531</v>
       </c>
       <c r="C6" t="n">
         <v>460</v>
       </c>
       <c r="D6" t="n">
         <v>476</v>
       </c>
       <c r="E6" t="n">
         <v>559</v>
       </c>
       <c r="F6" t="n">
         <v>519</v>
       </c>
       <c r="G6" t="n">
         <v>505</v>
       </c>
@@ -16836,64 +17148,67 @@
         <v>562</v>
       </c>
       <c r="AQ6" t="n">
         <v>593</v>
       </c>
       <c r="AR6" t="n">
         <v>514</v>
       </c>
       <c r="AS6" t="n">
         <v>630</v>
       </c>
       <c r="AT6" t="n">
         <v>505</v>
       </c>
       <c r="AU6" t="n">
         <v>514</v>
       </c>
       <c r="AV6" t="n">
         <v>558</v>
       </c>
       <c r="AW6" t="n">
         <v>560</v>
       </c>
       <c r="AX6" t="n">
         <v>580</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>705</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16907,50 +17222,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17160,50 +17476,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -17314,50 +17635,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -17468,50 +17792,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -17622,50 +17949,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>666</v>
       </c>
       <c r="C5" t="n">
         <v>681</v>
       </c>
       <c r="D5" t="n">
         <v>682</v>
       </c>
       <c r="E5" t="n">
         <v>732</v>
       </c>
       <c r="F5" t="n">
         <v>719</v>
       </c>
       <c r="G5" t="n">
         <v>718</v>
       </c>
@@ -17776,50 +18106,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>692</v>
       </c>
       <c r="AR5" t="n">
         <v>700</v>
       </c>
       <c r="AS5" t="n">
         <v>719</v>
       </c>
       <c r="AT5" t="n">
         <v>738</v>
       </c>
       <c r="AU5" t="n">
         <v>729</v>
       </c>
       <c r="AV5" t="n">
         <v>736</v>
       </c>
       <c r="AW5" t="n">
         <v>814</v>
       </c>
       <c r="AX5" t="n">
         <v>799</v>
       </c>
+      <c r="AY5" t="n">
+        <v>836</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>524</v>
       </c>
       <c r="C6" t="n">
         <v>547</v>
       </c>
       <c r="D6" t="n">
         <v>557</v>
       </c>
       <c r="E6" t="n">
         <v>595</v>
       </c>
       <c r="F6" t="n">
         <v>552</v>
       </c>
       <c r="G6" t="n">
         <v>571</v>
       </c>
@@ -17929,64 +18262,67 @@
         <v>648</v>
       </c>
       <c r="AQ6" t="n">
         <v>635</v>
       </c>
       <c r="AR6" t="n">
         <v>568</v>
       </c>
       <c r="AS6" t="n">
         <v>657</v>
       </c>
       <c r="AT6" t="n">
         <v>583</v>
       </c>
       <c r="AU6" t="n">
         <v>577</v>
       </c>
       <c r="AV6" t="n">
         <v>603</v>
       </c>
       <c r="AW6" t="n">
         <v>598</v>
       </c>
       <c r="AX6" t="n">
         <v>656</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>796</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18000,50 +18336,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18253,50 +18590,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -18407,50 +18749,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -18561,50 +18906,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -18715,50 +19063,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>970</v>
       </c>
       <c r="C5" t="n">
         <v>888</v>
       </c>
       <c r="D5" t="n">
         <v>919</v>
       </c>
       <c r="E5" t="n">
         <v>1012</v>
       </c>
       <c r="F5" t="n">
         <v>996</v>
       </c>
       <c r="G5" t="n">
         <v>962</v>
       </c>
@@ -18869,50 +19220,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>893</v>
       </c>
       <c r="AR5" t="n">
         <v>932</v>
       </c>
       <c r="AS5" t="n">
         <v>939</v>
       </c>
       <c r="AT5" t="n">
         <v>917</v>
       </c>
       <c r="AU5" t="n">
         <v>862</v>
       </c>
       <c r="AV5" t="n">
         <v>917</v>
       </c>
       <c r="AW5" t="n">
         <v>996</v>
       </c>
       <c r="AX5" t="n">
         <v>1027</v>
       </c>
+      <c r="AY5" t="n">
+        <v>1048</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>745</v>
       </c>
       <c r="C6" t="n">
         <v>765</v>
       </c>
       <c r="D6" t="n">
         <v>769</v>
       </c>
       <c r="E6" t="n">
         <v>820</v>
       </c>
       <c r="F6" t="n">
         <v>788</v>
       </c>
       <c r="G6" t="n">
         <v>800</v>
       </c>
@@ -19022,64 +19376,67 @@
         <v>846</v>
       </c>
       <c r="AQ6" t="n">
         <v>842</v>
       </c>
       <c r="AR6" t="n">
         <v>762</v>
       </c>
       <c r="AS6" t="n">
         <v>874</v>
       </c>
       <c r="AT6" t="n">
         <v>772</v>
       </c>
       <c r="AU6" t="n">
         <v>773</v>
       </c>
       <c r="AV6" t="n">
         <v>823</v>
       </c>
       <c r="AW6" t="n">
         <v>812</v>
       </c>
       <c r="AX6" t="n">
         <v>877</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX6"/>
+  <dimension ref="A1:AY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19093,50 +19450,51 @@
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
+    <col width="14" customWidth="1" min="51" max="51"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [Saudi Arabia]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-07</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19346,50 +19704,55 @@
       <c r="AT1" t="inlineStr">
         <is>
           <t>2023-08-22</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2023-10-17</t>
         </is>
       </c>
       <c r="AV1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="AW1" t="inlineStr">
         <is>
           <t>2025-06-23</t>
         </is>
       </c>
       <c r="AX1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -19500,50 +19863,53 @@
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AY2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -19654,50 +20020,53 @@
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AY3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -19808,50 +20177,53 @@
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AY4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>138</v>
       </c>
       <c r="C5" t="n">
         <v>137</v>
       </c>
       <c r="D5" t="n">
         <v>136</v>
       </c>
       <c r="E5" t="n">
         <v>139</v>
       </c>
       <c r="F5" t="n">
         <v>129</v>
       </c>
       <c r="G5" t="n">
         <v>139</v>
       </c>
@@ -19962,50 +20334,53 @@
       </c>
       <c r="AQ5" t="n">
         <v>128</v>
       </c>
       <c r="AR5" t="n">
         <v>169</v>
       </c>
       <c r="AS5" t="n">
         <v>153</v>
       </c>
       <c r="AT5" t="n">
         <v>136</v>
       </c>
       <c r="AU5" t="n">
         <v>137</v>
       </c>
       <c r="AV5" t="n">
         <v>165</v>
       </c>
       <c r="AW5" t="n">
         <v>171</v>
       </c>
       <c r="AX5" t="n">
         <v>185</v>
       </c>
+      <c r="AY5" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>142</v>
       </c>
       <c r="C6" t="n">
         <v>123</v>
       </c>
       <c r="D6" t="n">
         <v>118</v>
       </c>
       <c r="E6" t="n">
         <v>148</v>
       </c>
       <c r="F6" t="n">
         <v>124</v>
       </c>
       <c r="G6" t="n">
         <v>132</v>
       </c>
@@ -20115,46 +20490,49 @@
         <v>146</v>
       </c>
       <c r="AQ6" t="n">
         <v>150</v>
       </c>
       <c r="AR6" t="n">
         <v>130</v>
       </c>
       <c r="AS6" t="n">
         <v>165</v>
       </c>
       <c r="AT6" t="n">
         <v>131</v>
       </c>
       <c r="AU6" t="n">
         <v>131</v>
       </c>
       <c r="AV6" t="n">
         <v>139</v>
       </c>
       <c r="AW6" t="n">
         <v>135</v>
       </c>
       <c r="AX6" t="n">
         <v>152</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>