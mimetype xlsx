--- v0 (2026-06-10)
+++ v1 (2026-07-28)
@@ -454,51 +454,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -538,50 +538,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -921,50 +922,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.83</v>
       </c>
@@ -1153,50 +1159,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1385,50 +1394,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1617,50 +1629,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1165</v>
       </c>
       <c r="C5" t="n">
         <v>1239</v>
       </c>
       <c r="D5" t="n">
         <v>1338</v>
       </c>
       <c r="E5" t="n">
         <v>1296</v>
       </c>
       <c r="F5" t="n">
         <v>1266</v>
       </c>
       <c r="G5" t="n">
         <v>1245</v>
       </c>
@@ -1849,50 +1864,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>1269</v>
       </c>
       <c r="BR5" t="n">
         <v>1315</v>
       </c>
       <c r="BS5" t="n">
         <v>1306</v>
       </c>
       <c r="BT5" t="n">
         <v>1406</v>
       </c>
       <c r="BU5" t="n">
         <v>1405</v>
       </c>
       <c r="BV5" t="n">
         <v>1369</v>
       </c>
       <c r="BW5" t="n">
         <v>1445</v>
       </c>
       <c r="BX5" t="n">
         <v>1401</v>
       </c>
+      <c r="BY5" t="n">
+        <v>1445</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1001</v>
       </c>
       <c r="C6" t="n">
         <v>1036</v>
       </c>
       <c r="D6" t="n">
         <v>1146</v>
       </c>
       <c r="E6" t="n">
         <v>1080</v>
       </c>
       <c r="F6" t="n">
         <v>1081</v>
       </c>
       <c r="G6" t="n">
         <v>1044</v>
       </c>
@@ -2080,64 +2098,67 @@
         <v>1186</v>
       </c>
       <c r="BQ6" t="n">
         <v>1181</v>
       </c>
       <c r="BR6" t="n">
         <v>1087</v>
       </c>
       <c r="BS6" t="n">
         <v>1263</v>
       </c>
       <c r="BT6" t="n">
         <v>1186</v>
       </c>
       <c r="BU6" t="n">
         <v>1158</v>
       </c>
       <c r="BV6" t="n">
         <v>1150</v>
       </c>
       <c r="BW6" t="n">
         <v>1199</v>
       </c>
       <c r="BX6" t="n">
         <v>1146</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>1187</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2177,50 +2198,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2560,50 +2582,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -2792,50 +2819,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.72</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -3024,50 +3054,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -3256,50 +3289,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>86</v>
       </c>
       <c r="C5" t="n">
         <v>110</v>
       </c>
       <c r="D5" t="n">
         <v>120</v>
       </c>
       <c r="E5" t="n">
         <v>90</v>
       </c>
       <c r="F5" t="n">
         <v>95</v>
       </c>
       <c r="G5" t="n">
         <v>92</v>
       </c>
@@ -3488,50 +3524,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>90</v>
       </c>
       <c r="BR5" t="n">
         <v>189</v>
       </c>
       <c r="BS5" t="n">
         <v>131</v>
       </c>
       <c r="BT5" t="n">
         <v>191</v>
       </c>
       <c r="BU5" t="n">
         <v>206</v>
       </c>
       <c r="BV5" t="n">
         <v>176</v>
       </c>
       <c r="BW5" t="n">
         <v>197</v>
       </c>
       <c r="BX5" t="n">
         <v>200</v>
       </c>
+      <c r="BY5" t="n">
+        <v>202</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>69</v>
       </c>
       <c r="C6" t="n">
         <v>86</v>
       </c>
       <c r="D6" t="n">
         <v>132</v>
       </c>
       <c r="E6" t="n">
         <v>105</v>
       </c>
       <c r="F6" t="n">
         <v>88</v>
       </c>
       <c r="G6" t="n">
         <v>92</v>
       </c>
@@ -3719,64 +3758,67 @@
         <v>135</v>
       </c>
       <c r="BQ6" t="n">
         <v>137</v>
       </c>
       <c r="BR6" t="n">
         <v>123</v>
       </c>
       <c r="BS6" t="n">
         <v>139</v>
       </c>
       <c r="BT6" t="n">
         <v>125</v>
       </c>
       <c r="BU6" t="n">
         <v>121</v>
       </c>
       <c r="BV6" t="n">
         <v>120</v>
       </c>
       <c r="BW6" t="n">
         <v>138</v>
       </c>
       <c r="BX6" t="n">
         <v>137</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3816,50 +3858,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4199,50 +4242,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.8</v>
       </c>
@@ -4431,50 +4479,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4663,50 +4714,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -4895,50 +4949,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>62</v>
       </c>
       <c r="C5" t="n">
         <v>75</v>
       </c>
       <c r="D5" t="n">
         <v>72</v>
       </c>
       <c r="E5" t="n">
         <v>72</v>
       </c>
       <c r="F5" t="n">
         <v>73</v>
       </c>
       <c r="G5" t="n">
         <v>69</v>
       </c>
@@ -5127,50 +5184,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>84</v>
       </c>
       <c r="BR5" t="n">
         <v>120</v>
       </c>
       <c r="BS5" t="n">
         <v>83</v>
       </c>
       <c r="BT5" t="n">
         <v>124</v>
       </c>
       <c r="BU5" t="n">
         <v>150</v>
       </c>
       <c r="BV5" t="n">
         <v>102</v>
       </c>
       <c r="BW5" t="n">
         <v>96</v>
       </c>
       <c r="BX5" t="n">
         <v>89</v>
       </c>
+      <c r="BY5" t="n">
+        <v>106</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>48</v>
       </c>
       <c r="C6" t="n">
         <v>60</v>
       </c>
       <c r="D6" t="n">
         <v>53</v>
       </c>
       <c r="E6" t="n">
         <v>53</v>
       </c>
       <c r="F6" t="n">
         <v>57</v>
       </c>
       <c r="G6" t="n">
         <v>52</v>
       </c>
@@ -5358,64 +5418,67 @@
         <v>88</v>
       </c>
       <c r="BQ6" t="n">
         <v>83</v>
       </c>
       <c r="BR6" t="n">
         <v>77</v>
       </c>
       <c r="BS6" t="n">
         <v>96</v>
       </c>
       <c r="BT6" t="n">
         <v>79</v>
       </c>
       <c r="BU6" t="n">
         <v>77</v>
       </c>
       <c r="BV6" t="n">
         <v>77</v>
       </c>
       <c r="BW6" t="n">
         <v>71</v>
       </c>
       <c r="BX6" t="n">
         <v>56</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5455,50 +5518,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5838,50 +5902,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -6070,50 +6139,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -6302,50 +6374,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -6534,50 +6609,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>330</v>
       </c>
       <c r="C5" t="n">
         <v>359</v>
       </c>
       <c r="D5" t="n">
         <v>378</v>
       </c>
       <c r="E5" t="n">
         <v>344</v>
       </c>
       <c r="F5" t="n">
         <v>343</v>
       </c>
       <c r="G5" t="n">
         <v>338</v>
       </c>
@@ -6766,50 +6844,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>275</v>
       </c>
       <c r="BR5" t="n">
         <v>324</v>
       </c>
       <c r="BS5" t="n">
         <v>350</v>
       </c>
       <c r="BT5" t="n">
         <v>344</v>
       </c>
       <c r="BU5" t="n">
         <v>429</v>
       </c>
       <c r="BV5" t="n">
         <v>382</v>
       </c>
       <c r="BW5" t="n">
         <v>445</v>
       </c>
       <c r="BX5" t="n">
         <v>421</v>
       </c>
+      <c r="BY5" t="n">
+        <v>414</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>273</v>
       </c>
       <c r="C6" t="n">
         <v>287</v>
       </c>
       <c r="D6" t="n">
         <v>369</v>
       </c>
       <c r="E6" t="n">
         <v>342</v>
       </c>
       <c r="F6" t="n">
         <v>325</v>
       </c>
       <c r="G6" t="n">
         <v>323</v>
       </c>
@@ -6997,64 +7078,67 @@
         <v>333</v>
       </c>
       <c r="BQ6" t="n">
         <v>351</v>
       </c>
       <c r="BR6" t="n">
         <v>282</v>
       </c>
       <c r="BS6" t="n">
         <v>397</v>
       </c>
       <c r="BT6" t="n">
         <v>321</v>
       </c>
       <c r="BU6" t="n">
         <v>350</v>
       </c>
       <c r="BV6" t="n">
         <v>329</v>
       </c>
       <c r="BW6" t="n">
         <v>336</v>
       </c>
       <c r="BX6" t="n">
         <v>319</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>358</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7094,50 +7178,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7477,50 +7562,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
@@ -7709,50 +7799,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -7941,50 +8034,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -8173,50 +8269,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>426</v>
       </c>
       <c r="C5" t="n">
         <v>436</v>
       </c>
       <c r="D5" t="n">
         <v>493</v>
       </c>
       <c r="E5" t="n">
         <v>483</v>
       </c>
       <c r="F5" t="n">
         <v>473</v>
       </c>
       <c r="G5" t="n">
         <v>468</v>
       </c>
@@ -8405,50 +8504,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>476</v>
       </c>
       <c r="BR5" t="n">
         <v>485</v>
       </c>
       <c r="BS5" t="n">
         <v>446</v>
       </c>
       <c r="BT5" t="n">
         <v>483</v>
       </c>
       <c r="BU5" t="n">
         <v>440</v>
       </c>
       <c r="BV5" t="n">
         <v>432</v>
       </c>
       <c r="BW5" t="n">
         <v>459</v>
       </c>
       <c r="BX5" t="n">
         <v>433</v>
       </c>
+      <c r="BY5" t="n">
+        <v>474</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>351</v>
       </c>
       <c r="C6" t="n">
         <v>363</v>
       </c>
       <c r="D6" t="n">
         <v>397</v>
       </c>
       <c r="E6" t="n">
         <v>368</v>
       </c>
       <c r="F6" t="n">
         <v>379</v>
       </c>
       <c r="G6" t="n">
         <v>371</v>
       </c>
@@ -8636,64 +8738,67 @@
         <v>366</v>
       </c>
       <c r="BQ6" t="n">
         <v>356</v>
       </c>
       <c r="BR6" t="n">
         <v>356</v>
       </c>
       <c r="BS6" t="n">
         <v>380</v>
       </c>
       <c r="BT6" t="n">
         <v>370</v>
       </c>
       <c r="BU6" t="n">
         <v>332</v>
       </c>
       <c r="BV6" t="n">
         <v>346</v>
       </c>
       <c r="BW6" t="n">
         <v>351</v>
       </c>
       <c r="BX6" t="n">
         <v>338</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>355</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8733,50 +8838,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9116,50 +9222,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.89</v>
       </c>
@@ -9348,50 +9459,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.84</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9580,50 +9694,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -9812,50 +9929,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>263</v>
       </c>
       <c r="C5" t="n">
         <v>293</v>
       </c>
       <c r="D5" t="n">
         <v>290</v>
       </c>
       <c r="E5" t="n">
         <v>304</v>
       </c>
       <c r="F5" t="n">
         <v>293</v>
       </c>
       <c r="G5" t="n">
         <v>289</v>
       </c>
@@ -10044,50 +10164,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>335</v>
       </c>
       <c r="BR5" t="n">
         <v>316</v>
       </c>
       <c r="BS5" t="n">
         <v>316</v>
       </c>
       <c r="BT5" t="n">
         <v>358</v>
       </c>
       <c r="BU5" t="n">
         <v>338</v>
       </c>
       <c r="BV5" t="n">
         <v>340</v>
       </c>
       <c r="BW5" t="n">
         <v>348</v>
       </c>
       <c r="BX5" t="n">
         <v>355</v>
       </c>
+      <c r="BY5" t="n">
+        <v>362</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>241</v>
       </c>
       <c r="C6" t="n">
         <v>241</v>
       </c>
       <c r="D6" t="n">
         <v>243</v>
       </c>
       <c r="E6" t="n">
         <v>241</v>
       </c>
       <c r="F6" t="n">
         <v>237</v>
       </c>
       <c r="G6" t="n">
         <v>229</v>
       </c>
@@ -10275,64 +10398,67 @@
         <v>312</v>
       </c>
       <c r="BQ6" t="n">
         <v>299</v>
       </c>
       <c r="BR6" t="n">
         <v>279</v>
       </c>
       <c r="BS6" t="n">
         <v>307</v>
       </c>
       <c r="BT6" t="n">
         <v>307</v>
       </c>
       <c r="BU6" t="n">
         <v>306</v>
       </c>
       <c r="BV6" t="n">
         <v>308</v>
       </c>
       <c r="BW6" t="n">
         <v>320</v>
       </c>
       <c r="BX6" t="n">
         <v>301</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10372,50 +10498,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10755,50 +10882,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.85</v>
       </c>
@@ -10987,50 +11119,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11219,50 +11354,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -11451,50 +11589,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>146</v>
       </c>
       <c r="C5" t="n">
         <v>151</v>
       </c>
       <c r="D5" t="n">
         <v>177</v>
       </c>
       <c r="E5" t="n">
         <v>165</v>
       </c>
       <c r="F5" t="n">
         <v>157</v>
       </c>
       <c r="G5" t="n">
         <v>150</v>
       </c>
@@ -11683,50 +11824,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>183</v>
       </c>
       <c r="BR5" t="n">
         <v>190</v>
       </c>
       <c r="BS5" t="n">
         <v>194</v>
       </c>
       <c r="BT5" t="n">
         <v>221</v>
       </c>
       <c r="BU5" t="n">
         <v>198</v>
       </c>
       <c r="BV5" t="n">
         <v>215</v>
       </c>
       <c r="BW5" t="n">
         <v>193</v>
       </c>
       <c r="BX5" t="n">
         <v>192</v>
       </c>
+      <c r="BY5" t="n">
+        <v>195</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>136</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>137</v>
       </c>
       <c r="E6" t="n">
         <v>129</v>
       </c>
       <c r="F6" t="n">
         <v>140</v>
       </c>
       <c r="G6" t="n">
         <v>121</v>
       </c>
@@ -11914,64 +12058,67 @@
         <v>175</v>
       </c>
       <c r="BQ6" t="n">
         <v>176</v>
       </c>
       <c r="BR6" t="n">
         <v>170</v>
       </c>
       <c r="BS6" t="n">
         <v>179</v>
       </c>
       <c r="BT6" t="n">
         <v>189</v>
       </c>
       <c r="BU6" t="n">
         <v>170</v>
       </c>
       <c r="BV6" t="n">
         <v>168</v>
       </c>
       <c r="BW6" t="n">
         <v>192</v>
       </c>
       <c r="BX6" t="n">
         <v>189</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12011,50 +12158,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12394,50 +12542,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.83</v>
       </c>
@@ -12626,50 +12779,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.85</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12858,50 +13014,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -13090,50 +13249,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>478</v>
       </c>
       <c r="C5" t="n">
         <v>486</v>
       </c>
       <c r="D5" t="n">
         <v>538</v>
       </c>
       <c r="E5" t="n">
         <v>494</v>
       </c>
       <c r="F5" t="n">
         <v>505</v>
       </c>
       <c r="G5" t="n">
         <v>482</v>
       </c>
@@ -13322,50 +13484,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>464</v>
       </c>
       <c r="BR5" t="n">
         <v>523</v>
       </c>
       <c r="BS5" t="n">
         <v>544</v>
       </c>
       <c r="BT5" t="n">
         <v>502</v>
       </c>
       <c r="BU5" t="n">
         <v>529</v>
       </c>
       <c r="BV5" t="n">
         <v>532</v>
       </c>
       <c r="BW5" t="n">
         <v>484</v>
       </c>
       <c r="BX5" t="n">
         <v>463</v>
       </c>
+      <c r="BY5" t="n">
+        <v>535</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>369</v>
       </c>
       <c r="C6" t="n">
         <v>356</v>
       </c>
       <c r="D6" t="n">
         <v>417</v>
       </c>
       <c r="E6" t="n">
         <v>378</v>
       </c>
       <c r="F6" t="n">
         <v>375</v>
       </c>
       <c r="G6" t="n">
         <v>365</v>
       </c>
@@ -13553,64 +13718,67 @@
         <v>414</v>
       </c>
       <c r="BQ6" t="n">
         <v>409</v>
       </c>
       <c r="BR6" t="n">
         <v>401</v>
       </c>
       <c r="BS6" t="n">
         <v>467</v>
       </c>
       <c r="BT6" t="n">
         <v>438</v>
       </c>
       <c r="BU6" t="n">
         <v>439</v>
       </c>
       <c r="BV6" t="n">
         <v>440</v>
       </c>
       <c r="BW6" t="n">
         <v>376</v>
       </c>
       <c r="BX6" t="n">
         <v>373</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13650,50 +13818,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14033,50 +14202,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -14265,50 +14439,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14497,50 +14674,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -14729,50 +14909,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>397</v>
       </c>
       <c r="C5" t="n">
         <v>453</v>
       </c>
       <c r="D5" t="n">
         <v>481</v>
       </c>
       <c r="E5" t="n">
         <v>465</v>
       </c>
       <c r="F5" t="n">
         <v>437</v>
       </c>
       <c r="G5" t="n">
         <v>444</v>
       </c>
@@ -14961,50 +15144,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>489</v>
       </c>
       <c r="BR5" t="n">
         <v>422</v>
       </c>
       <c r="BS5" t="n">
         <v>375</v>
       </c>
       <c r="BT5" t="n">
         <v>489</v>
       </c>
       <c r="BU5" t="n">
         <v>486</v>
       </c>
       <c r="BV5" t="n">
         <v>448</v>
       </c>
       <c r="BW5" t="n">
         <v>525</v>
       </c>
       <c r="BX5" t="n">
         <v>508</v>
       </c>
+      <c r="BY5" t="n">
+        <v>470</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>341</v>
       </c>
       <c r="C6" t="n">
         <v>379</v>
       </c>
       <c r="D6" t="n">
         <v>417</v>
       </c>
       <c r="E6" t="n">
         <v>381</v>
       </c>
       <c r="F6" t="n">
         <v>376</v>
       </c>
       <c r="G6" t="n">
         <v>384</v>
       </c>
@@ -15192,64 +15378,67 @@
         <v>438</v>
       </c>
       <c r="BQ6" t="n">
         <v>470</v>
       </c>
       <c r="BR6" t="n">
         <v>300</v>
       </c>
       <c r="BS6" t="n">
         <v>368</v>
       </c>
       <c r="BT6" t="n">
         <v>311</v>
       </c>
       <c r="BU6" t="n">
         <v>302</v>
       </c>
       <c r="BV6" t="n">
         <v>291</v>
       </c>
       <c r="BW6" t="n">
         <v>419</v>
       </c>
       <c r="BX6" t="n">
         <v>356</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15289,50 +15478,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15672,50 +15862,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.87</v>
       </c>
@@ -15904,50 +16099,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -16136,50 +16334,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16368,50 +16569,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>290</v>
       </c>
       <c r="C5" t="n">
         <v>300</v>
       </c>
       <c r="D5" t="n">
         <v>319</v>
       </c>
       <c r="E5" t="n">
         <v>337</v>
       </c>
       <c r="F5" t="n">
         <v>324</v>
       </c>
       <c r="G5" t="n">
         <v>319</v>
       </c>
@@ -16600,50 +16804,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>316</v>
       </c>
       <c r="BR5" t="n">
         <v>370</v>
       </c>
       <c r="BS5" t="n">
         <v>387</v>
       </c>
       <c r="BT5" t="n">
         <v>415</v>
       </c>
       <c r="BU5" t="n">
         <v>390</v>
       </c>
       <c r="BV5" t="n">
         <v>389</v>
       </c>
       <c r="BW5" t="n">
         <v>436</v>
       </c>
       <c r="BX5" t="n">
         <v>430</v>
       </c>
+      <c r="BY5" t="n">
+        <v>440</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>291</v>
       </c>
       <c r="C6" t="n">
         <v>301</v>
       </c>
       <c r="D6" t="n">
         <v>312</v>
       </c>
       <c r="E6" t="n">
         <v>321</v>
       </c>
       <c r="F6" t="n">
         <v>329</v>
       </c>
       <c r="G6" t="n">
         <v>295</v>
       </c>
@@ -16831,64 +17038,67 @@
         <v>335</v>
       </c>
       <c r="BQ6" t="n">
         <v>302</v>
       </c>
       <c r="BR6" t="n">
         <v>385</v>
       </c>
       <c r="BS6" t="n">
         <v>428</v>
       </c>
       <c r="BT6" t="n">
         <v>438</v>
       </c>
       <c r="BU6" t="n">
         <v>417</v>
       </c>
       <c r="BV6" t="n">
         <v>418</v>
       </c>
       <c r="BW6" t="n">
         <v>404</v>
       </c>
       <c r="BX6" t="n">
         <v>417</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16928,50 +17138,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17311,50 +17522,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.78</v>
       </c>
@@ -17543,50 +17759,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -17775,50 +17994,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -18007,50 +18229,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>168</v>
       </c>
       <c r="C5" t="n">
         <v>170</v>
       </c>
       <c r="D5" t="n">
         <v>261</v>
       </c>
       <c r="E5" t="n">
         <v>210</v>
       </c>
       <c r="F5" t="n">
         <v>225</v>
       </c>
       <c r="G5" t="n">
         <v>211</v>
       </c>
@@ -18239,50 +18464,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>115</v>
       </c>
       <c r="BR5" t="n">
         <v>243</v>
       </c>
       <c r="BS5" t="n">
         <v>250</v>
       </c>
       <c r="BT5" t="n">
         <v>233</v>
       </c>
       <c r="BU5" t="n">
         <v>280</v>
       </c>
       <c r="BV5" t="n">
         <v>230</v>
       </c>
       <c r="BW5" t="n">
         <v>346</v>
       </c>
       <c r="BX5" t="n">
         <v>300</v>
       </c>
+      <c r="BY5" t="n">
+        <v>272</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>127</v>
       </c>
       <c r="C6" t="n">
         <v>137</v>
       </c>
       <c r="D6" t="n">
         <v>204</v>
       </c>
       <c r="E6" t="n">
         <v>170</v>
       </c>
       <c r="F6" t="n">
         <v>184</v>
       </c>
       <c r="G6" t="n">
         <v>172</v>
       </c>
@@ -18470,64 +18698,67 @@
         <v>182</v>
       </c>
       <c r="BQ6" t="n">
         <v>177</v>
       </c>
       <c r="BR6" t="n">
         <v>172</v>
       </c>
       <c r="BS6" t="n">
         <v>239</v>
       </c>
       <c r="BT6" t="n">
         <v>186</v>
       </c>
       <c r="BU6" t="n">
         <v>181</v>
       </c>
       <c r="BV6" t="n">
         <v>178</v>
       </c>
       <c r="BW6" t="n">
         <v>188</v>
       </c>
       <c r="BX6" t="n">
         <v>179</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18567,50 +18798,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18950,50 +19182,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -19182,50 +19419,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.76</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19414,50 +19654,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -19646,50 +19889,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>283</v>
       </c>
       <c r="C5" t="n">
         <v>334</v>
       </c>
       <c r="D5" t="n">
         <v>324</v>
       </c>
       <c r="E5" t="n">
         <v>336</v>
       </c>
       <c r="F5" t="n">
         <v>324</v>
       </c>
       <c r="G5" t="n">
         <v>308</v>
       </c>
@@ -19878,50 +20124,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>260</v>
       </c>
       <c r="BR5" t="n">
         <v>291</v>
       </c>
       <c r="BS5" t="n">
         <v>310</v>
       </c>
       <c r="BT5" t="n">
         <v>305</v>
       </c>
       <c r="BU5" t="n">
         <v>285</v>
       </c>
       <c r="BV5" t="n">
         <v>306</v>
       </c>
       <c r="BW5" t="n">
         <v>370</v>
       </c>
       <c r="BX5" t="n">
         <v>377</v>
       </c>
+      <c r="BY5" t="n">
+        <v>353</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>201</v>
       </c>
       <c r="C6" t="n">
         <v>223</v>
       </c>
       <c r="D6" t="n">
         <v>263</v>
       </c>
       <c r="E6" t="n">
         <v>230</v>
       </c>
       <c r="F6" t="n">
         <v>239</v>
       </c>
       <c r="G6" t="n">
         <v>228</v>
       </c>
@@ -20109,64 +20358,67 @@
         <v>273</v>
       </c>
       <c r="BQ6" t="n">
         <v>266</v>
       </c>
       <c r="BR6" t="n">
         <v>251</v>
       </c>
       <c r="BS6" t="n">
         <v>290</v>
       </c>
       <c r="BT6" t="n">
         <v>270</v>
       </c>
       <c r="BU6" t="n">
         <v>266</v>
       </c>
       <c r="BV6" t="n">
         <v>264</v>
       </c>
       <c r="BW6" t="n">
         <v>276</v>
       </c>
       <c r="BX6" t="n">
         <v>263</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20206,50 +20458,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20589,50 +20842,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.84</v>
       </c>
@@ -20821,50 +21079,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21053,50 +21314,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -21285,50 +21549,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>475</v>
       </c>
       <c r="C5" t="n">
         <v>438</v>
       </c>
       <c r="D5" t="n">
         <v>531</v>
       </c>
       <c r="E5" t="n">
         <v>504</v>
       </c>
       <c r="F5" t="n">
         <v>482</v>
       </c>
       <c r="G5" t="n">
         <v>502</v>
       </c>
@@ -21517,50 +21784,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>509</v>
       </c>
       <c r="BR5" t="n">
         <v>451</v>
       </c>
       <c r="BS5" t="n">
         <v>366</v>
       </c>
       <c r="BT5" t="n">
         <v>501</v>
       </c>
       <c r="BU5" t="n">
         <v>493</v>
       </c>
       <c r="BV5" t="n">
         <v>475</v>
       </c>
       <c r="BW5" t="n">
         <v>441</v>
       </c>
       <c r="BX5" t="n">
         <v>416</v>
       </c>
+      <c r="BY5" t="n">
+        <v>483</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>412</v>
       </c>
       <c r="C6" t="n">
         <v>397</v>
       </c>
       <c r="D6" t="n">
         <v>421</v>
       </c>
       <c r="E6" t="n">
         <v>408</v>
       </c>
       <c r="F6" t="n">
         <v>387</v>
       </c>
       <c r="G6" t="n">
         <v>381</v>
       </c>
@@ -21748,64 +22018,67 @@
         <v>432</v>
       </c>
       <c r="BQ6" t="n">
         <v>430</v>
       </c>
       <c r="BR6" t="n">
         <v>375</v>
       </c>
       <c r="BS6" t="n">
         <v>428</v>
       </c>
       <c r="BT6" t="n">
         <v>416</v>
       </c>
       <c r="BU6" t="n">
         <v>403</v>
       </c>
       <c r="BV6" t="n">
         <v>401</v>
       </c>
       <c r="BW6" t="n">
         <v>419</v>
       </c>
       <c r="BX6" t="n">
         <v>400</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21845,50 +22118,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22228,50 +22502,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.9</v>
       </c>
@@ -22460,50 +22739,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -22692,50 +22974,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -22924,50 +23209,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>239</v>
       </c>
       <c r="C5" t="n">
         <v>297</v>
       </c>
       <c r="D5" t="n">
         <v>222</v>
       </c>
       <c r="E5" t="n">
         <v>246</v>
       </c>
       <c r="F5" t="n">
         <v>235</v>
       </c>
       <c r="G5" t="n">
         <v>224</v>
       </c>
@@ -23156,50 +23444,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>385</v>
       </c>
       <c r="BR5" t="n">
         <v>330</v>
       </c>
       <c r="BS5" t="n">
         <v>380</v>
       </c>
       <c r="BT5" t="n">
         <v>367</v>
       </c>
       <c r="BU5" t="n">
         <v>347</v>
       </c>
       <c r="BV5" t="n">
         <v>358</v>
       </c>
       <c r="BW5" t="n">
         <v>288</v>
       </c>
       <c r="BX5" t="n">
         <v>308</v>
       </c>
+      <c r="BY5" t="n">
+        <v>337</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>261</v>
       </c>
       <c r="C6" t="n">
         <v>279</v>
       </c>
       <c r="D6" t="n">
         <v>259</v>
       </c>
       <c r="E6" t="n">
         <v>271</v>
       </c>
       <c r="F6" t="n">
         <v>271</v>
       </c>
       <c r="G6" t="n">
         <v>263</v>
       </c>
@@ -23387,64 +23678,67 @@
         <v>299</v>
       </c>
       <c r="BQ6" t="n">
         <v>308</v>
       </c>
       <c r="BR6" t="n">
         <v>289</v>
       </c>
       <c r="BS6" t="n">
         <v>306</v>
       </c>
       <c r="BT6" t="n">
         <v>314</v>
       </c>
       <c r="BU6" t="n">
         <v>308</v>
       </c>
       <c r="BV6" t="n">
         <v>307</v>
       </c>
       <c r="BW6" t="n">
         <v>317</v>
       </c>
       <c r="BX6" t="n">
         <v>305</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23484,50 +23778,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23867,50 +24162,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.89</v>
       </c>
@@ -24099,50 +24399,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.78</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -24331,50 +24634,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -24563,50 +24869,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>491</v>
       </c>
       <c r="C5" t="n">
         <v>557</v>
       </c>
       <c r="D5" t="n">
         <v>608</v>
       </c>
       <c r="E5" t="n">
         <v>576</v>
       </c>
       <c r="F5" t="n">
         <v>546</v>
       </c>
       <c r="G5" t="n">
         <v>583</v>
       </c>
@@ -24795,50 +25104,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>630</v>
       </c>
       <c r="BR5" t="n">
         <v>607</v>
       </c>
       <c r="BS5" t="n">
         <v>633</v>
       </c>
       <c r="BT5" t="n">
         <v>660</v>
       </c>
       <c r="BU5" t="n">
         <v>664</v>
       </c>
       <c r="BV5" t="n">
         <v>640</v>
       </c>
       <c r="BW5" t="n">
         <v>687</v>
       </c>
       <c r="BX5" t="n">
         <v>638</v>
       </c>
+      <c r="BY5" t="n">
+        <v>662</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>457</v>
       </c>
       <c r="C6" t="n">
         <v>477</v>
       </c>
       <c r="D6" t="n">
         <v>555</v>
       </c>
       <c r="E6" t="n">
         <v>525</v>
       </c>
       <c r="F6" t="n">
         <v>502</v>
       </c>
       <c r="G6" t="n">
         <v>527</v>
       </c>
@@ -25026,64 +25338,67 @@
         <v>586</v>
       </c>
       <c r="BQ6" t="n">
         <v>566</v>
       </c>
       <c r="BR6" t="n">
         <v>518</v>
       </c>
       <c r="BS6" t="n">
         <v>621</v>
       </c>
       <c r="BT6" t="n">
         <v>554</v>
       </c>
       <c r="BU6" t="n">
         <v>543</v>
       </c>
       <c r="BV6" t="n">
         <v>546</v>
       </c>
       <c r="BW6" t="n">
         <v>564</v>
       </c>
       <c r="BX6" t="n">
         <v>537</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>556</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25123,50 +25438,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25506,50 +25822,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.76</v>
       </c>
@@ -25738,50 +26059,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -25970,50 +26294,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -26202,50 +26529,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>674</v>
       </c>
       <c r="C5" t="n">
         <v>682</v>
       </c>
       <c r="D5" t="n">
         <v>730</v>
       </c>
       <c r="E5" t="n">
         <v>720</v>
       </c>
       <c r="F5" t="n">
         <v>720</v>
       </c>
       <c r="G5" t="n">
         <v>662</v>
       </c>
@@ -26434,50 +26764,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>639</v>
       </c>
       <c r="BR5" t="n">
         <v>708</v>
       </c>
       <c r="BS5" t="n">
         <v>673</v>
       </c>
       <c r="BT5" t="n">
         <v>746</v>
       </c>
       <c r="BU5" t="n">
         <v>741</v>
       </c>
       <c r="BV5" t="n">
         <v>729</v>
       </c>
       <c r="BW5" t="n">
         <v>758</v>
       </c>
       <c r="BX5" t="n">
         <v>763</v>
       </c>
+      <c r="BY5" t="n">
+        <v>783</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>544</v>
       </c>
       <c r="C6" t="n">
         <v>559</v>
       </c>
       <c r="D6" t="n">
         <v>591</v>
       </c>
       <c r="E6" t="n">
         <v>555</v>
       </c>
       <c r="F6" t="n">
         <v>579</v>
       </c>
       <c r="G6" t="n">
         <v>517</v>
       </c>
@@ -26665,64 +26998,67 @@
         <v>600</v>
       </c>
       <c r="BQ6" t="n">
         <v>615</v>
       </c>
       <c r="BR6" t="n">
         <v>569</v>
       </c>
       <c r="BS6" t="n">
         <v>642</v>
       </c>
       <c r="BT6" t="n">
         <v>633</v>
       </c>
       <c r="BU6" t="n">
         <v>615</v>
       </c>
       <c r="BV6" t="n">
         <v>604</v>
       </c>
       <c r="BW6" t="n">
         <v>635</v>
       </c>
       <c r="BX6" t="n">
         <v>609</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>631</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26762,50 +27098,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27145,50 +27482,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.85</v>
       </c>
@@ -27377,50 +27719,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -27609,50 +27954,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -27841,50 +28189,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>881</v>
       </c>
       <c r="C5" t="n">
         <v>919</v>
       </c>
       <c r="D5" t="n">
         <v>1008</v>
       </c>
       <c r="E5" t="n">
         <v>1003</v>
       </c>
       <c r="F5" t="n">
         <v>962</v>
       </c>
       <c r="G5" t="n">
         <v>958</v>
       </c>
@@ -28073,50 +28424,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>928</v>
       </c>
       <c r="BR5" t="n">
         <v>833</v>
       </c>
       <c r="BS5" t="n">
         <v>952</v>
       </c>
       <c r="BT5" t="n">
         <v>949</v>
       </c>
       <c r="BU5" t="n">
         <v>893</v>
       </c>
       <c r="BV5" t="n">
         <v>939</v>
       </c>
       <c r="BW5" t="n">
         <v>970</v>
       </c>
       <c r="BX5" t="n">
         <v>952</v>
       </c>
+      <c r="BY5" t="n">
+        <v>967</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>762</v>
       </c>
       <c r="C6" t="n">
         <v>772</v>
       </c>
       <c r="D6" t="n">
         <v>815</v>
       </c>
       <c r="E6" t="n">
         <v>797</v>
       </c>
       <c r="F6" t="n">
         <v>806</v>
       </c>
       <c r="G6" t="n">
         <v>784</v>
       </c>
@@ -28304,64 +28658,67 @@
         <v>814</v>
       </c>
       <c r="BQ6" t="n">
         <v>809</v>
       </c>
       <c r="BR6" t="n">
         <v>754</v>
       </c>
       <c r="BS6" t="n">
         <v>875</v>
       </c>
       <c r="BT6" t="n">
         <v>841</v>
       </c>
       <c r="BU6" t="n">
         <v>820</v>
       </c>
       <c r="BV6" t="n">
         <v>814</v>
       </c>
       <c r="BW6" t="n">
         <v>853</v>
       </c>
       <c r="BX6" t="n">
         <v>812</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>841</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX6"/>
+  <dimension ref="A1:BY6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28401,50 +28758,51 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you consider the countries listed below to be an ally or an enemy of the United States? [France]</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2017-02-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2017-03-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28784,50 +29142,55 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2024-08-06</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2024-08-13</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2024-08-19</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2025-10-20</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Ally</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -29016,50 +29379,53 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Enemy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -29248,50 +29614,53 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -29480,50 +29849,53 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>136</v>
       </c>
       <c r="C5" t="n">
         <v>135</v>
       </c>
       <c r="D5" t="n">
         <v>138</v>
       </c>
       <c r="E5" t="n">
         <v>131</v>
       </c>
       <c r="F5" t="n">
         <v>136</v>
       </c>
       <c r="G5" t="n">
         <v>126</v>
       </c>
@@ -29712,50 +30084,53 @@
       </c>
       <c r="BQ5" t="n">
         <v>167</v>
       </c>
       <c r="BR5" t="n">
         <v>173</v>
       </c>
       <c r="BS5" t="n">
         <v>140</v>
       </c>
       <c r="BT5" t="n">
         <v>142</v>
       </c>
       <c r="BU5" t="n">
         <v>156</v>
       </c>
       <c r="BV5" t="n">
         <v>152</v>
       </c>
       <c r="BW5" t="n">
         <v>182</v>
       </c>
       <c r="BX5" t="n">
         <v>160</v>
       </c>
+      <c r="BY5" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>123</v>
       </c>
       <c r="C6" t="n">
         <v>118</v>
       </c>
       <c r="D6" t="n">
         <v>147</v>
       </c>
       <c r="E6" t="n">
         <v>125</v>
       </c>
       <c r="F6" t="n">
         <v>130</v>
       </c>
       <c r="G6" t="n">
         <v>116</v>
       </c>
@@ -29943,46 +30318,49 @@
         <v>149</v>
       </c>
       <c r="BQ6" t="n">
         <v>151</v>
       </c>
       <c r="BR6" t="n">
         <v>132</v>
       </c>
       <c r="BS6" t="n">
         <v>153</v>
       </c>
       <c r="BT6" t="n">
         <v>141</v>
       </c>
       <c r="BU6" t="n">
         <v>140</v>
       </c>
       <c r="BV6" t="n">
         <v>139</v>
       </c>
       <c r="BW6" t="n">
         <v>138</v>
       </c>
       <c r="BX6" t="n">
         <v>141</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>