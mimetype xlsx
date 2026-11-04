--- v2 (2026-09-04)
+++ v3 (2026-11-04)
@@ -460,51 +460,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -545,50 +545,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -930,51 +932,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -1168,50 +1180,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -1403,50 +1421,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -1638,50 +1662,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1873,50 +1903,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1027</v>
       </c>
       <c r="C6" t="n">
         <v>1004</v>
       </c>
       <c r="D6" t="n">
         <v>1085</v>
       </c>
       <c r="E6" t="n">
         <v>1001</v>
       </c>
       <c r="F6" t="n">
         <v>1043</v>
       </c>
       <c r="G6" t="n">
         <v>1004</v>
       </c>
@@ -2108,50 +2144,56 @@
       </c>
       <c r="BR6" t="n">
         <v>1008</v>
       </c>
       <c r="BS6" t="n">
         <v>1006</v>
       </c>
       <c r="BT6" t="n">
         <v>1011</v>
       </c>
       <c r="BU6" t="n">
         <v>1002</v>
       </c>
       <c r="BV6" t="n">
         <v>1013</v>
       </c>
       <c r="BW6" t="n">
         <v>1003</v>
       </c>
       <c r="BX6" t="n">
         <v>1013</v>
       </c>
       <c r="BY6" t="n">
         <v>1011</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>1011</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>1039</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1027</v>
       </c>
       <c r="C7" t="n">
         <v>1004</v>
       </c>
       <c r="D7" t="n">
         <v>1085</v>
       </c>
       <c r="E7" t="n">
         <v>1001</v>
       </c>
       <c r="F7" t="n">
         <v>1043</v>
       </c>
       <c r="G7" t="n">
         <v>1004</v>
       </c>
@@ -2342,64 +2384,70 @@
         <v>1005</v>
       </c>
       <c r="BR7" t="n">
         <v>1008</v>
       </c>
       <c r="BS7" t="n">
         <v>1006</v>
       </c>
       <c r="BT7" t="n">
         <v>1011</v>
       </c>
       <c r="BU7" t="n">
         <v>1002</v>
       </c>
       <c r="BV7" t="n">
         <v>1013</v>
       </c>
       <c r="BW7" t="n">
         <v>1003</v>
       </c>
       <c r="BX7" t="n">
         <v>1013</v>
       </c>
       <c r="BY7" t="n">
         <v>1011</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>1011</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>1039</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2440,50 +2488,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2825,51 +2875,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -3063,50 +3123,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -3298,50 +3364,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -3533,50 +3605,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -3768,50 +3846,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>138</v>
       </c>
       <c r="C6" t="n">
         <v>172</v>
       </c>
       <c r="D6" t="n">
         <v>170</v>
       </c>
       <c r="E6" t="n">
         <v>163</v>
       </c>
       <c r="F6" t="n">
         <v>151</v>
       </c>
       <c r="G6" t="n">
         <v>154</v>
       </c>
@@ -4003,50 +4087,56 @@
       </c>
       <c r="BR6" t="n">
         <v>153</v>
       </c>
       <c r="BS6" t="n">
         <v>137</v>
       </c>
       <c r="BT6" t="n">
         <v>151</v>
       </c>
       <c r="BU6" t="n">
         <v>154</v>
       </c>
       <c r="BV6" t="n">
         <v>138</v>
       </c>
       <c r="BW6" t="n">
         <v>160</v>
       </c>
       <c r="BX6" t="n">
         <v>143</v>
       </c>
       <c r="BY6" t="n">
         <v>154</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>154</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>161</v>
       </c>
       <c r="C7" t="n">
         <v>155</v>
       </c>
       <c r="D7" t="n">
         <v>168</v>
       </c>
       <c r="E7" t="n">
         <v>157</v>
       </c>
       <c r="F7" t="n">
         <v>163</v>
       </c>
       <c r="G7" t="n">
         <v>157</v>
       </c>
@@ -4237,64 +4327,70 @@
         <v>157</v>
       </c>
       <c r="BR7" t="n">
         <v>158</v>
       </c>
       <c r="BS7" t="n">
         <v>157</v>
       </c>
       <c r="BT7" t="n">
         <v>158</v>
       </c>
       <c r="BU7" t="n">
         <v>157</v>
       </c>
       <c r="BV7" t="n">
         <v>159</v>
       </c>
       <c r="BW7" t="n">
         <v>157</v>
       </c>
       <c r="BX7" t="n">
         <v>159</v>
       </c>
       <c r="BY7" t="n">
         <v>158</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>158</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4335,50 +4431,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4720,51 +4818,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -4958,50 +5066,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -5193,50 +5307,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -5428,50 +5548,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -5663,50 +5789,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>29</v>
       </c>
       <c r="C6" t="n">
         <v>26</v>
       </c>
       <c r="D6" t="n">
         <v>29</v>
       </c>
       <c r="E6" t="n">
         <v>30</v>
       </c>
       <c r="F6" t="n">
         <v>29</v>
       </c>
       <c r="G6" t="n">
         <v>24</v>
       </c>
@@ -5898,50 +6030,56 @@
       </c>
       <c r="BR6" t="n">
         <v>33</v>
       </c>
       <c r="BS6" t="n">
         <v>30</v>
       </c>
       <c r="BT6" t="n">
         <v>31</v>
       </c>
       <c r="BU6" t="n">
         <v>33</v>
       </c>
       <c r="BV6" t="n">
         <v>29</v>
       </c>
       <c r="BW6" t="n">
         <v>30</v>
       </c>
       <c r="BX6" t="n">
         <v>24</v>
       </c>
       <c r="BY6" t="n">
         <v>19</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>19</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>28</v>
       </c>
       <c r="C7" t="n">
         <v>25</v>
       </c>
       <c r="D7" t="n">
         <v>29</v>
       </c>
       <c r="E7" t="n">
         <v>29</v>
       </c>
       <c r="F7" t="n">
         <v>29</v>
       </c>
       <c r="G7" t="n">
         <v>23</v>
       </c>
@@ -6132,64 +6270,70 @@
         <v>33</v>
       </c>
       <c r="BR7" t="n">
         <v>33</v>
       </c>
       <c r="BS7" t="n">
         <v>30</v>
       </c>
       <c r="BT7" t="n">
         <v>31</v>
       </c>
       <c r="BU7" t="n">
         <v>35</v>
       </c>
       <c r="BV7" t="n">
         <v>31</v>
       </c>
       <c r="BW7" t="n">
         <v>31</v>
       </c>
       <c r="BX7" t="n">
         <v>25</v>
       </c>
       <c r="BY7" t="n">
         <v>21</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>21</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6230,50 +6374,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6615,51 +6761,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -6853,50 +7009,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -7088,50 +7250,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -7323,50 +7491,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7558,50 +7732,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
       <c r="C6" t="n">
         <v>12</v>
       </c>
       <c r="D6" t="n">
         <v>15</v>
       </c>
       <c r="E6" t="n">
         <v>6</v>
       </c>
       <c r="F6" t="n">
         <v>7</v>
       </c>
       <c r="G6" t="n">
         <v>13</v>
       </c>
@@ -7793,50 +7973,56 @@
       </c>
       <c r="BR6" t="n">
         <v>14</v>
       </c>
       <c r="BS6" t="n">
         <v>12</v>
       </c>
       <c r="BT6" t="n">
         <v>7</v>
       </c>
       <c r="BU6" t="n">
         <v>18</v>
       </c>
       <c r="BV6" t="n">
         <v>10</v>
       </c>
       <c r="BW6" t="n">
         <v>8</v>
       </c>
       <c r="BX6" t="n">
         <v>6</v>
       </c>
       <c r="BY6" t="n">
         <v>11</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>8</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>7</v>
       </c>
       <c r="C7" t="n">
         <v>10</v>
       </c>
       <c r="D7" t="n">
         <v>15</v>
       </c>
       <c r="E7" t="n">
         <v>6</v>
       </c>
       <c r="F7" t="n">
         <v>6</v>
       </c>
       <c r="G7" t="n">
         <v>12</v>
       </c>
@@ -8027,64 +8213,70 @@
         <v>14</v>
       </c>
       <c r="BR7" t="n">
         <v>14</v>
       </c>
       <c r="BS7" t="n">
         <v>12</v>
       </c>
       <c r="BT7" t="n">
         <v>7</v>
       </c>
       <c r="BU7" t="n">
         <v>18</v>
       </c>
       <c r="BV7" t="n">
         <v>9</v>
       </c>
       <c r="BW7" t="n">
         <v>8</v>
       </c>
       <c r="BX7" t="n">
         <v>6</v>
       </c>
       <c r="BY7" t="n">
         <v>11</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>7</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8122,50 +8314,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8492,51 +8686,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -8721,50 +8925,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -8947,50 +9157,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>1</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -9173,50 +9389,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -9399,50 +9621,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>6</v>
       </c>
       <c r="C6" t="n">
         <v>6</v>
       </c>
       <c r="D6" t="n">
         <v>6</v>
       </c>
       <c r="E6" t="n">
         <v>5</v>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>4</v>
       </c>
@@ -9625,50 +9853,56 @@
       </c>
       <c r="BO6" t="n">
         <v>2</v>
       </c>
       <c r="BP6" t="n">
         <v>2</v>
       </c>
       <c r="BQ6" t="n">
         <v>2</v>
       </c>
       <c r="BR6" t="n">
         <v>2</v>
       </c>
       <c r="BS6" t="n">
         <v>2</v>
       </c>
       <c r="BT6" t="n">
         <v>3</v>
       </c>
       <c r="BU6" t="n">
         <v>2</v>
       </c>
       <c r="BV6" t="n">
         <v>1</v>
       </c>
+      <c r="BW6" t="n">
+        <v>4</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>5</v>
       </c>
       <c r="C7" t="n">
         <v>6</v>
       </c>
       <c r="D7" t="n">
         <v>6</v>
       </c>
       <c r="E7" t="n">
         <v>5</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>4</v>
       </c>
@@ -9850,64 +10084,70 @@
         <v>4</v>
       </c>
       <c r="BO7" t="n">
         <v>2</v>
       </c>
       <c r="BP7" t="n">
         <v>2</v>
       </c>
       <c r="BQ7" t="n">
         <v>2</v>
       </c>
       <c r="BR7" t="n">
         <v>2</v>
       </c>
       <c r="BS7" t="n">
         <v>2</v>
       </c>
       <c r="BT7" t="n">
         <v>3</v>
       </c>
       <c r="BU7" t="n">
         <v>2</v>
       </c>
       <c r="BV7" t="n">
         <v>1</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>4</v>
+      </c>
+      <c r="BX7" t="n">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9948,50 +10188,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10333,51 +10575,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -10571,50 +10823,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -10806,50 +11064,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -11041,50 +11305,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -11276,50 +11546,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>28</v>
       </c>
       <c r="C6" t="n">
         <v>20</v>
       </c>
       <c r="D6" t="n">
         <v>23</v>
       </c>
       <c r="E6" t="n">
         <v>22</v>
       </c>
       <c r="F6" t="n">
         <v>33</v>
       </c>
       <c r="G6" t="n">
         <v>22</v>
       </c>
@@ -11511,50 +11787,56 @@
       </c>
       <c r="BR6" t="n">
         <v>29</v>
       </c>
       <c r="BS6" t="n">
         <v>41</v>
       </c>
       <c r="BT6" t="n">
         <v>25</v>
       </c>
       <c r="BU6" t="n">
         <v>40</v>
       </c>
       <c r="BV6" t="n">
         <v>23</v>
       </c>
       <c r="BW6" t="n">
         <v>33</v>
       </c>
       <c r="BX6" t="n">
         <v>33</v>
       </c>
       <c r="BY6" t="n">
         <v>21</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>25</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>26</v>
       </c>
       <c r="C7" t="n">
         <v>20</v>
       </c>
       <c r="D7" t="n">
         <v>22</v>
       </c>
       <c r="E7" t="n">
         <v>22</v>
       </c>
       <c r="F7" t="n">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>20</v>
       </c>
@@ -11745,64 +12027,70 @@
         <v>31</v>
       </c>
       <c r="BR7" t="n">
         <v>30</v>
       </c>
       <c r="BS7" t="n">
         <v>40</v>
       </c>
       <c r="BT7" t="n">
         <v>25</v>
       </c>
       <c r="BU7" t="n">
         <v>41</v>
       </c>
       <c r="BV7" t="n">
         <v>24</v>
       </c>
       <c r="BW7" t="n">
         <v>31</v>
       </c>
       <c r="BX7" t="n">
         <v>32</v>
       </c>
       <c r="BY7" t="n">
         <v>20</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>25</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11843,50 +12131,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12228,51 +12518,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -12466,50 +12766,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -12701,50 +13007,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -12936,50 +13248,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13171,50 +13489,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>26</v>
       </c>
       <c r="C6" t="n">
         <v>20</v>
       </c>
       <c r="D6" t="n">
         <v>23</v>
       </c>
       <c r="E6" t="n">
         <v>11</v>
       </c>
       <c r="F6" t="n">
         <v>22</v>
       </c>
       <c r="G6" t="n">
         <v>20</v>
       </c>
@@ -13406,50 +13730,56 @@
       </c>
       <c r="BR6" t="n">
         <v>18</v>
       </c>
       <c r="BS6" t="n">
         <v>11</v>
       </c>
       <c r="BT6" t="n">
         <v>22</v>
       </c>
       <c r="BU6" t="n">
         <v>11</v>
       </c>
       <c r="BV6" t="n">
         <v>12</v>
       </c>
       <c r="BW6" t="n">
         <v>14</v>
       </c>
       <c r="BX6" t="n">
         <v>16</v>
       </c>
       <c r="BY6" t="n">
         <v>15</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>8</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>25</v>
       </c>
       <c r="C7" t="n">
         <v>20</v>
       </c>
       <c r="D7" t="n">
         <v>23</v>
       </c>
       <c r="E7" t="n">
         <v>10</v>
       </c>
       <c r="F7" t="n">
         <v>20</v>
       </c>
       <c r="G7" t="n">
         <v>19</v>
       </c>
@@ -13640,64 +13970,70 @@
         <v>24</v>
       </c>
       <c r="BR7" t="n">
         <v>20</v>
       </c>
       <c r="BS7" t="n">
         <v>10</v>
       </c>
       <c r="BT7" t="n">
         <v>22</v>
       </c>
       <c r="BU7" t="n">
         <v>12</v>
       </c>
       <c r="BV7" t="n">
         <v>12</v>
       </c>
       <c r="BW7" t="n">
         <v>15</v>
       </c>
       <c r="BX7" t="n">
         <v>17</v>
       </c>
       <c r="BY7" t="n">
         <v>16</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>8</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13738,50 +14074,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14123,51 +14461,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -14361,50 +14709,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -14596,50 +14950,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -14831,50 +15191,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -15066,50 +15432,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>54</v>
       </c>
       <c r="C6" t="n">
         <v>65</v>
       </c>
       <c r="D6" t="n">
         <v>69</v>
       </c>
       <c r="E6" t="n">
         <v>65</v>
       </c>
       <c r="F6" t="n">
         <v>59</v>
       </c>
       <c r="G6" t="n">
         <v>65</v>
       </c>
@@ -15301,50 +15673,56 @@
       </c>
       <c r="BR6" t="n">
         <v>53</v>
       </c>
       <c r="BS6" t="n">
         <v>46</v>
       </c>
       <c r="BT6" t="n">
         <v>52</v>
       </c>
       <c r="BU6" t="n">
         <v>54</v>
       </c>
       <c r="BV6" t="n">
         <v>38</v>
       </c>
       <c r="BW6" t="n">
         <v>46</v>
       </c>
       <c r="BX6" t="n">
         <v>36</v>
       </c>
       <c r="BY6" t="n">
         <v>53</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>37</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>49</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>61</v>
       </c>
       <c r="C7" t="n">
         <v>57</v>
       </c>
       <c r="D7" t="n">
         <v>66</v>
       </c>
       <c r="E7" t="n">
         <v>61</v>
       </c>
       <c r="F7" t="n">
         <v>56</v>
       </c>
       <c r="G7" t="n">
         <v>63</v>
       </c>
@@ -15535,64 +15913,70 @@
         <v>40</v>
       </c>
       <c r="BR7" t="n">
         <v>50</v>
       </c>
       <c r="BS7" t="n">
         <v>46</v>
       </c>
       <c r="BT7" t="n">
         <v>51</v>
       </c>
       <c r="BU7" t="n">
         <v>55</v>
       </c>
       <c r="BV7" t="n">
         <v>39</v>
       </c>
       <c r="BW7" t="n">
         <v>44</v>
       </c>
       <c r="BX7" t="n">
         <v>36</v>
       </c>
       <c r="BY7" t="n">
         <v>50</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>36</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15633,50 +16017,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16018,51 +16404,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -16256,50 +16652,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -16491,50 +16893,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -16726,50 +17134,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16961,50 +17375,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>361</v>
       </c>
       <c r="C6" t="n">
         <v>358</v>
       </c>
       <c r="D6" t="n">
         <v>374</v>
       </c>
       <c r="E6" t="n">
         <v>356</v>
       </c>
       <c r="F6" t="n">
         <v>360</v>
       </c>
       <c r="G6" t="n">
         <v>344</v>
       </c>
@@ -17196,50 +17616,56 @@
       </c>
       <c r="BR6" t="n">
         <v>364</v>
       </c>
       <c r="BS6" t="n">
         <v>362</v>
       </c>
       <c r="BT6" t="n">
         <v>366</v>
       </c>
       <c r="BU6" t="n">
         <v>367</v>
       </c>
       <c r="BV6" t="n">
         <v>367</v>
       </c>
       <c r="BW6" t="n">
         <v>375</v>
       </c>
       <c r="BX6" t="n">
         <v>377</v>
       </c>
       <c r="BY6" t="n">
         <v>365</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>383</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>370</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>352</v>
       </c>
       <c r="C7" t="n">
         <v>349</v>
       </c>
       <c r="D7" t="n">
         <v>372</v>
       </c>
       <c r="E7" t="n">
         <v>342</v>
       </c>
       <c r="F7" t="n">
         <v>364</v>
       </c>
       <c r="G7" t="n">
         <v>341</v>
       </c>
@@ -17430,64 +17856,70 @@
         <v>365</v>
       </c>
       <c r="BR7" t="n">
         <v>356</v>
       </c>
       <c r="BS7" t="n">
         <v>360</v>
       </c>
       <c r="BT7" t="n">
         <v>357</v>
       </c>
       <c r="BU7" t="n">
         <v>348</v>
       </c>
       <c r="BV7" t="n">
         <v>369</v>
       </c>
       <c r="BW7" t="n">
         <v>360</v>
       </c>
       <c r="BX7" t="n">
         <v>373</v>
       </c>
       <c r="BY7" t="n">
         <v>357</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>372</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>370</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17528,50 +17960,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17913,51 +18347,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -18151,50 +18595,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -18386,50 +18836,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -18621,50 +19077,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18856,50 +19318,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>218</v>
       </c>
       <c r="C6" t="n">
         <v>162</v>
       </c>
       <c r="D6" t="n">
         <v>166</v>
       </c>
       <c r="E6" t="n">
         <v>165</v>
       </c>
       <c r="F6" t="n">
         <v>202</v>
       </c>
       <c r="G6" t="n">
         <v>189</v>
       </c>
@@ -19091,50 +19559,56 @@
       </c>
       <c r="BR6" t="n">
         <v>206</v>
       </c>
       <c r="BS6" t="n">
         <v>207</v>
       </c>
       <c r="BT6" t="n">
         <v>205</v>
       </c>
       <c r="BU6" t="n">
         <v>217</v>
       </c>
       <c r="BV6" t="n">
         <v>203</v>
       </c>
       <c r="BW6" t="n">
         <v>209</v>
       </c>
       <c r="BX6" t="n">
         <v>222</v>
       </c>
       <c r="BY6" t="n">
         <v>229</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>209</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>221</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>212</v>
       </c>
       <c r="C7" t="n">
         <v>166</v>
       </c>
       <c r="D7" t="n">
         <v>165</v>
       </c>
       <c r="E7" t="n">
         <v>165</v>
       </c>
       <c r="F7" t="n">
         <v>195</v>
       </c>
       <c r="G7" t="n">
         <v>182</v>
       </c>
@@ -19325,64 +19799,70 @@
         <v>205</v>
       </c>
       <c r="BR7" t="n">
         <v>202</v>
       </c>
       <c r="BS7" t="n">
         <v>204</v>
       </c>
       <c r="BT7" t="n">
         <v>206</v>
       </c>
       <c r="BU7" t="n">
         <v>214</v>
       </c>
       <c r="BV7" t="n">
         <v>199</v>
       </c>
       <c r="BW7" t="n">
         <v>211</v>
       </c>
       <c r="BX7" t="n">
         <v>210</v>
       </c>
       <c r="BY7" t="n">
         <v>224</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>206</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19423,50 +19903,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19808,51 +20290,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -20046,50 +20538,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -20281,50 +20779,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -20516,50 +21020,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20751,50 +21261,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>106</v>
       </c>
       <c r="C6" t="n">
         <v>152</v>
       </c>
       <c r="D6" t="n">
         <v>174</v>
       </c>
       <c r="E6" t="n">
         <v>147</v>
       </c>
       <c r="F6" t="n">
         <v>129</v>
       </c>
       <c r="G6" t="n">
         <v>131</v>
       </c>
@@ -20986,50 +21502,56 @@
       </c>
       <c r="BR6" t="n">
         <v>114</v>
       </c>
       <c r="BS6" t="n">
         <v>108</v>
       </c>
       <c r="BT6" t="n">
         <v>107</v>
       </c>
       <c r="BU6" t="n">
         <v>97</v>
       </c>
       <c r="BV6" t="n">
         <v>113</v>
       </c>
       <c r="BW6" t="n">
         <v>96</v>
       </c>
       <c r="BX6" t="n">
         <v>109</v>
       </c>
       <c r="BY6" t="n">
         <v>93</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>108</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>101</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>106</v>
       </c>
       <c r="C7" t="n">
         <v>145</v>
       </c>
       <c r="D7" t="n">
         <v>171</v>
       </c>
       <c r="E7" t="n">
         <v>144</v>
       </c>
       <c r="F7" t="n">
         <v>127</v>
       </c>
       <c r="G7" t="n">
         <v>128</v>
       </c>
@@ -21220,64 +21742,70 @@
         <v>106</v>
       </c>
       <c r="BR7" t="n">
         <v>110</v>
       </c>
       <c r="BS7" t="n">
         <v>107</v>
       </c>
       <c r="BT7" t="n">
         <v>107</v>
       </c>
       <c r="BU7" t="n">
         <v>96</v>
       </c>
       <c r="BV7" t="n">
         <v>115</v>
       </c>
       <c r="BW7" t="n">
         <v>100</v>
       </c>
       <c r="BX7" t="n">
         <v>104</v>
       </c>
       <c r="BY7" t="n">
         <v>89</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>107</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21318,50 +21846,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21703,51 +22233,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -21941,50 +22481,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -22176,50 +22722,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -22411,50 +22963,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -22646,50 +23204,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>240</v>
       </c>
       <c r="C6" t="n">
         <v>251</v>
       </c>
       <c r="D6" t="n">
         <v>247</v>
       </c>
       <c r="E6" t="n">
         <v>240</v>
       </c>
       <c r="F6" t="n">
         <v>247</v>
       </c>
       <c r="G6" t="n">
         <v>239</v>
       </c>
@@ -22881,50 +23445,56 @@
       </c>
       <c r="BR6" t="n">
         <v>233</v>
       </c>
       <c r="BS6" t="n">
         <v>236</v>
       </c>
       <c r="BT6" t="n">
         <v>226</v>
       </c>
       <c r="BU6" t="n">
         <v>237</v>
       </c>
       <c r="BV6" t="n">
         <v>231</v>
       </c>
       <c r="BW6" t="n">
         <v>235</v>
       </c>
       <c r="BX6" t="n">
         <v>230</v>
       </c>
       <c r="BY6" t="n">
         <v>232</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>232</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>229</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>220</v>
       </c>
       <c r="C7" t="n">
         <v>217</v>
       </c>
       <c r="D7" t="n">
         <v>233</v>
       </c>
       <c r="E7" t="n">
         <v>215</v>
       </c>
       <c r="F7" t="n">
         <v>224</v>
       </c>
       <c r="G7" t="n">
         <v>216</v>
       </c>
@@ -23115,64 +23685,70 @@
         <v>216</v>
       </c>
       <c r="BR7" t="n">
         <v>217</v>
       </c>
       <c r="BS7" t="n">
         <v>216</v>
       </c>
       <c r="BT7" t="n">
         <v>217</v>
       </c>
       <c r="BU7" t="n">
         <v>216</v>
       </c>
       <c r="BV7" t="n">
         <v>218</v>
       </c>
       <c r="BW7" t="n">
         <v>216</v>
       </c>
       <c r="BX7" t="n">
         <v>218</v>
       </c>
       <c r="BY7" t="n">
         <v>217</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>218</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23213,50 +23789,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23598,51 +24176,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -23836,50 +24424,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -24071,50 +24665,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -24306,50 +24906,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -24541,50 +25147,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>184</v>
       </c>
       <c r="C6" t="n">
         <v>171</v>
       </c>
       <c r="D6" t="n">
         <v>184</v>
       </c>
       <c r="E6" t="n">
         <v>165</v>
       </c>
       <c r="F6" t="n">
         <v>185</v>
       </c>
       <c r="G6" t="n">
         <v>172</v>
       </c>
@@ -24776,50 +25388,56 @@
       </c>
       <c r="BR6" t="n">
         <v>173</v>
       </c>
       <c r="BS6" t="n">
         <v>176</v>
       </c>
       <c r="BT6" t="n">
         <v>172</v>
       </c>
       <c r="BU6" t="n">
         <v>167</v>
       </c>
       <c r="BV6" t="n">
         <v>191</v>
       </c>
       <c r="BW6" t="n">
         <v>175</v>
       </c>
       <c r="BX6" t="n">
         <v>170</v>
       </c>
       <c r="BY6" t="n">
         <v>175</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>180</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>193</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>187</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>198</v>
       </c>
       <c r="E7" t="n">
         <v>182</v>
       </c>
       <c r="F7" t="n">
         <v>190</v>
       </c>
       <c r="G7" t="n">
         <v>183</v>
       </c>
@@ -25010,64 +25628,70 @@
         <v>183</v>
       </c>
       <c r="BR7" t="n">
         <v>183</v>
       </c>
       <c r="BS7" t="n">
         <v>183</v>
       </c>
       <c r="BT7" t="n">
         <v>184</v>
       </c>
       <c r="BU7" t="n">
         <v>182</v>
       </c>
       <c r="BV7" t="n">
         <v>184</v>
       </c>
       <c r="BW7" t="n">
         <v>183</v>
       </c>
       <c r="BX7" t="n">
         <v>184</v>
       </c>
       <c r="BY7" t="n">
         <v>184</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>184</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25108,50 +25732,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25493,51 +26119,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -25731,50 +26367,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -25966,50 +26608,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -26201,50 +26849,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -26436,50 +27090,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>104</v>
       </c>
       <c r="C6" t="n">
         <v>96</v>
       </c>
       <c r="D6" t="n">
         <v>118</v>
       </c>
       <c r="E6" t="n">
         <v>103</v>
       </c>
       <c r="F6" t="n">
         <v>108</v>
       </c>
       <c r="G6" t="n">
         <v>103</v>
       </c>
@@ -26671,50 +27331,56 @@
       </c>
       <c r="BR6" t="n">
         <v>98</v>
       </c>
       <c r="BS6" t="n">
         <v>107</v>
       </c>
       <c r="BT6" t="n">
         <v>109</v>
       </c>
       <c r="BU6" t="n">
         <v>100</v>
       </c>
       <c r="BV6" t="n">
         <v>101</v>
       </c>
       <c r="BW6" t="n">
         <v>102</v>
       </c>
       <c r="BX6" t="n">
         <v>99</v>
       </c>
       <c r="BY6" t="n">
         <v>96</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>94</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>105</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>109</v>
       </c>
       <c r="C7" t="n">
         <v>106</v>
       </c>
       <c r="D7" t="n">
         <v>113</v>
       </c>
       <c r="E7" t="n">
         <v>106</v>
       </c>
       <c r="F7" t="n">
         <v>110</v>
       </c>
       <c r="G7" t="n">
         <v>106</v>
       </c>
@@ -26905,64 +27571,70 @@
         <v>106</v>
       </c>
       <c r="BR7" t="n">
         <v>106</v>
       </c>
       <c r="BS7" t="n">
         <v>106</v>
       </c>
       <c r="BT7" t="n">
         <v>106</v>
       </c>
       <c r="BU7" t="n">
         <v>106</v>
       </c>
       <c r="BV7" t="n">
         <v>107</v>
       </c>
       <c r="BW7" t="n">
         <v>106</v>
       </c>
       <c r="BX7" t="n">
         <v>107</v>
       </c>
       <c r="BY7" t="n">
         <v>106</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>107</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27003,50 +27675,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27388,51 +28062,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -27626,50 +28310,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -27861,50 +28551,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -28096,50 +28792,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -28331,50 +29033,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>251</v>
       </c>
       <c r="C6" t="n">
         <v>263</v>
       </c>
       <c r="D6" t="n">
         <v>274</v>
       </c>
       <c r="E6" t="n">
         <v>254</v>
       </c>
       <c r="F6" t="n">
         <v>272</v>
       </c>
       <c r="G6" t="n">
         <v>253</v>
       </c>
@@ -28566,50 +29274,56 @@
       </c>
       <c r="BR6" t="n">
         <v>261</v>
       </c>
       <c r="BS6" t="n">
         <v>246</v>
       </c>
       <c r="BT6" t="n">
         <v>255</v>
       </c>
       <c r="BU6" t="n">
         <v>250</v>
       </c>
       <c r="BV6" t="n">
         <v>239</v>
       </c>
       <c r="BW6" t="n">
         <v>251</v>
       </c>
       <c r="BX6" t="n">
         <v>245</v>
       </c>
       <c r="BY6" t="n">
         <v>252</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>260</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>260</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>257</v>
       </c>
       <c r="C7" t="n">
         <v>252</v>
       </c>
       <c r="D7" t="n">
         <v>272</v>
       </c>
       <c r="E7" t="n">
         <v>250</v>
       </c>
       <c r="F7" t="n">
         <v>261</v>
       </c>
       <c r="G7" t="n">
         <v>251</v>
       </c>
@@ -28800,64 +29514,70 @@
         <v>251</v>
       </c>
       <c r="BR7" t="n">
         <v>252</v>
       </c>
       <c r="BS7" t="n">
         <v>252</v>
       </c>
       <c r="BT7" t="n">
         <v>253</v>
       </c>
       <c r="BU7" t="n">
         <v>251</v>
       </c>
       <c r="BV7" t="n">
         <v>253</v>
       </c>
       <c r="BW7" t="n">
         <v>251</v>
       </c>
       <c r="BX7" t="n">
         <v>254</v>
       </c>
       <c r="BY7" t="n">
         <v>253</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>253</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28898,50 +29618,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29283,51 +30005,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -29521,50 +30253,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -29756,50 +30494,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -29991,50 +30735,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -30226,50 +30976,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>343</v>
       </c>
       <c r="C6" t="n">
         <v>360</v>
       </c>
       <c r="D6" t="n">
         <v>365</v>
       </c>
       <c r="E6" t="n">
         <v>333</v>
       </c>
       <c r="F6" t="n">
         <v>348</v>
       </c>
       <c r="G6" t="n">
         <v>344</v>
       </c>
@@ -30461,50 +31217,56 @@
       </c>
       <c r="BR6" t="n">
         <v>337</v>
       </c>
       <c r="BS6" t="n">
         <v>331</v>
       </c>
       <c r="BT6" t="n">
         <v>337</v>
       </c>
       <c r="BU6" t="n">
         <v>325</v>
       </c>
       <c r="BV6" t="n">
         <v>343</v>
       </c>
       <c r="BW6" t="n">
         <v>330</v>
       </c>
       <c r="BX6" t="n">
         <v>350</v>
       </c>
       <c r="BY6" t="n">
         <v>334</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>331</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>360</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>347</v>
       </c>
       <c r="C7" t="n">
         <v>340</v>
       </c>
       <c r="D7" t="n">
         <v>365</v>
       </c>
       <c r="E7" t="n">
         <v>338</v>
       </c>
       <c r="F7" t="n">
         <v>352</v>
       </c>
       <c r="G7" t="n">
         <v>339</v>
       </c>
@@ -30695,64 +31457,70 @@
         <v>339</v>
       </c>
       <c r="BR7" t="n">
         <v>340</v>
       </c>
       <c r="BS7" t="n">
         <v>339</v>
       </c>
       <c r="BT7" t="n">
         <v>341</v>
       </c>
       <c r="BU7" t="n">
         <v>338</v>
       </c>
       <c r="BV7" t="n">
         <v>342</v>
       </c>
       <c r="BW7" t="n">
         <v>338</v>
       </c>
       <c r="BX7" t="n">
         <v>342</v>
       </c>
       <c r="BY7" t="n">
         <v>341</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>341</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30793,50 +31561,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31178,51 +31948,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -31416,50 +32196,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
@@ -31651,50 +32437,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -31886,50 +32678,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -32121,50 +32919,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>193</v>
       </c>
       <c r="C6" t="n">
         <v>130</v>
       </c>
       <c r="D6" t="n">
         <v>199</v>
       </c>
       <c r="E6" t="n">
         <v>174</v>
       </c>
       <c r="F6" t="n">
         <v>176</v>
       </c>
       <c r="G6" t="n">
         <v>168</v>
       </c>
@@ -32356,50 +33160,56 @@
       </c>
       <c r="BR6" t="n">
         <v>177</v>
       </c>
       <c r="BS6" t="n">
         <v>193</v>
       </c>
       <c r="BT6" t="n">
         <v>193</v>
       </c>
       <c r="BU6" t="n">
         <v>190</v>
       </c>
       <c r="BV6" t="n">
         <v>200</v>
       </c>
       <c r="BW6" t="n">
         <v>187</v>
       </c>
       <c r="BX6" t="n">
         <v>188</v>
       </c>
       <c r="BY6" t="n">
         <v>193</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>188</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>190</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>203</v>
       </c>
       <c r="C7" t="n">
         <v>195</v>
       </c>
       <c r="D7" t="n">
         <v>215</v>
       </c>
       <c r="E7" t="n">
         <v>198</v>
       </c>
       <c r="F7" t="n">
         <v>206</v>
       </c>
       <c r="G7" t="n">
         <v>198</v>
       </c>
@@ -32590,64 +33400,70 @@
         <v>198</v>
       </c>
       <c r="BR7" t="n">
         <v>199</v>
       </c>
       <c r="BS7" t="n">
         <v>199</v>
       </c>
       <c r="BT7" t="n">
         <v>200</v>
       </c>
       <c r="BU7" t="n">
         <v>198</v>
       </c>
       <c r="BV7" t="n">
         <v>200</v>
       </c>
       <c r="BW7" t="n">
         <v>198</v>
       </c>
       <c r="BX7" t="n">
         <v>200</v>
       </c>
       <c r="BY7" t="n">
         <v>200</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>199</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -32688,50 +33504,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33073,51 +33891,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -33311,50 +34139,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -33546,50 +34380,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -33781,50 +34621,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -34016,50 +34862,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>475</v>
       </c>
       <c r="C6" t="n">
         <v>501</v>
       </c>
       <c r="D6" t="n">
         <v>517</v>
       </c>
       <c r="E6" t="n">
         <v>488</v>
       </c>
       <c r="F6" t="n">
         <v>487</v>
       </c>
       <c r="G6" t="n">
         <v>480</v>
       </c>
@@ -34251,50 +35103,56 @@
       </c>
       <c r="BR6" t="n">
         <v>480</v>
       </c>
       <c r="BS6" t="n">
         <v>467</v>
       </c>
       <c r="BT6" t="n">
         <v>483</v>
       </c>
       <c r="BU6" t="n">
         <v>473</v>
       </c>
       <c r="BV6" t="n">
         <v>471</v>
       </c>
       <c r="BW6" t="n">
         <v>486</v>
       </c>
       <c r="BX6" t="n">
         <v>488</v>
       </c>
       <c r="BY6" t="n">
         <v>476</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>482</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>500</v>
       </c>
       <c r="C7" t="n">
         <v>489</v>
       </c>
       <c r="D7" t="n">
         <v>528</v>
       </c>
       <c r="E7" t="n">
         <v>487</v>
       </c>
       <c r="F7" t="n">
         <v>508</v>
       </c>
       <c r="G7" t="n">
         <v>489</v>
       </c>
@@ -34485,64 +35343,70 @@
         <v>489</v>
       </c>
       <c r="BR7" t="n">
         <v>491</v>
       </c>
       <c r="BS7" t="n">
         <v>490</v>
       </c>
       <c r="BT7" t="n">
         <v>492</v>
       </c>
       <c r="BU7" t="n">
         <v>488</v>
       </c>
       <c r="BV7" t="n">
         <v>493</v>
       </c>
       <c r="BW7" t="n">
         <v>488</v>
       </c>
       <c r="BX7" t="n">
         <v>493</v>
       </c>
       <c r="BY7" t="n">
         <v>492</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>492</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>506</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34583,50 +35447,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34968,51 +35834,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -35206,50 +36082,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -35441,50 +36323,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -35676,50 +36564,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -35911,50 +36805,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>552</v>
       </c>
       <c r="C6" t="n">
         <v>503</v>
       </c>
       <c r="D6" t="n">
         <v>568</v>
       </c>
       <c r="E6" t="n">
         <v>513</v>
       </c>
       <c r="F6" t="n">
         <v>556</v>
       </c>
       <c r="G6" t="n">
         <v>524</v>
       </c>
@@ -36146,50 +37046,56 @@
       </c>
       <c r="BR6" t="n">
         <v>528</v>
       </c>
       <c r="BS6" t="n">
         <v>539</v>
       </c>
       <c r="BT6" t="n">
         <v>528</v>
       </c>
       <c r="BU6" t="n">
         <v>529</v>
       </c>
       <c r="BV6" t="n">
         <v>542</v>
       </c>
       <c r="BW6" t="n">
         <v>517</v>
       </c>
       <c r="BX6" t="n">
         <v>525</v>
       </c>
       <c r="BY6" t="n">
         <v>535</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>529</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>539</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>528</v>
       </c>
       <c r="C7" t="n">
         <v>515</v>
       </c>
       <c r="D7" t="n">
         <v>557</v>
       </c>
       <c r="E7" t="n">
         <v>514</v>
       </c>
       <c r="F7" t="n">
         <v>535</v>
       </c>
       <c r="G7" t="n">
         <v>515</v>
       </c>
@@ -36380,64 +37286,70 @@
         <v>516</v>
       </c>
       <c r="BR7" t="n">
         <v>517</v>
       </c>
       <c r="BS7" t="n">
         <v>516</v>
       </c>
       <c r="BT7" t="n">
         <v>519</v>
       </c>
       <c r="BU7" t="n">
         <v>514</v>
       </c>
       <c r="BV7" t="n">
         <v>520</v>
       </c>
       <c r="BW7" t="n">
         <v>515</v>
       </c>
       <c r="BX7" t="n">
         <v>520</v>
       </c>
       <c r="BY7" t="n">
         <v>519</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>519</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>533</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36478,50 +37390,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36863,51 +37777,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -37101,50 +38025,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -37336,50 +38266,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -37571,50 +38507,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -37806,50 +38748,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>663</v>
       </c>
       <c r="C6" t="n">
         <v>603</v>
       </c>
       <c r="D6" t="n">
         <v>677</v>
       </c>
       <c r="E6" t="n">
         <v>623</v>
       </c>
       <c r="F6" t="n">
         <v>658</v>
       </c>
       <c r="G6" t="n">
         <v>628</v>
       </c>
@@ -38041,50 +38989,56 @@
       </c>
       <c r="BR6" t="n">
         <v>615</v>
       </c>
       <c r="BS6" t="n">
         <v>633</v>
       </c>
       <c r="BT6" t="n">
         <v>637</v>
       </c>
       <c r="BU6" t="n">
         <v>607</v>
       </c>
       <c r="BV6" t="n">
         <v>660</v>
       </c>
       <c r="BW6" t="n">
         <v>620</v>
       </c>
       <c r="BX6" t="n">
         <v>651</v>
       </c>
       <c r="BY6" t="n">
         <v>645</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>658</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>659</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>651</v>
       </c>
       <c r="C7" t="n">
         <v>648</v>
       </c>
       <c r="D7" t="n">
         <v>692</v>
       </c>
       <c r="E7" t="n">
         <v>654</v>
       </c>
       <c r="F7" t="n">
         <v>667</v>
       </c>
       <c r="G7" t="n">
         <v>648</v>
       </c>
@@ -38275,64 +39229,70 @@
         <v>626</v>
       </c>
       <c r="BR7" t="n">
         <v>629</v>
       </c>
       <c r="BS7" t="n">
         <v>633</v>
       </c>
       <c r="BT7" t="n">
         <v>644</v>
       </c>
       <c r="BU7" t="n">
         <v>617</v>
       </c>
       <c r="BV7" t="n">
         <v>654</v>
       </c>
       <c r="BW7" t="n">
         <v>638</v>
       </c>
       <c r="BX7" t="n">
         <v>651</v>
       </c>
       <c r="BY7" t="n">
         <v>663</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>667</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>666</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BY7"/>
+  <dimension ref="A1:CA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -38373,50 +39333,52 @@
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How would you describe your financial situation now, in comparison to a month ago?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38758,51 +39720,61 @@
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
@@ -38996,50 +39968,56 @@
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -39231,50 +40209,56 @@
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -39466,50 +40450,56 @@
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -39701,50 +40691,56 @@
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CA5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>130</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>142</v>
       </c>
       <c r="E6" t="n">
         <v>141</v>
       </c>
       <c r="F6" t="n">
         <v>141</v>
       </c>
       <c r="G6" t="n">
         <v>139</v>
       </c>
@@ -39936,50 +40932,56 @@
       </c>
       <c r="BR6" t="n">
         <v>144</v>
       </c>
       <c r="BS6" t="n">
         <v>140</v>
       </c>
       <c r="BT6" t="n">
         <v>136</v>
       </c>
       <c r="BU6" t="n">
         <v>137</v>
       </c>
       <c r="BV6" t="n">
         <v>139</v>
       </c>
       <c r="BW6" t="n">
         <v>135</v>
       </c>
       <c r="BX6" t="n">
         <v>138</v>
       </c>
       <c r="BY6" t="n">
         <v>145</v>
       </c>
+      <c r="BZ6" t="n">
+        <v>135</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>135</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>123</v>
       </c>
       <c r="C7" t="n">
         <v>119</v>
       </c>
       <c r="D7" t="n">
         <v>130</v>
       </c>
       <c r="E7" t="n">
         <v>120</v>
       </c>
       <c r="F7" t="n">
         <v>125</v>
       </c>
       <c r="G7" t="n">
         <v>120</v>
       </c>
@@ -40170,46 +41172,52 @@
         <v>120</v>
       </c>
       <c r="BR7" t="n">
         <v>121</v>
       </c>
       <c r="BS7" t="n">
         <v>121</v>
       </c>
       <c r="BT7" t="n">
         <v>121</v>
       </c>
       <c r="BU7" t="n">
         <v>120</v>
       </c>
       <c r="BV7" t="n">
         <v>121</v>
       </c>
       <c r="BW7" t="n">
         <v>120</v>
       </c>
       <c r="BX7" t="n">
         <v>121</v>
       </c>
       <c r="BY7" t="n">
         <v>121</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>121</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>