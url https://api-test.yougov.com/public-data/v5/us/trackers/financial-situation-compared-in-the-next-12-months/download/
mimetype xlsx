--- v2 (2026-08-15)
+++ v3 (2026-10-15)
@@ -460,51 +460,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -544,50 +544,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -927,50 +929,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1159,50 +1171,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -1391,50 +1409,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -1623,50 +1647,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1855,50 +1885,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1027</v>
       </c>
       <c r="C6" t="n">
         <v>1004</v>
       </c>
       <c r="D6" t="n">
         <v>1085</v>
       </c>
       <c r="E6" t="n">
         <v>1001</v>
       </c>
       <c r="F6" t="n">
         <v>1043</v>
       </c>
       <c r="G6" t="n">
         <v>1004</v>
       </c>
@@ -2087,50 +2123,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>1005</v>
       </c>
       <c r="BR6" t="n">
         <v>1008</v>
       </c>
       <c r="BS6" t="n">
         <v>1006</v>
       </c>
       <c r="BT6" t="n">
         <v>1011</v>
       </c>
       <c r="BU6" t="n">
         <v>1002</v>
       </c>
       <c r="BV6" t="n">
         <v>1013</v>
       </c>
       <c r="BW6" t="n">
         <v>1003</v>
       </c>
       <c r="BX6" t="n">
         <v>1013</v>
       </c>
+      <c r="BY6" t="n">
+        <v>1011</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>1011</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1027</v>
       </c>
       <c r="C7" t="n">
         <v>1004</v>
       </c>
       <c r="D7" t="n">
         <v>1085</v>
       </c>
       <c r="E7" t="n">
         <v>1001</v>
       </c>
       <c r="F7" t="n">
         <v>1043</v>
       </c>
       <c r="G7" t="n">
         <v>1004</v>
       </c>
@@ -2318,64 +2360,70 @@
         <v>1003</v>
       </c>
       <c r="BQ7" t="n">
         <v>1005</v>
       </c>
       <c r="BR7" t="n">
         <v>1008</v>
       </c>
       <c r="BS7" t="n">
         <v>1006</v>
       </c>
       <c r="BT7" t="n">
         <v>1011</v>
       </c>
       <c r="BU7" t="n">
         <v>1002</v>
       </c>
       <c r="BV7" t="n">
         <v>1013</v>
       </c>
       <c r="BW7" t="n">
         <v>1003</v>
       </c>
       <c r="BX7" t="n">
         <v>1013</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>1011</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>1011</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2415,50 +2463,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2798,50 +2848,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -3030,50 +3090,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -3262,50 +3328,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -3494,50 +3566,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3726,50 +3804,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>138</v>
       </c>
       <c r="C6" t="n">
         <v>172</v>
       </c>
       <c r="D6" t="n">
         <v>170</v>
       </c>
       <c r="E6" t="n">
         <v>163</v>
       </c>
       <c r="F6" t="n">
         <v>151</v>
       </c>
       <c r="G6" t="n">
         <v>154</v>
       </c>
@@ -3958,50 +4042,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>134</v>
       </c>
       <c r="BR6" t="n">
         <v>153</v>
       </c>
       <c r="BS6" t="n">
         <v>137</v>
       </c>
       <c r="BT6" t="n">
         <v>151</v>
       </c>
       <c r="BU6" t="n">
         <v>154</v>
       </c>
       <c r="BV6" t="n">
         <v>138</v>
       </c>
       <c r="BW6" t="n">
         <v>160</v>
       </c>
       <c r="BX6" t="n">
         <v>143</v>
       </c>
+      <c r="BY6" t="n">
+        <v>154</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>161</v>
       </c>
       <c r="C7" t="n">
         <v>155</v>
       </c>
       <c r="D7" t="n">
         <v>168</v>
       </c>
       <c r="E7" t="n">
         <v>157</v>
       </c>
       <c r="F7" t="n">
         <v>163</v>
       </c>
       <c r="G7" t="n">
         <v>157</v>
       </c>
@@ -4189,64 +4279,70 @@
         <v>157</v>
       </c>
       <c r="BQ7" t="n">
         <v>157</v>
       </c>
       <c r="BR7" t="n">
         <v>158</v>
       </c>
       <c r="BS7" t="n">
         <v>157</v>
       </c>
       <c r="BT7" t="n">
         <v>158</v>
       </c>
       <c r="BU7" t="n">
         <v>157</v>
       </c>
       <c r="BV7" t="n">
         <v>159</v>
       </c>
       <c r="BW7" t="n">
         <v>157</v>
       </c>
       <c r="BX7" t="n">
         <v>159</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>158</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4286,50 +4382,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4669,50 +4767,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4901,50 +5009,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -5133,50 +5247,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -5365,50 +5485,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -5597,50 +5723,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>29</v>
       </c>
       <c r="C6" t="n">
         <v>26</v>
       </c>
       <c r="D6" t="n">
         <v>29</v>
       </c>
       <c r="E6" t="n">
         <v>30</v>
       </c>
       <c r="F6" t="n">
         <v>29</v>
       </c>
       <c r="G6" t="n">
         <v>24</v>
       </c>
@@ -5829,50 +5961,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>31</v>
       </c>
       <c r="BR6" t="n">
         <v>33</v>
       </c>
       <c r="BS6" t="n">
         <v>30</v>
       </c>
       <c r="BT6" t="n">
         <v>31</v>
       </c>
       <c r="BU6" t="n">
         <v>33</v>
       </c>
       <c r="BV6" t="n">
         <v>29</v>
       </c>
       <c r="BW6" t="n">
         <v>30</v>
       </c>
       <c r="BX6" t="n">
         <v>24</v>
       </c>
+      <c r="BY6" t="n">
+        <v>19</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>28</v>
       </c>
       <c r="C7" t="n">
         <v>25</v>
       </c>
       <c r="D7" t="n">
         <v>29</v>
       </c>
       <c r="E7" t="n">
         <v>29</v>
       </c>
       <c r="F7" t="n">
         <v>29</v>
       </c>
       <c r="G7" t="n">
         <v>23</v>
       </c>
@@ -6060,64 +6198,70 @@
         <v>35</v>
       </c>
       <c r="BQ7" t="n">
         <v>33</v>
       </c>
       <c r="BR7" t="n">
         <v>33</v>
       </c>
       <c r="BS7" t="n">
         <v>30</v>
       </c>
       <c r="BT7" t="n">
         <v>31</v>
       </c>
       <c r="BU7" t="n">
         <v>35</v>
       </c>
       <c r="BV7" t="n">
         <v>31</v>
       </c>
       <c r="BW7" t="n">
         <v>31</v>
       </c>
       <c r="BX7" t="n">
         <v>25</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>21</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6157,50 +6301,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6540,50 +6686,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6772,50 +6928,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -7004,50 +7166,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -7236,50 +7404,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7468,50 +7642,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
       <c r="C6" t="n">
         <v>12</v>
       </c>
       <c r="D6" t="n">
         <v>15</v>
       </c>
       <c r="E6" t="n">
         <v>6</v>
       </c>
       <c r="F6" t="n">
         <v>7</v>
       </c>
       <c r="G6" t="n">
         <v>13</v>
       </c>
@@ -7700,50 +7880,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>14</v>
       </c>
       <c r="BR6" t="n">
         <v>14</v>
       </c>
       <c r="BS6" t="n">
         <v>12</v>
       </c>
       <c r="BT6" t="n">
         <v>7</v>
       </c>
       <c r="BU6" t="n">
         <v>18</v>
       </c>
       <c r="BV6" t="n">
         <v>10</v>
       </c>
       <c r="BW6" t="n">
         <v>8</v>
       </c>
       <c r="BX6" t="n">
         <v>6</v>
       </c>
+      <c r="BY6" t="n">
+        <v>11</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>8</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>7</v>
       </c>
       <c r="C7" t="n">
         <v>10</v>
       </c>
       <c r="D7" t="n">
         <v>15</v>
       </c>
       <c r="E7" t="n">
         <v>6</v>
       </c>
       <c r="F7" t="n">
         <v>6</v>
       </c>
       <c r="G7" t="n">
         <v>12</v>
       </c>
@@ -7931,64 +8117,70 @@
         <v>15</v>
       </c>
       <c r="BQ7" t="n">
         <v>14</v>
       </c>
       <c r="BR7" t="n">
         <v>14</v>
       </c>
       <c r="BS7" t="n">
         <v>12</v>
       </c>
       <c r="BT7" t="n">
         <v>7</v>
       </c>
       <c r="BU7" t="n">
         <v>18</v>
       </c>
       <c r="BV7" t="n">
         <v>9</v>
       </c>
       <c r="BW7" t="n">
         <v>8</v>
       </c>
       <c r="BX7" t="n">
         <v>6</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>11</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU7"/>
+  <dimension ref="A1:BW7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8025,50 +8217,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8393,50 +8587,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -8616,50 +8820,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -8839,50 +9049,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -9062,50 +9278,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>1</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -9285,50 +9507,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>6</v>
       </c>
       <c r="C6" t="n">
         <v>6</v>
       </c>
       <c r="D6" t="n">
         <v>6</v>
       </c>
       <c r="E6" t="n">
         <v>5</v>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>4</v>
       </c>
@@ -9508,50 +9736,56 @@
       </c>
       <c r="BN6" t="n">
         <v>4</v>
       </c>
       <c r="BO6" t="n">
         <v>2</v>
       </c>
       <c r="BP6" t="n">
         <v>2</v>
       </c>
       <c r="BQ6" t="n">
         <v>2</v>
       </c>
       <c r="BR6" t="n">
         <v>2</v>
       </c>
       <c r="BS6" t="n">
         <v>2</v>
       </c>
       <c r="BT6" t="n">
         <v>3</v>
       </c>
       <c r="BU6" t="n">
         <v>2</v>
       </c>
+      <c r="BV6" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>4</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>5</v>
       </c>
       <c r="C7" t="n">
         <v>6</v>
       </c>
       <c r="D7" t="n">
         <v>6</v>
       </c>
       <c r="E7" t="n">
         <v>5</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>4</v>
       </c>
@@ -9730,64 +9964,70 @@
         <v>4</v>
       </c>
       <c r="BN7" t="n">
         <v>4</v>
       </c>
       <c r="BO7" t="n">
         <v>2</v>
       </c>
       <c r="BP7" t="n">
         <v>2</v>
       </c>
       <c r="BQ7" t="n">
         <v>2</v>
       </c>
       <c r="BR7" t="n">
         <v>2</v>
       </c>
       <c r="BS7" t="n">
         <v>2</v>
       </c>
       <c r="BT7" t="n">
         <v>3</v>
       </c>
       <c r="BU7" t="n">
         <v>2</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9827,50 +10067,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10210,50 +10452,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10442,50 +10694,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10674,50 +10932,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -10906,50 +11170,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -11138,50 +11408,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>28</v>
       </c>
       <c r="C6" t="n">
         <v>20</v>
       </c>
       <c r="D6" t="n">
         <v>23</v>
       </c>
       <c r="E6" t="n">
         <v>22</v>
       </c>
       <c r="F6" t="n">
         <v>33</v>
       </c>
       <c r="G6" t="n">
         <v>22</v>
       </c>
@@ -11370,50 +11646,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>30</v>
       </c>
       <c r="BR6" t="n">
         <v>29</v>
       </c>
       <c r="BS6" t="n">
         <v>41</v>
       </c>
       <c r="BT6" t="n">
         <v>25</v>
       </c>
       <c r="BU6" t="n">
         <v>40</v>
       </c>
       <c r="BV6" t="n">
         <v>23</v>
       </c>
       <c r="BW6" t="n">
         <v>33</v>
       </c>
       <c r="BX6" t="n">
         <v>33</v>
       </c>
+      <c r="BY6" t="n">
+        <v>21</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>26</v>
       </c>
       <c r="C7" t="n">
         <v>20</v>
       </c>
       <c r="D7" t="n">
         <v>22</v>
       </c>
       <c r="E7" t="n">
         <v>22</v>
       </c>
       <c r="F7" t="n">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>20</v>
       </c>
@@ -11601,64 +11883,70 @@
         <v>42</v>
       </c>
       <c r="BQ7" t="n">
         <v>31</v>
       </c>
       <c r="BR7" t="n">
         <v>30</v>
       </c>
       <c r="BS7" t="n">
         <v>40</v>
       </c>
       <c r="BT7" t="n">
         <v>25</v>
       </c>
       <c r="BU7" t="n">
         <v>41</v>
       </c>
       <c r="BV7" t="n">
         <v>24</v>
       </c>
       <c r="BW7" t="n">
         <v>31</v>
       </c>
       <c r="BX7" t="n">
         <v>32</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>20</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11698,50 +11986,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12081,50 +12371,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -12313,50 +12613,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -12545,50 +12851,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -12777,50 +13089,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -13009,50 +13327,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>26</v>
       </c>
       <c r="C6" t="n">
         <v>20</v>
       </c>
       <c r="D6" t="n">
         <v>23</v>
       </c>
       <c r="E6" t="n">
         <v>11</v>
       </c>
       <c r="F6" t="n">
         <v>22</v>
       </c>
       <c r="G6" t="n">
         <v>20</v>
       </c>
@@ -13241,50 +13565,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>24</v>
       </c>
       <c r="BR6" t="n">
         <v>18</v>
       </c>
       <c r="BS6" t="n">
         <v>11</v>
       </c>
       <c r="BT6" t="n">
         <v>22</v>
       </c>
       <c r="BU6" t="n">
         <v>11</v>
       </c>
       <c r="BV6" t="n">
         <v>12</v>
       </c>
       <c r="BW6" t="n">
         <v>14</v>
       </c>
       <c r="BX6" t="n">
         <v>16</v>
       </c>
+      <c r="BY6" t="n">
+        <v>15</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>8</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>25</v>
       </c>
       <c r="C7" t="n">
         <v>20</v>
       </c>
       <c r="D7" t="n">
         <v>23</v>
       </c>
       <c r="E7" t="n">
         <v>10</v>
       </c>
       <c r="F7" t="n">
         <v>20</v>
       </c>
       <c r="G7" t="n">
         <v>19</v>
       </c>
@@ -13472,64 +13802,70 @@
         <v>21</v>
       </c>
       <c r="BQ7" t="n">
         <v>24</v>
       </c>
       <c r="BR7" t="n">
         <v>20</v>
       </c>
       <c r="BS7" t="n">
         <v>10</v>
       </c>
       <c r="BT7" t="n">
         <v>22</v>
       </c>
       <c r="BU7" t="n">
         <v>12</v>
       </c>
       <c r="BV7" t="n">
         <v>12</v>
       </c>
       <c r="BW7" t="n">
         <v>15</v>
       </c>
       <c r="BX7" t="n">
         <v>17</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>16</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13569,50 +13905,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13952,50 +14290,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -14184,50 +14532,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -14416,50 +14770,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -14648,50 +15008,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -14880,50 +15246,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>54</v>
       </c>
       <c r="C6" t="n">
         <v>65</v>
       </c>
       <c r="D6" t="n">
         <v>69</v>
       </c>
       <c r="E6" t="n">
         <v>65</v>
       </c>
       <c r="F6" t="n">
         <v>59</v>
       </c>
       <c r="G6" t="n">
         <v>65</v>
       </c>
@@ -15112,50 +15484,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>41</v>
       </c>
       <c r="BR6" t="n">
         <v>53</v>
       </c>
       <c r="BS6" t="n">
         <v>46</v>
       </c>
       <c r="BT6" t="n">
         <v>52</v>
       </c>
       <c r="BU6" t="n">
         <v>54</v>
       </c>
       <c r="BV6" t="n">
         <v>38</v>
       </c>
       <c r="BW6" t="n">
         <v>46</v>
       </c>
       <c r="BX6" t="n">
         <v>36</v>
       </c>
+      <c r="BY6" t="n">
+        <v>53</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>37</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>61</v>
       </c>
       <c r="C7" t="n">
         <v>57</v>
       </c>
       <c r="D7" t="n">
         <v>66</v>
       </c>
       <c r="E7" t="n">
         <v>61</v>
       </c>
       <c r="F7" t="n">
         <v>56</v>
       </c>
       <c r="G7" t="n">
         <v>63</v>
       </c>
@@ -15342,65 +15720,71 @@
       <c r="BP7" t="n">
         <v>42</v>
       </c>
       <c r="BQ7" t="n">
         <v>40</v>
       </c>
       <c r="BR7" t="n">
         <v>50</v>
       </c>
       <c r="BS7" t="n">
         <v>46</v>
       </c>
       <c r="BT7" t="n">
         <v>51</v>
       </c>
       <c r="BU7" t="n">
         <v>55</v>
       </c>
       <c r="BV7" t="n">
         <v>39</v>
       </c>
       <c r="BW7" t="n">
         <v>44</v>
       </c>
       <c r="BX7" t="n">
+        <v>36</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>50</v>
+      </c>
+      <c r="BZ7" t="n">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15440,50 +15824,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15823,50 +16209,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -16055,50 +16451,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -16287,50 +16689,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -16519,50 +16927,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -16751,50 +17165,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>361</v>
       </c>
       <c r="C6" t="n">
         <v>358</v>
       </c>
       <c r="D6" t="n">
         <v>374</v>
       </c>
       <c r="E6" t="n">
         <v>356</v>
       </c>
       <c r="F6" t="n">
         <v>360</v>
       </c>
       <c r="G6" t="n">
         <v>344</v>
       </c>
@@ -16983,50 +17403,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>363</v>
       </c>
       <c r="BR6" t="n">
         <v>364</v>
       </c>
       <c r="BS6" t="n">
         <v>362</v>
       </c>
       <c r="BT6" t="n">
         <v>366</v>
       </c>
       <c r="BU6" t="n">
         <v>367</v>
       </c>
       <c r="BV6" t="n">
         <v>367</v>
       </c>
       <c r="BW6" t="n">
         <v>375</v>
       </c>
       <c r="BX6" t="n">
         <v>377</v>
       </c>
+      <c r="BY6" t="n">
+        <v>365</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>383</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>352</v>
       </c>
       <c r="C7" t="n">
         <v>349</v>
       </c>
       <c r="D7" t="n">
         <v>372</v>
       </c>
       <c r="E7" t="n">
         <v>342</v>
       </c>
       <c r="F7" t="n">
         <v>364</v>
       </c>
       <c r="G7" t="n">
         <v>341</v>
       </c>
@@ -17214,64 +17640,70 @@
         <v>362</v>
       </c>
       <c r="BQ7" t="n">
         <v>365</v>
       </c>
       <c r="BR7" t="n">
         <v>356</v>
       </c>
       <c r="BS7" t="n">
         <v>360</v>
       </c>
       <c r="BT7" t="n">
         <v>357</v>
       </c>
       <c r="BU7" t="n">
         <v>348</v>
       </c>
       <c r="BV7" t="n">
         <v>369</v>
       </c>
       <c r="BW7" t="n">
         <v>360</v>
       </c>
       <c r="BX7" t="n">
         <v>373</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>357</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17311,50 +17743,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17694,50 +18128,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -17926,50 +18370,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -18158,50 +18608,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -18390,50 +18846,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -18622,50 +19084,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>218</v>
       </c>
       <c r="C6" t="n">
         <v>162</v>
       </c>
       <c r="D6" t="n">
         <v>166</v>
       </c>
       <c r="E6" t="n">
         <v>165</v>
       </c>
       <c r="F6" t="n">
         <v>202</v>
       </c>
       <c r="G6" t="n">
         <v>189</v>
       </c>
@@ -18854,50 +19322,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>214</v>
       </c>
       <c r="BR6" t="n">
         <v>206</v>
       </c>
       <c r="BS6" t="n">
         <v>207</v>
       </c>
       <c r="BT6" t="n">
         <v>205</v>
       </c>
       <c r="BU6" t="n">
         <v>217</v>
       </c>
       <c r="BV6" t="n">
         <v>203</v>
       </c>
       <c r="BW6" t="n">
         <v>209</v>
       </c>
       <c r="BX6" t="n">
         <v>222</v>
       </c>
+      <c r="BY6" t="n">
+        <v>229</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>209</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>212</v>
       </c>
       <c r="C7" t="n">
         <v>166</v>
       </c>
       <c r="D7" t="n">
         <v>165</v>
       </c>
       <c r="E7" t="n">
         <v>165</v>
       </c>
       <c r="F7" t="n">
         <v>195</v>
       </c>
       <c r="G7" t="n">
         <v>182</v>
       </c>
@@ -19085,64 +19559,70 @@
         <v>207</v>
       </c>
       <c r="BQ7" t="n">
         <v>205</v>
       </c>
       <c r="BR7" t="n">
         <v>202</v>
       </c>
       <c r="BS7" t="n">
         <v>204</v>
       </c>
       <c r="BT7" t="n">
         <v>206</v>
       </c>
       <c r="BU7" t="n">
         <v>214</v>
       </c>
       <c r="BV7" t="n">
         <v>199</v>
       </c>
       <c r="BW7" t="n">
         <v>211</v>
       </c>
       <c r="BX7" t="n">
         <v>210</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>224</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19182,50 +19662,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19565,50 +20047,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -19797,50 +20289,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -20029,50 +20527,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -20261,50 +20765,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -20493,50 +21003,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>106</v>
       </c>
       <c r="C6" t="n">
         <v>152</v>
       </c>
       <c r="D6" t="n">
         <v>174</v>
       </c>
       <c r="E6" t="n">
         <v>147</v>
       </c>
       <c r="F6" t="n">
         <v>129</v>
       </c>
       <c r="G6" t="n">
         <v>131</v>
       </c>
@@ -20725,50 +21241,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>105</v>
       </c>
       <c r="BR6" t="n">
         <v>114</v>
       </c>
       <c r="BS6" t="n">
         <v>108</v>
       </c>
       <c r="BT6" t="n">
         <v>107</v>
       </c>
       <c r="BU6" t="n">
         <v>97</v>
       </c>
       <c r="BV6" t="n">
         <v>113</v>
       </c>
       <c r="BW6" t="n">
         <v>96</v>
       </c>
       <c r="BX6" t="n">
         <v>109</v>
       </c>
+      <c r="BY6" t="n">
+        <v>93</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>108</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>106</v>
       </c>
       <c r="C7" t="n">
         <v>145</v>
       </c>
       <c r="D7" t="n">
         <v>171</v>
       </c>
       <c r="E7" t="n">
         <v>144</v>
       </c>
       <c r="F7" t="n">
         <v>127</v>
       </c>
       <c r="G7" t="n">
         <v>128</v>
       </c>
@@ -20956,64 +21478,70 @@
         <v>104</v>
       </c>
       <c r="BQ7" t="n">
         <v>106</v>
       </c>
       <c r="BR7" t="n">
         <v>110</v>
       </c>
       <c r="BS7" t="n">
         <v>107</v>
       </c>
       <c r="BT7" t="n">
         <v>107</v>
       </c>
       <c r="BU7" t="n">
         <v>96</v>
       </c>
       <c r="BV7" t="n">
         <v>115</v>
       </c>
       <c r="BW7" t="n">
         <v>100</v>
       </c>
       <c r="BX7" t="n">
         <v>104</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>89</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21053,50 +21581,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21436,50 +21966,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -21668,50 +22208,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -21900,50 +22446,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -22132,50 +22684,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -22364,50 +22922,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>240</v>
       </c>
       <c r="C6" t="n">
         <v>251</v>
       </c>
       <c r="D6" t="n">
         <v>247</v>
       </c>
       <c r="E6" t="n">
         <v>240</v>
       </c>
       <c r="F6" t="n">
         <v>247</v>
       </c>
       <c r="G6" t="n">
         <v>239</v>
       </c>
@@ -22596,50 +23160,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>210</v>
       </c>
       <c r="BR6" t="n">
         <v>233</v>
       </c>
       <c r="BS6" t="n">
         <v>236</v>
       </c>
       <c r="BT6" t="n">
         <v>226</v>
       </c>
       <c r="BU6" t="n">
         <v>237</v>
       </c>
       <c r="BV6" t="n">
         <v>231</v>
       </c>
       <c r="BW6" t="n">
         <v>235</v>
       </c>
       <c r="BX6" t="n">
         <v>230</v>
       </c>
+      <c r="BY6" t="n">
+        <v>232</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>232</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>220</v>
       </c>
       <c r="C7" t="n">
         <v>217</v>
       </c>
       <c r="D7" t="n">
         <v>233</v>
       </c>
       <c r="E7" t="n">
         <v>215</v>
       </c>
       <c r="F7" t="n">
         <v>224</v>
       </c>
       <c r="G7" t="n">
         <v>216</v>
       </c>
@@ -22826,65 +23396,71 @@
       <c r="BP7" t="n">
         <v>216</v>
       </c>
       <c r="BQ7" t="n">
         <v>216</v>
       </c>
       <c r="BR7" t="n">
         <v>217</v>
       </c>
       <c r="BS7" t="n">
         <v>216</v>
       </c>
       <c r="BT7" t="n">
         <v>217</v>
       </c>
       <c r="BU7" t="n">
         <v>216</v>
       </c>
       <c r="BV7" t="n">
         <v>218</v>
       </c>
       <c r="BW7" t="n">
         <v>216</v>
       </c>
       <c r="BX7" t="n">
+        <v>218</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>217</v>
+      </c>
+      <c r="BZ7" t="n">
         <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22924,50 +23500,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23307,50 +23885,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -23539,50 +24127,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -23771,50 +24365,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -24003,50 +24603,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -24235,50 +24841,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>184</v>
       </c>
       <c r="C6" t="n">
         <v>171</v>
       </c>
       <c r="D6" t="n">
         <v>184</v>
       </c>
       <c r="E6" t="n">
         <v>165</v>
       </c>
       <c r="F6" t="n">
         <v>185</v>
       </c>
       <c r="G6" t="n">
         <v>172</v>
       </c>
@@ -24467,50 +25079,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>183</v>
       </c>
       <c r="BR6" t="n">
         <v>173</v>
       </c>
       <c r="BS6" t="n">
         <v>176</v>
       </c>
       <c r="BT6" t="n">
         <v>172</v>
       </c>
       <c r="BU6" t="n">
         <v>167</v>
       </c>
       <c r="BV6" t="n">
         <v>191</v>
       </c>
       <c r="BW6" t="n">
         <v>175</v>
       </c>
       <c r="BX6" t="n">
         <v>170</v>
       </c>
+      <c r="BY6" t="n">
+        <v>175</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>180</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>187</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>198</v>
       </c>
       <c r="E7" t="n">
         <v>182</v>
       </c>
       <c r="F7" t="n">
         <v>190</v>
       </c>
       <c r="G7" t="n">
         <v>183</v>
       </c>
@@ -24697,65 +25315,71 @@
       <c r="BP7" t="n">
         <v>183</v>
       </c>
       <c r="BQ7" t="n">
         <v>183</v>
       </c>
       <c r="BR7" t="n">
         <v>183</v>
       </c>
       <c r="BS7" t="n">
         <v>183</v>
       </c>
       <c r="BT7" t="n">
         <v>184</v>
       </c>
       <c r="BU7" t="n">
         <v>182</v>
       </c>
       <c r="BV7" t="n">
         <v>184</v>
       </c>
       <c r="BW7" t="n">
         <v>183</v>
       </c>
       <c r="BX7" t="n">
+        <v>184</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>184</v>
+      </c>
+      <c r="BZ7" t="n">
         <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24795,50 +25419,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25178,50 +25804,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -25410,50 +26046,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -25642,50 +26284,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -25874,50 +26522,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -26106,50 +26760,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>104</v>
       </c>
       <c r="C6" t="n">
         <v>96</v>
       </c>
       <c r="D6" t="n">
         <v>118</v>
       </c>
       <c r="E6" t="n">
         <v>103</v>
       </c>
       <c r="F6" t="n">
         <v>108</v>
       </c>
       <c r="G6" t="n">
         <v>103</v>
       </c>
@@ -26338,50 +26998,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>99</v>
       </c>
       <c r="BR6" t="n">
         <v>98</v>
       </c>
       <c r="BS6" t="n">
         <v>107</v>
       </c>
       <c r="BT6" t="n">
         <v>109</v>
       </c>
       <c r="BU6" t="n">
         <v>100</v>
       </c>
       <c r="BV6" t="n">
         <v>101</v>
       </c>
       <c r="BW6" t="n">
         <v>102</v>
       </c>
       <c r="BX6" t="n">
         <v>99</v>
       </c>
+      <c r="BY6" t="n">
+        <v>96</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>94</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>109</v>
       </c>
       <c r="C7" t="n">
         <v>106</v>
       </c>
       <c r="D7" t="n">
         <v>113</v>
       </c>
       <c r="E7" t="n">
         <v>106</v>
       </c>
       <c r="F7" t="n">
         <v>110</v>
       </c>
       <c r="G7" t="n">
         <v>106</v>
       </c>
@@ -26568,65 +27234,71 @@
       <c r="BP7" t="n">
         <v>106</v>
       </c>
       <c r="BQ7" t="n">
         <v>106</v>
       </c>
       <c r="BR7" t="n">
         <v>106</v>
       </c>
       <c r="BS7" t="n">
         <v>106</v>
       </c>
       <c r="BT7" t="n">
         <v>106</v>
       </c>
       <c r="BU7" t="n">
         <v>106</v>
       </c>
       <c r="BV7" t="n">
         <v>107</v>
       </c>
       <c r="BW7" t="n">
         <v>106</v>
       </c>
       <c r="BX7" t="n">
+        <v>107</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>106</v>
+      </c>
+      <c r="BZ7" t="n">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26666,50 +27338,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27049,50 +27723,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -27281,50 +27965,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -27513,50 +28203,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -27745,50 +28441,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -27977,50 +28679,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>251</v>
       </c>
       <c r="C6" t="n">
         <v>263</v>
       </c>
       <c r="D6" t="n">
         <v>274</v>
       </c>
       <c r="E6" t="n">
         <v>254</v>
       </c>
       <c r="F6" t="n">
         <v>272</v>
       </c>
       <c r="G6" t="n">
         <v>253</v>
       </c>
@@ -28209,50 +28917,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>237</v>
       </c>
       <c r="BR6" t="n">
         <v>261</v>
       </c>
       <c r="BS6" t="n">
         <v>246</v>
       </c>
       <c r="BT6" t="n">
         <v>255</v>
       </c>
       <c r="BU6" t="n">
         <v>250</v>
       </c>
       <c r="BV6" t="n">
         <v>239</v>
       </c>
       <c r="BW6" t="n">
         <v>251</v>
       </c>
       <c r="BX6" t="n">
         <v>245</v>
       </c>
+      <c r="BY6" t="n">
+        <v>252</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>260</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>257</v>
       </c>
       <c r="C7" t="n">
         <v>252</v>
       </c>
       <c r="D7" t="n">
         <v>272</v>
       </c>
       <c r="E7" t="n">
         <v>250</v>
       </c>
       <c r="F7" t="n">
         <v>261</v>
       </c>
       <c r="G7" t="n">
         <v>251</v>
       </c>
@@ -28440,64 +29154,70 @@
         <v>251</v>
       </c>
       <c r="BQ7" t="n">
         <v>251</v>
       </c>
       <c r="BR7" t="n">
         <v>252</v>
       </c>
       <c r="BS7" t="n">
         <v>252</v>
       </c>
       <c r="BT7" t="n">
         <v>253</v>
       </c>
       <c r="BU7" t="n">
         <v>251</v>
       </c>
       <c r="BV7" t="n">
         <v>253</v>
       </c>
       <c r="BW7" t="n">
         <v>251</v>
       </c>
       <c r="BX7" t="n">
         <v>254</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>253</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28537,50 +29257,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28920,50 +29642,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -29152,50 +29884,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -29384,50 +30122,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -29616,50 +30360,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -29848,50 +30598,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>343</v>
       </c>
       <c r="C6" t="n">
         <v>360</v>
       </c>
       <c r="D6" t="n">
         <v>365</v>
       </c>
       <c r="E6" t="n">
         <v>333</v>
       </c>
       <c r="F6" t="n">
         <v>348</v>
       </c>
       <c r="G6" t="n">
         <v>344</v>
       </c>
@@ -30080,50 +30836,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>354</v>
       </c>
       <c r="BR6" t="n">
         <v>337</v>
       </c>
       <c r="BS6" t="n">
         <v>331</v>
       </c>
       <c r="BT6" t="n">
         <v>337</v>
       </c>
       <c r="BU6" t="n">
         <v>325</v>
       </c>
       <c r="BV6" t="n">
         <v>343</v>
       </c>
       <c r="BW6" t="n">
         <v>330</v>
       </c>
       <c r="BX6" t="n">
         <v>350</v>
       </c>
+      <c r="BY6" t="n">
+        <v>334</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>331</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>347</v>
       </c>
       <c r="C7" t="n">
         <v>340</v>
       </c>
       <c r="D7" t="n">
         <v>365</v>
       </c>
       <c r="E7" t="n">
         <v>338</v>
       </c>
       <c r="F7" t="n">
         <v>352</v>
       </c>
       <c r="G7" t="n">
         <v>339</v>
       </c>
@@ -30311,64 +31073,70 @@
         <v>338</v>
       </c>
       <c r="BQ7" t="n">
         <v>339</v>
       </c>
       <c r="BR7" t="n">
         <v>340</v>
       </c>
       <c r="BS7" t="n">
         <v>339</v>
       </c>
       <c r="BT7" t="n">
         <v>341</v>
       </c>
       <c r="BU7" t="n">
         <v>338</v>
       </c>
       <c r="BV7" t="n">
         <v>342</v>
       </c>
       <c r="BW7" t="n">
         <v>338</v>
       </c>
       <c r="BX7" t="n">
         <v>342</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>341</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30408,50 +31176,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30791,50 +31561,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -31023,50 +31803,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -31255,50 +32041,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -31487,50 +32279,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -31719,50 +32517,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>193</v>
       </c>
       <c r="C6" t="n">
         <v>130</v>
       </c>
       <c r="D6" t="n">
         <v>199</v>
       </c>
       <c r="E6" t="n">
         <v>174</v>
       </c>
       <c r="F6" t="n">
         <v>176</v>
       </c>
       <c r="G6" t="n">
         <v>168</v>
       </c>
@@ -31951,50 +32755,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>204</v>
       </c>
       <c r="BR6" t="n">
         <v>177</v>
       </c>
       <c r="BS6" t="n">
         <v>193</v>
       </c>
       <c r="BT6" t="n">
         <v>193</v>
       </c>
       <c r="BU6" t="n">
         <v>190</v>
       </c>
       <c r="BV6" t="n">
         <v>200</v>
       </c>
       <c r="BW6" t="n">
         <v>187</v>
       </c>
       <c r="BX6" t="n">
         <v>188</v>
       </c>
+      <c r="BY6" t="n">
+        <v>193</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>188</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>203</v>
       </c>
       <c r="C7" t="n">
         <v>195</v>
       </c>
       <c r="D7" t="n">
         <v>215</v>
       </c>
       <c r="E7" t="n">
         <v>198</v>
       </c>
       <c r="F7" t="n">
         <v>206</v>
       </c>
       <c r="G7" t="n">
         <v>198</v>
       </c>
@@ -32182,64 +32992,70 @@
         <v>198</v>
       </c>
       <c r="BQ7" t="n">
         <v>198</v>
       </c>
       <c r="BR7" t="n">
         <v>199</v>
       </c>
       <c r="BS7" t="n">
         <v>199</v>
       </c>
       <c r="BT7" t="n">
         <v>200</v>
       </c>
       <c r="BU7" t="n">
         <v>198</v>
       </c>
       <c r="BV7" t="n">
         <v>200</v>
       </c>
       <c r="BW7" t="n">
         <v>198</v>
       </c>
       <c r="BX7" t="n">
         <v>200</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>200</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -32279,50 +33095,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -32662,50 +33480,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -32894,50 +33722,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -33126,50 +33960,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -33358,50 +34198,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -33590,50 +34436,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>475</v>
       </c>
       <c r="C6" t="n">
         <v>501</v>
       </c>
       <c r="D6" t="n">
         <v>517</v>
       </c>
       <c r="E6" t="n">
         <v>488</v>
       </c>
       <c r="F6" t="n">
         <v>487</v>
       </c>
       <c r="G6" t="n">
         <v>480</v>
       </c>
@@ -33822,50 +34674,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>456</v>
       </c>
       <c r="BR6" t="n">
         <v>480</v>
       </c>
       <c r="BS6" t="n">
         <v>467</v>
       </c>
       <c r="BT6" t="n">
         <v>483</v>
       </c>
       <c r="BU6" t="n">
         <v>473</v>
       </c>
       <c r="BV6" t="n">
         <v>471</v>
       </c>
       <c r="BW6" t="n">
         <v>486</v>
       </c>
       <c r="BX6" t="n">
         <v>488</v>
       </c>
+      <c r="BY6" t="n">
+        <v>476</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>482</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>500</v>
       </c>
       <c r="C7" t="n">
         <v>489</v>
       </c>
       <c r="D7" t="n">
         <v>528</v>
       </c>
       <c r="E7" t="n">
         <v>487</v>
       </c>
       <c r="F7" t="n">
         <v>508</v>
       </c>
       <c r="G7" t="n">
         <v>489</v>
       </c>
@@ -34053,64 +34911,70 @@
         <v>488</v>
       </c>
       <c r="BQ7" t="n">
         <v>489</v>
       </c>
       <c r="BR7" t="n">
         <v>491</v>
       </c>
       <c r="BS7" t="n">
         <v>490</v>
       </c>
       <c r="BT7" t="n">
         <v>492</v>
       </c>
       <c r="BU7" t="n">
         <v>488</v>
       </c>
       <c r="BV7" t="n">
         <v>493</v>
       </c>
       <c r="BW7" t="n">
         <v>488</v>
       </c>
       <c r="BX7" t="n">
         <v>493</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>492</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34150,50 +35014,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34533,50 +35399,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -34765,50 +35641,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -34997,50 +35879,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -35229,50 +36117,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -35461,50 +36355,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>552</v>
       </c>
       <c r="C6" t="n">
         <v>503</v>
       </c>
       <c r="D6" t="n">
         <v>568</v>
       </c>
       <c r="E6" t="n">
         <v>513</v>
       </c>
       <c r="F6" t="n">
         <v>556</v>
       </c>
       <c r="G6" t="n">
         <v>524</v>
       </c>
@@ -35693,50 +36593,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>549</v>
       </c>
       <c r="BR6" t="n">
         <v>528</v>
       </c>
       <c r="BS6" t="n">
         <v>539</v>
       </c>
       <c r="BT6" t="n">
         <v>528</v>
       </c>
       <c r="BU6" t="n">
         <v>529</v>
       </c>
       <c r="BV6" t="n">
         <v>542</v>
       </c>
       <c r="BW6" t="n">
         <v>517</v>
       </c>
       <c r="BX6" t="n">
         <v>525</v>
       </c>
+      <c r="BY6" t="n">
+        <v>535</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>529</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>528</v>
       </c>
       <c r="C7" t="n">
         <v>515</v>
       </c>
       <c r="D7" t="n">
         <v>557</v>
       </c>
       <c r="E7" t="n">
         <v>514</v>
       </c>
       <c r="F7" t="n">
         <v>535</v>
       </c>
       <c r="G7" t="n">
         <v>515</v>
       </c>
@@ -35924,64 +36830,70 @@
         <v>515</v>
       </c>
       <c r="BQ7" t="n">
         <v>516</v>
       </c>
       <c r="BR7" t="n">
         <v>517</v>
       </c>
       <c r="BS7" t="n">
         <v>516</v>
       </c>
       <c r="BT7" t="n">
         <v>519</v>
       </c>
       <c r="BU7" t="n">
         <v>514</v>
       </c>
       <c r="BV7" t="n">
         <v>520</v>
       </c>
       <c r="BW7" t="n">
         <v>515</v>
       </c>
       <c r="BX7" t="n">
         <v>520</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>519</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36021,50 +36933,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36404,50 +37318,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -36636,50 +37560,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -36868,50 +37798,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -37100,50 +38036,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -37332,50 +38274,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>663</v>
       </c>
       <c r="C6" t="n">
         <v>603</v>
       </c>
       <c r="D6" t="n">
         <v>677</v>
       </c>
       <c r="E6" t="n">
         <v>623</v>
       </c>
       <c r="F6" t="n">
         <v>658</v>
       </c>
       <c r="G6" t="n">
         <v>628</v>
       </c>
@@ -37564,50 +38512,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>637</v>
       </c>
       <c r="BR6" t="n">
         <v>615</v>
       </c>
       <c r="BS6" t="n">
         <v>633</v>
       </c>
       <c r="BT6" t="n">
         <v>637</v>
       </c>
       <c r="BU6" t="n">
         <v>607</v>
       </c>
       <c r="BV6" t="n">
         <v>660</v>
       </c>
       <c r="BW6" t="n">
         <v>620</v>
       </c>
       <c r="BX6" t="n">
         <v>651</v>
       </c>
+      <c r="BY6" t="n">
+        <v>645</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>658</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>651</v>
       </c>
       <c r="C7" t="n">
         <v>648</v>
       </c>
       <c r="D7" t="n">
         <v>692</v>
       </c>
       <c r="E7" t="n">
         <v>654</v>
       </c>
       <c r="F7" t="n">
         <v>667</v>
       </c>
       <c r="G7" t="n">
         <v>648</v>
       </c>
@@ -37795,64 +38749,70 @@
         <v>608</v>
       </c>
       <c r="BQ7" t="n">
         <v>626</v>
       </c>
       <c r="BR7" t="n">
         <v>629</v>
       </c>
       <c r="BS7" t="n">
         <v>633</v>
       </c>
       <c r="BT7" t="n">
         <v>644</v>
       </c>
       <c r="BU7" t="n">
         <v>617</v>
       </c>
       <c r="BV7" t="n">
         <v>654</v>
       </c>
       <c r="BW7" t="n">
         <v>638</v>
       </c>
       <c r="BX7" t="n">
         <v>651</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>663</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>667</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BX7"/>
+  <dimension ref="A1:BZ7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -37892,50 +38852,52 @@
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38275,50 +39237,60 @@
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -38507,50 +39479,56 @@
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -38739,50 +39717,56 @@
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -38971,50 +39955,56 @@
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -39203,50 +40193,56 @@
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BZ5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>130</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>142</v>
       </c>
       <c r="E6" t="n">
         <v>141</v>
       </c>
       <c r="F6" t="n">
         <v>141</v>
       </c>
       <c r="G6" t="n">
         <v>139</v>
       </c>
@@ -39435,50 +40431,56 @@
       </c>
       <c r="BQ6" t="n">
         <v>135</v>
       </c>
       <c r="BR6" t="n">
         <v>144</v>
       </c>
       <c r="BS6" t="n">
         <v>140</v>
       </c>
       <c r="BT6" t="n">
         <v>136</v>
       </c>
       <c r="BU6" t="n">
         <v>137</v>
       </c>
       <c r="BV6" t="n">
         <v>139</v>
       </c>
       <c r="BW6" t="n">
         <v>135</v>
       </c>
       <c r="BX6" t="n">
         <v>138</v>
       </c>
+      <c r="BY6" t="n">
+        <v>145</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>135</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>123</v>
       </c>
       <c r="C7" t="n">
         <v>119</v>
       </c>
       <c r="D7" t="n">
         <v>130</v>
       </c>
       <c r="E7" t="n">
         <v>120</v>
       </c>
       <c r="F7" t="n">
         <v>125</v>
       </c>
       <c r="G7" t="n">
         <v>120</v>
       </c>
@@ -39665,47 +40667,53 @@
       <c r="BP7" t="n">
         <v>120</v>
       </c>
       <c r="BQ7" t="n">
         <v>120</v>
       </c>
       <c r="BR7" t="n">
         <v>121</v>
       </c>
       <c r="BS7" t="n">
         <v>121</v>
       </c>
       <c r="BT7" t="n">
         <v>121</v>
       </c>
       <c r="BU7" t="n">
         <v>120</v>
       </c>
       <c r="BV7" t="n">
         <v>121</v>
       </c>
       <c r="BW7" t="n">
         <v>120</v>
       </c>
       <c r="BX7" t="n">
+        <v>121</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>121</v>
+      </c>
+      <c r="BZ7" t="n">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>