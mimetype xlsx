--- v0 (2026-05-06)
+++ v1 (2026-06-27)
@@ -460,51 +460,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -540,50 +540,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -903,50 +905,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1123,50 +1135,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -1343,50 +1361,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -1563,50 +1587,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1783,50 +1813,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1027</v>
       </c>
       <c r="C6" t="n">
         <v>1004</v>
       </c>
       <c r="D6" t="n">
         <v>1085</v>
       </c>
       <c r="E6" t="n">
         <v>1001</v>
       </c>
       <c r="F6" t="n">
         <v>1043</v>
       </c>
       <c r="G6" t="n">
         <v>1004</v>
       </c>
@@ -2003,50 +2039,56 @@
       </c>
       <c r="BM6" t="n">
         <v>1003</v>
       </c>
       <c r="BN6" t="n">
         <v>1031</v>
       </c>
       <c r="BO6" t="n">
         <v>1013</v>
       </c>
       <c r="BP6" t="n">
         <v>1003</v>
       </c>
       <c r="BQ6" t="n">
         <v>1005</v>
       </c>
       <c r="BR6" t="n">
         <v>1008</v>
       </c>
       <c r="BS6" t="n">
         <v>1006</v>
       </c>
       <c r="BT6" t="n">
         <v>1011</v>
       </c>
+      <c r="BU6" t="n">
+        <v>1002</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>1013</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1027</v>
       </c>
       <c r="C7" t="n">
         <v>1004</v>
       </c>
       <c r="D7" t="n">
         <v>1085</v>
       </c>
       <c r="E7" t="n">
         <v>1001</v>
       </c>
       <c r="F7" t="n">
         <v>1043</v>
       </c>
       <c r="G7" t="n">
         <v>1004</v>
       </c>
@@ -2222,64 +2264,70 @@
         <v>1033</v>
       </c>
       <c r="BM7" t="n">
         <v>1003</v>
       </c>
       <c r="BN7" t="n">
         <v>1031</v>
       </c>
       <c r="BO7" t="n">
         <v>1013</v>
       </c>
       <c r="BP7" t="n">
         <v>1003</v>
       </c>
       <c r="BQ7" t="n">
         <v>1005</v>
       </c>
       <c r="BR7" t="n">
         <v>1008</v>
       </c>
       <c r="BS7" t="n">
         <v>1006</v>
       </c>
       <c r="BT7" t="n">
         <v>1011</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>1002</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>1013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2315,50 +2363,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2678,50 +2728,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -2898,50 +2958,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -3118,50 +3184,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -3338,50 +3410,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3558,50 +3636,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>138</v>
       </c>
       <c r="C6" t="n">
         <v>172</v>
       </c>
       <c r="D6" t="n">
         <v>170</v>
       </c>
       <c r="E6" t="n">
         <v>163</v>
       </c>
       <c r="F6" t="n">
         <v>151</v>
       </c>
       <c r="G6" t="n">
         <v>154</v>
       </c>
@@ -3778,50 +3862,56 @@
       </c>
       <c r="BM6" t="n">
         <v>135</v>
       </c>
       <c r="BN6" t="n">
         <v>163</v>
       </c>
       <c r="BO6" t="n">
         <v>140</v>
       </c>
       <c r="BP6" t="n">
         <v>146</v>
       </c>
       <c r="BQ6" t="n">
         <v>134</v>
       </c>
       <c r="BR6" t="n">
         <v>153</v>
       </c>
       <c r="BS6" t="n">
         <v>137</v>
       </c>
       <c r="BT6" t="n">
         <v>151</v>
       </c>
+      <c r="BU6" t="n">
+        <v>154</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>138</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>161</v>
       </c>
       <c r="C7" t="n">
         <v>155</v>
       </c>
       <c r="D7" t="n">
         <v>168</v>
       </c>
       <c r="E7" t="n">
         <v>157</v>
       </c>
       <c r="F7" t="n">
         <v>163</v>
       </c>
       <c r="G7" t="n">
         <v>157</v>
       </c>
@@ -3997,64 +4087,70 @@
         <v>162</v>
       </c>
       <c r="BM7" t="n">
         <v>157</v>
       </c>
       <c r="BN7" t="n">
         <v>161</v>
       </c>
       <c r="BO7" t="n">
         <v>159</v>
       </c>
       <c r="BP7" t="n">
         <v>157</v>
       </c>
       <c r="BQ7" t="n">
         <v>157</v>
       </c>
       <c r="BR7" t="n">
         <v>158</v>
       </c>
       <c r="BS7" t="n">
         <v>157</v>
       </c>
       <c r="BT7" t="n">
         <v>158</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>157</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4090,50 +4186,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4453,50 +4551,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4673,50 +4781,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -4893,50 +5007,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -5113,50 +5233,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -5333,50 +5459,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>29</v>
       </c>
       <c r="C6" t="n">
         <v>26</v>
       </c>
       <c r="D6" t="n">
         <v>29</v>
       </c>
       <c r="E6" t="n">
         <v>30</v>
       </c>
       <c r="F6" t="n">
         <v>29</v>
       </c>
       <c r="G6" t="n">
         <v>24</v>
       </c>
@@ -5553,50 +5685,56 @@
       </c>
       <c r="BM6" t="n">
         <v>35</v>
       </c>
       <c r="BN6" t="n">
         <v>37</v>
       </c>
       <c r="BO6" t="n">
         <v>35</v>
       </c>
       <c r="BP6" t="n">
         <v>35</v>
       </c>
       <c r="BQ6" t="n">
         <v>31</v>
       </c>
       <c r="BR6" t="n">
         <v>33</v>
       </c>
       <c r="BS6" t="n">
         <v>30</v>
       </c>
       <c r="BT6" t="n">
         <v>31</v>
       </c>
+      <c r="BU6" t="n">
+        <v>33</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>28</v>
       </c>
       <c r="C7" t="n">
         <v>25</v>
       </c>
       <c r="D7" t="n">
         <v>29</v>
       </c>
       <c r="E7" t="n">
         <v>29</v>
       </c>
       <c r="F7" t="n">
         <v>29</v>
       </c>
       <c r="G7" t="n">
         <v>23</v>
       </c>
@@ -5771,65 +5909,71 @@
       <c r="BL7" t="n">
         <v>40</v>
       </c>
       <c r="BM7" t="n">
         <v>35</v>
       </c>
       <c r="BN7" t="n">
         <v>39</v>
       </c>
       <c r="BO7" t="n">
         <v>35</v>
       </c>
       <c r="BP7" t="n">
         <v>35</v>
       </c>
       <c r="BQ7" t="n">
         <v>33</v>
       </c>
       <c r="BR7" t="n">
         <v>33</v>
       </c>
       <c r="BS7" t="n">
         <v>30</v>
       </c>
       <c r="BT7" t="n">
+        <v>31</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>35</v>
+      </c>
+      <c r="BV7" t="n">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5865,50 +6009,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6228,50 +6374,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6448,50 +6604,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -6668,50 +6830,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -6888,50 +7056,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7108,50 +7282,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
       <c r="C6" t="n">
         <v>12</v>
       </c>
       <c r="D6" t="n">
         <v>15</v>
       </c>
       <c r="E6" t="n">
         <v>6</v>
       </c>
       <c r="F6" t="n">
         <v>7</v>
       </c>
       <c r="G6" t="n">
         <v>13</v>
       </c>
@@ -7328,50 +7508,56 @@
       </c>
       <c r="BM6" t="n">
         <v>12</v>
       </c>
       <c r="BN6" t="n">
         <v>15</v>
       </c>
       <c r="BO6" t="n">
         <v>12</v>
       </c>
       <c r="BP6" t="n">
         <v>14</v>
       </c>
       <c r="BQ6" t="n">
         <v>14</v>
       </c>
       <c r="BR6" t="n">
         <v>14</v>
       </c>
       <c r="BS6" t="n">
         <v>12</v>
       </c>
       <c r="BT6" t="n">
         <v>7</v>
       </c>
+      <c r="BU6" t="n">
+        <v>18</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>10</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>7</v>
       </c>
       <c r="C7" t="n">
         <v>10</v>
       </c>
       <c r="D7" t="n">
         <v>15</v>
       </c>
       <c r="E7" t="n">
         <v>6</v>
       </c>
       <c r="F7" t="n">
         <v>6</v>
       </c>
       <c r="G7" t="n">
         <v>12</v>
       </c>
@@ -7547,64 +7733,70 @@
         <v>14</v>
       </c>
       <c r="BM7" t="n">
         <v>12</v>
       </c>
       <c r="BN7" t="n">
         <v>16</v>
       </c>
       <c r="BO7" t="n">
         <v>12</v>
       </c>
       <c r="BP7" t="n">
         <v>15</v>
       </c>
       <c r="BQ7" t="n">
         <v>14</v>
       </c>
       <c r="BR7" t="n">
         <v>14</v>
       </c>
       <c r="BS7" t="n">
         <v>12</v>
       </c>
       <c r="BT7" t="n">
         <v>7</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>18</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ7"/>
+  <dimension ref="A1:BS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7637,50 +7829,52 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7985,50 +8179,60 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2025-10-23</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -8196,50 +8400,56 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -8407,50 +8617,56 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -8618,50 +8834,56 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -8829,50 +9051,56 @@
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="BR5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>6</v>
       </c>
       <c r="C6" t="n">
         <v>6</v>
       </c>
       <c r="D6" t="n">
         <v>6</v>
       </c>
       <c r="E6" t="n">
         <v>5</v>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>4</v>
       </c>
@@ -9040,50 +9268,56 @@
       </c>
       <c r="BJ6" t="n">
         <v>6</v>
       </c>
       <c r="BK6" t="n">
         <v>3</v>
       </c>
       <c r="BL6" t="n">
         <v>4</v>
       </c>
       <c r="BM6" t="n">
         <v>4</v>
       </c>
       <c r="BN6" t="n">
         <v>4</v>
       </c>
       <c r="BO6" t="n">
         <v>2</v>
       </c>
       <c r="BP6" t="n">
         <v>2</v>
       </c>
       <c r="BQ6" t="n">
         <v>2</v>
       </c>
+      <c r="BR6" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>5</v>
       </c>
       <c r="C7" t="n">
         <v>6</v>
       </c>
       <c r="D7" t="n">
         <v>6</v>
       </c>
       <c r="E7" t="n">
         <v>5</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>4</v>
       </c>
@@ -9249,65 +9483,71 @@
       <c r="BI7" t="n">
         <v>2</v>
       </c>
       <c r="BJ7" t="n">
         <v>6</v>
       </c>
       <c r="BK7" t="n">
         <v>3</v>
       </c>
       <c r="BL7" t="n">
         <v>4</v>
       </c>
       <c r="BM7" t="n">
         <v>4</v>
       </c>
       <c r="BN7" t="n">
         <v>4</v>
       </c>
       <c r="BO7" t="n">
         <v>2</v>
       </c>
       <c r="BP7" t="n">
         <v>2</v>
       </c>
       <c r="BQ7" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR7" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS7" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9343,50 +9583,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9706,50 +9948,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -9926,50 +10178,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10146,50 +10404,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -10366,50 +10630,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -10586,50 +10856,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>28</v>
       </c>
       <c r="C6" t="n">
         <v>20</v>
       </c>
       <c r="D6" t="n">
         <v>23</v>
       </c>
       <c r="E6" t="n">
         <v>22</v>
       </c>
       <c r="F6" t="n">
         <v>33</v>
       </c>
       <c r="G6" t="n">
         <v>22</v>
       </c>
@@ -10806,50 +11082,56 @@
       </c>
       <c r="BM6" t="n">
         <v>42</v>
       </c>
       <c r="BN6" t="n">
         <v>29</v>
       </c>
       <c r="BO6" t="n">
         <v>27</v>
       </c>
       <c r="BP6" t="n">
         <v>43</v>
       </c>
       <c r="BQ6" t="n">
         <v>30</v>
       </c>
       <c r="BR6" t="n">
         <v>29</v>
       </c>
       <c r="BS6" t="n">
         <v>41</v>
       </c>
       <c r="BT6" t="n">
         <v>25</v>
       </c>
+      <c r="BU6" t="n">
+        <v>40</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>26</v>
       </c>
       <c r="C7" t="n">
         <v>20</v>
       </c>
       <c r="D7" t="n">
         <v>22</v>
       </c>
       <c r="E7" t="n">
         <v>22</v>
       </c>
       <c r="F7" t="n">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>20</v>
       </c>
@@ -11025,64 +11307,70 @@
         <v>36</v>
       </c>
       <c r="BM7" t="n">
         <v>41</v>
       </c>
       <c r="BN7" t="n">
         <v>29</v>
       </c>
       <c r="BO7" t="n">
         <v>30</v>
       </c>
       <c r="BP7" t="n">
         <v>42</v>
       </c>
       <c r="BQ7" t="n">
         <v>31</v>
       </c>
       <c r="BR7" t="n">
         <v>30</v>
       </c>
       <c r="BS7" t="n">
         <v>40</v>
       </c>
       <c r="BT7" t="n">
         <v>25</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>41</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11118,50 +11406,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11481,50 +11771,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -11701,50 +12001,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -11921,50 +12227,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -12141,50 +12453,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -12361,50 +12679,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>26</v>
       </c>
       <c r="C6" t="n">
         <v>20</v>
       </c>
       <c r="D6" t="n">
         <v>23</v>
       </c>
       <c r="E6" t="n">
         <v>11</v>
       </c>
       <c r="F6" t="n">
         <v>22</v>
       </c>
       <c r="G6" t="n">
         <v>20</v>
       </c>
@@ -12581,50 +12905,56 @@
       </c>
       <c r="BM6" t="n">
         <v>16</v>
       </c>
       <c r="BN6" t="n">
         <v>20</v>
       </c>
       <c r="BO6" t="n">
         <v>29</v>
       </c>
       <c r="BP6" t="n">
         <v>20</v>
       </c>
       <c r="BQ6" t="n">
         <v>24</v>
       </c>
       <c r="BR6" t="n">
         <v>18</v>
       </c>
       <c r="BS6" t="n">
         <v>11</v>
       </c>
       <c r="BT6" t="n">
         <v>22</v>
       </c>
+      <c r="BU6" t="n">
+        <v>11</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>25</v>
       </c>
       <c r="C7" t="n">
         <v>20</v>
       </c>
       <c r="D7" t="n">
         <v>23</v>
       </c>
       <c r="E7" t="n">
         <v>10</v>
       </c>
       <c r="F7" t="n">
         <v>20</v>
       </c>
       <c r="G7" t="n">
         <v>19</v>
       </c>
@@ -12800,64 +13130,70 @@
         <v>22</v>
       </c>
       <c r="BM7" t="n">
         <v>16</v>
       </c>
       <c r="BN7" t="n">
         <v>22</v>
       </c>
       <c r="BO7" t="n">
         <v>31</v>
       </c>
       <c r="BP7" t="n">
         <v>21</v>
       </c>
       <c r="BQ7" t="n">
         <v>24</v>
       </c>
       <c r="BR7" t="n">
         <v>20</v>
       </c>
       <c r="BS7" t="n">
         <v>10</v>
       </c>
       <c r="BT7" t="n">
         <v>22</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>12</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12893,50 +13229,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13256,50 +13594,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -13476,50 +13824,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -13696,50 +14050,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -13916,50 +14276,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -14136,50 +14502,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>54</v>
       </c>
       <c r="C6" t="n">
         <v>65</v>
       </c>
       <c r="D6" t="n">
         <v>69</v>
       </c>
       <c r="E6" t="n">
         <v>65</v>
       </c>
       <c r="F6" t="n">
         <v>59</v>
       </c>
       <c r="G6" t="n">
         <v>65</v>
       </c>
@@ -14356,50 +14728,56 @@
       </c>
       <c r="BM6" t="n">
         <v>37</v>
       </c>
       <c r="BN6" t="n">
         <v>42</v>
       </c>
       <c r="BO6" t="n">
         <v>46</v>
       </c>
       <c r="BP6" t="n">
         <v>43</v>
       </c>
       <c r="BQ6" t="n">
         <v>41</v>
       </c>
       <c r="BR6" t="n">
         <v>53</v>
       </c>
       <c r="BS6" t="n">
         <v>46</v>
       </c>
       <c r="BT6" t="n">
         <v>52</v>
       </c>
+      <c r="BU6" t="n">
+        <v>54</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>61</v>
       </c>
       <c r="C7" t="n">
         <v>57</v>
       </c>
       <c r="D7" t="n">
         <v>66</v>
       </c>
       <c r="E7" t="n">
         <v>61</v>
       </c>
       <c r="F7" t="n">
         <v>56</v>
       </c>
       <c r="G7" t="n">
         <v>63</v>
       </c>
@@ -14575,64 +14953,70 @@
         <v>54</v>
       </c>
       <c r="BM7" t="n">
         <v>39</v>
       </c>
       <c r="BN7" t="n">
         <v>40</v>
       </c>
       <c r="BO7" t="n">
         <v>48</v>
       </c>
       <c r="BP7" t="n">
         <v>42</v>
       </c>
       <c r="BQ7" t="n">
         <v>40</v>
       </c>
       <c r="BR7" t="n">
         <v>50</v>
       </c>
       <c r="BS7" t="n">
         <v>46</v>
       </c>
       <c r="BT7" t="n">
         <v>51</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>55</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14668,50 +15052,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15031,50 +15417,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -15251,50 +15647,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -15471,50 +15873,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -15691,50 +16099,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -15911,50 +16325,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>361</v>
       </c>
       <c r="C6" t="n">
         <v>358</v>
       </c>
       <c r="D6" t="n">
         <v>374</v>
       </c>
       <c r="E6" t="n">
         <v>356</v>
       </c>
       <c r="F6" t="n">
         <v>360</v>
       </c>
       <c r="G6" t="n">
         <v>344</v>
       </c>
@@ -16131,50 +16551,56 @@
       </c>
       <c r="BM6" t="n">
         <v>355</v>
       </c>
       <c r="BN6" t="n">
         <v>385</v>
       </c>
       <c r="BO6" t="n">
         <v>358</v>
       </c>
       <c r="BP6" t="n">
         <v>366</v>
       </c>
       <c r="BQ6" t="n">
         <v>363</v>
       </c>
       <c r="BR6" t="n">
         <v>364</v>
       </c>
       <c r="BS6" t="n">
         <v>362</v>
       </c>
       <c r="BT6" t="n">
         <v>366</v>
       </c>
+      <c r="BU6" t="n">
+        <v>367</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>367</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>352</v>
       </c>
       <c r="C7" t="n">
         <v>349</v>
       </c>
       <c r="D7" t="n">
         <v>372</v>
       </c>
       <c r="E7" t="n">
         <v>342</v>
       </c>
       <c r="F7" t="n">
         <v>364</v>
       </c>
       <c r="G7" t="n">
         <v>341</v>
       </c>
@@ -16350,64 +16776,70 @@
         <v>362</v>
       </c>
       <c r="BM7" t="n">
         <v>365</v>
       </c>
       <c r="BN7" t="n">
         <v>375</v>
       </c>
       <c r="BO7" t="n">
         <v>360</v>
       </c>
       <c r="BP7" t="n">
         <v>362</v>
       </c>
       <c r="BQ7" t="n">
         <v>365</v>
       </c>
       <c r="BR7" t="n">
         <v>356</v>
       </c>
       <c r="BS7" t="n">
         <v>360</v>
       </c>
       <c r="BT7" t="n">
         <v>357</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>348</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16443,50 +16875,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16806,50 +17240,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -17026,50 +17470,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -17246,50 +17696,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -17466,50 +17922,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -17686,50 +18148,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>218</v>
       </c>
       <c r="C6" t="n">
         <v>162</v>
       </c>
       <c r="D6" t="n">
         <v>166</v>
       </c>
       <c r="E6" t="n">
         <v>165</v>
       </c>
       <c r="F6" t="n">
         <v>202</v>
       </c>
       <c r="G6" t="n">
         <v>189</v>
       </c>
@@ -17906,50 +18374,56 @@
       </c>
       <c r="BM6" t="n">
         <v>211</v>
       </c>
       <c r="BN6" t="n">
         <v>200</v>
       </c>
       <c r="BO6" t="n">
         <v>216</v>
       </c>
       <c r="BP6" t="n">
         <v>206</v>
       </c>
       <c r="BQ6" t="n">
         <v>214</v>
       </c>
       <c r="BR6" t="n">
         <v>206</v>
       </c>
       <c r="BS6" t="n">
         <v>207</v>
       </c>
       <c r="BT6" t="n">
         <v>205</v>
       </c>
+      <c r="BU6" t="n">
+        <v>217</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>203</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>212</v>
       </c>
       <c r="C7" t="n">
         <v>166</v>
       </c>
       <c r="D7" t="n">
         <v>165</v>
       </c>
       <c r="E7" t="n">
         <v>165</v>
       </c>
       <c r="F7" t="n">
         <v>195</v>
       </c>
       <c r="G7" t="n">
         <v>182</v>
       </c>
@@ -18125,64 +18599,70 @@
         <v>201</v>
       </c>
       <c r="BM7" t="n">
         <v>214</v>
       </c>
       <c r="BN7" t="n">
         <v>203</v>
       </c>
       <c r="BO7" t="n">
         <v>210</v>
       </c>
       <c r="BP7" t="n">
         <v>207</v>
       </c>
       <c r="BQ7" t="n">
         <v>205</v>
       </c>
       <c r="BR7" t="n">
         <v>202</v>
       </c>
       <c r="BS7" t="n">
         <v>204</v>
       </c>
       <c r="BT7" t="n">
         <v>206</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>214</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18218,50 +18698,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18581,50 +19063,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -18801,50 +19293,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -19021,50 +19519,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -19241,50 +19745,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -19461,50 +19971,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>106</v>
       </c>
       <c r="C6" t="n">
         <v>152</v>
       </c>
       <c r="D6" t="n">
         <v>174</v>
       </c>
       <c r="E6" t="n">
         <v>147</v>
       </c>
       <c r="F6" t="n">
         <v>129</v>
       </c>
       <c r="G6" t="n">
         <v>131</v>
       </c>
@@ -19681,50 +20197,56 @@
       </c>
       <c r="BM6" t="n">
         <v>94</v>
       </c>
       <c r="BN6" t="n">
         <v>115</v>
       </c>
       <c r="BO6" t="n">
         <v>111</v>
       </c>
       <c r="BP6" t="n">
         <v>104</v>
       </c>
       <c r="BQ6" t="n">
         <v>105</v>
       </c>
       <c r="BR6" t="n">
         <v>114</v>
       </c>
       <c r="BS6" t="n">
         <v>108</v>
       </c>
       <c r="BT6" t="n">
         <v>107</v>
       </c>
+      <c r="BU6" t="n">
+        <v>97</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>113</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>106</v>
       </c>
       <c r="C7" t="n">
         <v>145</v>
       </c>
       <c r="D7" t="n">
         <v>171</v>
       </c>
       <c r="E7" t="n">
         <v>144</v>
       </c>
       <c r="F7" t="n">
         <v>127</v>
       </c>
       <c r="G7" t="n">
         <v>128</v>
       </c>
@@ -19900,64 +20422,70 @@
         <v>119</v>
       </c>
       <c r="BM7" t="n">
         <v>96</v>
       </c>
       <c r="BN7" t="n">
         <v>116</v>
       </c>
       <c r="BO7" t="n">
         <v>104</v>
       </c>
       <c r="BP7" t="n">
         <v>104</v>
       </c>
       <c r="BQ7" t="n">
         <v>106</v>
       </c>
       <c r="BR7" t="n">
         <v>110</v>
       </c>
       <c r="BS7" t="n">
         <v>107</v>
       </c>
       <c r="BT7" t="n">
         <v>107</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>96</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19993,50 +20521,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20356,50 +20886,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -20576,50 +21116,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -20796,50 +21342,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -21016,50 +21568,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -21236,50 +21794,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>240</v>
       </c>
       <c r="C6" t="n">
         <v>251</v>
       </c>
       <c r="D6" t="n">
         <v>247</v>
       </c>
       <c r="E6" t="n">
         <v>240</v>
       </c>
       <c r="F6" t="n">
         <v>247</v>
       </c>
       <c r="G6" t="n">
         <v>239</v>
       </c>
@@ -21456,50 +22020,56 @@
       </c>
       <c r="BM6" t="n">
         <v>220</v>
       </c>
       <c r="BN6" t="n">
         <v>239</v>
       </c>
       <c r="BO6" t="n">
         <v>216</v>
       </c>
       <c r="BP6" t="n">
         <v>229</v>
       </c>
       <c r="BQ6" t="n">
         <v>210</v>
       </c>
       <c r="BR6" t="n">
         <v>233</v>
       </c>
       <c r="BS6" t="n">
         <v>236</v>
       </c>
       <c r="BT6" t="n">
         <v>226</v>
       </c>
+      <c r="BU6" t="n">
+        <v>237</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>231</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>220</v>
       </c>
       <c r="C7" t="n">
         <v>217</v>
       </c>
       <c r="D7" t="n">
         <v>233</v>
       </c>
       <c r="E7" t="n">
         <v>215</v>
       </c>
       <c r="F7" t="n">
         <v>224</v>
       </c>
       <c r="G7" t="n">
         <v>216</v>
       </c>
@@ -21675,64 +22245,70 @@
         <v>222</v>
       </c>
       <c r="BM7" t="n">
         <v>216</v>
       </c>
       <c r="BN7" t="n">
         <v>222</v>
       </c>
       <c r="BO7" t="n">
         <v>218</v>
       </c>
       <c r="BP7" t="n">
         <v>216</v>
       </c>
       <c r="BQ7" t="n">
         <v>216</v>
       </c>
       <c r="BR7" t="n">
         <v>217</v>
       </c>
       <c r="BS7" t="n">
         <v>216</v>
       </c>
       <c r="BT7" t="n">
         <v>217</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>216</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21768,50 +22344,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22131,50 +22709,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -22351,50 +22939,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -22571,50 +23165,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -22791,50 +23391,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -23011,50 +23617,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>184</v>
       </c>
       <c r="C6" t="n">
         <v>171</v>
       </c>
       <c r="D6" t="n">
         <v>184</v>
       </c>
       <c r="E6" t="n">
         <v>165</v>
       </c>
       <c r="F6" t="n">
         <v>185</v>
       </c>
       <c r="G6" t="n">
         <v>172</v>
       </c>
@@ -23231,50 +23843,56 @@
       </c>
       <c r="BM6" t="n">
         <v>196</v>
       </c>
       <c r="BN6" t="n">
         <v>183</v>
       </c>
       <c r="BO6" t="n">
         <v>180</v>
       </c>
       <c r="BP6" t="n">
         <v>182</v>
       </c>
       <c r="BQ6" t="n">
         <v>183</v>
       </c>
       <c r="BR6" t="n">
         <v>173</v>
       </c>
       <c r="BS6" t="n">
         <v>176</v>
       </c>
       <c r="BT6" t="n">
         <v>172</v>
       </c>
+      <c r="BU6" t="n">
+        <v>167</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>191</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>187</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>198</v>
       </c>
       <c r="E7" t="n">
         <v>182</v>
       </c>
       <c r="F7" t="n">
         <v>190</v>
       </c>
       <c r="G7" t="n">
         <v>183</v>
       </c>
@@ -23449,65 +24067,71 @@
       <c r="BL7" t="n">
         <v>188</v>
       </c>
       <c r="BM7" t="n">
         <v>183</v>
       </c>
       <c r="BN7" t="n">
         <v>188</v>
       </c>
       <c r="BO7" t="n">
         <v>184</v>
       </c>
       <c r="BP7" t="n">
         <v>183</v>
       </c>
       <c r="BQ7" t="n">
         <v>183</v>
       </c>
       <c r="BR7" t="n">
         <v>183</v>
       </c>
       <c r="BS7" t="n">
         <v>183</v>
       </c>
       <c r="BT7" t="n">
+        <v>184</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>182</v>
+      </c>
+      <c r="BV7" t="n">
         <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23543,50 +24167,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23906,50 +24532,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -24126,50 +24762,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -24346,50 +24988,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -24566,50 +25214,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -24786,50 +25440,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>104</v>
       </c>
       <c r="C6" t="n">
         <v>96</v>
       </c>
       <c r="D6" t="n">
         <v>118</v>
       </c>
       <c r="E6" t="n">
         <v>103</v>
       </c>
       <c r="F6" t="n">
         <v>108</v>
       </c>
       <c r="G6" t="n">
         <v>103</v>
       </c>
@@ -25006,50 +25666,56 @@
       </c>
       <c r="BM6" t="n">
         <v>110</v>
       </c>
       <c r="BN6" t="n">
         <v>106</v>
       </c>
       <c r="BO6" t="n">
         <v>102</v>
       </c>
       <c r="BP6" t="n">
         <v>102</v>
       </c>
       <c r="BQ6" t="n">
         <v>99</v>
       </c>
       <c r="BR6" t="n">
         <v>98</v>
       </c>
       <c r="BS6" t="n">
         <v>107</v>
       </c>
       <c r="BT6" t="n">
         <v>109</v>
       </c>
+      <c r="BU6" t="n">
+        <v>100</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>101</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>109</v>
       </c>
       <c r="C7" t="n">
         <v>106</v>
       </c>
       <c r="D7" t="n">
         <v>113</v>
       </c>
       <c r="E7" t="n">
         <v>106</v>
       </c>
       <c r="F7" t="n">
         <v>110</v>
       </c>
       <c r="G7" t="n">
         <v>106</v>
       </c>
@@ -25225,64 +25891,70 @@
         <v>109</v>
       </c>
       <c r="BM7" t="n">
         <v>106</v>
       </c>
       <c r="BN7" t="n">
         <v>109</v>
       </c>
       <c r="BO7" t="n">
         <v>107</v>
       </c>
       <c r="BP7" t="n">
         <v>106</v>
       </c>
       <c r="BQ7" t="n">
         <v>106</v>
       </c>
       <c r="BR7" t="n">
         <v>106</v>
       </c>
       <c r="BS7" t="n">
         <v>106</v>
       </c>
       <c r="BT7" t="n">
         <v>106</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>106</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25318,50 +25990,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25681,50 +26355,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -25901,50 +26585,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -26121,50 +26811,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -26341,50 +27037,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -26561,50 +27263,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>251</v>
       </c>
       <c r="C6" t="n">
         <v>263</v>
       </c>
       <c r="D6" t="n">
         <v>274</v>
       </c>
       <c r="E6" t="n">
         <v>254</v>
       </c>
       <c r="F6" t="n">
         <v>272</v>
       </c>
       <c r="G6" t="n">
         <v>253</v>
       </c>
@@ -26781,50 +27489,56 @@
       </c>
       <c r="BM6" t="n">
         <v>249</v>
       </c>
       <c r="BN6" t="n">
         <v>263</v>
       </c>
       <c r="BO6" t="n">
         <v>250</v>
       </c>
       <c r="BP6" t="n">
         <v>259</v>
       </c>
       <c r="BQ6" t="n">
         <v>237</v>
       </c>
       <c r="BR6" t="n">
         <v>261</v>
       </c>
       <c r="BS6" t="n">
         <v>246</v>
       </c>
       <c r="BT6" t="n">
         <v>255</v>
       </c>
+      <c r="BU6" t="n">
+        <v>250</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>239</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>257</v>
       </c>
       <c r="C7" t="n">
         <v>252</v>
       </c>
       <c r="D7" t="n">
         <v>272</v>
       </c>
       <c r="E7" t="n">
         <v>250</v>
       </c>
       <c r="F7" t="n">
         <v>261</v>
       </c>
       <c r="G7" t="n">
         <v>251</v>
       </c>
@@ -26999,65 +27713,71 @@
       <c r="BL7" t="n">
         <v>258</v>
       </c>
       <c r="BM7" t="n">
         <v>251</v>
       </c>
       <c r="BN7" t="n">
         <v>258</v>
       </c>
       <c r="BO7" t="n">
         <v>253</v>
       </c>
       <c r="BP7" t="n">
         <v>251</v>
       </c>
       <c r="BQ7" t="n">
         <v>251</v>
       </c>
       <c r="BR7" t="n">
         <v>252</v>
       </c>
       <c r="BS7" t="n">
         <v>252</v>
       </c>
       <c r="BT7" t="n">
+        <v>253</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>251</v>
+      </c>
+      <c r="BV7" t="n">
         <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27093,50 +27813,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27456,50 +28178,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -27676,50 +28408,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -27896,50 +28634,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -28116,50 +28860,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -28336,50 +29086,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>343</v>
       </c>
       <c r="C6" t="n">
         <v>360</v>
       </c>
       <c r="D6" t="n">
         <v>365</v>
       </c>
       <c r="E6" t="n">
         <v>333</v>
       </c>
       <c r="F6" t="n">
         <v>348</v>
       </c>
       <c r="G6" t="n">
         <v>344</v>
       </c>
@@ -28556,50 +29312,56 @@
       </c>
       <c r="BM6" t="n">
         <v>343</v>
       </c>
       <c r="BN6" t="n">
         <v>339</v>
       </c>
       <c r="BO6" t="n">
         <v>358</v>
       </c>
       <c r="BP6" t="n">
         <v>328</v>
       </c>
       <c r="BQ6" t="n">
         <v>354</v>
       </c>
       <c r="BR6" t="n">
         <v>337</v>
       </c>
       <c r="BS6" t="n">
         <v>331</v>
       </c>
       <c r="BT6" t="n">
         <v>337</v>
       </c>
+      <c r="BU6" t="n">
+        <v>325</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>343</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>347</v>
       </c>
       <c r="C7" t="n">
         <v>340</v>
       </c>
       <c r="D7" t="n">
         <v>365</v>
       </c>
       <c r="E7" t="n">
         <v>338</v>
       </c>
       <c r="F7" t="n">
         <v>352</v>
       </c>
       <c r="G7" t="n">
         <v>339</v>
       </c>
@@ -28775,64 +29537,70 @@
         <v>348</v>
       </c>
       <c r="BM7" t="n">
         <v>338</v>
       </c>
       <c r="BN7" t="n">
         <v>348</v>
       </c>
       <c r="BO7" t="n">
         <v>342</v>
       </c>
       <c r="BP7" t="n">
         <v>338</v>
       </c>
       <c r="BQ7" t="n">
         <v>339</v>
       </c>
       <c r="BR7" t="n">
         <v>340</v>
       </c>
       <c r="BS7" t="n">
         <v>339</v>
       </c>
       <c r="BT7" t="n">
         <v>341</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>338</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>342</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28868,50 +29636,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29231,50 +30001,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -29451,50 +30231,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -29671,50 +30457,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -29891,50 +30683,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -30111,50 +30909,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>193</v>
       </c>
       <c r="C6" t="n">
         <v>130</v>
       </c>
       <c r="D6" t="n">
         <v>199</v>
       </c>
       <c r="E6" t="n">
         <v>174</v>
       </c>
       <c r="F6" t="n">
         <v>176</v>
       </c>
       <c r="G6" t="n">
         <v>168</v>
       </c>
@@ -30331,50 +31135,56 @@
       </c>
       <c r="BM6" t="n">
         <v>191</v>
       </c>
       <c r="BN6" t="n">
         <v>190</v>
       </c>
       <c r="BO6" t="n">
         <v>189</v>
       </c>
       <c r="BP6" t="n">
         <v>187</v>
       </c>
       <c r="BQ6" t="n">
         <v>204</v>
       </c>
       <c r="BR6" t="n">
         <v>177</v>
       </c>
       <c r="BS6" t="n">
         <v>193</v>
       </c>
       <c r="BT6" t="n">
         <v>193</v>
       </c>
+      <c r="BU6" t="n">
+        <v>190</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>203</v>
       </c>
       <c r="C7" t="n">
         <v>195</v>
       </c>
       <c r="D7" t="n">
         <v>215</v>
       </c>
       <c r="E7" t="n">
         <v>198</v>
       </c>
       <c r="F7" t="n">
         <v>206</v>
       </c>
       <c r="G7" t="n">
         <v>198</v>
       </c>
@@ -30549,65 +31359,71 @@
       <c r="BL7" t="n">
         <v>204</v>
       </c>
       <c r="BM7" t="n">
         <v>198</v>
       </c>
       <c r="BN7" t="n">
         <v>204</v>
       </c>
       <c r="BO7" t="n">
         <v>200</v>
       </c>
       <c r="BP7" t="n">
         <v>198</v>
       </c>
       <c r="BQ7" t="n">
         <v>198</v>
       </c>
       <c r="BR7" t="n">
         <v>199</v>
       </c>
       <c r="BS7" t="n">
         <v>199</v>
       </c>
       <c r="BT7" t="n">
+        <v>200</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>198</v>
+      </c>
+      <c r="BV7" t="n">
         <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30643,50 +31459,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31006,50 +31824,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -31226,50 +32054,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -31446,50 +32280,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -31666,50 +32506,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -31886,50 +32732,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>475</v>
       </c>
       <c r="C6" t="n">
         <v>501</v>
       </c>
       <c r="D6" t="n">
         <v>517</v>
       </c>
       <c r="E6" t="n">
         <v>488</v>
       </c>
       <c r="F6" t="n">
         <v>487</v>
       </c>
       <c r="G6" t="n">
         <v>480</v>
       </c>
@@ -32106,50 +32958,56 @@
       </c>
       <c r="BM6" t="n">
         <v>481</v>
       </c>
       <c r="BN6" t="n">
         <v>490</v>
       </c>
       <c r="BO6" t="n">
         <v>466</v>
       </c>
       <c r="BP6" t="n">
         <v>489</v>
       </c>
       <c r="BQ6" t="n">
         <v>456</v>
       </c>
       <c r="BR6" t="n">
         <v>480</v>
       </c>
       <c r="BS6" t="n">
         <v>467</v>
       </c>
       <c r="BT6" t="n">
         <v>483</v>
       </c>
+      <c r="BU6" t="n">
+        <v>473</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>471</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>500</v>
       </c>
       <c r="C7" t="n">
         <v>489</v>
       </c>
       <c r="D7" t="n">
         <v>528</v>
       </c>
       <c r="E7" t="n">
         <v>487</v>
       </c>
       <c r="F7" t="n">
         <v>508</v>
       </c>
       <c r="G7" t="n">
         <v>489</v>
       </c>
@@ -32325,64 +33183,70 @@
         <v>503</v>
       </c>
       <c r="BM7" t="n">
         <v>488</v>
       </c>
       <c r="BN7" t="n">
         <v>502</v>
       </c>
       <c r="BO7" t="n">
         <v>493</v>
       </c>
       <c r="BP7" t="n">
         <v>488</v>
       </c>
       <c r="BQ7" t="n">
         <v>489</v>
       </c>
       <c r="BR7" t="n">
         <v>491</v>
       </c>
       <c r="BS7" t="n">
         <v>490</v>
       </c>
       <c r="BT7" t="n">
         <v>492</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>488</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>493</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -32418,50 +33282,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -32781,50 +33647,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -33001,50 +33877,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -33221,50 +34103,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -33441,50 +34329,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -33661,50 +34555,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>552</v>
       </c>
       <c r="C6" t="n">
         <v>503</v>
       </c>
       <c r="D6" t="n">
         <v>568</v>
       </c>
       <c r="E6" t="n">
         <v>513</v>
       </c>
       <c r="F6" t="n">
         <v>556</v>
       </c>
       <c r="G6" t="n">
         <v>524</v>
       </c>
@@ -33881,50 +34781,56 @@
       </c>
       <c r="BM6" t="n">
         <v>522</v>
       </c>
       <c r="BN6" t="n">
         <v>541</v>
       </c>
       <c r="BO6" t="n">
         <v>547</v>
       </c>
       <c r="BP6" t="n">
         <v>514</v>
       </c>
       <c r="BQ6" t="n">
         <v>549</v>
       </c>
       <c r="BR6" t="n">
         <v>528</v>
       </c>
       <c r="BS6" t="n">
         <v>539</v>
       </c>
       <c r="BT6" t="n">
         <v>528</v>
       </c>
+      <c r="BU6" t="n">
+        <v>529</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>542</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>528</v>
       </c>
       <c r="C7" t="n">
         <v>515</v>
       </c>
       <c r="D7" t="n">
         <v>557</v>
       </c>
       <c r="E7" t="n">
         <v>514</v>
       </c>
       <c r="F7" t="n">
         <v>535</v>
       </c>
       <c r="G7" t="n">
         <v>515</v>
       </c>
@@ -34100,64 +35006,70 @@
         <v>530</v>
       </c>
       <c r="BM7" t="n">
         <v>515</v>
       </c>
       <c r="BN7" t="n">
         <v>529</v>
       </c>
       <c r="BO7" t="n">
         <v>520</v>
       </c>
       <c r="BP7" t="n">
         <v>515</v>
       </c>
       <c r="BQ7" t="n">
         <v>516</v>
       </c>
       <c r="BR7" t="n">
         <v>517</v>
       </c>
       <c r="BS7" t="n">
         <v>516</v>
       </c>
       <c r="BT7" t="n">
         <v>519</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>514</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>520</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34193,50 +35105,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34556,50 +35470,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -34776,50 +35700,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -34996,50 +35926,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -35216,50 +36152,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -35436,50 +36378,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>663</v>
       </c>
       <c r="C6" t="n">
         <v>603</v>
       </c>
       <c r="D6" t="n">
         <v>677</v>
       </c>
       <c r="E6" t="n">
         <v>623</v>
       </c>
       <c r="F6" t="n">
         <v>658</v>
       </c>
       <c r="G6" t="n">
         <v>628</v>
       </c>
@@ -35656,50 +36604,56 @@
       </c>
       <c r="BM6" t="n">
         <v>624</v>
       </c>
       <c r="BN6" t="n">
         <v>618</v>
       </c>
       <c r="BO6" t="n">
         <v>632</v>
       </c>
       <c r="BP6" t="n">
         <v>599</v>
       </c>
       <c r="BQ6" t="n">
         <v>637</v>
       </c>
       <c r="BR6" t="n">
         <v>615</v>
       </c>
       <c r="BS6" t="n">
         <v>633</v>
       </c>
       <c r="BT6" t="n">
         <v>637</v>
       </c>
+      <c r="BU6" t="n">
+        <v>607</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>660</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>651</v>
       </c>
       <c r="C7" t="n">
         <v>648</v>
       </c>
       <c r="D7" t="n">
         <v>692</v>
       </c>
       <c r="E7" t="n">
         <v>654</v>
       </c>
       <c r="F7" t="n">
         <v>667</v>
       </c>
       <c r="G7" t="n">
         <v>648</v>
       </c>
@@ -35875,64 +36829,70 @@
         <v>631</v>
       </c>
       <c r="BM7" t="n">
         <v>620</v>
       </c>
       <c r="BN7" t="n">
         <v>636</v>
       </c>
       <c r="BO7" t="n">
         <v>622</v>
       </c>
       <c r="BP7" t="n">
         <v>608</v>
       </c>
       <c r="BQ7" t="n">
         <v>626</v>
       </c>
       <c r="BR7" t="n">
         <v>629</v>
       </c>
       <c r="BS7" t="n">
         <v>633</v>
       </c>
       <c r="BT7" t="n">
         <v>644</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>617</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT7"/>
+  <dimension ref="A1:BV7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35968,50 +36928,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36331,50 +37293,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -36551,50 +37523,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -36771,50 +37749,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -36991,50 +37975,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -37211,50 +38201,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>130</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>142</v>
       </c>
       <c r="E6" t="n">
         <v>141</v>
       </c>
       <c r="F6" t="n">
         <v>141</v>
       </c>
       <c r="G6" t="n">
         <v>139</v>
       </c>
@@ -37431,50 +38427,56 @@
       </c>
       <c r="BM6" t="n">
         <v>136</v>
       </c>
       <c r="BN6" t="n">
         <v>145</v>
       </c>
       <c r="BO6" t="n">
         <v>134</v>
       </c>
       <c r="BP6" t="n">
         <v>142</v>
       </c>
       <c r="BQ6" t="n">
         <v>135</v>
       </c>
       <c r="BR6" t="n">
         <v>144</v>
       </c>
       <c r="BS6" t="n">
         <v>140</v>
       </c>
       <c r="BT6" t="n">
         <v>136</v>
       </c>
+      <c r="BU6" t="n">
+        <v>137</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>139</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>123</v>
       </c>
       <c r="C7" t="n">
         <v>119</v>
       </c>
       <c r="D7" t="n">
         <v>130</v>
       </c>
       <c r="E7" t="n">
         <v>120</v>
       </c>
       <c r="F7" t="n">
         <v>125</v>
       </c>
       <c r="G7" t="n">
         <v>120</v>
       </c>
@@ -37649,47 +38651,53 @@
       <c r="BL7" t="n">
         <v>124</v>
       </c>
       <c r="BM7" t="n">
         <v>120</v>
       </c>
       <c r="BN7" t="n">
         <v>124</v>
       </c>
       <c r="BO7" t="n">
         <v>121</v>
       </c>
       <c r="BP7" t="n">
         <v>120</v>
       </c>
       <c r="BQ7" t="n">
         <v>120</v>
       </c>
       <c r="BR7" t="n">
         <v>121</v>
       </c>
       <c r="BS7" t="n">
         <v>121</v>
       </c>
       <c r="BT7" t="n">
+        <v>121</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>120</v>
+      </c>
+      <c r="BV7" t="n">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>