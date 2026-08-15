--- v1 (2026-06-27)
+++ v2 (2026-08-15)
@@ -460,51 +460,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -542,50 +542,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -915,50 +917,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1141,50 +1153,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -1367,50 +1385,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -1593,50 +1617,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1819,50 +1849,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1027</v>
       </c>
       <c r="C6" t="n">
         <v>1004</v>
       </c>
       <c r="D6" t="n">
         <v>1085</v>
       </c>
       <c r="E6" t="n">
         <v>1001</v>
       </c>
       <c r="F6" t="n">
         <v>1043</v>
       </c>
       <c r="G6" t="n">
         <v>1004</v>
       </c>
@@ -2045,50 +2081,56 @@
       </c>
       <c r="BO6" t="n">
         <v>1013</v>
       </c>
       <c r="BP6" t="n">
         <v>1003</v>
       </c>
       <c r="BQ6" t="n">
         <v>1005</v>
       </c>
       <c r="BR6" t="n">
         <v>1008</v>
       </c>
       <c r="BS6" t="n">
         <v>1006</v>
       </c>
       <c r="BT6" t="n">
         <v>1011</v>
       </c>
       <c r="BU6" t="n">
         <v>1002</v>
       </c>
       <c r="BV6" t="n">
         <v>1013</v>
       </c>
+      <c r="BW6" t="n">
+        <v>1003</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>1013</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1027</v>
       </c>
       <c r="C7" t="n">
         <v>1004</v>
       </c>
       <c r="D7" t="n">
         <v>1085</v>
       </c>
       <c r="E7" t="n">
         <v>1001</v>
       </c>
       <c r="F7" t="n">
         <v>1043</v>
       </c>
       <c r="G7" t="n">
         <v>1004</v>
       </c>
@@ -2269,65 +2311,71 @@
       <c r="BN7" t="n">
         <v>1031</v>
       </c>
       <c r="BO7" t="n">
         <v>1013</v>
       </c>
       <c r="BP7" t="n">
         <v>1003</v>
       </c>
       <c r="BQ7" t="n">
         <v>1005</v>
       </c>
       <c r="BR7" t="n">
         <v>1008</v>
       </c>
       <c r="BS7" t="n">
         <v>1006</v>
       </c>
       <c r="BT7" t="n">
         <v>1011</v>
       </c>
       <c r="BU7" t="n">
         <v>1002</v>
       </c>
       <c r="BV7" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>1003</v>
+      </c>
+      <c r="BX7" t="n">
         <v>1013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2365,50 +2413,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2738,50 +2788,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -2964,50 +3024,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -3190,50 +3256,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -3416,50 +3488,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3642,50 +3720,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>138</v>
       </c>
       <c r="C6" t="n">
         <v>172</v>
       </c>
       <c r="D6" t="n">
         <v>170</v>
       </c>
       <c r="E6" t="n">
         <v>163</v>
       </c>
       <c r="F6" t="n">
         <v>151</v>
       </c>
       <c r="G6" t="n">
         <v>154</v>
       </c>
@@ -3868,50 +3952,56 @@
       </c>
       <c r="BO6" t="n">
         <v>140</v>
       </c>
       <c r="BP6" t="n">
         <v>146</v>
       </c>
       <c r="BQ6" t="n">
         <v>134</v>
       </c>
       <c r="BR6" t="n">
         <v>153</v>
       </c>
       <c r="BS6" t="n">
         <v>137</v>
       </c>
       <c r="BT6" t="n">
         <v>151</v>
       </c>
       <c r="BU6" t="n">
         <v>154</v>
       </c>
       <c r="BV6" t="n">
         <v>138</v>
       </c>
+      <c r="BW6" t="n">
+        <v>160</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>143</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>161</v>
       </c>
       <c r="C7" t="n">
         <v>155</v>
       </c>
       <c r="D7" t="n">
         <v>168</v>
       </c>
       <c r="E7" t="n">
         <v>157</v>
       </c>
       <c r="F7" t="n">
         <v>163</v>
       </c>
       <c r="G7" t="n">
         <v>157</v>
       </c>
@@ -4092,65 +4182,71 @@
       <c r="BN7" t="n">
         <v>161</v>
       </c>
       <c r="BO7" t="n">
         <v>159</v>
       </c>
       <c r="BP7" t="n">
         <v>157</v>
       </c>
       <c r="BQ7" t="n">
         <v>157</v>
       </c>
       <c r="BR7" t="n">
         <v>158</v>
       </c>
       <c r="BS7" t="n">
         <v>157</v>
       </c>
       <c r="BT7" t="n">
         <v>158</v>
       </c>
       <c r="BU7" t="n">
         <v>157</v>
       </c>
       <c r="BV7" t="n">
+        <v>159</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>157</v>
+      </c>
+      <c r="BX7" t="n">
         <v>159</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4188,50 +4284,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4561,50 +4659,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4787,50 +4895,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -5013,50 +5127,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -5239,50 +5359,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -5465,50 +5591,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>29</v>
       </c>
       <c r="C6" t="n">
         <v>26</v>
       </c>
       <c r="D6" t="n">
         <v>29</v>
       </c>
       <c r="E6" t="n">
         <v>30</v>
       </c>
       <c r="F6" t="n">
         <v>29</v>
       </c>
       <c r="G6" t="n">
         <v>24</v>
       </c>
@@ -5691,50 +5823,56 @@
       </c>
       <c r="BO6" t="n">
         <v>35</v>
       </c>
       <c r="BP6" t="n">
         <v>35</v>
       </c>
       <c r="BQ6" t="n">
         <v>31</v>
       </c>
       <c r="BR6" t="n">
         <v>33</v>
       </c>
       <c r="BS6" t="n">
         <v>30</v>
       </c>
       <c r="BT6" t="n">
         <v>31</v>
       </c>
       <c r="BU6" t="n">
         <v>33</v>
       </c>
       <c r="BV6" t="n">
         <v>29</v>
       </c>
+      <c r="BW6" t="n">
+        <v>30</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>28</v>
       </c>
       <c r="C7" t="n">
         <v>25</v>
       </c>
       <c r="D7" t="n">
         <v>29</v>
       </c>
       <c r="E7" t="n">
         <v>29</v>
       </c>
       <c r="F7" t="n">
         <v>29</v>
       </c>
       <c r="G7" t="n">
         <v>23</v>
       </c>
@@ -5916,64 +6054,70 @@
         <v>39</v>
       </c>
       <c r="BO7" t="n">
         <v>35</v>
       </c>
       <c r="BP7" t="n">
         <v>35</v>
       </c>
       <c r="BQ7" t="n">
         <v>33</v>
       </c>
       <c r="BR7" t="n">
         <v>33</v>
       </c>
       <c r="BS7" t="n">
         <v>30</v>
       </c>
       <c r="BT7" t="n">
         <v>31</v>
       </c>
       <c r="BU7" t="n">
         <v>35</v>
       </c>
       <c r="BV7" t="n">
         <v>31</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>31</v>
+      </c>
+      <c r="BX7" t="n">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6011,50 +6155,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6384,50 +6530,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6610,50 +6766,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -6836,50 +6998,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -7062,50 +7230,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7288,50 +7462,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
       <c r="C6" t="n">
         <v>12</v>
       </c>
       <c r="D6" t="n">
         <v>15</v>
       </c>
       <c r="E6" t="n">
         <v>6</v>
       </c>
       <c r="F6" t="n">
         <v>7</v>
       </c>
       <c r="G6" t="n">
         <v>13</v>
       </c>
@@ -7514,50 +7694,56 @@
       </c>
       <c r="BO6" t="n">
         <v>12</v>
       </c>
       <c r="BP6" t="n">
         <v>14</v>
       </c>
       <c r="BQ6" t="n">
         <v>14</v>
       </c>
       <c r="BR6" t="n">
         <v>14</v>
       </c>
       <c r="BS6" t="n">
         <v>12</v>
       </c>
       <c r="BT6" t="n">
         <v>7</v>
       </c>
       <c r="BU6" t="n">
         <v>18</v>
       </c>
       <c r="BV6" t="n">
         <v>10</v>
       </c>
+      <c r="BW6" t="n">
+        <v>8</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>6</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>7</v>
       </c>
       <c r="C7" t="n">
         <v>10</v>
       </c>
       <c r="D7" t="n">
         <v>15</v>
       </c>
       <c r="E7" t="n">
         <v>6</v>
       </c>
       <c r="F7" t="n">
         <v>6</v>
       </c>
       <c r="G7" t="n">
         <v>12</v>
       </c>
@@ -7739,64 +7925,70 @@
         <v>16</v>
       </c>
       <c r="BO7" t="n">
         <v>12</v>
       </c>
       <c r="BP7" t="n">
         <v>15</v>
       </c>
       <c r="BQ7" t="n">
         <v>14</v>
       </c>
       <c r="BR7" t="n">
         <v>14</v>
       </c>
       <c r="BS7" t="n">
         <v>12</v>
       </c>
       <c r="BT7" t="n">
         <v>7</v>
       </c>
       <c r="BU7" t="n">
         <v>18</v>
       </c>
       <c r="BV7" t="n">
         <v>9</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>8</v>
+      </c>
+      <c r="BX7" t="n">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BS7"/>
+  <dimension ref="A1:BU7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7831,50 +8023,52 @@
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8189,50 +8383,60 @@
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -8406,50 +8610,56 @@
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="BT2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -8623,50 +8833,56 @@
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -8840,50 +9056,56 @@
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
@@ -9057,50 +9279,56 @@
       </c>
       <c r="BL5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BT5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>6</v>
       </c>
       <c r="C6" t="n">
         <v>6</v>
       </c>
       <c r="D6" t="n">
         <v>6</v>
       </c>
       <c r="E6" t="n">
         <v>5</v>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>4</v>
       </c>
@@ -9274,50 +9502,56 @@
       </c>
       <c r="BL6" t="n">
         <v>4</v>
       </c>
       <c r="BM6" t="n">
         <v>4</v>
       </c>
       <c r="BN6" t="n">
         <v>4</v>
       </c>
       <c r="BO6" t="n">
         <v>2</v>
       </c>
       <c r="BP6" t="n">
         <v>2</v>
       </c>
       <c r="BQ6" t="n">
         <v>2</v>
       </c>
       <c r="BR6" t="n">
         <v>2</v>
       </c>
       <c r="BS6" t="n">
         <v>2</v>
       </c>
+      <c r="BT6" t="n">
+        <v>3</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>5</v>
       </c>
       <c r="C7" t="n">
         <v>6</v>
       </c>
       <c r="D7" t="n">
         <v>6</v>
       </c>
       <c r="E7" t="n">
         <v>5</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>4</v>
       </c>
@@ -9489,65 +9723,71 @@
       <c r="BK7" t="n">
         <v>3</v>
       </c>
       <c r="BL7" t="n">
         <v>4</v>
       </c>
       <c r="BM7" t="n">
         <v>4</v>
       </c>
       <c r="BN7" t="n">
         <v>4</v>
       </c>
       <c r="BO7" t="n">
         <v>2</v>
       </c>
       <c r="BP7" t="n">
         <v>2</v>
       </c>
       <c r="BQ7" t="n">
         <v>2</v>
       </c>
       <c r="BR7" t="n">
         <v>2</v>
       </c>
       <c r="BS7" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT7" t="n">
+        <v>3</v>
+      </c>
+      <c r="BU7" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9585,50 +9825,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9958,50 +10200,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10184,50 +10436,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10410,50 +10668,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -10636,50 +10900,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -10862,50 +11132,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>28</v>
       </c>
       <c r="C6" t="n">
         <v>20</v>
       </c>
       <c r="D6" t="n">
         <v>23</v>
       </c>
       <c r="E6" t="n">
         <v>22</v>
       </c>
       <c r="F6" t="n">
         <v>33</v>
       </c>
       <c r="G6" t="n">
         <v>22</v>
       </c>
@@ -11088,50 +11364,56 @@
       </c>
       <c r="BO6" t="n">
         <v>27</v>
       </c>
       <c r="BP6" t="n">
         <v>43</v>
       </c>
       <c r="BQ6" t="n">
         <v>30</v>
       </c>
       <c r="BR6" t="n">
         <v>29</v>
       </c>
       <c r="BS6" t="n">
         <v>41</v>
       </c>
       <c r="BT6" t="n">
         <v>25</v>
       </c>
       <c r="BU6" t="n">
         <v>40</v>
       </c>
       <c r="BV6" t="n">
         <v>23</v>
       </c>
+      <c r="BW6" t="n">
+        <v>33</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>33</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>26</v>
       </c>
       <c r="C7" t="n">
         <v>20</v>
       </c>
       <c r="D7" t="n">
         <v>22</v>
       </c>
       <c r="E7" t="n">
         <v>22</v>
       </c>
       <c r="F7" t="n">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>20</v>
       </c>
@@ -11313,64 +11595,70 @@
         <v>29</v>
       </c>
       <c r="BO7" t="n">
         <v>30</v>
       </c>
       <c r="BP7" t="n">
         <v>42</v>
       </c>
       <c r="BQ7" t="n">
         <v>31</v>
       </c>
       <c r="BR7" t="n">
         <v>30</v>
       </c>
       <c r="BS7" t="n">
         <v>40</v>
       </c>
       <c r="BT7" t="n">
         <v>25</v>
       </c>
       <c r="BU7" t="n">
         <v>41</v>
       </c>
       <c r="BV7" t="n">
         <v>24</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>31</v>
+      </c>
+      <c r="BX7" t="n">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11408,50 +11696,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11781,50 +12071,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -12007,50 +12307,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -12233,50 +12539,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -12459,50 +12771,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -12685,50 +13003,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>26</v>
       </c>
       <c r="C6" t="n">
         <v>20</v>
       </c>
       <c r="D6" t="n">
         <v>23</v>
       </c>
       <c r="E6" t="n">
         <v>11</v>
       </c>
       <c r="F6" t="n">
         <v>22</v>
       </c>
       <c r="G6" t="n">
         <v>20</v>
       </c>
@@ -12911,50 +13235,56 @@
       </c>
       <c r="BO6" t="n">
         <v>29</v>
       </c>
       <c r="BP6" t="n">
         <v>20</v>
       </c>
       <c r="BQ6" t="n">
         <v>24</v>
       </c>
       <c r="BR6" t="n">
         <v>18</v>
       </c>
       <c r="BS6" t="n">
         <v>11</v>
       </c>
       <c r="BT6" t="n">
         <v>22</v>
       </c>
       <c r="BU6" t="n">
         <v>11</v>
       </c>
       <c r="BV6" t="n">
         <v>12</v>
       </c>
+      <c r="BW6" t="n">
+        <v>14</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>25</v>
       </c>
       <c r="C7" t="n">
         <v>20</v>
       </c>
       <c r="D7" t="n">
         <v>23</v>
       </c>
       <c r="E7" t="n">
         <v>10</v>
       </c>
       <c r="F7" t="n">
         <v>20</v>
       </c>
       <c r="G7" t="n">
         <v>19</v>
       </c>
@@ -13136,64 +13466,70 @@
         <v>22</v>
       </c>
       <c r="BO7" t="n">
         <v>31</v>
       </c>
       <c r="BP7" t="n">
         <v>21</v>
       </c>
       <c r="BQ7" t="n">
         <v>24</v>
       </c>
       <c r="BR7" t="n">
         <v>20</v>
       </c>
       <c r="BS7" t="n">
         <v>10</v>
       </c>
       <c r="BT7" t="n">
         <v>22</v>
       </c>
       <c r="BU7" t="n">
         <v>12</v>
       </c>
       <c r="BV7" t="n">
         <v>12</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>15</v>
+      </c>
+      <c r="BX7" t="n">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13231,50 +13567,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13604,50 +13942,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -13830,50 +14178,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -14056,50 +14410,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -14282,50 +14642,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -14508,50 +14874,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>54</v>
       </c>
       <c r="C6" t="n">
         <v>65</v>
       </c>
       <c r="D6" t="n">
         <v>69</v>
       </c>
       <c r="E6" t="n">
         <v>65</v>
       </c>
       <c r="F6" t="n">
         <v>59</v>
       </c>
       <c r="G6" t="n">
         <v>65</v>
       </c>
@@ -14734,50 +15106,56 @@
       </c>
       <c r="BO6" t="n">
         <v>46</v>
       </c>
       <c r="BP6" t="n">
         <v>43</v>
       </c>
       <c r="BQ6" t="n">
         <v>41</v>
       </c>
       <c r="BR6" t="n">
         <v>53</v>
       </c>
       <c r="BS6" t="n">
         <v>46</v>
       </c>
       <c r="BT6" t="n">
         <v>52</v>
       </c>
       <c r="BU6" t="n">
         <v>54</v>
       </c>
       <c r="BV6" t="n">
         <v>38</v>
       </c>
+      <c r="BW6" t="n">
+        <v>46</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>36</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>61</v>
       </c>
       <c r="C7" t="n">
         <v>57</v>
       </c>
       <c r="D7" t="n">
         <v>66</v>
       </c>
       <c r="E7" t="n">
         <v>61</v>
       </c>
       <c r="F7" t="n">
         <v>56</v>
       </c>
       <c r="G7" t="n">
         <v>63</v>
       </c>
@@ -14959,64 +15337,70 @@
         <v>40</v>
       </c>
       <c r="BO7" t="n">
         <v>48</v>
       </c>
       <c r="BP7" t="n">
         <v>42</v>
       </c>
       <c r="BQ7" t="n">
         <v>40</v>
       </c>
       <c r="BR7" t="n">
         <v>50</v>
       </c>
       <c r="BS7" t="n">
         <v>46</v>
       </c>
       <c r="BT7" t="n">
         <v>51</v>
       </c>
       <c r="BU7" t="n">
         <v>55</v>
       </c>
       <c r="BV7" t="n">
         <v>39</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>44</v>
+      </c>
+      <c r="BX7" t="n">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15054,50 +15438,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15427,50 +15813,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -15653,50 +16049,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -15879,50 +16281,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -16105,50 +16513,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -16331,50 +16745,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>361</v>
       </c>
       <c r="C6" t="n">
         <v>358</v>
       </c>
       <c r="D6" t="n">
         <v>374</v>
       </c>
       <c r="E6" t="n">
         <v>356</v>
       </c>
       <c r="F6" t="n">
         <v>360</v>
       </c>
       <c r="G6" t="n">
         <v>344</v>
       </c>
@@ -16557,50 +16977,56 @@
       </c>
       <c r="BO6" t="n">
         <v>358</v>
       </c>
       <c r="BP6" t="n">
         <v>366</v>
       </c>
       <c r="BQ6" t="n">
         <v>363</v>
       </c>
       <c r="BR6" t="n">
         <v>364</v>
       </c>
       <c r="BS6" t="n">
         <v>362</v>
       </c>
       <c r="BT6" t="n">
         <v>366</v>
       </c>
       <c r="BU6" t="n">
         <v>367</v>
       </c>
       <c r="BV6" t="n">
         <v>367</v>
       </c>
+      <c r="BW6" t="n">
+        <v>375</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>377</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>352</v>
       </c>
       <c r="C7" t="n">
         <v>349</v>
       </c>
       <c r="D7" t="n">
         <v>372</v>
       </c>
       <c r="E7" t="n">
         <v>342</v>
       </c>
       <c r="F7" t="n">
         <v>364</v>
       </c>
       <c r="G7" t="n">
         <v>341</v>
       </c>
@@ -16782,64 +17208,70 @@
         <v>375</v>
       </c>
       <c r="BO7" t="n">
         <v>360</v>
       </c>
       <c r="BP7" t="n">
         <v>362</v>
       </c>
       <c r="BQ7" t="n">
         <v>365</v>
       </c>
       <c r="BR7" t="n">
         <v>356</v>
       </c>
       <c r="BS7" t="n">
         <v>360</v>
       </c>
       <c r="BT7" t="n">
         <v>357</v>
       </c>
       <c r="BU7" t="n">
         <v>348</v>
       </c>
       <c r="BV7" t="n">
         <v>369</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>360</v>
+      </c>
+      <c r="BX7" t="n">
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16877,50 +17309,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17250,50 +17684,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -17476,50 +17920,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -17702,50 +18152,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -17928,50 +18384,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -18154,50 +18616,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>218</v>
       </c>
       <c r="C6" t="n">
         <v>162</v>
       </c>
       <c r="D6" t="n">
         <v>166</v>
       </c>
       <c r="E6" t="n">
         <v>165</v>
       </c>
       <c r="F6" t="n">
         <v>202</v>
       </c>
       <c r="G6" t="n">
         <v>189</v>
       </c>
@@ -18380,50 +18848,56 @@
       </c>
       <c r="BO6" t="n">
         <v>216</v>
       </c>
       <c r="BP6" t="n">
         <v>206</v>
       </c>
       <c r="BQ6" t="n">
         <v>214</v>
       </c>
       <c r="BR6" t="n">
         <v>206</v>
       </c>
       <c r="BS6" t="n">
         <v>207</v>
       </c>
       <c r="BT6" t="n">
         <v>205</v>
       </c>
       <c r="BU6" t="n">
         <v>217</v>
       </c>
       <c r="BV6" t="n">
         <v>203</v>
       </c>
+      <c r="BW6" t="n">
+        <v>209</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>222</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>212</v>
       </c>
       <c r="C7" t="n">
         <v>166</v>
       </c>
       <c r="D7" t="n">
         <v>165</v>
       </c>
       <c r="E7" t="n">
         <v>165</v>
       </c>
       <c r="F7" t="n">
         <v>195</v>
       </c>
       <c r="G7" t="n">
         <v>182</v>
       </c>
@@ -18605,64 +19079,70 @@
         <v>203</v>
       </c>
       <c r="BO7" t="n">
         <v>210</v>
       </c>
       <c r="BP7" t="n">
         <v>207</v>
       </c>
       <c r="BQ7" t="n">
         <v>205</v>
       </c>
       <c r="BR7" t="n">
         <v>202</v>
       </c>
       <c r="BS7" t="n">
         <v>204</v>
       </c>
       <c r="BT7" t="n">
         <v>206</v>
       </c>
       <c r="BU7" t="n">
         <v>214</v>
       </c>
       <c r="BV7" t="n">
         <v>199</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>211</v>
+      </c>
+      <c r="BX7" t="n">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18700,50 +19180,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19073,50 +19555,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -19299,50 +19791,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -19525,50 +20023,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -19751,50 +20255,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -19977,50 +20487,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>106</v>
       </c>
       <c r="C6" t="n">
         <v>152</v>
       </c>
       <c r="D6" t="n">
         <v>174</v>
       </c>
       <c r="E6" t="n">
         <v>147</v>
       </c>
       <c r="F6" t="n">
         <v>129</v>
       </c>
       <c r="G6" t="n">
         <v>131</v>
       </c>
@@ -20203,50 +20719,56 @@
       </c>
       <c r="BO6" t="n">
         <v>111</v>
       </c>
       <c r="BP6" t="n">
         <v>104</v>
       </c>
       <c r="BQ6" t="n">
         <v>105</v>
       </c>
       <c r="BR6" t="n">
         <v>114</v>
       </c>
       <c r="BS6" t="n">
         <v>108</v>
       </c>
       <c r="BT6" t="n">
         <v>107</v>
       </c>
       <c r="BU6" t="n">
         <v>97</v>
       </c>
       <c r="BV6" t="n">
         <v>113</v>
       </c>
+      <c r="BW6" t="n">
+        <v>96</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>109</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>106</v>
       </c>
       <c r="C7" t="n">
         <v>145</v>
       </c>
       <c r="D7" t="n">
         <v>171</v>
       </c>
       <c r="E7" t="n">
         <v>144</v>
       </c>
       <c r="F7" t="n">
         <v>127</v>
       </c>
       <c r="G7" t="n">
         <v>128</v>
       </c>
@@ -20428,64 +20950,70 @@
         <v>116</v>
       </c>
       <c r="BO7" t="n">
         <v>104</v>
       </c>
       <c r="BP7" t="n">
         <v>104</v>
       </c>
       <c r="BQ7" t="n">
         <v>106</v>
       </c>
       <c r="BR7" t="n">
         <v>110</v>
       </c>
       <c r="BS7" t="n">
         <v>107</v>
       </c>
       <c r="BT7" t="n">
         <v>107</v>
       </c>
       <c r="BU7" t="n">
         <v>96</v>
       </c>
       <c r="BV7" t="n">
         <v>115</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>100</v>
+      </c>
+      <c r="BX7" t="n">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20523,50 +21051,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20896,50 +21426,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -21122,50 +21662,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -21348,50 +21894,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -21574,50 +22126,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -21800,50 +22358,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>240</v>
       </c>
       <c r="C6" t="n">
         <v>251</v>
       </c>
       <c r="D6" t="n">
         <v>247</v>
       </c>
       <c r="E6" t="n">
         <v>240</v>
       </c>
       <c r="F6" t="n">
         <v>247</v>
       </c>
       <c r="G6" t="n">
         <v>239</v>
       </c>
@@ -22026,50 +22590,56 @@
       </c>
       <c r="BO6" t="n">
         <v>216</v>
       </c>
       <c r="BP6" t="n">
         <v>229</v>
       </c>
       <c r="BQ6" t="n">
         <v>210</v>
       </c>
       <c r="BR6" t="n">
         <v>233</v>
       </c>
       <c r="BS6" t="n">
         <v>236</v>
       </c>
       <c r="BT6" t="n">
         <v>226</v>
       </c>
       <c r="BU6" t="n">
         <v>237</v>
       </c>
       <c r="BV6" t="n">
         <v>231</v>
       </c>
+      <c r="BW6" t="n">
+        <v>235</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>230</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>220</v>
       </c>
       <c r="C7" t="n">
         <v>217</v>
       </c>
       <c r="D7" t="n">
         <v>233</v>
       </c>
       <c r="E7" t="n">
         <v>215</v>
       </c>
       <c r="F7" t="n">
         <v>224</v>
       </c>
       <c r="G7" t="n">
         <v>216</v>
       </c>
@@ -22250,65 +22820,71 @@
       <c r="BN7" t="n">
         <v>222</v>
       </c>
       <c r="BO7" t="n">
         <v>218</v>
       </c>
       <c r="BP7" t="n">
         <v>216</v>
       </c>
       <c r="BQ7" t="n">
         <v>216</v>
       </c>
       <c r="BR7" t="n">
         <v>217</v>
       </c>
       <c r="BS7" t="n">
         <v>216</v>
       </c>
       <c r="BT7" t="n">
         <v>217</v>
       </c>
       <c r="BU7" t="n">
         <v>216</v>
       </c>
       <c r="BV7" t="n">
+        <v>218</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>216</v>
+      </c>
+      <c r="BX7" t="n">
         <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22346,50 +22922,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22719,50 +23297,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -22945,50 +23533,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -23171,50 +23765,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -23397,50 +23997,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -23623,50 +24229,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>184</v>
       </c>
       <c r="C6" t="n">
         <v>171</v>
       </c>
       <c r="D6" t="n">
         <v>184</v>
       </c>
       <c r="E6" t="n">
         <v>165</v>
       </c>
       <c r="F6" t="n">
         <v>185</v>
       </c>
       <c r="G6" t="n">
         <v>172</v>
       </c>
@@ -23849,50 +24461,56 @@
       </c>
       <c r="BO6" t="n">
         <v>180</v>
       </c>
       <c r="BP6" t="n">
         <v>182</v>
       </c>
       <c r="BQ6" t="n">
         <v>183</v>
       </c>
       <c r="BR6" t="n">
         <v>173</v>
       </c>
       <c r="BS6" t="n">
         <v>176</v>
       </c>
       <c r="BT6" t="n">
         <v>172</v>
       </c>
       <c r="BU6" t="n">
         <v>167</v>
       </c>
       <c r="BV6" t="n">
         <v>191</v>
       </c>
+      <c r="BW6" t="n">
+        <v>175</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>187</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>198</v>
       </c>
       <c r="E7" t="n">
         <v>182</v>
       </c>
       <c r="F7" t="n">
         <v>190</v>
       </c>
       <c r="G7" t="n">
         <v>183</v>
       </c>
@@ -24073,65 +24691,71 @@
       <c r="BN7" t="n">
         <v>188</v>
       </c>
       <c r="BO7" t="n">
         <v>184</v>
       </c>
       <c r="BP7" t="n">
         <v>183</v>
       </c>
       <c r="BQ7" t="n">
         <v>183</v>
       </c>
       <c r="BR7" t="n">
         <v>183</v>
       </c>
       <c r="BS7" t="n">
         <v>183</v>
       </c>
       <c r="BT7" t="n">
         <v>184</v>
       </c>
       <c r="BU7" t="n">
         <v>182</v>
       </c>
       <c r="BV7" t="n">
+        <v>184</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>183</v>
+      </c>
+      <c r="BX7" t="n">
         <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24169,50 +24793,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24542,50 +25168,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -24768,50 +25404,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -24994,50 +25636,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -25220,50 +25868,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -25446,50 +26100,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>104</v>
       </c>
       <c r="C6" t="n">
         <v>96</v>
       </c>
       <c r="D6" t="n">
         <v>118</v>
       </c>
       <c r="E6" t="n">
         <v>103</v>
       </c>
       <c r="F6" t="n">
         <v>108</v>
       </c>
       <c r="G6" t="n">
         <v>103</v>
       </c>
@@ -25672,50 +26332,56 @@
       </c>
       <c r="BO6" t="n">
         <v>102</v>
       </c>
       <c r="BP6" t="n">
         <v>102</v>
       </c>
       <c r="BQ6" t="n">
         <v>99</v>
       </c>
       <c r="BR6" t="n">
         <v>98</v>
       </c>
       <c r="BS6" t="n">
         <v>107</v>
       </c>
       <c r="BT6" t="n">
         <v>109</v>
       </c>
       <c r="BU6" t="n">
         <v>100</v>
       </c>
       <c r="BV6" t="n">
         <v>101</v>
       </c>
+      <c r="BW6" t="n">
+        <v>102</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>99</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>109</v>
       </c>
       <c r="C7" t="n">
         <v>106</v>
       </c>
       <c r="D7" t="n">
         <v>113</v>
       </c>
       <c r="E7" t="n">
         <v>106</v>
       </c>
       <c r="F7" t="n">
         <v>110</v>
       </c>
       <c r="G7" t="n">
         <v>106</v>
       </c>
@@ -25896,65 +26562,71 @@
       <c r="BN7" t="n">
         <v>109</v>
       </c>
       <c r="BO7" t="n">
         <v>107</v>
       </c>
       <c r="BP7" t="n">
         <v>106</v>
       </c>
       <c r="BQ7" t="n">
         <v>106</v>
       </c>
       <c r="BR7" t="n">
         <v>106</v>
       </c>
       <c r="BS7" t="n">
         <v>106</v>
       </c>
       <c r="BT7" t="n">
         <v>106</v>
       </c>
       <c r="BU7" t="n">
         <v>106</v>
       </c>
       <c r="BV7" t="n">
+        <v>107</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>106</v>
+      </c>
+      <c r="BX7" t="n">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25992,50 +26664,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26365,50 +27039,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -26591,50 +27275,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -26817,50 +27507,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -27043,50 +27739,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -27269,50 +27971,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>251</v>
       </c>
       <c r="C6" t="n">
         <v>263</v>
       </c>
       <c r="D6" t="n">
         <v>274</v>
       </c>
       <c r="E6" t="n">
         <v>254</v>
       </c>
       <c r="F6" t="n">
         <v>272</v>
       </c>
       <c r="G6" t="n">
         <v>253</v>
       </c>
@@ -27495,50 +28203,56 @@
       </c>
       <c r="BO6" t="n">
         <v>250</v>
       </c>
       <c r="BP6" t="n">
         <v>259</v>
       </c>
       <c r="BQ6" t="n">
         <v>237</v>
       </c>
       <c r="BR6" t="n">
         <v>261</v>
       </c>
       <c r="BS6" t="n">
         <v>246</v>
       </c>
       <c r="BT6" t="n">
         <v>255</v>
       </c>
       <c r="BU6" t="n">
         <v>250</v>
       </c>
       <c r="BV6" t="n">
         <v>239</v>
       </c>
+      <c r="BW6" t="n">
+        <v>251</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>245</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>257</v>
       </c>
       <c r="C7" t="n">
         <v>252</v>
       </c>
       <c r="D7" t="n">
         <v>272</v>
       </c>
       <c r="E7" t="n">
         <v>250</v>
       </c>
       <c r="F7" t="n">
         <v>261</v>
       </c>
       <c r="G7" t="n">
         <v>251</v>
       </c>
@@ -27720,64 +28434,70 @@
         <v>258</v>
       </c>
       <c r="BO7" t="n">
         <v>253</v>
       </c>
       <c r="BP7" t="n">
         <v>251</v>
       </c>
       <c r="BQ7" t="n">
         <v>251</v>
       </c>
       <c r="BR7" t="n">
         <v>252</v>
       </c>
       <c r="BS7" t="n">
         <v>252</v>
       </c>
       <c r="BT7" t="n">
         <v>253</v>
       </c>
       <c r="BU7" t="n">
         <v>251</v>
       </c>
       <c r="BV7" t="n">
         <v>253</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>251</v>
+      </c>
+      <c r="BX7" t="n">
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27815,50 +28535,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28188,50 +28910,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -28414,50 +29146,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -28640,50 +29378,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -28866,50 +29610,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -29092,50 +29842,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>343</v>
       </c>
       <c r="C6" t="n">
         <v>360</v>
       </c>
       <c r="D6" t="n">
         <v>365</v>
       </c>
       <c r="E6" t="n">
         <v>333</v>
       </c>
       <c r="F6" t="n">
         <v>348</v>
       </c>
       <c r="G6" t="n">
         <v>344</v>
       </c>
@@ -29318,50 +30074,56 @@
       </c>
       <c r="BO6" t="n">
         <v>358</v>
       </c>
       <c r="BP6" t="n">
         <v>328</v>
       </c>
       <c r="BQ6" t="n">
         <v>354</v>
       </c>
       <c r="BR6" t="n">
         <v>337</v>
       </c>
       <c r="BS6" t="n">
         <v>331</v>
       </c>
       <c r="BT6" t="n">
         <v>337</v>
       </c>
       <c r="BU6" t="n">
         <v>325</v>
       </c>
       <c r="BV6" t="n">
         <v>343</v>
       </c>
+      <c r="BW6" t="n">
+        <v>330</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>350</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>347</v>
       </c>
       <c r="C7" t="n">
         <v>340</v>
       </c>
       <c r="D7" t="n">
         <v>365</v>
       </c>
       <c r="E7" t="n">
         <v>338</v>
       </c>
       <c r="F7" t="n">
         <v>352</v>
       </c>
       <c r="G7" t="n">
         <v>339</v>
       </c>
@@ -29542,65 +30304,71 @@
       <c r="BN7" t="n">
         <v>348</v>
       </c>
       <c r="BO7" t="n">
         <v>342</v>
       </c>
       <c r="BP7" t="n">
         <v>338</v>
       </c>
       <c r="BQ7" t="n">
         <v>339</v>
       </c>
       <c r="BR7" t="n">
         <v>340</v>
       </c>
       <c r="BS7" t="n">
         <v>339</v>
       </c>
       <c r="BT7" t="n">
         <v>341</v>
       </c>
       <c r="BU7" t="n">
         <v>338</v>
       </c>
       <c r="BV7" t="n">
+        <v>342</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>338</v>
+      </c>
+      <c r="BX7" t="n">
         <v>342</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29638,50 +30406,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30011,50 +30781,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -30237,50 +31017,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -30463,50 +31249,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -30689,50 +31481,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -30915,50 +31713,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>193</v>
       </c>
       <c r="C6" t="n">
         <v>130</v>
       </c>
       <c r="D6" t="n">
         <v>199</v>
       </c>
       <c r="E6" t="n">
         <v>174</v>
       </c>
       <c r="F6" t="n">
         <v>176</v>
       </c>
       <c r="G6" t="n">
         <v>168</v>
       </c>
@@ -31141,50 +31945,56 @@
       </c>
       <c r="BO6" t="n">
         <v>189</v>
       </c>
       <c r="BP6" t="n">
         <v>187</v>
       </c>
       <c r="BQ6" t="n">
         <v>204</v>
       </c>
       <c r="BR6" t="n">
         <v>177</v>
       </c>
       <c r="BS6" t="n">
         <v>193</v>
       </c>
       <c r="BT6" t="n">
         <v>193</v>
       </c>
       <c r="BU6" t="n">
         <v>190</v>
       </c>
       <c r="BV6" t="n">
         <v>200</v>
       </c>
+      <c r="BW6" t="n">
+        <v>187</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>188</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>203</v>
       </c>
       <c r="C7" t="n">
         <v>195</v>
       </c>
       <c r="D7" t="n">
         <v>215</v>
       </c>
       <c r="E7" t="n">
         <v>198</v>
       </c>
       <c r="F7" t="n">
         <v>206</v>
       </c>
       <c r="G7" t="n">
         <v>198</v>
       </c>
@@ -31365,65 +32175,71 @@
       <c r="BN7" t="n">
         <v>204</v>
       </c>
       <c r="BO7" t="n">
         <v>200</v>
       </c>
       <c r="BP7" t="n">
         <v>198</v>
       </c>
       <c r="BQ7" t="n">
         <v>198</v>
       </c>
       <c r="BR7" t="n">
         <v>199</v>
       </c>
       <c r="BS7" t="n">
         <v>199</v>
       </c>
       <c r="BT7" t="n">
         <v>200</v>
       </c>
       <c r="BU7" t="n">
         <v>198</v>
       </c>
       <c r="BV7" t="n">
+        <v>200</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>198</v>
+      </c>
+      <c r="BX7" t="n">
         <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31461,50 +32277,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31834,50 +32652,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -32060,50 +32888,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -32286,50 +33120,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -32512,50 +33352,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -32738,50 +33584,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>475</v>
       </c>
       <c r="C6" t="n">
         <v>501</v>
       </c>
       <c r="D6" t="n">
         <v>517</v>
       </c>
       <c r="E6" t="n">
         <v>488</v>
       </c>
       <c r="F6" t="n">
         <v>487</v>
       </c>
       <c r="G6" t="n">
         <v>480</v>
       </c>
@@ -32964,50 +33816,56 @@
       </c>
       <c r="BO6" t="n">
         <v>466</v>
       </c>
       <c r="BP6" t="n">
         <v>489</v>
       </c>
       <c r="BQ6" t="n">
         <v>456</v>
       </c>
       <c r="BR6" t="n">
         <v>480</v>
       </c>
       <c r="BS6" t="n">
         <v>467</v>
       </c>
       <c r="BT6" t="n">
         <v>483</v>
       </c>
       <c r="BU6" t="n">
         <v>473</v>
       </c>
       <c r="BV6" t="n">
         <v>471</v>
       </c>
+      <c r="BW6" t="n">
+        <v>486</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>488</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>500</v>
       </c>
       <c r="C7" t="n">
         <v>489</v>
       </c>
       <c r="D7" t="n">
         <v>528</v>
       </c>
       <c r="E7" t="n">
         <v>487</v>
       </c>
       <c r="F7" t="n">
         <v>508</v>
       </c>
       <c r="G7" t="n">
         <v>489</v>
       </c>
@@ -33188,65 +34046,71 @@
       <c r="BN7" t="n">
         <v>502</v>
       </c>
       <c r="BO7" t="n">
         <v>493</v>
       </c>
       <c r="BP7" t="n">
         <v>488</v>
       </c>
       <c r="BQ7" t="n">
         <v>489</v>
       </c>
       <c r="BR7" t="n">
         <v>491</v>
       </c>
       <c r="BS7" t="n">
         <v>490</v>
       </c>
       <c r="BT7" t="n">
         <v>492</v>
       </c>
       <c r="BU7" t="n">
         <v>488</v>
       </c>
       <c r="BV7" t="n">
+        <v>493</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>488</v>
+      </c>
+      <c r="BX7" t="n">
         <v>493</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33284,50 +34148,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33657,50 +34523,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -33883,50 +34759,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -34109,50 +34991,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -34335,50 +35223,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -34561,50 +35455,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>552</v>
       </c>
       <c r="C6" t="n">
         <v>503</v>
       </c>
       <c r="D6" t="n">
         <v>568</v>
       </c>
       <c r="E6" t="n">
         <v>513</v>
       </c>
       <c r="F6" t="n">
         <v>556</v>
       </c>
       <c r="G6" t="n">
         <v>524</v>
       </c>
@@ -34787,50 +35687,56 @@
       </c>
       <c r="BO6" t="n">
         <v>547</v>
       </c>
       <c r="BP6" t="n">
         <v>514</v>
       </c>
       <c r="BQ6" t="n">
         <v>549</v>
       </c>
       <c r="BR6" t="n">
         <v>528</v>
       </c>
       <c r="BS6" t="n">
         <v>539</v>
       </c>
       <c r="BT6" t="n">
         <v>528</v>
       </c>
       <c r="BU6" t="n">
         <v>529</v>
       </c>
       <c r="BV6" t="n">
         <v>542</v>
       </c>
+      <c r="BW6" t="n">
+        <v>517</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>525</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>528</v>
       </c>
       <c r="C7" t="n">
         <v>515</v>
       </c>
       <c r="D7" t="n">
         <v>557</v>
       </c>
       <c r="E7" t="n">
         <v>514</v>
       </c>
       <c r="F7" t="n">
         <v>535</v>
       </c>
       <c r="G7" t="n">
         <v>515</v>
       </c>
@@ -35011,65 +35917,71 @@
       <c r="BN7" t="n">
         <v>529</v>
       </c>
       <c r="BO7" t="n">
         <v>520</v>
       </c>
       <c r="BP7" t="n">
         <v>515</v>
       </c>
       <c r="BQ7" t="n">
         <v>516</v>
       </c>
       <c r="BR7" t="n">
         <v>517</v>
       </c>
       <c r="BS7" t="n">
         <v>516</v>
       </c>
       <c r="BT7" t="n">
         <v>519</v>
       </c>
       <c r="BU7" t="n">
         <v>514</v>
       </c>
       <c r="BV7" t="n">
+        <v>520</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>515</v>
+      </c>
+      <c r="BX7" t="n">
         <v>520</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35107,50 +36019,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35480,50 +36394,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -35706,50 +36630,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -35932,50 +36862,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -36158,50 +37094,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -36384,50 +37326,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>663</v>
       </c>
       <c r="C6" t="n">
         <v>603</v>
       </c>
       <c r="D6" t="n">
         <v>677</v>
       </c>
       <c r="E6" t="n">
         <v>623</v>
       </c>
       <c r="F6" t="n">
         <v>658</v>
       </c>
       <c r="G6" t="n">
         <v>628</v>
       </c>
@@ -36610,50 +37558,56 @@
       </c>
       <c r="BO6" t="n">
         <v>632</v>
       </c>
       <c r="BP6" t="n">
         <v>599</v>
       </c>
       <c r="BQ6" t="n">
         <v>637</v>
       </c>
       <c r="BR6" t="n">
         <v>615</v>
       </c>
       <c r="BS6" t="n">
         <v>633</v>
       </c>
       <c r="BT6" t="n">
         <v>637</v>
       </c>
       <c r="BU6" t="n">
         <v>607</v>
       </c>
       <c r="BV6" t="n">
         <v>660</v>
       </c>
+      <c r="BW6" t="n">
+        <v>620</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>651</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>651</v>
       </c>
       <c r="C7" t="n">
         <v>648</v>
       </c>
       <c r="D7" t="n">
         <v>692</v>
       </c>
       <c r="E7" t="n">
         <v>654</v>
       </c>
       <c r="F7" t="n">
         <v>667</v>
       </c>
       <c r="G7" t="n">
         <v>648</v>
       </c>
@@ -36835,64 +37789,70 @@
         <v>636</v>
       </c>
       <c r="BO7" t="n">
         <v>622</v>
       </c>
       <c r="BP7" t="n">
         <v>608</v>
       </c>
       <c r="BQ7" t="n">
         <v>626</v>
       </c>
       <c r="BR7" t="n">
         <v>629</v>
       </c>
       <c r="BS7" t="n">
         <v>633</v>
       </c>
       <c r="BT7" t="n">
         <v>644</v>
       </c>
       <c r="BU7" t="n">
         <v>617</v>
       </c>
       <c r="BV7" t="n">
         <v>654</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>638</v>
+      </c>
+      <c r="BX7" t="n">
+        <v>651</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BV7"/>
+  <dimension ref="A1:BX7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36930,50 +37890,52 @@
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And how do you imagine your household's financial situation to be 12 months from now, in comparison to your present financial situation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -37303,50 +38265,60 @@
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Worse</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -37529,50 +38501,56 @@
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No change</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -37755,50 +38733,56 @@
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Better</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -37981,50 +38965,56 @@
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -38207,50 +39197,56 @@
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>130</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>142</v>
       </c>
       <c r="E6" t="n">
         <v>141</v>
       </c>
       <c r="F6" t="n">
         <v>141</v>
       </c>
       <c r="G6" t="n">
         <v>139</v>
       </c>
@@ -38433,50 +39429,56 @@
       </c>
       <c r="BO6" t="n">
         <v>134</v>
       </c>
       <c r="BP6" t="n">
         <v>142</v>
       </c>
       <c r="BQ6" t="n">
         <v>135</v>
       </c>
       <c r="BR6" t="n">
         <v>144</v>
       </c>
       <c r="BS6" t="n">
         <v>140</v>
       </c>
       <c r="BT6" t="n">
         <v>136</v>
       </c>
       <c r="BU6" t="n">
         <v>137</v>
       </c>
       <c r="BV6" t="n">
         <v>139</v>
       </c>
+      <c r="BW6" t="n">
+        <v>135</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>138</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>123</v>
       </c>
       <c r="C7" t="n">
         <v>119</v>
       </c>
       <c r="D7" t="n">
         <v>130</v>
       </c>
       <c r="E7" t="n">
         <v>120</v>
       </c>
       <c r="F7" t="n">
         <v>125</v>
       </c>
       <c r="G7" t="n">
         <v>120</v>
       </c>
@@ -38657,47 +39659,53 @@
       <c r="BN7" t="n">
         <v>124</v>
       </c>
       <c r="BO7" t="n">
         <v>121</v>
       </c>
       <c r="BP7" t="n">
         <v>120</v>
       </c>
       <c r="BQ7" t="n">
         <v>120</v>
       </c>
       <c r="BR7" t="n">
         <v>121</v>
       </c>
       <c r="BS7" t="n">
         <v>121</v>
       </c>
       <c r="BT7" t="n">
         <v>121</v>
       </c>
       <c r="BU7" t="n">
         <v>120</v>
       </c>
       <c r="BV7" t="n">
+        <v>121</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>120</v>
+      </c>
+      <c r="BX7" t="n">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>