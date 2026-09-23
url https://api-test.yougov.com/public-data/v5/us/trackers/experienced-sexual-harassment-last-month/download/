--- v1 (2026-07-24)
+++ v2 (2026-09-23)
@@ -460,51 +460,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -543,50 +543,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -921,50 +923,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1150,50 +1162,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1379,50 +1397,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.78</v>
       </c>
@@ -1608,50 +1632,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1837,50 +1867,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2066,50 +2102,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1027</v>
       </c>
       <c r="C7" t="n">
         <v>1004</v>
       </c>
       <c r="D7" t="n">
         <v>1085</v>
       </c>
       <c r="E7" t="n">
         <v>1001</v>
       </c>
       <c r="F7" t="n">
         <v>1043</v>
       </c>
       <c r="G7" t="n">
         <v>1004</v>
       </c>
@@ -2295,50 +2337,56 @@
       </c>
       <c r="BP7" t="n">
         <v>1003</v>
       </c>
       <c r="BQ7" t="n">
         <v>1005</v>
       </c>
       <c r="BR7" t="n">
         <v>1008</v>
       </c>
       <c r="BS7" t="n">
         <v>1006</v>
       </c>
       <c r="BT7" t="n">
         <v>1011</v>
       </c>
       <c r="BU7" t="n">
         <v>1002</v>
       </c>
       <c r="BV7" t="n">
         <v>1013</v>
       </c>
       <c r="BW7" t="n">
         <v>1003</v>
       </c>
+      <c r="BX7" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>1011</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1027</v>
       </c>
       <c r="C8" t="n">
         <v>1004</v>
       </c>
       <c r="D8" t="n">
         <v>1085</v>
       </c>
       <c r="E8" t="n">
         <v>1001</v>
       </c>
       <c r="F8" t="n">
         <v>1043</v>
       </c>
       <c r="G8" t="n">
         <v>1004</v>
       </c>
@@ -2523,64 +2571,70 @@
         <v>1013</v>
       </c>
       <c r="BP8" t="n">
         <v>1003</v>
       </c>
       <c r="BQ8" t="n">
         <v>1005</v>
       </c>
       <c r="BR8" t="n">
         <v>1008</v>
       </c>
       <c r="BS8" t="n">
         <v>1006</v>
       </c>
       <c r="BT8" t="n">
         <v>1011</v>
       </c>
       <c r="BU8" t="n">
         <v>1002</v>
       </c>
       <c r="BV8" t="n">
         <v>1013</v>
       </c>
       <c r="BW8" t="n">
         <v>1003</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>1011</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2619,50 +2673,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2997,50 +3053,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3226,50 +3292,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3455,50 +3527,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -3684,50 +3762,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.76</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -3913,50 +3997,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4142,50 +4232,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>138</v>
       </c>
       <c r="C7" t="n">
         <v>172</v>
       </c>
       <c r="D7" t="n">
         <v>170</v>
       </c>
       <c r="E7" t="n">
         <v>163</v>
       </c>
       <c r="F7" t="n">
         <v>151</v>
       </c>
       <c r="G7" t="n">
         <v>154</v>
       </c>
@@ -4371,50 +4467,56 @@
       </c>
       <c r="BP7" t="n">
         <v>146</v>
       </c>
       <c r="BQ7" t="n">
         <v>134</v>
       </c>
       <c r="BR7" t="n">
         <v>153</v>
       </c>
       <c r="BS7" t="n">
         <v>137</v>
       </c>
       <c r="BT7" t="n">
         <v>151</v>
       </c>
       <c r="BU7" t="n">
         <v>154</v>
       </c>
       <c r="BV7" t="n">
         <v>138</v>
       </c>
       <c r="BW7" t="n">
         <v>160</v>
       </c>
+      <c r="BX7" t="n">
+        <v>143</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>161</v>
       </c>
       <c r="C8" t="n">
         <v>155</v>
       </c>
       <c r="D8" t="n">
         <v>168</v>
       </c>
       <c r="E8" t="n">
         <v>157</v>
       </c>
       <c r="F8" t="n">
         <v>163</v>
       </c>
       <c r="G8" t="n">
         <v>157</v>
       </c>
@@ -4599,64 +4701,70 @@
         <v>159</v>
       </c>
       <c r="BP8" t="n">
         <v>157</v>
       </c>
       <c r="BQ8" t="n">
         <v>157</v>
       </c>
       <c r="BR8" t="n">
         <v>158</v>
       </c>
       <c r="BS8" t="n">
         <v>157</v>
       </c>
       <c r="BT8" t="n">
         <v>158</v>
       </c>
       <c r="BU8" t="n">
         <v>157</v>
       </c>
       <c r="BV8" t="n">
         <v>159</v>
       </c>
       <c r="BW8" t="n">
         <v>157</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>159</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4695,50 +4803,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5073,50 +5183,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -5302,50 +5422,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -5531,50 +5657,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -5760,50 +5892,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.84</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5989,50 +6127,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -6218,50 +6362,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>29</v>
       </c>
       <c r="C7" t="n">
         <v>26</v>
       </c>
       <c r="D7" t="n">
         <v>29</v>
       </c>
       <c r="E7" t="n">
         <v>30</v>
       </c>
       <c r="F7" t="n">
         <v>29</v>
       </c>
       <c r="G7" t="n">
         <v>24</v>
       </c>
@@ -6447,50 +6597,56 @@
       </c>
       <c r="BP7" t="n">
         <v>35</v>
       </c>
       <c r="BQ7" t="n">
         <v>31</v>
       </c>
       <c r="BR7" t="n">
         <v>33</v>
       </c>
       <c r="BS7" t="n">
         <v>30</v>
       </c>
       <c r="BT7" t="n">
         <v>31</v>
       </c>
       <c r="BU7" t="n">
         <v>33</v>
       </c>
       <c r="BV7" t="n">
         <v>29</v>
       </c>
       <c r="BW7" t="n">
         <v>30</v>
       </c>
+      <c r="BX7" t="n">
+        <v>24</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>19</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>28</v>
       </c>
       <c r="C8" t="n">
         <v>25</v>
       </c>
       <c r="D8" t="n">
         <v>29</v>
       </c>
       <c r="E8" t="n">
         <v>29</v>
       </c>
       <c r="F8" t="n">
         <v>29</v>
       </c>
       <c r="G8" t="n">
         <v>23</v>
       </c>
@@ -6675,64 +6831,70 @@
         <v>35</v>
       </c>
       <c r="BP8" t="n">
         <v>35</v>
       </c>
       <c r="BQ8" t="n">
         <v>33</v>
       </c>
       <c r="BR8" t="n">
         <v>33</v>
       </c>
       <c r="BS8" t="n">
         <v>30</v>
       </c>
       <c r="BT8" t="n">
         <v>31</v>
       </c>
       <c r="BU8" t="n">
         <v>35</v>
       </c>
       <c r="BV8" t="n">
         <v>31</v>
       </c>
       <c r="BW8" t="n">
         <v>31</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>25</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6771,50 +6933,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7149,50 +7313,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -7378,50 +7552,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -7607,50 +7787,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -7836,50 +8022,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -8065,50 +8257,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -8294,50 +8492,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>7</v>
       </c>
       <c r="C7" t="n">
         <v>12</v>
       </c>
       <c r="D7" t="n">
         <v>15</v>
       </c>
       <c r="E7" t="n">
         <v>6</v>
       </c>
       <c r="F7" t="n">
         <v>7</v>
       </c>
       <c r="G7" t="n">
         <v>13</v>
       </c>
@@ -8523,50 +8727,56 @@
       </c>
       <c r="BP7" t="n">
         <v>14</v>
       </c>
       <c r="BQ7" t="n">
         <v>14</v>
       </c>
       <c r="BR7" t="n">
         <v>14</v>
       </c>
       <c r="BS7" t="n">
         <v>12</v>
       </c>
       <c r="BT7" t="n">
         <v>7</v>
       </c>
       <c r="BU7" t="n">
         <v>18</v>
       </c>
       <c r="BV7" t="n">
         <v>10</v>
       </c>
       <c r="BW7" t="n">
         <v>8</v>
       </c>
+      <c r="BX7" t="n">
+        <v>6</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>7</v>
       </c>
       <c r="C8" t="n">
         <v>10</v>
       </c>
       <c r="D8" t="n">
         <v>15</v>
       </c>
       <c r="E8" t="n">
         <v>6</v>
       </c>
       <c r="F8" t="n">
         <v>6</v>
       </c>
       <c r="G8" t="n">
         <v>12</v>
       </c>
@@ -8751,64 +8961,70 @@
         <v>12</v>
       </c>
       <c r="BP8" t="n">
         <v>15</v>
       </c>
       <c r="BQ8" t="n">
         <v>14</v>
       </c>
       <c r="BR8" t="n">
         <v>14</v>
       </c>
       <c r="BS8" t="n">
         <v>12</v>
       </c>
       <c r="BT8" t="n">
         <v>7</v>
       </c>
       <c r="BU8" t="n">
         <v>18</v>
       </c>
       <c r="BV8" t="n">
         <v>9</v>
       </c>
       <c r="BW8" t="n">
         <v>8</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>6</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BT8"/>
+  <dimension ref="A1:BV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8844,50 +9060,52 @@
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9207,50 +9425,60 @@
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -9427,50 +9655,56 @@
       </c>
       <c r="BM2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BU2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -9647,50 +9881,56 @@
       </c>
       <c r="BM3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BU3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -9867,50 +10107,56 @@
       </c>
       <c r="BM4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="BU4" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -10087,50 +10333,56 @@
       </c>
       <c r="BM5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BU5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -10307,50 +10559,56 @@
       </c>
       <c r="BM6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="BU6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>6</v>
       </c>
       <c r="C7" t="n">
         <v>6</v>
       </c>
       <c r="D7" t="n">
         <v>6</v>
       </c>
       <c r="E7" t="n">
         <v>5</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>4</v>
       </c>
@@ -10527,50 +10785,56 @@
       </c>
       <c r="BM7" t="n">
         <v>4</v>
       </c>
       <c r="BN7" t="n">
         <v>4</v>
       </c>
       <c r="BO7" t="n">
         <v>2</v>
       </c>
       <c r="BP7" t="n">
         <v>2</v>
       </c>
       <c r="BQ7" t="n">
         <v>2</v>
       </c>
       <c r="BR7" t="n">
         <v>2</v>
       </c>
       <c r="BS7" t="n">
         <v>2</v>
       </c>
       <c r="BT7" t="n">
         <v>3</v>
       </c>
+      <c r="BU7" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>5</v>
       </c>
       <c r="C8" t="n">
         <v>6</v>
       </c>
       <c r="D8" t="n">
         <v>6</v>
       </c>
       <c r="E8" t="n">
         <v>5</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>4</v>
       </c>
@@ -10746,64 +11010,70 @@
         <v>4</v>
       </c>
       <c r="BM8" t="n">
         <v>4</v>
       </c>
       <c r="BN8" t="n">
         <v>4</v>
       </c>
       <c r="BO8" t="n">
         <v>2</v>
       </c>
       <c r="BP8" t="n">
         <v>2</v>
       </c>
       <c r="BQ8" t="n">
         <v>2</v>
       </c>
       <c r="BR8" t="n">
         <v>2</v>
       </c>
       <c r="BS8" t="n">
         <v>2</v>
       </c>
       <c r="BT8" t="n">
         <v>3</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10842,50 +11112,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11220,50 +11492,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11449,50 +11731,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11678,50 +11966,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -11907,50 +12201,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12136,50 +12436,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12365,50 +12671,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>28</v>
       </c>
       <c r="C7" t="n">
         <v>20</v>
       </c>
       <c r="D7" t="n">
         <v>23</v>
       </c>
       <c r="E7" t="n">
         <v>22</v>
       </c>
       <c r="F7" t="n">
         <v>33</v>
       </c>
       <c r="G7" t="n">
         <v>22</v>
       </c>
@@ -12594,50 +12906,56 @@
       </c>
       <c r="BP7" t="n">
         <v>43</v>
       </c>
       <c r="BQ7" t="n">
         <v>30</v>
       </c>
       <c r="BR7" t="n">
         <v>29</v>
       </c>
       <c r="BS7" t="n">
         <v>41</v>
       </c>
       <c r="BT7" t="n">
         <v>25</v>
       </c>
       <c r="BU7" t="n">
         <v>40</v>
       </c>
       <c r="BV7" t="n">
         <v>23</v>
       </c>
       <c r="BW7" t="n">
         <v>33</v>
       </c>
+      <c r="BX7" t="n">
+        <v>33</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>21</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>26</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>22</v>
       </c>
       <c r="E8" t="n">
         <v>22</v>
       </c>
       <c r="F8" t="n">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>20</v>
       </c>
@@ -12822,64 +13140,70 @@
         <v>30</v>
       </c>
       <c r="BP8" t="n">
         <v>42</v>
       </c>
       <c r="BQ8" t="n">
         <v>31</v>
       </c>
       <c r="BR8" t="n">
         <v>30</v>
       </c>
       <c r="BS8" t="n">
         <v>40</v>
       </c>
       <c r="BT8" t="n">
         <v>25</v>
       </c>
       <c r="BU8" t="n">
         <v>41</v>
       </c>
       <c r="BV8" t="n">
         <v>24</v>
       </c>
       <c r="BW8" t="n">
         <v>31</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>32</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12918,50 +13242,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13296,50 +13622,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -13525,50 +13861,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13754,50 +14096,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.76</v>
       </c>
@@ -13983,50 +14331,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.76</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -14212,50 +14566,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14441,50 +14801,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>26</v>
       </c>
       <c r="C7" t="n">
         <v>20</v>
       </c>
       <c r="D7" t="n">
         <v>23</v>
       </c>
       <c r="E7" t="n">
         <v>11</v>
       </c>
       <c r="F7" t="n">
         <v>22</v>
       </c>
       <c r="G7" t="n">
         <v>20</v>
       </c>
@@ -14670,50 +15036,56 @@
       </c>
       <c r="BP7" t="n">
         <v>20</v>
       </c>
       <c r="BQ7" t="n">
         <v>24</v>
       </c>
       <c r="BR7" t="n">
         <v>18</v>
       </c>
       <c r="BS7" t="n">
         <v>11</v>
       </c>
       <c r="BT7" t="n">
         <v>22</v>
       </c>
       <c r="BU7" t="n">
         <v>11</v>
       </c>
       <c r="BV7" t="n">
         <v>12</v>
       </c>
       <c r="BW7" t="n">
         <v>14</v>
       </c>
+      <c r="BX7" t="n">
+        <v>16</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>25</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>23</v>
       </c>
       <c r="E8" t="n">
         <v>10</v>
       </c>
       <c r="F8" t="n">
         <v>20</v>
       </c>
       <c r="G8" t="n">
         <v>19</v>
       </c>
@@ -14898,64 +15270,70 @@
         <v>31</v>
       </c>
       <c r="BP8" t="n">
         <v>21</v>
       </c>
       <c r="BQ8" t="n">
         <v>24</v>
       </c>
       <c r="BR8" t="n">
         <v>20</v>
       </c>
       <c r="BS8" t="n">
         <v>10</v>
       </c>
       <c r="BT8" t="n">
         <v>22</v>
       </c>
       <c r="BU8" t="n">
         <v>12</v>
       </c>
       <c r="BV8" t="n">
         <v>12</v>
       </c>
       <c r="BW8" t="n">
         <v>15</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>17</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14994,50 +15372,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15372,50 +15752,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -15601,50 +15991,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -15830,50 +16226,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -16059,50 +16461,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16288,50 +16696,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -16517,50 +16931,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>54</v>
       </c>
       <c r="C7" t="n">
         <v>65</v>
       </c>
       <c r="D7" t="n">
         <v>69</v>
       </c>
       <c r="E7" t="n">
         <v>65</v>
       </c>
       <c r="F7" t="n">
         <v>59</v>
       </c>
       <c r="G7" t="n">
         <v>65</v>
       </c>
@@ -16746,50 +17166,56 @@
       </c>
       <c r="BP7" t="n">
         <v>43</v>
       </c>
       <c r="BQ7" t="n">
         <v>41</v>
       </c>
       <c r="BR7" t="n">
         <v>53</v>
       </c>
       <c r="BS7" t="n">
         <v>46</v>
       </c>
       <c r="BT7" t="n">
         <v>52</v>
       </c>
       <c r="BU7" t="n">
         <v>54</v>
       </c>
       <c r="BV7" t="n">
         <v>38</v>
       </c>
       <c r="BW7" t="n">
         <v>46</v>
       </c>
+      <c r="BX7" t="n">
+        <v>36</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>53</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>61</v>
       </c>
       <c r="C8" t="n">
         <v>57</v>
       </c>
       <c r="D8" t="n">
         <v>66</v>
       </c>
       <c r="E8" t="n">
         <v>61</v>
       </c>
       <c r="F8" t="n">
         <v>56</v>
       </c>
       <c r="G8" t="n">
         <v>63</v>
       </c>
@@ -16974,64 +17400,70 @@
         <v>48</v>
       </c>
       <c r="BP8" t="n">
         <v>42</v>
       </c>
       <c r="BQ8" t="n">
         <v>40</v>
       </c>
       <c r="BR8" t="n">
         <v>50</v>
       </c>
       <c r="BS8" t="n">
         <v>46</v>
       </c>
       <c r="BT8" t="n">
         <v>51</v>
       </c>
       <c r="BU8" t="n">
         <v>55</v>
       </c>
       <c r="BV8" t="n">
         <v>39</v>
       </c>
       <c r="BW8" t="n">
         <v>44</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>36</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17070,50 +17502,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17448,50 +17882,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17677,50 +18121,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -17906,50 +18356,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.76</v>
       </c>
@@ -18135,50 +18591,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.78</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18364,50 +18826,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18593,50 +19061,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>361</v>
       </c>
       <c r="C7" t="n">
         <v>358</v>
       </c>
       <c r="D7" t="n">
         <v>374</v>
       </c>
       <c r="E7" t="n">
         <v>356</v>
       </c>
       <c r="F7" t="n">
         <v>360</v>
       </c>
       <c r="G7" t="n">
         <v>344</v>
       </c>
@@ -18822,50 +19296,56 @@
       </c>
       <c r="BP7" t="n">
         <v>366</v>
       </c>
       <c r="BQ7" t="n">
         <v>363</v>
       </c>
       <c r="BR7" t="n">
         <v>364</v>
       </c>
       <c r="BS7" t="n">
         <v>362</v>
       </c>
       <c r="BT7" t="n">
         <v>366</v>
       </c>
       <c r="BU7" t="n">
         <v>367</v>
       </c>
       <c r="BV7" t="n">
         <v>367</v>
       </c>
       <c r="BW7" t="n">
         <v>375</v>
       </c>
+      <c r="BX7" t="n">
+        <v>377</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>365</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>352</v>
       </c>
       <c r="C8" t="n">
         <v>349</v>
       </c>
       <c r="D8" t="n">
         <v>372</v>
       </c>
       <c r="E8" t="n">
         <v>342</v>
       </c>
       <c r="F8" t="n">
         <v>364</v>
       </c>
       <c r="G8" t="n">
         <v>341</v>
       </c>
@@ -19050,64 +19530,70 @@
         <v>360</v>
       </c>
       <c r="BP8" t="n">
         <v>362</v>
       </c>
       <c r="BQ8" t="n">
         <v>365</v>
       </c>
       <c r="BR8" t="n">
         <v>356</v>
       </c>
       <c r="BS8" t="n">
         <v>360</v>
       </c>
       <c r="BT8" t="n">
         <v>357</v>
       </c>
       <c r="BU8" t="n">
         <v>348</v>
       </c>
       <c r="BV8" t="n">
         <v>369</v>
       </c>
       <c r="BW8" t="n">
         <v>360</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>373</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19146,50 +19632,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19524,50 +20012,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -19753,50 +20251,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19982,50 +20486,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.78</v>
       </c>
@@ -20211,50 +20721,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20440,50 +20956,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20669,50 +21191,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>218</v>
       </c>
       <c r="C7" t="n">
         <v>162</v>
       </c>
       <c r="D7" t="n">
         <v>166</v>
       </c>
       <c r="E7" t="n">
         <v>165</v>
       </c>
       <c r="F7" t="n">
         <v>202</v>
       </c>
       <c r="G7" t="n">
         <v>189</v>
       </c>
@@ -20898,50 +21426,56 @@
       </c>
       <c r="BP7" t="n">
         <v>206</v>
       </c>
       <c r="BQ7" t="n">
         <v>214</v>
       </c>
       <c r="BR7" t="n">
         <v>206</v>
       </c>
       <c r="BS7" t="n">
         <v>207</v>
       </c>
       <c r="BT7" t="n">
         <v>205</v>
       </c>
       <c r="BU7" t="n">
         <v>217</v>
       </c>
       <c r="BV7" t="n">
         <v>203</v>
       </c>
       <c r="BW7" t="n">
         <v>209</v>
       </c>
+      <c r="BX7" t="n">
+        <v>222</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>229</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>212</v>
       </c>
       <c r="C8" t="n">
         <v>166</v>
       </c>
       <c r="D8" t="n">
         <v>165</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>195</v>
       </c>
       <c r="G8" t="n">
         <v>182</v>
       </c>
@@ -21126,64 +21660,70 @@
         <v>210</v>
       </c>
       <c r="BP8" t="n">
         <v>207</v>
       </c>
       <c r="BQ8" t="n">
         <v>205</v>
       </c>
       <c r="BR8" t="n">
         <v>202</v>
       </c>
       <c r="BS8" t="n">
         <v>204</v>
       </c>
       <c r="BT8" t="n">
         <v>206</v>
       </c>
       <c r="BU8" t="n">
         <v>214</v>
       </c>
       <c r="BV8" t="n">
         <v>199</v>
       </c>
       <c r="BW8" t="n">
         <v>211</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>210</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21222,50 +21762,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21600,50 +22142,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -21829,50 +22381,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -22058,50 +22616,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.8</v>
       </c>
@@ -22287,50 +22851,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.86</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22516,50 +23086,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -22745,50 +23321,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>106</v>
       </c>
       <c r="C7" t="n">
         <v>152</v>
       </c>
       <c r="D7" t="n">
         <v>174</v>
       </c>
       <c r="E7" t="n">
         <v>147</v>
       </c>
       <c r="F7" t="n">
         <v>129</v>
       </c>
       <c r="G7" t="n">
         <v>131</v>
       </c>
@@ -22974,50 +23556,56 @@
       </c>
       <c r="BP7" t="n">
         <v>104</v>
       </c>
       <c r="BQ7" t="n">
         <v>105</v>
       </c>
       <c r="BR7" t="n">
         <v>114</v>
       </c>
       <c r="BS7" t="n">
         <v>108</v>
       </c>
       <c r="BT7" t="n">
         <v>107</v>
       </c>
       <c r="BU7" t="n">
         <v>97</v>
       </c>
       <c r="BV7" t="n">
         <v>113</v>
       </c>
       <c r="BW7" t="n">
         <v>96</v>
       </c>
+      <c r="BX7" t="n">
+        <v>109</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>106</v>
       </c>
       <c r="C8" t="n">
         <v>145</v>
       </c>
       <c r="D8" t="n">
         <v>171</v>
       </c>
       <c r="E8" t="n">
         <v>144</v>
       </c>
       <c r="F8" t="n">
         <v>127</v>
       </c>
       <c r="G8" t="n">
         <v>128</v>
       </c>
@@ -23202,64 +23790,70 @@
         <v>104</v>
       </c>
       <c r="BP8" t="n">
         <v>104</v>
       </c>
       <c r="BQ8" t="n">
         <v>106</v>
       </c>
       <c r="BR8" t="n">
         <v>110</v>
       </c>
       <c r="BS8" t="n">
         <v>107</v>
       </c>
       <c r="BT8" t="n">
         <v>107</v>
       </c>
       <c r="BU8" t="n">
         <v>96</v>
       </c>
       <c r="BV8" t="n">
         <v>115</v>
       </c>
       <c r="BW8" t="n">
         <v>100</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>104</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23298,50 +23892,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23676,50 +24272,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -23905,50 +24511,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -24134,50 +24746,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -24363,50 +24981,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -24592,50 +25216,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -24821,50 +25451,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>240</v>
       </c>
       <c r="C7" t="n">
         <v>251</v>
       </c>
       <c r="D7" t="n">
         <v>247</v>
       </c>
       <c r="E7" t="n">
         <v>240</v>
       </c>
       <c r="F7" t="n">
         <v>247</v>
       </c>
       <c r="G7" t="n">
         <v>239</v>
       </c>
@@ -25050,50 +25686,56 @@
       </c>
       <c r="BP7" t="n">
         <v>229</v>
       </c>
       <c r="BQ7" t="n">
         <v>210</v>
       </c>
       <c r="BR7" t="n">
         <v>233</v>
       </c>
       <c r="BS7" t="n">
         <v>236</v>
       </c>
       <c r="BT7" t="n">
         <v>226</v>
       </c>
       <c r="BU7" t="n">
         <v>237</v>
       </c>
       <c r="BV7" t="n">
         <v>231</v>
       </c>
       <c r="BW7" t="n">
         <v>235</v>
       </c>
+      <c r="BX7" t="n">
+        <v>230</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>232</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>220</v>
       </c>
       <c r="C8" t="n">
         <v>217</v>
       </c>
       <c r="D8" t="n">
         <v>233</v>
       </c>
       <c r="E8" t="n">
         <v>215</v>
       </c>
       <c r="F8" t="n">
         <v>224</v>
       </c>
       <c r="G8" t="n">
         <v>216</v>
       </c>
@@ -25278,64 +25920,70 @@
         <v>218</v>
       </c>
       <c r="BP8" t="n">
         <v>216</v>
       </c>
       <c r="BQ8" t="n">
         <v>216</v>
       </c>
       <c r="BR8" t="n">
         <v>217</v>
       </c>
       <c r="BS8" t="n">
         <v>216</v>
       </c>
       <c r="BT8" t="n">
         <v>217</v>
       </c>
       <c r="BU8" t="n">
         <v>216</v>
       </c>
       <c r="BV8" t="n">
         <v>218</v>
       </c>
       <c r="BW8" t="n">
         <v>216</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>218</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25374,50 +26022,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25752,50 +26402,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -25981,50 +26641,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -26210,50 +26876,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.83</v>
       </c>
@@ -26439,50 +27111,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -26668,50 +27346,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -26897,50 +27581,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>184</v>
       </c>
       <c r="C7" t="n">
         <v>171</v>
       </c>
       <c r="D7" t="n">
         <v>184</v>
       </c>
       <c r="E7" t="n">
         <v>165</v>
       </c>
       <c r="F7" t="n">
         <v>185</v>
       </c>
       <c r="G7" t="n">
         <v>172</v>
       </c>
@@ -27126,50 +27816,56 @@
       </c>
       <c r="BP7" t="n">
         <v>182</v>
       </c>
       <c r="BQ7" t="n">
         <v>183</v>
       </c>
       <c r="BR7" t="n">
         <v>173</v>
       </c>
       <c r="BS7" t="n">
         <v>176</v>
       </c>
       <c r="BT7" t="n">
         <v>172</v>
       </c>
       <c r="BU7" t="n">
         <v>167</v>
       </c>
       <c r="BV7" t="n">
         <v>191</v>
       </c>
       <c r="BW7" t="n">
         <v>175</v>
       </c>
+      <c r="BX7" t="n">
+        <v>170</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>175</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>187</v>
       </c>
       <c r="C8" t="n">
         <v>182</v>
       </c>
       <c r="D8" t="n">
         <v>198</v>
       </c>
       <c r="E8" t="n">
         <v>182</v>
       </c>
       <c r="F8" t="n">
         <v>190</v>
       </c>
       <c r="G8" t="n">
         <v>183</v>
       </c>
@@ -27354,64 +28050,70 @@
         <v>184</v>
       </c>
       <c r="BP8" t="n">
         <v>183</v>
       </c>
       <c r="BQ8" t="n">
         <v>183</v>
       </c>
       <c r="BR8" t="n">
         <v>183</v>
       </c>
       <c r="BS8" t="n">
         <v>183</v>
       </c>
       <c r="BT8" t="n">
         <v>184</v>
       </c>
       <c r="BU8" t="n">
         <v>182</v>
       </c>
       <c r="BV8" t="n">
         <v>184</v>
       </c>
       <c r="BW8" t="n">
         <v>183</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>184</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27450,50 +28152,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27828,50 +28532,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -28057,50 +28771,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -28286,50 +29006,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -28515,50 +29241,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.85</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -28744,50 +29476,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -28973,50 +29711,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>104</v>
       </c>
       <c r="C7" t="n">
         <v>96</v>
       </c>
       <c r="D7" t="n">
         <v>118</v>
       </c>
       <c r="E7" t="n">
         <v>103</v>
       </c>
       <c r="F7" t="n">
         <v>108</v>
       </c>
       <c r="G7" t="n">
         <v>103</v>
       </c>
@@ -29202,50 +29946,56 @@
       </c>
       <c r="BP7" t="n">
         <v>102</v>
       </c>
       <c r="BQ7" t="n">
         <v>99</v>
       </c>
       <c r="BR7" t="n">
         <v>98</v>
       </c>
       <c r="BS7" t="n">
         <v>107</v>
       </c>
       <c r="BT7" t="n">
         <v>109</v>
       </c>
       <c r="BU7" t="n">
         <v>100</v>
       </c>
       <c r="BV7" t="n">
         <v>101</v>
       </c>
       <c r="BW7" t="n">
         <v>102</v>
       </c>
+      <c r="BX7" t="n">
+        <v>99</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>96</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>109</v>
       </c>
       <c r="C8" t="n">
         <v>106</v>
       </c>
       <c r="D8" t="n">
         <v>113</v>
       </c>
       <c r="E8" t="n">
         <v>106</v>
       </c>
       <c r="F8" t="n">
         <v>110</v>
       </c>
       <c r="G8" t="n">
         <v>106</v>
       </c>
@@ -29429,65 +30179,71 @@
       <c r="BO8" t="n">
         <v>107</v>
       </c>
       <c r="BP8" t="n">
         <v>106</v>
       </c>
       <c r="BQ8" t="n">
         <v>106</v>
       </c>
       <c r="BR8" t="n">
         <v>106</v>
       </c>
       <c r="BS8" t="n">
         <v>106</v>
       </c>
       <c r="BT8" t="n">
         <v>106</v>
       </c>
       <c r="BU8" t="n">
         <v>106</v>
       </c>
       <c r="BV8" t="n">
         <v>107</v>
       </c>
       <c r="BW8" t="n">
+        <v>106</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>107</v>
+      </c>
+      <c r="BY8" t="n">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29526,50 +30282,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29904,50 +30662,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -30133,50 +30901,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -30362,50 +31136,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -30591,50 +31371,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -30820,50 +31606,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -31049,50 +31841,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>251</v>
       </c>
       <c r="C7" t="n">
         <v>263</v>
       </c>
       <c r="D7" t="n">
         <v>274</v>
       </c>
       <c r="E7" t="n">
         <v>254</v>
       </c>
       <c r="F7" t="n">
         <v>272</v>
       </c>
       <c r="G7" t="n">
         <v>253</v>
       </c>
@@ -31278,50 +32076,56 @@
       </c>
       <c r="BP7" t="n">
         <v>259</v>
       </c>
       <c r="BQ7" t="n">
         <v>237</v>
       </c>
       <c r="BR7" t="n">
         <v>261</v>
       </c>
       <c r="BS7" t="n">
         <v>246</v>
       </c>
       <c r="BT7" t="n">
         <v>255</v>
       </c>
       <c r="BU7" t="n">
         <v>250</v>
       </c>
       <c r="BV7" t="n">
         <v>239</v>
       </c>
       <c r="BW7" t="n">
         <v>251</v>
       </c>
+      <c r="BX7" t="n">
+        <v>245</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>252</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>257</v>
       </c>
       <c r="C8" t="n">
         <v>252</v>
       </c>
       <c r="D8" t="n">
         <v>272</v>
       </c>
       <c r="E8" t="n">
         <v>250</v>
       </c>
       <c r="F8" t="n">
         <v>261</v>
       </c>
       <c r="G8" t="n">
         <v>251</v>
       </c>
@@ -31506,64 +32310,70 @@
         <v>253</v>
       </c>
       <c r="BP8" t="n">
         <v>251</v>
       </c>
       <c r="BQ8" t="n">
         <v>251</v>
       </c>
       <c r="BR8" t="n">
         <v>252</v>
       </c>
       <c r="BS8" t="n">
         <v>252</v>
       </c>
       <c r="BT8" t="n">
         <v>253</v>
       </c>
       <c r="BU8" t="n">
         <v>251</v>
       </c>
       <c r="BV8" t="n">
         <v>253</v>
       </c>
       <c r="BW8" t="n">
         <v>251</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>254</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31602,50 +32412,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31980,50 +32792,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -32209,50 +33031,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -32438,50 +33266,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.85</v>
       </c>
@@ -32667,50 +33501,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.85</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -32896,50 +33736,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -33125,50 +33971,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>343</v>
       </c>
       <c r="C7" t="n">
         <v>360</v>
       </c>
       <c r="D7" t="n">
         <v>365</v>
       </c>
       <c r="E7" t="n">
         <v>333</v>
       </c>
       <c r="F7" t="n">
         <v>348</v>
       </c>
       <c r="G7" t="n">
         <v>344</v>
       </c>
@@ -33354,50 +34206,56 @@
       </c>
       <c r="BP7" t="n">
         <v>328</v>
       </c>
       <c r="BQ7" t="n">
         <v>354</v>
       </c>
       <c r="BR7" t="n">
         <v>337</v>
       </c>
       <c r="BS7" t="n">
         <v>331</v>
       </c>
       <c r="BT7" t="n">
         <v>337</v>
       </c>
       <c r="BU7" t="n">
         <v>325</v>
       </c>
       <c r="BV7" t="n">
         <v>343</v>
       </c>
       <c r="BW7" t="n">
         <v>330</v>
       </c>
+      <c r="BX7" t="n">
+        <v>350</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>334</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>347</v>
       </c>
       <c r="C8" t="n">
         <v>340</v>
       </c>
       <c r="D8" t="n">
         <v>365</v>
       </c>
       <c r="E8" t="n">
         <v>338</v>
       </c>
       <c r="F8" t="n">
         <v>352</v>
       </c>
       <c r="G8" t="n">
         <v>339</v>
       </c>
@@ -33582,64 +34440,70 @@
         <v>342</v>
       </c>
       <c r="BP8" t="n">
         <v>338</v>
       </c>
       <c r="BQ8" t="n">
         <v>339</v>
       </c>
       <c r="BR8" t="n">
         <v>340</v>
       </c>
       <c r="BS8" t="n">
         <v>339</v>
       </c>
       <c r="BT8" t="n">
         <v>341</v>
       </c>
       <c r="BU8" t="n">
         <v>338</v>
       </c>
       <c r="BV8" t="n">
         <v>342</v>
       </c>
       <c r="BW8" t="n">
         <v>338</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>342</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33678,50 +34542,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34056,50 +34922,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -34285,50 +35161,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -34514,50 +35396,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.89</v>
       </c>
@@ -34743,50 +35631,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.9</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.88</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.88</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -34972,50 +35866,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -35201,50 +36101,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>193</v>
       </c>
       <c r="C7" t="n">
         <v>130</v>
       </c>
       <c r="D7" t="n">
         <v>199</v>
       </c>
       <c r="E7" t="n">
         <v>174</v>
       </c>
       <c r="F7" t="n">
         <v>176</v>
       </c>
       <c r="G7" t="n">
         <v>168</v>
       </c>
@@ -35430,50 +36336,56 @@
       </c>
       <c r="BP7" t="n">
         <v>187</v>
       </c>
       <c r="BQ7" t="n">
         <v>204</v>
       </c>
       <c r="BR7" t="n">
         <v>177</v>
       </c>
       <c r="BS7" t="n">
         <v>193</v>
       </c>
       <c r="BT7" t="n">
         <v>193</v>
       </c>
       <c r="BU7" t="n">
         <v>190</v>
       </c>
       <c r="BV7" t="n">
         <v>200</v>
       </c>
       <c r="BW7" t="n">
         <v>187</v>
       </c>
+      <c r="BX7" t="n">
+        <v>188</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>193</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>203</v>
       </c>
       <c r="C8" t="n">
         <v>195</v>
       </c>
       <c r="D8" t="n">
         <v>215</v>
       </c>
       <c r="E8" t="n">
         <v>198</v>
       </c>
       <c r="F8" t="n">
         <v>206</v>
       </c>
       <c r="G8" t="n">
         <v>198</v>
       </c>
@@ -35658,64 +36570,70 @@
         <v>200</v>
       </c>
       <c r="BP8" t="n">
         <v>198</v>
       </c>
       <c r="BQ8" t="n">
         <v>198</v>
       </c>
       <c r="BR8" t="n">
         <v>199</v>
       </c>
       <c r="BS8" t="n">
         <v>199</v>
       </c>
       <c r="BT8" t="n">
         <v>200</v>
       </c>
       <c r="BU8" t="n">
         <v>198</v>
       </c>
       <c r="BV8" t="n">
         <v>200</v>
       </c>
       <c r="BW8" t="n">
         <v>198</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>200</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35754,50 +36672,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36132,50 +37052,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -36361,50 +37291,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -36590,50 +37526,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.8</v>
       </c>
@@ -36819,50 +37761,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.79</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -37048,50 +37996,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -37277,50 +38231,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>475</v>
       </c>
       <c r="C7" t="n">
         <v>501</v>
       </c>
       <c r="D7" t="n">
         <v>517</v>
       </c>
       <c r="E7" t="n">
         <v>488</v>
       </c>
       <c r="F7" t="n">
         <v>487</v>
       </c>
       <c r="G7" t="n">
         <v>480</v>
       </c>
@@ -37506,50 +38466,56 @@
       </c>
       <c r="BP7" t="n">
         <v>489</v>
       </c>
       <c r="BQ7" t="n">
         <v>456</v>
       </c>
       <c r="BR7" t="n">
         <v>480</v>
       </c>
       <c r="BS7" t="n">
         <v>467</v>
       </c>
       <c r="BT7" t="n">
         <v>483</v>
       </c>
       <c r="BU7" t="n">
         <v>473</v>
       </c>
       <c r="BV7" t="n">
         <v>471</v>
       </c>
       <c r="BW7" t="n">
         <v>486</v>
       </c>
+      <c r="BX7" t="n">
+        <v>488</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>476</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>500</v>
       </c>
       <c r="C8" t="n">
         <v>489</v>
       </c>
       <c r="D8" t="n">
         <v>528</v>
       </c>
       <c r="E8" t="n">
         <v>487</v>
       </c>
       <c r="F8" t="n">
         <v>508</v>
       </c>
       <c r="G8" t="n">
         <v>489</v>
       </c>
@@ -37734,64 +38700,70 @@
         <v>493</v>
       </c>
       <c r="BP8" t="n">
         <v>488</v>
       </c>
       <c r="BQ8" t="n">
         <v>489</v>
       </c>
       <c r="BR8" t="n">
         <v>491</v>
       </c>
       <c r="BS8" t="n">
         <v>490</v>
       </c>
       <c r="BT8" t="n">
         <v>492</v>
       </c>
       <c r="BU8" t="n">
         <v>488</v>
       </c>
       <c r="BV8" t="n">
         <v>493</v>
       </c>
       <c r="BW8" t="n">
         <v>488</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>493</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -37830,50 +38802,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38208,50 +39182,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -38437,50 +39421,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -38666,50 +39656,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -38895,50 +39891,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.78</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -39124,50 +40126,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -39353,50 +40361,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>552</v>
       </c>
       <c r="C7" t="n">
         <v>503</v>
       </c>
       <c r="D7" t="n">
         <v>568</v>
       </c>
       <c r="E7" t="n">
         <v>513</v>
       </c>
       <c r="F7" t="n">
         <v>556</v>
       </c>
       <c r="G7" t="n">
         <v>524</v>
       </c>
@@ -39582,50 +40596,56 @@
       </c>
       <c r="BP7" t="n">
         <v>514</v>
       </c>
       <c r="BQ7" t="n">
         <v>549</v>
       </c>
       <c r="BR7" t="n">
         <v>528</v>
       </c>
       <c r="BS7" t="n">
         <v>539</v>
       </c>
       <c r="BT7" t="n">
         <v>528</v>
       </c>
       <c r="BU7" t="n">
         <v>529</v>
       </c>
       <c r="BV7" t="n">
         <v>542</v>
       </c>
       <c r="BW7" t="n">
         <v>517</v>
       </c>
+      <c r="BX7" t="n">
+        <v>525</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>535</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>528</v>
       </c>
       <c r="C8" t="n">
         <v>515</v>
       </c>
       <c r="D8" t="n">
         <v>557</v>
       </c>
       <c r="E8" t="n">
         <v>514</v>
       </c>
       <c r="F8" t="n">
         <v>535</v>
       </c>
       <c r="G8" t="n">
         <v>515</v>
       </c>
@@ -39810,64 +40830,70 @@
         <v>520</v>
       </c>
       <c r="BP8" t="n">
         <v>515</v>
       </c>
       <c r="BQ8" t="n">
         <v>516</v>
       </c>
       <c r="BR8" t="n">
         <v>517</v>
       </c>
       <c r="BS8" t="n">
         <v>516</v>
       </c>
       <c r="BT8" t="n">
         <v>519</v>
       </c>
       <c r="BU8" t="n">
         <v>514</v>
       </c>
       <c r="BV8" t="n">
         <v>520</v>
       </c>
       <c r="BW8" t="n">
         <v>515</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>520</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -39906,50 +40932,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -40284,50 +41312,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -40513,50 +41551,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -40742,50 +41786,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.83</v>
       </c>
@@ -40971,50 +42021,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.79</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -41200,50 +42256,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -41429,50 +42491,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>663</v>
       </c>
       <c r="C7" t="n">
         <v>603</v>
       </c>
       <c r="D7" t="n">
         <v>677</v>
       </c>
       <c r="E7" t="n">
         <v>623</v>
       </c>
       <c r="F7" t="n">
         <v>658</v>
       </c>
       <c r="G7" t="n">
         <v>628</v>
       </c>
@@ -41658,50 +42726,56 @@
       </c>
       <c r="BP7" t="n">
         <v>599</v>
       </c>
       <c r="BQ7" t="n">
         <v>637</v>
       </c>
       <c r="BR7" t="n">
         <v>615</v>
       </c>
       <c r="BS7" t="n">
         <v>633</v>
       </c>
       <c r="BT7" t="n">
         <v>637</v>
       </c>
       <c r="BU7" t="n">
         <v>607</v>
       </c>
       <c r="BV7" t="n">
         <v>660</v>
       </c>
       <c r="BW7" t="n">
         <v>620</v>
       </c>
+      <c r="BX7" t="n">
+        <v>651</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>645</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>651</v>
       </c>
       <c r="C8" t="n">
         <v>648</v>
       </c>
       <c r="D8" t="n">
         <v>692</v>
       </c>
       <c r="E8" t="n">
         <v>654</v>
       </c>
       <c r="F8" t="n">
         <v>667</v>
       </c>
       <c r="G8" t="n">
         <v>648</v>
       </c>
@@ -41886,64 +42960,70 @@
         <v>622</v>
       </c>
       <c r="BP8" t="n">
         <v>608</v>
       </c>
       <c r="BQ8" t="n">
         <v>626</v>
       </c>
       <c r="BR8" t="n">
         <v>629</v>
       </c>
       <c r="BS8" t="n">
         <v>633</v>
       </c>
       <c r="BT8" t="n">
         <v>644</v>
       </c>
       <c r="BU8" t="n">
         <v>617</v>
       </c>
       <c r="BV8" t="n">
         <v>654</v>
       </c>
       <c r="BW8" t="n">
         <v>638</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>651</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>663</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW8"/>
+  <dimension ref="A1:BY8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -41982,50 +43062,52 @@
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -42360,50 +43442,60 @@
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -42589,50 +43681,56 @@
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -42818,50 +43916,56 @@
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -43047,50 +44151,56 @@
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -43276,50 +44386,56 @@
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BX5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -43505,50 +44621,56 @@
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BX6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>130</v>
       </c>
       <c r="C7" t="n">
         <v>145</v>
       </c>
       <c r="D7" t="n">
         <v>142</v>
       </c>
       <c r="E7" t="n">
         <v>141</v>
       </c>
       <c r="F7" t="n">
         <v>141</v>
       </c>
       <c r="G7" t="n">
         <v>139</v>
       </c>
@@ -43734,50 +44856,56 @@
       </c>
       <c r="BP7" t="n">
         <v>142</v>
       </c>
       <c r="BQ7" t="n">
         <v>135</v>
       </c>
       <c r="BR7" t="n">
         <v>144</v>
       </c>
       <c r="BS7" t="n">
         <v>140</v>
       </c>
       <c r="BT7" t="n">
         <v>136</v>
       </c>
       <c r="BU7" t="n">
         <v>137</v>
       </c>
       <c r="BV7" t="n">
         <v>139</v>
       </c>
       <c r="BW7" t="n">
         <v>135</v>
       </c>
+      <c r="BX7" t="n">
+        <v>138</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>145</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>123</v>
       </c>
       <c r="C8" t="n">
         <v>119</v>
       </c>
       <c r="D8" t="n">
         <v>130</v>
       </c>
       <c r="E8" t="n">
         <v>120</v>
       </c>
       <c r="F8" t="n">
         <v>125</v>
       </c>
       <c r="G8" t="n">
         <v>120</v>
       </c>
@@ -43962,46 +45090,52 @@
         <v>121</v>
       </c>
       <c r="BP8" t="n">
         <v>120</v>
       </c>
       <c r="BQ8" t="n">
         <v>120</v>
       </c>
       <c r="BR8" t="n">
         <v>121</v>
       </c>
       <c r="BS8" t="n">
         <v>121</v>
       </c>
       <c r="BT8" t="n">
         <v>121</v>
       </c>
       <c r="BU8" t="n">
         <v>120</v>
       </c>
       <c r="BV8" t="n">
         <v>121</v>
       </c>
       <c r="BW8" t="n">
         <v>120</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>121</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>