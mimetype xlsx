--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -460,51 +460,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -541,50 +541,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -909,50 +911,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1132,50 +1144,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1355,50 +1373,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.78</v>
       </c>
@@ -1578,50 +1602,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1801,50 +1831,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2024,50 +2060,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1027</v>
       </c>
       <c r="C7" t="n">
         <v>1004</v>
       </c>
       <c r="D7" t="n">
         <v>1085</v>
       </c>
       <c r="E7" t="n">
         <v>1001</v>
       </c>
       <c r="F7" t="n">
         <v>1043</v>
       </c>
       <c r="G7" t="n">
         <v>1004</v>
       </c>
@@ -2247,50 +2289,56 @@
       </c>
       <c r="BN7" t="n">
         <v>1031</v>
       </c>
       <c r="BO7" t="n">
         <v>1013</v>
       </c>
       <c r="BP7" t="n">
         <v>1003</v>
       </c>
       <c r="BQ7" t="n">
         <v>1005</v>
       </c>
       <c r="BR7" t="n">
         <v>1008</v>
       </c>
       <c r="BS7" t="n">
         <v>1006</v>
       </c>
       <c r="BT7" t="n">
         <v>1011</v>
       </c>
       <c r="BU7" t="n">
         <v>1002</v>
       </c>
+      <c r="BV7" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>1003</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1027</v>
       </c>
       <c r="C8" t="n">
         <v>1004</v>
       </c>
       <c r="D8" t="n">
         <v>1085</v>
       </c>
       <c r="E8" t="n">
         <v>1001</v>
       </c>
       <c r="F8" t="n">
         <v>1043</v>
       </c>
       <c r="G8" t="n">
         <v>1004</v>
       </c>
@@ -2469,64 +2517,70 @@
         <v>1003</v>
       </c>
       <c r="BN8" t="n">
         <v>1031</v>
       </c>
       <c r="BO8" t="n">
         <v>1013</v>
       </c>
       <c r="BP8" t="n">
         <v>1003</v>
       </c>
       <c r="BQ8" t="n">
         <v>1005</v>
       </c>
       <c r="BR8" t="n">
         <v>1008</v>
       </c>
       <c r="BS8" t="n">
         <v>1006</v>
       </c>
       <c r="BT8" t="n">
         <v>1011</v>
       </c>
       <c r="BU8" t="n">
         <v>1002</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>1003</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2563,50 +2617,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2931,50 +2987,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3154,50 +3220,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3377,50 +3449,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -3600,50 +3678,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -3823,50 +3907,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4046,50 +4136,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>138</v>
       </c>
       <c r="C7" t="n">
         <v>172</v>
       </c>
       <c r="D7" t="n">
         <v>170</v>
       </c>
       <c r="E7" t="n">
         <v>163</v>
       </c>
       <c r="F7" t="n">
         <v>151</v>
       </c>
       <c r="G7" t="n">
         <v>154</v>
       </c>
@@ -4269,50 +4365,56 @@
       </c>
       <c r="BN7" t="n">
         <v>163</v>
       </c>
       <c r="BO7" t="n">
         <v>140</v>
       </c>
       <c r="BP7" t="n">
         <v>146</v>
       </c>
       <c r="BQ7" t="n">
         <v>134</v>
       </c>
       <c r="BR7" t="n">
         <v>153</v>
       </c>
       <c r="BS7" t="n">
         <v>137</v>
       </c>
       <c r="BT7" t="n">
         <v>151</v>
       </c>
       <c r="BU7" t="n">
         <v>154</v>
       </c>
+      <c r="BV7" t="n">
+        <v>138</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>161</v>
       </c>
       <c r="C8" t="n">
         <v>155</v>
       </c>
       <c r="D8" t="n">
         <v>168</v>
       </c>
       <c r="E8" t="n">
         <v>157</v>
       </c>
       <c r="F8" t="n">
         <v>163</v>
       </c>
       <c r="G8" t="n">
         <v>157</v>
       </c>
@@ -4490,65 +4592,71 @@
       <c r="BM8" t="n">
         <v>157</v>
       </c>
       <c r="BN8" t="n">
         <v>161</v>
       </c>
       <c r="BO8" t="n">
         <v>159</v>
       </c>
       <c r="BP8" t="n">
         <v>157</v>
       </c>
       <c r="BQ8" t="n">
         <v>157</v>
       </c>
       <c r="BR8" t="n">
         <v>158</v>
       </c>
       <c r="BS8" t="n">
         <v>157</v>
       </c>
       <c r="BT8" t="n">
         <v>158</v>
       </c>
       <c r="BU8" t="n">
+        <v>157</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>159</v>
+      </c>
+      <c r="BW8" t="n">
         <v>157</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4585,50 +4693,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4953,50 +5063,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -5176,50 +5296,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -5399,50 +5525,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -5622,50 +5754,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.84</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5845,50 +5983,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -6068,50 +6212,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>29</v>
       </c>
       <c r="C7" t="n">
         <v>26</v>
       </c>
       <c r="D7" t="n">
         <v>29</v>
       </c>
       <c r="E7" t="n">
         <v>30</v>
       </c>
       <c r="F7" t="n">
         <v>29</v>
       </c>
       <c r="G7" t="n">
         <v>24</v>
       </c>
@@ -6291,50 +6441,56 @@
       </c>
       <c r="BN7" t="n">
         <v>37</v>
       </c>
       <c r="BO7" t="n">
         <v>35</v>
       </c>
       <c r="BP7" t="n">
         <v>35</v>
       </c>
       <c r="BQ7" t="n">
         <v>31</v>
       </c>
       <c r="BR7" t="n">
         <v>33</v>
       </c>
       <c r="BS7" t="n">
         <v>30</v>
       </c>
       <c r="BT7" t="n">
         <v>31</v>
       </c>
       <c r="BU7" t="n">
         <v>33</v>
       </c>
+      <c r="BV7" t="n">
+        <v>29</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>30</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>28</v>
       </c>
       <c r="C8" t="n">
         <v>25</v>
       </c>
       <c r="D8" t="n">
         <v>29</v>
       </c>
       <c r="E8" t="n">
         <v>29</v>
       </c>
       <c r="F8" t="n">
         <v>29</v>
       </c>
       <c r="G8" t="n">
         <v>23</v>
       </c>
@@ -6513,64 +6669,70 @@
         <v>35</v>
       </c>
       <c r="BN8" t="n">
         <v>39</v>
       </c>
       <c r="BO8" t="n">
         <v>35</v>
       </c>
       <c r="BP8" t="n">
         <v>35</v>
       </c>
       <c r="BQ8" t="n">
         <v>33</v>
       </c>
       <c r="BR8" t="n">
         <v>33</v>
       </c>
       <c r="BS8" t="n">
         <v>30</v>
       </c>
       <c r="BT8" t="n">
         <v>31</v>
       </c>
       <c r="BU8" t="n">
         <v>35</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>31</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6607,50 +6769,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6975,50 +7139,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -7198,50 +7372,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -7421,50 +7601,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -7644,50 +7830,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7867,50 +8059,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -8090,50 +8288,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>7</v>
       </c>
       <c r="C7" t="n">
         <v>12</v>
       </c>
       <c r="D7" t="n">
         <v>15</v>
       </c>
       <c r="E7" t="n">
         <v>6</v>
       </c>
       <c r="F7" t="n">
         <v>7</v>
       </c>
       <c r="G7" t="n">
         <v>13</v>
       </c>
@@ -8313,50 +8517,56 @@
       </c>
       <c r="BN7" t="n">
         <v>15</v>
       </c>
       <c r="BO7" t="n">
         <v>12</v>
       </c>
       <c r="BP7" t="n">
         <v>14</v>
       </c>
       <c r="BQ7" t="n">
         <v>14</v>
       </c>
       <c r="BR7" t="n">
         <v>14</v>
       </c>
       <c r="BS7" t="n">
         <v>12</v>
       </c>
       <c r="BT7" t="n">
         <v>7</v>
       </c>
       <c r="BU7" t="n">
         <v>18</v>
       </c>
+      <c r="BV7" t="n">
+        <v>10</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>8</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>7</v>
       </c>
       <c r="C8" t="n">
         <v>10</v>
       </c>
       <c r="D8" t="n">
         <v>15</v>
       </c>
       <c r="E8" t="n">
         <v>6</v>
       </c>
       <c r="F8" t="n">
         <v>6</v>
       </c>
       <c r="G8" t="n">
         <v>12</v>
       </c>
@@ -8535,64 +8745,70 @@
         <v>12</v>
       </c>
       <c r="BN8" t="n">
         <v>16</v>
       </c>
       <c r="BO8" t="n">
         <v>12</v>
       </c>
       <c r="BP8" t="n">
         <v>15</v>
       </c>
       <c r="BQ8" t="n">
         <v>14</v>
       </c>
       <c r="BR8" t="n">
         <v>14</v>
       </c>
       <c r="BS8" t="n">
         <v>12</v>
       </c>
       <c r="BT8" t="n">
         <v>7</v>
       </c>
       <c r="BU8" t="n">
         <v>18</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>9</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BR8"/>
+  <dimension ref="A1:BT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8626,50 +8842,52 @@
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8979,50 +9197,60 @@
       <c r="BN1" t="inlineStr">
         <is>
           <t>2025-11-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -9193,50 +9421,56 @@
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BS2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -9407,50 +9641,56 @@
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BS3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -9621,50 +9861,56 @@
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>1</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="BS4" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -9835,50 +10081,56 @@
       </c>
       <c r="BK5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BS5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -10049,50 +10301,56 @@
       </c>
       <c r="BK6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="BS6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>6</v>
       </c>
       <c r="C7" t="n">
         <v>6</v>
       </c>
       <c r="D7" t="n">
         <v>6</v>
       </c>
       <c r="E7" t="n">
         <v>5</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>4</v>
       </c>
@@ -10263,50 +10521,56 @@
       </c>
       <c r="BK7" t="n">
         <v>3</v>
       </c>
       <c r="BL7" t="n">
         <v>4</v>
       </c>
       <c r="BM7" t="n">
         <v>4</v>
       </c>
       <c r="BN7" t="n">
         <v>4</v>
       </c>
       <c r="BO7" t="n">
         <v>2</v>
       </c>
       <c r="BP7" t="n">
         <v>2</v>
       </c>
       <c r="BQ7" t="n">
         <v>2</v>
       </c>
       <c r="BR7" t="n">
         <v>2</v>
       </c>
+      <c r="BS7" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT7" t="n">
+        <v>3</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>5</v>
       </c>
       <c r="C8" t="n">
         <v>6</v>
       </c>
       <c r="D8" t="n">
         <v>6</v>
       </c>
       <c r="E8" t="n">
         <v>5</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>4</v>
       </c>
@@ -10476,64 +10740,70 @@
         <v>6</v>
       </c>
       <c r="BK8" t="n">
         <v>3</v>
       </c>
       <c r="BL8" t="n">
         <v>4</v>
       </c>
       <c r="BM8" t="n">
         <v>4</v>
       </c>
       <c r="BN8" t="n">
         <v>4</v>
       </c>
       <c r="BO8" t="n">
         <v>2</v>
       </c>
       <c r="BP8" t="n">
         <v>2</v>
       </c>
       <c r="BQ8" t="n">
         <v>2</v>
       </c>
       <c r="BR8" t="n">
         <v>2</v>
+      </c>
+      <c r="BS8" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT8" t="n">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10570,50 +10840,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10938,50 +11210,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11161,50 +11443,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11384,50 +11672,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -11607,50 +11901,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11830,50 +12130,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12053,50 +12359,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>28</v>
       </c>
       <c r="C7" t="n">
         <v>20</v>
       </c>
       <c r="D7" t="n">
         <v>23</v>
       </c>
       <c r="E7" t="n">
         <v>22</v>
       </c>
       <c r="F7" t="n">
         <v>33</v>
       </c>
       <c r="G7" t="n">
         <v>22</v>
       </c>
@@ -12276,50 +12588,56 @@
       </c>
       <c r="BN7" t="n">
         <v>29</v>
       </c>
       <c r="BO7" t="n">
         <v>27</v>
       </c>
       <c r="BP7" t="n">
         <v>43</v>
       </c>
       <c r="BQ7" t="n">
         <v>30</v>
       </c>
       <c r="BR7" t="n">
         <v>29</v>
       </c>
       <c r="BS7" t="n">
         <v>41</v>
       </c>
       <c r="BT7" t="n">
         <v>25</v>
       </c>
       <c r="BU7" t="n">
         <v>40</v>
       </c>
+      <c r="BV7" t="n">
+        <v>23</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>33</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>26</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>22</v>
       </c>
       <c r="E8" t="n">
         <v>22</v>
       </c>
       <c r="F8" t="n">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>20</v>
       </c>
@@ -12498,64 +12816,70 @@
         <v>41</v>
       </c>
       <c r="BN8" t="n">
         <v>29</v>
       </c>
       <c r="BO8" t="n">
         <v>30</v>
       </c>
       <c r="BP8" t="n">
         <v>42</v>
       </c>
       <c r="BQ8" t="n">
         <v>31</v>
       </c>
       <c r="BR8" t="n">
         <v>30</v>
       </c>
       <c r="BS8" t="n">
         <v>40</v>
       </c>
       <c r="BT8" t="n">
         <v>25</v>
       </c>
       <c r="BU8" t="n">
         <v>41</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>24</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12592,50 +12916,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12960,50 +13286,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -13183,50 +13519,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13406,50 +13748,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.76</v>
       </c>
@@ -13629,50 +13977,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13852,50 +14206,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14075,50 +14435,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>26</v>
       </c>
       <c r="C7" t="n">
         <v>20</v>
       </c>
       <c r="D7" t="n">
         <v>23</v>
       </c>
       <c r="E7" t="n">
         <v>11</v>
       </c>
       <c r="F7" t="n">
         <v>22</v>
       </c>
       <c r="G7" t="n">
         <v>20</v>
       </c>
@@ -14298,50 +14664,56 @@
       </c>
       <c r="BN7" t="n">
         <v>20</v>
       </c>
       <c r="BO7" t="n">
         <v>29</v>
       </c>
       <c r="BP7" t="n">
         <v>20</v>
       </c>
       <c r="BQ7" t="n">
         <v>24</v>
       </c>
       <c r="BR7" t="n">
         <v>18</v>
       </c>
       <c r="BS7" t="n">
         <v>11</v>
       </c>
       <c r="BT7" t="n">
         <v>22</v>
       </c>
       <c r="BU7" t="n">
         <v>11</v>
       </c>
+      <c r="BV7" t="n">
+        <v>12</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>25</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>23</v>
       </c>
       <c r="E8" t="n">
         <v>10</v>
       </c>
       <c r="F8" t="n">
         <v>20</v>
       </c>
       <c r="G8" t="n">
         <v>19</v>
       </c>
@@ -14520,64 +14892,70 @@
         <v>16</v>
       </c>
       <c r="BN8" t="n">
         <v>22</v>
       </c>
       <c r="BO8" t="n">
         <v>31</v>
       </c>
       <c r="BP8" t="n">
         <v>21</v>
       </c>
       <c r="BQ8" t="n">
         <v>24</v>
       </c>
       <c r="BR8" t="n">
         <v>20</v>
       </c>
       <c r="BS8" t="n">
         <v>10</v>
       </c>
       <c r="BT8" t="n">
         <v>22</v>
       </c>
       <c r="BU8" t="n">
         <v>12</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>12</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14614,50 +14992,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14982,50 +15362,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -15205,50 +15595,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -15428,50 +15824,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -15651,50 +16053,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15874,50 +16282,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -16097,50 +16511,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>54</v>
       </c>
       <c r="C7" t="n">
         <v>65</v>
       </c>
       <c r="D7" t="n">
         <v>69</v>
       </c>
       <c r="E7" t="n">
         <v>65</v>
       </c>
       <c r="F7" t="n">
         <v>59</v>
       </c>
       <c r="G7" t="n">
         <v>65</v>
       </c>
@@ -16320,50 +16740,56 @@
       </c>
       <c r="BN7" t="n">
         <v>42</v>
       </c>
       <c r="BO7" t="n">
         <v>46</v>
       </c>
       <c r="BP7" t="n">
         <v>43</v>
       </c>
       <c r="BQ7" t="n">
         <v>41</v>
       </c>
       <c r="BR7" t="n">
         <v>53</v>
       </c>
       <c r="BS7" t="n">
         <v>46</v>
       </c>
       <c r="BT7" t="n">
         <v>52</v>
       </c>
       <c r="BU7" t="n">
         <v>54</v>
       </c>
+      <c r="BV7" t="n">
+        <v>38</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>46</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>61</v>
       </c>
       <c r="C8" t="n">
         <v>57</v>
       </c>
       <c r="D8" t="n">
         <v>66</v>
       </c>
       <c r="E8" t="n">
         <v>61</v>
       </c>
       <c r="F8" t="n">
         <v>56</v>
       </c>
       <c r="G8" t="n">
         <v>63</v>
       </c>
@@ -16542,64 +16968,70 @@
         <v>39</v>
       </c>
       <c r="BN8" t="n">
         <v>40</v>
       </c>
       <c r="BO8" t="n">
         <v>48</v>
       </c>
       <c r="BP8" t="n">
         <v>42</v>
       </c>
       <c r="BQ8" t="n">
         <v>40</v>
       </c>
       <c r="BR8" t="n">
         <v>50</v>
       </c>
       <c r="BS8" t="n">
         <v>46</v>
       </c>
       <c r="BT8" t="n">
         <v>51</v>
       </c>
       <c r="BU8" t="n">
         <v>55</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>39</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16636,50 +17068,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17004,50 +17438,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17227,50 +17671,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -17450,50 +17900,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.76</v>
       </c>
@@ -17673,50 +18129,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17896,50 +18358,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18119,50 +18587,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>361</v>
       </c>
       <c r="C7" t="n">
         <v>358</v>
       </c>
       <c r="D7" t="n">
         <v>374</v>
       </c>
       <c r="E7" t="n">
         <v>356</v>
       </c>
       <c r="F7" t="n">
         <v>360</v>
       </c>
       <c r="G7" t="n">
         <v>344</v>
       </c>
@@ -18342,50 +18816,56 @@
       </c>
       <c r="BN7" t="n">
         <v>385</v>
       </c>
       <c r="BO7" t="n">
         <v>358</v>
       </c>
       <c r="BP7" t="n">
         <v>366</v>
       </c>
       <c r="BQ7" t="n">
         <v>363</v>
       </c>
       <c r="BR7" t="n">
         <v>364</v>
       </c>
       <c r="BS7" t="n">
         <v>362</v>
       </c>
       <c r="BT7" t="n">
         <v>366</v>
       </c>
       <c r="BU7" t="n">
         <v>367</v>
       </c>
+      <c r="BV7" t="n">
+        <v>367</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>375</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>352</v>
       </c>
       <c r="C8" t="n">
         <v>349</v>
       </c>
       <c r="D8" t="n">
         <v>372</v>
       </c>
       <c r="E8" t="n">
         <v>342</v>
       </c>
       <c r="F8" t="n">
         <v>364</v>
       </c>
       <c r="G8" t="n">
         <v>341</v>
       </c>
@@ -18564,64 +19044,70 @@
         <v>365</v>
       </c>
       <c r="BN8" t="n">
         <v>375</v>
       </c>
       <c r="BO8" t="n">
         <v>360</v>
       </c>
       <c r="BP8" t="n">
         <v>362</v>
       </c>
       <c r="BQ8" t="n">
         <v>365</v>
       </c>
       <c r="BR8" t="n">
         <v>356</v>
       </c>
       <c r="BS8" t="n">
         <v>360</v>
       </c>
       <c r="BT8" t="n">
         <v>357</v>
       </c>
       <c r="BU8" t="n">
         <v>348</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>369</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>360</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18658,50 +19144,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19026,50 +19514,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -19249,50 +19747,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19472,50 +19976,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.78</v>
       </c>
@@ -19695,50 +20205,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.79</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -19918,50 +20434,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20141,50 +20663,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>218</v>
       </c>
       <c r="C7" t="n">
         <v>162</v>
       </c>
       <c r="D7" t="n">
         <v>166</v>
       </c>
       <c r="E7" t="n">
         <v>165</v>
       </c>
       <c r="F7" t="n">
         <v>202</v>
       </c>
       <c r="G7" t="n">
         <v>189</v>
       </c>
@@ -20364,50 +20892,56 @@
       </c>
       <c r="BN7" t="n">
         <v>200</v>
       </c>
       <c r="BO7" t="n">
         <v>216</v>
       </c>
       <c r="BP7" t="n">
         <v>206</v>
       </c>
       <c r="BQ7" t="n">
         <v>214</v>
       </c>
       <c r="BR7" t="n">
         <v>206</v>
       </c>
       <c r="BS7" t="n">
         <v>207</v>
       </c>
       <c r="BT7" t="n">
         <v>205</v>
       </c>
       <c r="BU7" t="n">
         <v>217</v>
       </c>
+      <c r="BV7" t="n">
+        <v>203</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>209</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>212</v>
       </c>
       <c r="C8" t="n">
         <v>166</v>
       </c>
       <c r="D8" t="n">
         <v>165</v>
       </c>
       <c r="E8" t="n">
         <v>165</v>
       </c>
       <c r="F8" t="n">
         <v>195</v>
       </c>
       <c r="G8" t="n">
         <v>182</v>
       </c>
@@ -20586,64 +21120,70 @@
         <v>214</v>
       </c>
       <c r="BN8" t="n">
         <v>203</v>
       </c>
       <c r="BO8" t="n">
         <v>210</v>
       </c>
       <c r="BP8" t="n">
         <v>207</v>
       </c>
       <c r="BQ8" t="n">
         <v>205</v>
       </c>
       <c r="BR8" t="n">
         <v>202</v>
       </c>
       <c r="BS8" t="n">
         <v>204</v>
       </c>
       <c r="BT8" t="n">
         <v>206</v>
       </c>
       <c r="BU8" t="n">
         <v>214</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>199</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20680,50 +21220,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21048,50 +21590,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -21271,50 +21823,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -21494,50 +22052,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.8</v>
       </c>
@@ -21717,50 +22281,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.82</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.87</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21940,50 +22510,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -22163,50 +22739,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>106</v>
       </c>
       <c r="C7" t="n">
         <v>152</v>
       </c>
       <c r="D7" t="n">
         <v>174</v>
       </c>
       <c r="E7" t="n">
         <v>147</v>
       </c>
       <c r="F7" t="n">
         <v>129</v>
       </c>
       <c r="G7" t="n">
         <v>131</v>
       </c>
@@ -22386,50 +22968,56 @@
       </c>
       <c r="BN7" t="n">
         <v>115</v>
       </c>
       <c r="BO7" t="n">
         <v>111</v>
       </c>
       <c r="BP7" t="n">
         <v>104</v>
       </c>
       <c r="BQ7" t="n">
         <v>105</v>
       </c>
       <c r="BR7" t="n">
         <v>114</v>
       </c>
       <c r="BS7" t="n">
         <v>108</v>
       </c>
       <c r="BT7" t="n">
         <v>107</v>
       </c>
       <c r="BU7" t="n">
         <v>97</v>
       </c>
+      <c r="BV7" t="n">
+        <v>113</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>96</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>106</v>
       </c>
       <c r="C8" t="n">
         <v>145</v>
       </c>
       <c r="D8" t="n">
         <v>171</v>
       </c>
       <c r="E8" t="n">
         <v>144</v>
       </c>
       <c r="F8" t="n">
         <v>127</v>
       </c>
       <c r="G8" t="n">
         <v>128</v>
       </c>
@@ -22608,64 +23196,70 @@
         <v>96</v>
       </c>
       <c r="BN8" t="n">
         <v>116</v>
       </c>
       <c r="BO8" t="n">
         <v>104</v>
       </c>
       <c r="BP8" t="n">
         <v>104</v>
       </c>
       <c r="BQ8" t="n">
         <v>106</v>
       </c>
       <c r="BR8" t="n">
         <v>110</v>
       </c>
       <c r="BS8" t="n">
         <v>107</v>
       </c>
       <c r="BT8" t="n">
         <v>107</v>
       </c>
       <c r="BU8" t="n">
         <v>96</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>115</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22702,50 +23296,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23070,50 +23666,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -23293,50 +23899,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -23516,50 +24128,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -23739,50 +24357,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -23962,50 +24586,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -24185,50 +24815,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>240</v>
       </c>
       <c r="C7" t="n">
         <v>251</v>
       </c>
       <c r="D7" t="n">
         <v>247</v>
       </c>
       <c r="E7" t="n">
         <v>240</v>
       </c>
       <c r="F7" t="n">
         <v>247</v>
       </c>
       <c r="G7" t="n">
         <v>239</v>
       </c>
@@ -24408,50 +25044,56 @@
       </c>
       <c r="BN7" t="n">
         <v>239</v>
       </c>
       <c r="BO7" t="n">
         <v>216</v>
       </c>
       <c r="BP7" t="n">
         <v>229</v>
       </c>
       <c r="BQ7" t="n">
         <v>210</v>
       </c>
       <c r="BR7" t="n">
         <v>233</v>
       </c>
       <c r="BS7" t="n">
         <v>236</v>
       </c>
       <c r="BT7" t="n">
         <v>226</v>
       </c>
       <c r="BU7" t="n">
         <v>237</v>
       </c>
+      <c r="BV7" t="n">
+        <v>231</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>235</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>220</v>
       </c>
       <c r="C8" t="n">
         <v>217</v>
       </c>
       <c r="D8" t="n">
         <v>233</v>
       </c>
       <c r="E8" t="n">
         <v>215</v>
       </c>
       <c r="F8" t="n">
         <v>224</v>
       </c>
       <c r="G8" t="n">
         <v>216</v>
       </c>
@@ -24629,65 +25271,71 @@
       <c r="BM8" t="n">
         <v>216</v>
       </c>
       <c r="BN8" t="n">
         <v>222</v>
       </c>
       <c r="BO8" t="n">
         <v>218</v>
       </c>
       <c r="BP8" t="n">
         <v>216</v>
       </c>
       <c r="BQ8" t="n">
         <v>216</v>
       </c>
       <c r="BR8" t="n">
         <v>217</v>
       </c>
       <c r="BS8" t="n">
         <v>216</v>
       </c>
       <c r="BT8" t="n">
         <v>217</v>
       </c>
       <c r="BU8" t="n">
+        <v>216</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>218</v>
+      </c>
+      <c r="BW8" t="n">
         <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24724,50 +25372,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25092,50 +25742,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -25315,50 +25975,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -25538,50 +26204,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.83</v>
       </c>
@@ -25761,50 +26433,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -25984,50 +26662,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -26207,50 +26891,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>184</v>
       </c>
       <c r="C7" t="n">
         <v>171</v>
       </c>
       <c r="D7" t="n">
         <v>184</v>
       </c>
       <c r="E7" t="n">
         <v>165</v>
       </c>
       <c r="F7" t="n">
         <v>185</v>
       </c>
       <c r="G7" t="n">
         <v>172</v>
       </c>
@@ -26430,50 +27120,56 @@
       </c>
       <c r="BN7" t="n">
         <v>183</v>
       </c>
       <c r="BO7" t="n">
         <v>180</v>
       </c>
       <c r="BP7" t="n">
         <v>182</v>
       </c>
       <c r="BQ7" t="n">
         <v>183</v>
       </c>
       <c r="BR7" t="n">
         <v>173</v>
       </c>
       <c r="BS7" t="n">
         <v>176</v>
       </c>
       <c r="BT7" t="n">
         <v>172</v>
       </c>
       <c r="BU7" t="n">
         <v>167</v>
       </c>
+      <c r="BV7" t="n">
+        <v>191</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>175</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>187</v>
       </c>
       <c r="C8" t="n">
         <v>182</v>
       </c>
       <c r="D8" t="n">
         <v>198</v>
       </c>
       <c r="E8" t="n">
         <v>182</v>
       </c>
       <c r="F8" t="n">
         <v>190</v>
       </c>
       <c r="G8" t="n">
         <v>183</v>
       </c>
@@ -26652,64 +27348,70 @@
         <v>183</v>
       </c>
       <c r="BN8" t="n">
         <v>188</v>
       </c>
       <c r="BO8" t="n">
         <v>184</v>
       </c>
       <c r="BP8" t="n">
         <v>183</v>
       </c>
       <c r="BQ8" t="n">
         <v>183</v>
       </c>
       <c r="BR8" t="n">
         <v>183</v>
       </c>
       <c r="BS8" t="n">
         <v>183</v>
       </c>
       <c r="BT8" t="n">
         <v>184</v>
       </c>
       <c r="BU8" t="n">
         <v>182</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>184</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26746,50 +27448,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27114,50 +27818,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -27337,50 +28051,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -27560,50 +28280,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -27783,50 +28509,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.85</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.85</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -28006,50 +28738,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -28229,50 +28967,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>104</v>
       </c>
       <c r="C7" t="n">
         <v>96</v>
       </c>
       <c r="D7" t="n">
         <v>118</v>
       </c>
       <c r="E7" t="n">
         <v>103</v>
       </c>
       <c r="F7" t="n">
         <v>108</v>
       </c>
       <c r="G7" t="n">
         <v>103</v>
       </c>
@@ -28452,50 +29196,56 @@
       </c>
       <c r="BN7" t="n">
         <v>106</v>
       </c>
       <c r="BO7" t="n">
         <v>102</v>
       </c>
       <c r="BP7" t="n">
         <v>102</v>
       </c>
       <c r="BQ7" t="n">
         <v>99</v>
       </c>
       <c r="BR7" t="n">
         <v>98</v>
       </c>
       <c r="BS7" t="n">
         <v>107</v>
       </c>
       <c r="BT7" t="n">
         <v>109</v>
       </c>
       <c r="BU7" t="n">
         <v>100</v>
       </c>
+      <c r="BV7" t="n">
+        <v>101</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>102</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>109</v>
       </c>
       <c r="C8" t="n">
         <v>106</v>
       </c>
       <c r="D8" t="n">
         <v>113</v>
       </c>
       <c r="E8" t="n">
         <v>106</v>
       </c>
       <c r="F8" t="n">
         <v>110</v>
       </c>
       <c r="G8" t="n">
         <v>106</v>
       </c>
@@ -28673,65 +29423,71 @@
       <c r="BM8" t="n">
         <v>106</v>
       </c>
       <c r="BN8" t="n">
         <v>109</v>
       </c>
       <c r="BO8" t="n">
         <v>107</v>
       </c>
       <c r="BP8" t="n">
         <v>106</v>
       </c>
       <c r="BQ8" t="n">
         <v>106</v>
       </c>
       <c r="BR8" t="n">
         <v>106</v>
       </c>
       <c r="BS8" t="n">
         <v>106</v>
       </c>
       <c r="BT8" t="n">
         <v>106</v>
       </c>
       <c r="BU8" t="n">
+        <v>106</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>107</v>
+      </c>
+      <c r="BW8" t="n">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28768,50 +29524,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29136,50 +29894,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -29359,50 +30127,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -29582,50 +30356,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -29805,50 +30585,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -30028,50 +30814,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -30251,50 +31043,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>251</v>
       </c>
       <c r="C7" t="n">
         <v>263</v>
       </c>
       <c r="D7" t="n">
         <v>274</v>
       </c>
       <c r="E7" t="n">
         <v>254</v>
       </c>
       <c r="F7" t="n">
         <v>272</v>
       </c>
       <c r="G7" t="n">
         <v>253</v>
       </c>
@@ -30474,50 +31272,56 @@
       </c>
       <c r="BN7" t="n">
         <v>263</v>
       </c>
       <c r="BO7" t="n">
         <v>250</v>
       </c>
       <c r="BP7" t="n">
         <v>259</v>
       </c>
       <c r="BQ7" t="n">
         <v>237</v>
       </c>
       <c r="BR7" t="n">
         <v>261</v>
       </c>
       <c r="BS7" t="n">
         <v>246</v>
       </c>
       <c r="BT7" t="n">
         <v>255</v>
       </c>
       <c r="BU7" t="n">
         <v>250</v>
       </c>
+      <c r="BV7" t="n">
+        <v>239</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>251</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>257</v>
       </c>
       <c r="C8" t="n">
         <v>252</v>
       </c>
       <c r="D8" t="n">
         <v>272</v>
       </c>
       <c r="E8" t="n">
         <v>250</v>
       </c>
       <c r="F8" t="n">
         <v>261</v>
       </c>
       <c r="G8" t="n">
         <v>251</v>
       </c>
@@ -30695,65 +31499,71 @@
       <c r="BM8" t="n">
         <v>251</v>
       </c>
       <c r="BN8" t="n">
         <v>258</v>
       </c>
       <c r="BO8" t="n">
         <v>253</v>
       </c>
       <c r="BP8" t="n">
         <v>251</v>
       </c>
       <c r="BQ8" t="n">
         <v>251</v>
       </c>
       <c r="BR8" t="n">
         <v>252</v>
       </c>
       <c r="BS8" t="n">
         <v>252</v>
       </c>
       <c r="BT8" t="n">
         <v>253</v>
       </c>
       <c r="BU8" t="n">
+        <v>251</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>253</v>
+      </c>
+      <c r="BW8" t="n">
         <v>251</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30790,50 +31600,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31158,50 +31970,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -31381,50 +32203,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -31604,50 +32432,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.85</v>
       </c>
@@ -31827,50 +32661,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.85</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.85</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -32050,50 +32890,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -32273,50 +33119,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>343</v>
       </c>
       <c r="C7" t="n">
         <v>360</v>
       </c>
       <c r="D7" t="n">
         <v>365</v>
       </c>
       <c r="E7" t="n">
         <v>333</v>
       </c>
       <c r="F7" t="n">
         <v>348</v>
       </c>
       <c r="G7" t="n">
         <v>344</v>
       </c>
@@ -32496,50 +33348,56 @@
       </c>
       <c r="BN7" t="n">
         <v>339</v>
       </c>
       <c r="BO7" t="n">
         <v>358</v>
       </c>
       <c r="BP7" t="n">
         <v>328</v>
       </c>
       <c r="BQ7" t="n">
         <v>354</v>
       </c>
       <c r="BR7" t="n">
         <v>337</v>
       </c>
       <c r="BS7" t="n">
         <v>331</v>
       </c>
       <c r="BT7" t="n">
         <v>337</v>
       </c>
       <c r="BU7" t="n">
         <v>325</v>
       </c>
+      <c r="BV7" t="n">
+        <v>343</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>347</v>
       </c>
       <c r="C8" t="n">
         <v>340</v>
       </c>
       <c r="D8" t="n">
         <v>365</v>
       </c>
       <c r="E8" t="n">
         <v>338</v>
       </c>
       <c r="F8" t="n">
         <v>352</v>
       </c>
       <c r="G8" t="n">
         <v>339</v>
       </c>
@@ -32717,65 +33575,71 @@
       <c r="BM8" t="n">
         <v>338</v>
       </c>
       <c r="BN8" t="n">
         <v>348</v>
       </c>
       <c r="BO8" t="n">
         <v>342</v>
       </c>
       <c r="BP8" t="n">
         <v>338</v>
       </c>
       <c r="BQ8" t="n">
         <v>339</v>
       </c>
       <c r="BR8" t="n">
         <v>340</v>
       </c>
       <c r="BS8" t="n">
         <v>339</v>
       </c>
       <c r="BT8" t="n">
         <v>341</v>
       </c>
       <c r="BU8" t="n">
+        <v>338</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>342</v>
+      </c>
+      <c r="BW8" t="n">
         <v>338</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -32812,50 +33676,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33180,50 +34046,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -33403,50 +34279,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -33626,50 +34508,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.89</v>
       </c>
@@ -33849,50 +34737,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.95</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.9</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -34072,50 +34966,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -34295,50 +35195,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>193</v>
       </c>
       <c r="C7" t="n">
         <v>130</v>
       </c>
       <c r="D7" t="n">
         <v>199</v>
       </c>
       <c r="E7" t="n">
         <v>174</v>
       </c>
       <c r="F7" t="n">
         <v>176</v>
       </c>
       <c r="G7" t="n">
         <v>168</v>
       </c>
@@ -34518,50 +35424,56 @@
       </c>
       <c r="BN7" t="n">
         <v>190</v>
       </c>
       <c r="BO7" t="n">
         <v>189</v>
       </c>
       <c r="BP7" t="n">
         <v>187</v>
       </c>
       <c r="BQ7" t="n">
         <v>204</v>
       </c>
       <c r="BR7" t="n">
         <v>177</v>
       </c>
       <c r="BS7" t="n">
         <v>193</v>
       </c>
       <c r="BT7" t="n">
         <v>193</v>
       </c>
       <c r="BU7" t="n">
         <v>190</v>
       </c>
+      <c r="BV7" t="n">
+        <v>200</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>187</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>203</v>
       </c>
       <c r="C8" t="n">
         <v>195</v>
       </c>
       <c r="D8" t="n">
         <v>215</v>
       </c>
       <c r="E8" t="n">
         <v>198</v>
       </c>
       <c r="F8" t="n">
         <v>206</v>
       </c>
       <c r="G8" t="n">
         <v>198</v>
       </c>
@@ -34739,65 +35651,71 @@
       <c r="BM8" t="n">
         <v>198</v>
       </c>
       <c r="BN8" t="n">
         <v>204</v>
       </c>
       <c r="BO8" t="n">
         <v>200</v>
       </c>
       <c r="BP8" t="n">
         <v>198</v>
       </c>
       <c r="BQ8" t="n">
         <v>198</v>
       </c>
       <c r="BR8" t="n">
         <v>199</v>
       </c>
       <c r="BS8" t="n">
         <v>199</v>
       </c>
       <c r="BT8" t="n">
         <v>200</v>
       </c>
       <c r="BU8" t="n">
+        <v>198</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>200</v>
+      </c>
+      <c r="BW8" t="n">
         <v>198</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34834,50 +35752,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35202,50 +36122,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -35425,50 +36355,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -35648,50 +36584,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.8</v>
       </c>
@@ -35871,50 +36813,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -36094,50 +37042,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -36317,50 +37271,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>475</v>
       </c>
       <c r="C7" t="n">
         <v>501</v>
       </c>
       <c r="D7" t="n">
         <v>517</v>
       </c>
       <c r="E7" t="n">
         <v>488</v>
       </c>
       <c r="F7" t="n">
         <v>487</v>
       </c>
       <c r="G7" t="n">
         <v>480</v>
       </c>
@@ -36540,50 +37500,56 @@
       </c>
       <c r="BN7" t="n">
         <v>490</v>
       </c>
       <c r="BO7" t="n">
         <v>466</v>
       </c>
       <c r="BP7" t="n">
         <v>489</v>
       </c>
       <c r="BQ7" t="n">
         <v>456</v>
       </c>
       <c r="BR7" t="n">
         <v>480</v>
       </c>
       <c r="BS7" t="n">
         <v>467</v>
       </c>
       <c r="BT7" t="n">
         <v>483</v>
       </c>
       <c r="BU7" t="n">
         <v>473</v>
       </c>
+      <c r="BV7" t="n">
+        <v>471</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>486</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>500</v>
       </c>
       <c r="C8" t="n">
         <v>489</v>
       </c>
       <c r="D8" t="n">
         <v>528</v>
       </c>
       <c r="E8" t="n">
         <v>487</v>
       </c>
       <c r="F8" t="n">
         <v>508</v>
       </c>
       <c r="G8" t="n">
         <v>489</v>
       </c>
@@ -36761,65 +37727,71 @@
       <c r="BM8" t="n">
         <v>488</v>
       </c>
       <c r="BN8" t="n">
         <v>502</v>
       </c>
       <c r="BO8" t="n">
         <v>493</v>
       </c>
       <c r="BP8" t="n">
         <v>488</v>
       </c>
       <c r="BQ8" t="n">
         <v>489</v>
       </c>
       <c r="BR8" t="n">
         <v>491</v>
       </c>
       <c r="BS8" t="n">
         <v>490</v>
       </c>
       <c r="BT8" t="n">
         <v>492</v>
       </c>
       <c r="BU8" t="n">
+        <v>488</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>493</v>
+      </c>
+      <c r="BW8" t="n">
         <v>488</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36856,50 +37828,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -37224,50 +38198,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -37447,50 +38431,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -37670,50 +38660,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -37893,50 +38889,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.79</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.78</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -38116,50 +39118,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -38339,50 +39347,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>552</v>
       </c>
       <c r="C7" t="n">
         <v>503</v>
       </c>
       <c r="D7" t="n">
         <v>568</v>
       </c>
       <c r="E7" t="n">
         <v>513</v>
       </c>
       <c r="F7" t="n">
         <v>556</v>
       </c>
       <c r="G7" t="n">
         <v>524</v>
       </c>
@@ -38562,50 +39576,56 @@
       </c>
       <c r="BN7" t="n">
         <v>541</v>
       </c>
       <c r="BO7" t="n">
         <v>547</v>
       </c>
       <c r="BP7" t="n">
         <v>514</v>
       </c>
       <c r="BQ7" t="n">
         <v>549</v>
       </c>
       <c r="BR7" t="n">
         <v>528</v>
       </c>
       <c r="BS7" t="n">
         <v>539</v>
       </c>
       <c r="BT7" t="n">
         <v>528</v>
       </c>
       <c r="BU7" t="n">
         <v>529</v>
       </c>
+      <c r="BV7" t="n">
+        <v>542</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>517</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>528</v>
       </c>
       <c r="C8" t="n">
         <v>515</v>
       </c>
       <c r="D8" t="n">
         <v>557</v>
       </c>
       <c r="E8" t="n">
         <v>514</v>
       </c>
       <c r="F8" t="n">
         <v>535</v>
       </c>
       <c r="G8" t="n">
         <v>515</v>
       </c>
@@ -38784,64 +39804,70 @@
         <v>515</v>
       </c>
       <c r="BN8" t="n">
         <v>529</v>
       </c>
       <c r="BO8" t="n">
         <v>520</v>
       </c>
       <c r="BP8" t="n">
         <v>515</v>
       </c>
       <c r="BQ8" t="n">
         <v>516</v>
       </c>
       <c r="BR8" t="n">
         <v>517</v>
       </c>
       <c r="BS8" t="n">
         <v>516</v>
       </c>
       <c r="BT8" t="n">
         <v>519</v>
       </c>
       <c r="BU8" t="n">
         <v>514</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>520</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>515</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -38878,50 +39904,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -39246,50 +40274,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -39469,50 +40507,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -39692,50 +40736,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.83</v>
       </c>
@@ -39915,50 +40965,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.82</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -40138,50 +41194,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -40361,50 +41423,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>663</v>
       </c>
       <c r="C7" t="n">
         <v>603</v>
       </c>
       <c r="D7" t="n">
         <v>677</v>
       </c>
       <c r="E7" t="n">
         <v>623</v>
       </c>
       <c r="F7" t="n">
         <v>658</v>
       </c>
       <c r="G7" t="n">
         <v>628</v>
       </c>
@@ -40584,50 +41652,56 @@
       </c>
       <c r="BN7" t="n">
         <v>618</v>
       </c>
       <c r="BO7" t="n">
         <v>632</v>
       </c>
       <c r="BP7" t="n">
         <v>599</v>
       </c>
       <c r="BQ7" t="n">
         <v>637</v>
       </c>
       <c r="BR7" t="n">
         <v>615</v>
       </c>
       <c r="BS7" t="n">
         <v>633</v>
       </c>
       <c r="BT7" t="n">
         <v>637</v>
       </c>
       <c r="BU7" t="n">
         <v>607</v>
       </c>
+      <c r="BV7" t="n">
+        <v>660</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>620</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>651</v>
       </c>
       <c r="C8" t="n">
         <v>648</v>
       </c>
       <c r="D8" t="n">
         <v>692</v>
       </c>
       <c r="E8" t="n">
         <v>654</v>
       </c>
       <c r="F8" t="n">
         <v>667</v>
       </c>
       <c r="G8" t="n">
         <v>648</v>
       </c>
@@ -40806,64 +41880,70 @@
         <v>620</v>
       </c>
       <c r="BN8" t="n">
         <v>636</v>
       </c>
       <c r="BO8" t="n">
         <v>622</v>
       </c>
       <c r="BP8" t="n">
         <v>608</v>
       </c>
       <c r="BQ8" t="n">
         <v>626</v>
       </c>
       <c r="BR8" t="n">
         <v>629</v>
       </c>
       <c r="BS8" t="n">
         <v>633</v>
       </c>
       <c r="BT8" t="n">
         <v>644</v>
       </c>
       <c r="BU8" t="n">
         <v>617</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>654</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>638</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BU8"/>
+  <dimension ref="A1:BW8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -40900,50 +41980,52 @@
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>The following question is about sexual harassment. We understand that this can be a sensitive topic and we have provided you with a "Prefer not to say" option if you would rather not share your experiences.Have you experienced sexual harassment of any form, i.e. unwanted behavior of a sexual nature which violated your dignity and/or created an intimidating, hostile, degrading, humiliating or offensive environment in a public space (e.g. on public transport, walking down the street, at a workplace) in the last month?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-11-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-12-24</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-01-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -41268,50 +42350,60 @@
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-01-14</t>
         </is>
       </c>
       <c r="BR1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="BS1" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="BT1" t="inlineStr">
         <is>
           <t>2026-04-08</t>
         </is>
       </c>
       <c r="BU1" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, multiple times</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -41491,50 +42583,56 @@
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, once</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -41714,50 +42812,56 @@
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -41937,50 +43041,56 @@
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know/ can't recall</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -42160,50 +43270,56 @@
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -42383,50 +43499,56 @@
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="BV6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>130</v>
       </c>
       <c r="C7" t="n">
         <v>145</v>
       </c>
       <c r="D7" t="n">
         <v>142</v>
       </c>
       <c r="E7" t="n">
         <v>141</v>
       </c>
       <c r="F7" t="n">
         <v>141</v>
       </c>
       <c r="G7" t="n">
         <v>139</v>
       </c>
@@ -42606,50 +43728,56 @@
       </c>
       <c r="BN7" t="n">
         <v>145</v>
       </c>
       <c r="BO7" t="n">
         <v>134</v>
       </c>
       <c r="BP7" t="n">
         <v>142</v>
       </c>
       <c r="BQ7" t="n">
         <v>135</v>
       </c>
       <c r="BR7" t="n">
         <v>144</v>
       </c>
       <c r="BS7" t="n">
         <v>140</v>
       </c>
       <c r="BT7" t="n">
         <v>136</v>
       </c>
       <c r="BU7" t="n">
         <v>137</v>
       </c>
+      <c r="BV7" t="n">
+        <v>139</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>135</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>123</v>
       </c>
       <c r="C8" t="n">
         <v>119</v>
       </c>
       <c r="D8" t="n">
         <v>130</v>
       </c>
       <c r="E8" t="n">
         <v>120</v>
       </c>
       <c r="F8" t="n">
         <v>125</v>
       </c>
       <c r="G8" t="n">
         <v>120</v>
       </c>
@@ -42827,47 +43955,53 @@
       <c r="BM8" t="n">
         <v>120</v>
       </c>
       <c r="BN8" t="n">
         <v>124</v>
       </c>
       <c r="BO8" t="n">
         <v>121</v>
       </c>
       <c r="BP8" t="n">
         <v>120</v>
       </c>
       <c r="BQ8" t="n">
         <v>120</v>
       </c>
       <c r="BR8" t="n">
         <v>121</v>
       </c>
       <c r="BS8" t="n">
         <v>121</v>
       </c>
       <c r="BT8" t="n">
         <v>121</v>
       </c>
       <c r="BU8" t="n">
+        <v>120</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>121</v>
+      </c>
+      <c r="BW8" t="n">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>