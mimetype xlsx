--- v0 (2026-05-18)
+++ v1 (2026-07-18)
@@ -454,51 +454,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -531,50 +531,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -879,50 +888,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -1090,50 +1144,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -1301,50 +1382,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1512,50 +1620,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1376</v>
       </c>
       <c r="C5" t="n">
         <v>1423</v>
       </c>
       <c r="D5" t="n">
         <v>1430</v>
       </c>
       <c r="E5" t="n">
         <v>1451</v>
       </c>
       <c r="F5" t="n">
         <v>1444</v>
       </c>
       <c r="G5" t="n">
         <v>1491</v>
       </c>
@@ -1723,50 +1858,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>1502</v>
       </c>
       <c r="BK5" t="n">
         <v>1505</v>
       </c>
       <c r="BL5" t="n">
         <v>1560</v>
       </c>
       <c r="BM5" t="n">
         <v>1573</v>
       </c>
       <c r="BN5" t="n">
         <v>1553</v>
       </c>
       <c r="BO5" t="n">
         <v>1647</v>
       </c>
       <c r="BP5" t="n">
         <v>1409</v>
       </c>
       <c r="BQ5" t="n">
         <v>1410</v>
       </c>
+      <c r="BR5" t="n">
+        <v>1380</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>1397</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>1453</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>1438</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>1403</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>1517</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>1428</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>1443</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>1450</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1148</v>
       </c>
       <c r="C6" t="n">
         <v>1167</v>
       </c>
       <c r="D6" t="n">
         <v>1172</v>
       </c>
       <c r="E6" t="n">
         <v>1174</v>
       </c>
       <c r="F6" t="n">
         <v>1173</v>
       </c>
       <c r="G6" t="n">
         <v>1219</v>
       </c>
@@ -1933,64 +2095,91 @@
         <v>1185</v>
       </c>
       <c r="BJ6" t="n">
         <v>1233</v>
       </c>
       <c r="BK6" t="n">
         <v>1244</v>
       </c>
       <c r="BL6" t="n">
         <v>1298</v>
       </c>
       <c r="BM6" t="n">
         <v>1288</v>
       </c>
       <c r="BN6" t="n">
         <v>1264</v>
       </c>
       <c r="BO6" t="n">
         <v>1359</v>
       </c>
       <c r="BP6" t="n">
         <v>1162</v>
       </c>
       <c r="BQ6" t="n">
         <v>1146</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>1138</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>1121</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>1189</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>1151</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>1144</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>1238</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>1177</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>1189</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>1190</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2023,50 +2212,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2371,50 +2569,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -2582,50 +2825,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -2793,50 +3063,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.65</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3004,50 +3301,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>178</v>
       </c>
       <c r="C5" t="n">
         <v>213</v>
       </c>
       <c r="D5" t="n">
         <v>186</v>
       </c>
       <c r="E5" t="n">
         <v>196</v>
       </c>
       <c r="F5" t="n">
         <v>206</v>
       </c>
       <c r="G5" t="n">
         <v>175</v>
       </c>
@@ -3215,50 +3539,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>219</v>
       </c>
       <c r="BK5" t="n">
         <v>188</v>
       </c>
       <c r="BL5" t="n">
         <v>208</v>
       </c>
       <c r="BM5" t="n">
         <v>227</v>
       </c>
       <c r="BN5" t="n">
         <v>235</v>
       </c>
       <c r="BO5" t="n">
         <v>234</v>
       </c>
       <c r="BP5" t="n">
         <v>211</v>
       </c>
       <c r="BQ5" t="n">
         <v>206</v>
       </c>
+      <c r="BR5" t="n">
+        <v>203</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>190</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>193</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>175</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>195</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>201</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>220</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>202</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>202</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>130</v>
       </c>
       <c r="C6" t="n">
         <v>136</v>
       </c>
       <c r="D6" t="n">
         <v>135</v>
       </c>
       <c r="E6" t="n">
         <v>137</v>
       </c>
       <c r="F6" t="n">
         <v>140</v>
       </c>
       <c r="G6" t="n">
         <v>133</v>
       </c>
@@ -3425,64 +3776,91 @@
         <v>134</v>
       </c>
       <c r="BJ6" t="n">
         <v>147</v>
       </c>
       <c r="BK6" t="n">
         <v>141</v>
       </c>
       <c r="BL6" t="n">
         <v>155</v>
       </c>
       <c r="BM6" t="n">
         <v>154</v>
       </c>
       <c r="BN6" t="n">
         <v>148</v>
       </c>
       <c r="BO6" t="n">
         <v>159</v>
       </c>
       <c r="BP6" t="n">
         <v>130</v>
       </c>
       <c r="BQ6" t="n">
         <v>132</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>132</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>124</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>141</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>138</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>132</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>148</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>141</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>137</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3515,50 +3893,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3863,50 +4250,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -4074,50 +4506,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -4285,50 +4744,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -4496,50 +4982,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>112</v>
       </c>
       <c r="C5" t="n">
         <v>136</v>
       </c>
       <c r="D5" t="n">
         <v>116</v>
       </c>
       <c r="E5" t="n">
         <v>173</v>
       </c>
       <c r="F5" t="n">
         <v>148</v>
       </c>
       <c r="G5" t="n">
         <v>104</v>
       </c>
@@ -4707,50 +5220,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>94</v>
       </c>
       <c r="BK5" t="n">
         <v>106</v>
       </c>
       <c r="BL5" t="n">
         <v>109</v>
       </c>
       <c r="BM5" t="n">
         <v>107</v>
       </c>
       <c r="BN5" t="n">
         <v>109</v>
       </c>
       <c r="BO5" t="n">
         <v>109</v>
       </c>
       <c r="BP5" t="n">
         <v>95</v>
       </c>
       <c r="BQ5" t="n">
         <v>90</v>
       </c>
+      <c r="BR5" t="n">
+        <v>96</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>95</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>107</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>77</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>96</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>102</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>90</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>97</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>106</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>67</v>
       </c>
       <c r="C6" t="n">
         <v>62</v>
       </c>
       <c r="D6" t="n">
         <v>68</v>
       </c>
       <c r="E6" t="n">
         <v>66</v>
       </c>
       <c r="F6" t="n">
         <v>66</v>
       </c>
       <c r="G6" t="n">
         <v>76</v>
       </c>
@@ -4917,64 +5457,91 @@
         <v>64</v>
       </c>
       <c r="BJ6" t="n">
         <v>67</v>
       </c>
       <c r="BK6" t="n">
         <v>68</v>
       </c>
       <c r="BL6" t="n">
         <v>67</v>
       </c>
       <c r="BM6" t="n">
         <v>68</v>
       </c>
       <c r="BN6" t="n">
         <v>63</v>
       </c>
       <c r="BO6" t="n">
         <v>73</v>
       </c>
       <c r="BP6" t="n">
         <v>72</v>
       </c>
       <c r="BQ6" t="n">
         <v>54</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>60</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>62</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>68</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>63</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>73</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>60</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>61</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>71</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5007,50 +5574,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5355,50 +5931,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -5566,50 +6187,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -5777,50 +6425,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5988,50 +6663,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>416</v>
       </c>
       <c r="C5" t="n">
         <v>484</v>
       </c>
       <c r="D5" t="n">
         <v>377</v>
       </c>
       <c r="E5" t="n">
         <v>430</v>
       </c>
       <c r="F5" t="n">
         <v>522</v>
       </c>
       <c r="G5" t="n">
         <v>381</v>
       </c>
@@ -6199,50 +6901,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>449</v>
       </c>
       <c r="BK5" t="n">
         <v>428</v>
       </c>
       <c r="BL5" t="n">
         <v>454</v>
       </c>
       <c r="BM5" t="n">
         <v>471</v>
       </c>
       <c r="BN5" t="n">
         <v>473</v>
       </c>
       <c r="BO5" t="n">
         <v>403</v>
       </c>
       <c r="BP5" t="n">
         <v>419</v>
       </c>
       <c r="BQ5" t="n">
         <v>387</v>
       </c>
+      <c r="BR5" t="n">
+        <v>413</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>396</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>373</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>310</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>379</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>417</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>400</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>401</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>416</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>328</v>
       </c>
       <c r="C6" t="n">
         <v>320</v>
       </c>
       <c r="D6" t="n">
         <v>297</v>
       </c>
       <c r="E6" t="n">
         <v>321</v>
       </c>
       <c r="F6" t="n">
         <v>333</v>
       </c>
       <c r="G6" t="n">
         <v>338</v>
       </c>
@@ -6409,64 +7138,91 @@
         <v>358</v>
       </c>
       <c r="BJ6" t="n">
         <v>372</v>
       </c>
       <c r="BK6" t="n">
         <v>376</v>
       </c>
       <c r="BL6" t="n">
         <v>392</v>
       </c>
       <c r="BM6" t="n">
         <v>389</v>
       </c>
       <c r="BN6" t="n">
         <v>381</v>
       </c>
       <c r="BO6" t="n">
         <v>409</v>
       </c>
       <c r="BP6" t="n">
         <v>351</v>
       </c>
       <c r="BQ6" t="n">
         <v>346</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>343</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>323</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>359</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>348</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>346</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>374</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>355</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>359</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>359</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6499,50 +7255,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6847,50 +7612,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -7058,50 +7868,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -7269,50 +8106,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7480,50 +8344,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>418</v>
       </c>
       <c r="C5" t="n">
         <v>396</v>
       </c>
       <c r="D5" t="n">
         <v>477</v>
       </c>
       <c r="E5" t="n">
         <v>449</v>
       </c>
       <c r="F5" t="n">
         <v>375</v>
       </c>
       <c r="G5" t="n">
         <v>495</v>
       </c>
@@ -7691,50 +8582,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>471</v>
       </c>
       <c r="BK5" t="n">
         <v>513</v>
       </c>
       <c r="BL5" t="n">
         <v>505</v>
       </c>
       <c r="BM5" t="n">
         <v>497</v>
       </c>
       <c r="BN5" t="n">
         <v>485</v>
       </c>
       <c r="BO5" t="n">
         <v>572</v>
       </c>
       <c r="BP5" t="n">
         <v>489</v>
       </c>
       <c r="BQ5" t="n">
         <v>490</v>
       </c>
+      <c r="BR5" t="n">
+        <v>446</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>477</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>501</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>524</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>496</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>522</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>480</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>479</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>477</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>340</v>
       </c>
       <c r="C6" t="n">
         <v>341</v>
       </c>
       <c r="D6" t="n">
         <v>371</v>
       </c>
       <c r="E6" t="n">
         <v>348</v>
       </c>
       <c r="F6" t="n">
         <v>342</v>
       </c>
       <c r="G6" t="n">
         <v>349</v>
       </c>
@@ -7901,64 +8819,91 @@
         <v>355</v>
       </c>
       <c r="BJ6" t="n">
         <v>369</v>
       </c>
       <c r="BK6" t="n">
         <v>373</v>
       </c>
       <c r="BL6" t="n">
         <v>389</v>
       </c>
       <c r="BM6" t="n">
         <v>386</v>
       </c>
       <c r="BN6" t="n">
         <v>378</v>
       </c>
       <c r="BO6" t="n">
         <v>408</v>
       </c>
       <c r="BP6" t="n">
         <v>347</v>
       </c>
       <c r="BQ6" t="n">
         <v>343</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>341</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>333</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>356</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>346</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>343</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>371</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>352</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>356</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7991,50 +8936,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8339,50 +9293,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -8550,50 +9549,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -8761,50 +9787,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8972,50 +10025,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>348</v>
       </c>
       <c r="C5" t="n">
         <v>367</v>
       </c>
       <c r="D5" t="n">
         <v>356</v>
       </c>
       <c r="E5" t="n">
         <v>373</v>
       </c>
       <c r="F5" t="n">
         <v>372</v>
       </c>
       <c r="G5" t="n">
         <v>395</v>
       </c>
@@ -9183,50 +10263,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>379</v>
       </c>
       <c r="BK5" t="n">
         <v>380</v>
       </c>
       <c r="BL5" t="n">
         <v>386</v>
       </c>
       <c r="BM5" t="n">
         <v>394</v>
       </c>
       <c r="BN5" t="n">
         <v>381</v>
       </c>
       <c r="BO5" t="n">
         <v>433</v>
       </c>
       <c r="BP5" t="n">
         <v>317</v>
       </c>
       <c r="BQ5" t="n">
         <v>347</v>
       </c>
+      <c r="BR5" t="n">
+        <v>335</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>337</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>370</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>400</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>343</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>382</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>351</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>358</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>362</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>286</v>
       </c>
       <c r="C6" t="n">
         <v>314</v>
       </c>
       <c r="D6" t="n">
         <v>324</v>
       </c>
       <c r="E6" t="n">
         <v>314</v>
       </c>
       <c r="F6" t="n">
         <v>301</v>
       </c>
       <c r="G6" t="n">
         <v>335</v>
       </c>
@@ -9393,64 +10500,91 @@
         <v>298</v>
       </c>
       <c r="BJ6" t="n">
         <v>310</v>
       </c>
       <c r="BK6" t="n">
         <v>313</v>
       </c>
       <c r="BL6" t="n">
         <v>327</v>
       </c>
       <c r="BM6" t="n">
         <v>324</v>
       </c>
       <c r="BN6" t="n">
         <v>318</v>
       </c>
       <c r="BO6" t="n">
         <v>343</v>
       </c>
       <c r="BP6" t="n">
         <v>293</v>
       </c>
       <c r="BQ6" t="n">
         <v>288</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>286</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>285</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>299</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>290</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>288</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>312</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>296</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>299</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9483,50 +10617,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9831,50 +10974,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -10042,50 +11230,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -10253,50 +11468,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10464,50 +11706,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>194</v>
       </c>
       <c r="C5" t="n">
         <v>176</v>
       </c>
       <c r="D5" t="n">
         <v>220</v>
       </c>
       <c r="E5" t="n">
         <v>199</v>
       </c>
       <c r="F5" t="n">
         <v>175</v>
       </c>
       <c r="G5" t="n">
         <v>220</v>
       </c>
@@ -10675,50 +11944,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>203</v>
       </c>
       <c r="BK5" t="n">
         <v>184</v>
       </c>
       <c r="BL5" t="n">
         <v>215</v>
       </c>
       <c r="BM5" t="n">
         <v>211</v>
       </c>
       <c r="BN5" t="n">
         <v>214</v>
       </c>
       <c r="BO5" t="n">
         <v>239</v>
       </c>
       <c r="BP5" t="n">
         <v>184</v>
       </c>
       <c r="BQ5" t="n">
         <v>186</v>
       </c>
+      <c r="BR5" t="n">
+        <v>186</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>187</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>209</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>204</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>185</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>196</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>197</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>205</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>195</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>194</v>
       </c>
       <c r="C6" t="n">
         <v>191</v>
       </c>
       <c r="D6" t="n">
         <v>181</v>
       </c>
       <c r="E6" t="n">
         <v>191</v>
       </c>
       <c r="F6" t="n">
         <v>197</v>
       </c>
       <c r="G6" t="n">
         <v>198</v>
       </c>
@@ -10885,64 +12181,91 @@
         <v>174</v>
       </c>
       <c r="BJ6" t="n">
         <v>181</v>
       </c>
       <c r="BK6" t="n">
         <v>183</v>
       </c>
       <c r="BL6" t="n">
         <v>191</v>
       </c>
       <c r="BM6" t="n">
         <v>189</v>
       </c>
       <c r="BN6" t="n">
         <v>186</v>
       </c>
       <c r="BO6" t="n">
         <v>200</v>
       </c>
       <c r="BP6" t="n">
         <v>171</v>
       </c>
       <c r="BQ6" t="n">
         <v>168</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>167</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>180</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>175</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>168</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>168</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>181</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>173</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>175</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10975,50 +12298,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11323,50 +12655,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11534,50 +12911,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
@@ -11745,50 +13149,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.97</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.96</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.93</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.95</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11956,50 +13387,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>493</v>
       </c>
       <c r="C5" t="n">
         <v>554</v>
       </c>
       <c r="D5" t="n">
         <v>534</v>
       </c>
       <c r="E5" t="n">
         <v>516</v>
       </c>
       <c r="F5" t="n">
         <v>526</v>
       </c>
       <c r="G5" t="n">
         <v>520</v>
       </c>
@@ -12167,50 +13625,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>541</v>
       </c>
       <c r="BK5" t="n">
         <v>526</v>
       </c>
       <c r="BL5" t="n">
         <v>564</v>
       </c>
       <c r="BM5" t="n">
         <v>570</v>
       </c>
       <c r="BN5" t="n">
         <v>541</v>
       </c>
       <c r="BO5" t="n">
         <v>558</v>
       </c>
       <c r="BP5" t="n">
         <v>484</v>
       </c>
       <c r="BQ5" t="n">
         <v>499</v>
       </c>
+      <c r="BR5" t="n">
+        <v>492</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>484</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>516</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>487</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>487</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>550</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>506</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>521</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>537</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>395</v>
       </c>
       <c r="C6" t="n">
         <v>412</v>
       </c>
       <c r="D6" t="n">
         <v>392</v>
       </c>
       <c r="E6" t="n">
         <v>390</v>
       </c>
       <c r="F6" t="n">
         <v>386</v>
       </c>
       <c r="G6" t="n">
         <v>400</v>
       </c>
@@ -12377,64 +13862,91 @@
         <v>396</v>
       </c>
       <c r="BJ6" t="n">
         <v>412</v>
       </c>
       <c r="BK6" t="n">
         <v>416</v>
       </c>
       <c r="BL6" t="n">
         <v>434</v>
       </c>
       <c r="BM6" t="n">
         <v>423</v>
       </c>
       <c r="BN6" t="n">
         <v>408</v>
       </c>
       <c r="BO6" t="n">
         <v>453</v>
       </c>
       <c r="BP6" t="n">
         <v>388</v>
       </c>
       <c r="BQ6" t="n">
         <v>394</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>389</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>375</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>409</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>388</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>402</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>439</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>420</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>421</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>429</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12467,50 +13979,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12815,50 +14336,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -13026,50 +14592,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -13237,50 +14830,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -13448,50 +15068,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>440</v>
       </c>
       <c r="C5" t="n">
         <v>440</v>
       </c>
       <c r="D5" t="n">
         <v>465</v>
       </c>
       <c r="E5" t="n">
         <v>484</v>
       </c>
       <c r="F5" t="n">
         <v>462</v>
       </c>
       <c r="G5" t="n">
         <v>517</v>
       </c>
@@ -13659,50 +15306,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>534</v>
       </c>
       <c r="BK5" t="n">
         <v>512</v>
       </c>
       <c r="BL5" t="n">
         <v>530</v>
       </c>
       <c r="BM5" t="n">
         <v>487</v>
       </c>
       <c r="BN5" t="n">
         <v>537</v>
       </c>
       <c r="BO5" t="n">
         <v>576</v>
       </c>
       <c r="BP5" t="n">
         <v>479</v>
       </c>
       <c r="BQ5" t="n">
         <v>487</v>
       </c>
+      <c r="BR5" t="n">
+        <v>469</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>488</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>504</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>526</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>517</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>521</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>472</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>504</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>471</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>336</v>
       </c>
       <c r="C6" t="n">
         <v>319</v>
       </c>
       <c r="D6" t="n">
         <v>355</v>
       </c>
       <c r="E6" t="n">
         <v>362</v>
       </c>
       <c r="F6" t="n">
         <v>360</v>
       </c>
       <c r="G6" t="n">
         <v>385</v>
       </c>
@@ -13869,64 +15543,91 @@
         <v>380</v>
       </c>
       <c r="BJ6" t="n">
         <v>389</v>
       </c>
       <c r="BK6" t="n">
         <v>375</v>
       </c>
       <c r="BL6" t="n">
         <v>399</v>
       </c>
       <c r="BM6" t="n">
         <v>400</v>
       </c>
       <c r="BN6" t="n">
         <v>414</v>
       </c>
       <c r="BO6" t="n">
         <v>412</v>
       </c>
       <c r="BP6" t="n">
         <v>357</v>
       </c>
       <c r="BQ6" t="n">
         <v>333</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>327</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>320</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>336</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>336</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>308</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>332</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>302</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>311</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>302</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13959,50 +15660,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14307,50 +16017,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.89</v>
       </c>
@@ -14518,50 +16273,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.84</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.85</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.84</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -14729,50 +16511,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14940,50 +16749,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>443</v>
       </c>
       <c r="C5" t="n">
         <v>429</v>
       </c>
       <c r="D5" t="n">
         <v>431</v>
       </c>
       <c r="E5" t="n">
         <v>451</v>
       </c>
       <c r="F5" t="n">
         <v>456</v>
       </c>
       <c r="G5" t="n">
         <v>454</v>
       </c>
@@ -15151,50 +16987,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>427</v>
       </c>
       <c r="BK5" t="n">
         <v>467</v>
       </c>
       <c r="BL5" t="n">
         <v>466</v>
       </c>
       <c r="BM5" t="n">
         <v>516</v>
       </c>
       <c r="BN5" t="n">
         <v>475</v>
       </c>
       <c r="BO5" t="n">
         <v>513</v>
       </c>
       <c r="BP5" t="n">
         <v>446</v>
       </c>
       <c r="BQ5" t="n">
         <v>424</v>
       </c>
+      <c r="BR5" t="n">
+        <v>419</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>425</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>433</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>425</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>399</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>446</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>450</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>418</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>442</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>417</v>
       </c>
       <c r="C6" t="n">
         <v>436</v>
       </c>
       <c r="D6" t="n">
         <v>425</v>
       </c>
       <c r="E6" t="n">
         <v>422</v>
       </c>
       <c r="F6" t="n">
         <v>427</v>
       </c>
       <c r="G6" t="n">
         <v>434</v>
       </c>
@@ -15361,64 +17224,91 @@
         <v>409</v>
       </c>
       <c r="BJ6" t="n">
         <v>433</v>
       </c>
       <c r="BK6" t="n">
         <v>453</v>
       </c>
       <c r="BL6" t="n">
         <v>465</v>
       </c>
       <c r="BM6" t="n">
         <v>465</v>
       </c>
       <c r="BN6" t="n">
         <v>442</v>
       </c>
       <c r="BO6" t="n">
         <v>494</v>
       </c>
       <c r="BP6" t="n">
         <v>417</v>
       </c>
       <c r="BQ6" t="n">
         <v>419</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>421</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>426</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>444</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>426</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>434</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>467</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>455</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>458</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>459</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15451,50 +17341,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15799,50 +17698,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -16010,50 +17954,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -16221,50 +18192,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16432,50 +18430,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>261</v>
       </c>
       <c r="C5" t="n">
         <v>267</v>
       </c>
       <c r="D5" t="n">
         <v>260</v>
       </c>
       <c r="E5" t="n">
         <v>302</v>
       </c>
       <c r="F5" t="n">
         <v>303</v>
       </c>
       <c r="G5" t="n">
         <v>256</v>
       </c>
@@ -16643,50 +18668,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>300</v>
       </c>
       <c r="BK5" t="n">
         <v>310</v>
       </c>
       <c r="BL5" t="n">
         <v>305</v>
       </c>
       <c r="BM5" t="n">
         <v>356</v>
       </c>
       <c r="BN5" t="n">
         <v>363</v>
       </c>
       <c r="BO5" t="n">
         <v>330</v>
       </c>
       <c r="BP5" t="n">
         <v>304</v>
       </c>
       <c r="BQ5" t="n">
         <v>271</v>
       </c>
+      <c r="BR5" t="n">
+        <v>303</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>274</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>270</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>272</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>266</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>309</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>279</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>261</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>274</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>177</v>
       </c>
       <c r="C6" t="n">
         <v>182</v>
       </c>
       <c r="D6" t="n">
         <v>180</v>
       </c>
       <c r="E6" t="n">
         <v>180</v>
       </c>
       <c r="F6" t="n">
         <v>181</v>
       </c>
       <c r="G6" t="n">
         <v>191</v>
       </c>
@@ -16853,64 +18905,91 @@
         <v>185</v>
       </c>
       <c r="BJ6" t="n">
         <v>192</v>
       </c>
       <c r="BK6" t="n">
         <v>194</v>
       </c>
       <c r="BL6" t="n">
         <v>203</v>
       </c>
       <c r="BM6" t="n">
         <v>201</v>
       </c>
       <c r="BN6" t="n">
         <v>197</v>
       </c>
       <c r="BO6" t="n">
         <v>212</v>
       </c>
       <c r="BP6" t="n">
         <v>181</v>
       </c>
       <c r="BQ6" t="n">
         <v>179</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>177</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>172</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>185</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>194</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>178</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>193</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>183</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>185</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16943,50 +19022,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17291,50 +19379,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -17502,50 +19635,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -17713,50 +19873,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -17924,50 +20111,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>306</v>
       </c>
       <c r="C5" t="n">
         <v>332</v>
       </c>
       <c r="D5" t="n">
         <v>289</v>
       </c>
       <c r="E5" t="n">
         <v>293</v>
       </c>
       <c r="F5" t="n">
         <v>296</v>
       </c>
       <c r="G5" t="n">
         <v>340</v>
       </c>
@@ -18135,50 +20349,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>399</v>
       </c>
       <c r="BK5" t="n">
         <v>372</v>
       </c>
       <c r="BL5" t="n">
         <v>374</v>
       </c>
       <c r="BM5" t="n">
         <v>421</v>
       </c>
       <c r="BN5" t="n">
         <v>422</v>
       </c>
       <c r="BO5" t="n">
         <v>400</v>
       </c>
       <c r="BP5" t="n">
         <v>381</v>
       </c>
       <c r="BQ5" t="n">
         <v>361</v>
       </c>
+      <c r="BR5" t="n">
+        <v>346</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>333</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>315</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>291</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>354</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>384</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>346</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>357</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>353</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>264</v>
       </c>
       <c r="C6" t="n">
         <v>268</v>
       </c>
       <c r="D6" t="n">
         <v>271</v>
       </c>
       <c r="E6" t="n">
         <v>270</v>
       </c>
       <c r="F6" t="n">
         <v>270</v>
       </c>
       <c r="G6" t="n">
         <v>280</v>
       </c>
@@ -18345,64 +20586,91 @@
         <v>272</v>
       </c>
       <c r="BJ6" t="n">
         <v>283</v>
       </c>
       <c r="BK6" t="n">
         <v>285</v>
       </c>
       <c r="BL6" t="n">
         <v>298</v>
       </c>
       <c r="BM6" t="n">
         <v>295</v>
       </c>
       <c r="BN6" t="n">
         <v>290</v>
       </c>
       <c r="BO6" t="n">
         <v>312</v>
       </c>
       <c r="BP6" t="n">
         <v>266</v>
       </c>
       <c r="BQ6" t="n">
         <v>263</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>261</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>251</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>273</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>257</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>263</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>284</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>270</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>273</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18435,50 +20703,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18783,50 +21060,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -18994,50 +21316,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -19205,50 +21554,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -19416,50 +21792,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>470</v>
       </c>
       <c r="C5" t="n">
         <v>472</v>
       </c>
       <c r="D5" t="n">
         <v>498</v>
       </c>
       <c r="E5" t="n">
         <v>496</v>
       </c>
       <c r="F5" t="n">
         <v>478</v>
       </c>
       <c r="G5" t="n">
         <v>516</v>
       </c>
@@ -19627,50 +22030,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>459</v>
       </c>
       <c r="BK5" t="n">
         <v>464</v>
       </c>
       <c r="BL5" t="n">
         <v>518</v>
       </c>
       <c r="BM5" t="n">
         <v>463</v>
       </c>
       <c r="BN5" t="n">
         <v>445</v>
       </c>
       <c r="BO5" t="n">
         <v>557</v>
       </c>
       <c r="BP5" t="n">
         <v>430</v>
       </c>
       <c r="BQ5" t="n">
         <v>474</v>
       </c>
+      <c r="BR5" t="n">
+        <v>434</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>454</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>505</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>515</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>445</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>473</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>467</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>474</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>485</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>401</v>
       </c>
       <c r="C6" t="n">
         <v>408</v>
       </c>
       <c r="D6" t="n">
         <v>411</v>
       </c>
       <c r="E6" t="n">
         <v>410</v>
       </c>
       <c r="F6" t="n">
         <v>410</v>
       </c>
       <c r="G6" t="n">
         <v>422</v>
       </c>
@@ -19837,64 +22267,91 @@
         <v>413</v>
       </c>
       <c r="BJ6" t="n">
         <v>430</v>
       </c>
       <c r="BK6" t="n">
         <v>434</v>
       </c>
       <c r="BL6" t="n">
         <v>453</v>
       </c>
       <c r="BM6" t="n">
         <v>449</v>
       </c>
       <c r="BN6" t="n">
         <v>440</v>
       </c>
       <c r="BO6" t="n">
         <v>474</v>
       </c>
       <c r="BP6" t="n">
         <v>405</v>
       </c>
       <c r="BQ6" t="n">
         <v>399</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>396</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>406</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>414</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>393</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>398</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>430</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>410</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>414</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19927,50 +22384,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20275,50 +22741,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -20486,50 +22997,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -20697,50 +23235,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -20908,50 +23473,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>339</v>
       </c>
       <c r="C5" t="n">
         <v>352</v>
       </c>
       <c r="D5" t="n">
         <v>383</v>
       </c>
       <c r="E5" t="n">
         <v>360</v>
       </c>
       <c r="F5" t="n">
         <v>367</v>
       </c>
       <c r="G5" t="n">
         <v>379</v>
       </c>
@@ -21119,50 +23711,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>344</v>
       </c>
       <c r="BK5" t="n">
         <v>359</v>
       </c>
       <c r="BL5" t="n">
         <v>363</v>
       </c>
       <c r="BM5" t="n">
         <v>333</v>
       </c>
       <c r="BN5" t="n">
         <v>323</v>
       </c>
       <c r="BO5" t="n">
         <v>360</v>
       </c>
       <c r="BP5" t="n">
         <v>294</v>
       </c>
       <c r="BQ5" t="n">
         <v>304</v>
       </c>
+      <c r="BR5" t="n">
+        <v>297</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>336</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>363</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>360</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>338</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>351</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>336</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>351</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>338</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>306</v>
       </c>
       <c r="C6" t="n">
         <v>308</v>
       </c>
       <c r="D6" t="n">
         <v>310</v>
       </c>
       <c r="E6" t="n">
         <v>314</v>
       </c>
       <c r="F6" t="n">
         <v>313</v>
       </c>
       <c r="G6" t="n">
         <v>325</v>
       </c>
@@ -21329,64 +23948,91 @@
         <v>316</v>
       </c>
       <c r="BJ6" t="n">
         <v>328</v>
       </c>
       <c r="BK6" t="n">
         <v>331</v>
       </c>
       <c r="BL6" t="n">
         <v>345</v>
       </c>
       <c r="BM6" t="n">
         <v>343</v>
       </c>
       <c r="BN6" t="n">
         <v>336</v>
       </c>
       <c r="BO6" t="n">
         <v>360</v>
       </c>
       <c r="BP6" t="n">
         <v>310</v>
       </c>
       <c r="BQ6" t="n">
         <v>305</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>303</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>291</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>317</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>307</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>305</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>330</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>313</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>317</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>317</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21419,50 +24065,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21767,50 +24422,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -21978,50 +24678,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -22189,50 +24916,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -22400,50 +25154,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>626</v>
       </c>
       <c r="C5" t="n">
         <v>686</v>
       </c>
       <c r="D5" t="n">
         <v>646</v>
       </c>
       <c r="E5" t="n">
         <v>700</v>
       </c>
       <c r="F5" t="n">
         <v>716</v>
       </c>
       <c r="G5" t="n">
         <v>661</v>
       </c>
@@ -22611,50 +25392,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>714</v>
       </c>
       <c r="BK5" t="n">
         <v>701</v>
       </c>
       <c r="BL5" t="n">
         <v>699</v>
       </c>
       <c r="BM5" t="n">
         <v>725</v>
       </c>
       <c r="BN5" t="n">
         <v>751</v>
       </c>
       <c r="BO5" t="n">
         <v>766</v>
       </c>
       <c r="BP5" t="n">
         <v>682</v>
       </c>
       <c r="BQ5" t="n">
         <v>645</v>
       </c>
+      <c r="BR5" t="n">
+        <v>662</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>642</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>653</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>695</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>672</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>717</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>667</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>683</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>665</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>538</v>
       </c>
       <c r="C6" t="n">
         <v>545</v>
       </c>
       <c r="D6" t="n">
         <v>551</v>
       </c>
       <c r="E6" t="n">
         <v>552</v>
       </c>
       <c r="F6" t="n">
         <v>548</v>
       </c>
       <c r="G6" t="n">
         <v>569</v>
       </c>
@@ -22821,64 +25629,91 @@
         <v>555</v>
       </c>
       <c r="BJ6" t="n">
         <v>578</v>
       </c>
       <c r="BK6" t="n">
         <v>583</v>
       </c>
       <c r="BL6" t="n">
         <v>608</v>
       </c>
       <c r="BM6" t="n">
         <v>603</v>
       </c>
       <c r="BN6" t="n">
         <v>592</v>
       </c>
       <c r="BO6" t="n">
         <v>638</v>
       </c>
       <c r="BP6" t="n">
         <v>545</v>
       </c>
       <c r="BQ6" t="n">
         <v>537</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>533</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>544</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>557</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>553</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>536</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>581</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>551</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>557</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>558</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22911,50 +25746,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23259,50 +26103,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -23470,50 +26359,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -23681,50 +26597,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -23892,50 +26835,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>750</v>
       </c>
       <c r="C5" t="n">
         <v>737</v>
       </c>
       <c r="D5" t="n">
         <v>784</v>
       </c>
       <c r="E5" t="n">
         <v>751</v>
       </c>
       <c r="F5" t="n">
         <v>728</v>
       </c>
       <c r="G5" t="n">
         <v>830</v>
       </c>
@@ -24103,50 +27073,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>788</v>
       </c>
       <c r="BK5" t="n">
         <v>804</v>
       </c>
       <c r="BL5" t="n">
         <v>861</v>
       </c>
       <c r="BM5" t="n">
         <v>848</v>
       </c>
       <c r="BN5" t="n">
         <v>802</v>
       </c>
       <c r="BO5" t="n">
         <v>881</v>
       </c>
       <c r="BP5" t="n">
         <v>727</v>
       </c>
       <c r="BQ5" t="n">
         <v>765</v>
       </c>
+      <c r="BR5" t="n">
+        <v>718</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>755</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>800</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>743</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>731</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>800</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>761</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>760</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>785</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>609</v>
       </c>
       <c r="C6" t="n">
         <v>622</v>
       </c>
       <c r="D6" t="n">
         <v>621</v>
       </c>
       <c r="E6" t="n">
         <v>622</v>
       </c>
       <c r="F6" t="n">
         <v>625</v>
       </c>
       <c r="G6" t="n">
         <v>649</v>
       </c>
@@ -24313,64 +27310,91 @@
         <v>630</v>
       </c>
       <c r="BJ6" t="n">
         <v>655</v>
       </c>
       <c r="BK6" t="n">
         <v>661</v>
       </c>
       <c r="BL6" t="n">
         <v>690</v>
       </c>
       <c r="BM6" t="n">
         <v>684</v>
       </c>
       <c r="BN6" t="n">
         <v>671</v>
       </c>
       <c r="BO6" t="n">
         <v>721</v>
       </c>
       <c r="BP6" t="n">
         <v>617</v>
       </c>
       <c r="BQ6" t="n">
         <v>609</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>604</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>577</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>632</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>599</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>608</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>657</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>625</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>632</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>632</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24403,50 +27427,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24751,50 +27784,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -24962,50 +28040,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -25173,50 +28278,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -25384,50 +28516,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>917</v>
       </c>
       <c r="C5" t="n">
         <v>891</v>
       </c>
       <c r="D5" t="n">
         <v>959</v>
       </c>
       <c r="E5" t="n">
         <v>901</v>
       </c>
       <c r="F5" t="n">
         <v>915</v>
       </c>
       <c r="G5" t="n">
         <v>1029</v>
       </c>
@@ -25595,50 +28754,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>1009</v>
       </c>
       <c r="BK5" t="n">
         <v>1026</v>
       </c>
       <c r="BL5" t="n">
         <v>1074</v>
       </c>
       <c r="BM5" t="n">
         <v>1050</v>
       </c>
       <c r="BN5" t="n">
         <v>1020</v>
       </c>
       <c r="BO5" t="n">
         <v>1113</v>
       </c>
       <c r="BP5" t="n">
         <v>917</v>
       </c>
       <c r="BQ5" t="n">
         <v>928</v>
       </c>
+      <c r="BR5" t="n">
+        <v>918</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>937</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>978</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>1026</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>951</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>1029</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>939</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>973</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>971</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>813</v>
       </c>
       <c r="C6" t="n">
         <v>825</v>
       </c>
       <c r="D6" t="n">
         <v>828</v>
       </c>
       <c r="E6" t="n">
         <v>830</v>
       </c>
       <c r="F6" t="n">
         <v>830</v>
       </c>
       <c r="G6" t="n">
         <v>862</v>
       </c>
@@ -25805,64 +28991,91 @@
         <v>840</v>
       </c>
       <c r="BJ6" t="n">
         <v>874</v>
       </c>
       <c r="BK6" t="n">
         <v>882</v>
       </c>
       <c r="BL6" t="n">
         <v>920</v>
       </c>
       <c r="BM6" t="n">
         <v>913</v>
       </c>
       <c r="BN6" t="n">
         <v>895</v>
       </c>
       <c r="BO6" t="n">
         <v>962</v>
       </c>
       <c r="BP6" t="n">
         <v>823</v>
       </c>
       <c r="BQ6" t="n">
         <v>812</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>806</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>803</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>842</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>814</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>811</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>878</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>834</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>843</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>843</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BZ6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25895,50 +29108,59 @@
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
     <col width="14" customWidth="1" min="48" max="48"/>
     <col width="14" customWidth="1" min="49" max="49"/>
     <col width="14" customWidth="1" min="50" max="50"/>
     <col width="14" customWidth="1" min="51" max="51"/>
     <col width="14" customWidth="1" min="52" max="52"/>
     <col width="14" customWidth="1" min="53" max="53"/>
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="14" customWidth="1" min="71" max="71"/>
+    <col width="14" customWidth="1" min="72" max="72"/>
+    <col width="14" customWidth="1" min="73" max="73"/>
+    <col width="14" customWidth="1" min="74" max="74"/>
+    <col width="14" customWidth="1" min="75" max="75"/>
+    <col width="14" customWidth="1" min="76" max="76"/>
+    <col width="14" customWidth="1" min="77" max="77"/>
+    <col width="14" customWidth="1" min="78" max="78"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26243,50 +29465,95 @@
       <c r="BM1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="BN1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="BO1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="BP1" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
       <c r="BQ1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -26454,50 +29721,77 @@
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="BR2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BV2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BW2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.78</v>
       </c>
@@ -26665,50 +29959,77 @@
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="BR3" s="1" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.89</v>
+      </c>
+      <c r="BU3" s="1" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="BV3" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="BW3" s="1" t="n">
+        <v>0.85</v>
+      </c>
+      <c r="BX3" s="1" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="BY3" s="1" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="BZ3" s="1" t="n">
+        <v>0.85</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -26876,50 +30197,77 @@
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="BU4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BV4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BW4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BX4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BY4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>169</v>
       </c>
       <c r="C5" t="n">
         <v>183</v>
       </c>
       <c r="D5" t="n">
         <v>169</v>
       </c>
       <c r="E5" t="n">
         <v>181</v>
       </c>
       <c r="F5" t="n">
         <v>175</v>
       </c>
       <c r="G5" t="n">
         <v>183</v>
       </c>
@@ -27087,50 +30435,77 @@
       </c>
       <c r="BJ5" t="n">
         <v>180</v>
       </c>
       <c r="BK5" t="n">
         <v>185</v>
       </c>
       <c r="BL5" t="n">
         <v>169</v>
       </c>
       <c r="BM5" t="n">
         <v>189</v>
       </c>
       <c r="BN5" t="n">
         <v>189</v>
       </c>
       <c r="BO5" t="n">
         <v>191</v>
       </c>
       <c r="BP5" t="n">
         <v>186</v>
       </c>
       <c r="BQ5" t="n">
         <v>186</v>
       </c>
+      <c r="BR5" t="n">
+        <v>163</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>175</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>175</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>160</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>161</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>185</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>179</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>171</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>171</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>138</v>
       </c>
       <c r="C6" t="n">
         <v>143</v>
       </c>
       <c r="D6" t="n">
         <v>141</v>
       </c>
       <c r="E6" t="n">
         <v>141</v>
       </c>
       <c r="F6" t="n">
         <v>136</v>
       </c>
       <c r="G6" t="n">
         <v>147</v>
       </c>
@@ -27297,46 +30672,73 @@
         <v>147</v>
       </c>
       <c r="BJ6" t="n">
         <v>145</v>
       </c>
       <c r="BK6" t="n">
         <v>154</v>
       </c>
       <c r="BL6" t="n">
         <v>155</v>
       </c>
       <c r="BM6" t="n">
         <v>153</v>
       </c>
       <c r="BN6" t="n">
         <v>157</v>
       </c>
       <c r="BO6" t="n">
         <v>165</v>
       </c>
       <c r="BP6" t="n">
         <v>137</v>
       </c>
       <c r="BQ6" t="n">
         <v>148</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>140</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>131</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>138</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>135</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>128</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>152</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>140</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>139</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>