--- v1 (2026-07-18)
+++ v2 (2026-09-02)
@@ -454,51 +454,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -540,50 +540,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -933,50 +940,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -1171,50 +1213,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -1409,50 +1472,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1647,50 +1731,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1376</v>
       </c>
       <c r="C5" t="n">
         <v>1423</v>
       </c>
       <c r="D5" t="n">
         <v>1430</v>
       </c>
       <c r="E5" t="n">
         <v>1451</v>
       </c>
       <c r="F5" t="n">
         <v>1444</v>
       </c>
       <c r="G5" t="n">
         <v>1491</v>
       </c>
@@ -1885,50 +1990,71 @@
       </c>
       <c r="BS5" t="n">
         <v>1397</v>
       </c>
       <c r="BT5" t="n">
         <v>1453</v>
       </c>
       <c r="BU5" t="n">
         <v>1438</v>
       </c>
       <c r="BV5" t="n">
         <v>1403</v>
       </c>
       <c r="BW5" t="n">
         <v>1517</v>
       </c>
       <c r="BX5" t="n">
         <v>1428</v>
       </c>
       <c r="BY5" t="n">
         <v>1443</v>
       </c>
       <c r="BZ5" t="n">
         <v>1450</v>
       </c>
+      <c r="CA5" t="n">
+        <v>1432</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>1407</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>1473</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>1420</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>1450</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>1379</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>1437</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1148</v>
       </c>
       <c r="C6" t="n">
         <v>1167</v>
       </c>
       <c r="D6" t="n">
         <v>1172</v>
       </c>
       <c r="E6" t="n">
         <v>1174</v>
       </c>
       <c r="F6" t="n">
         <v>1173</v>
       </c>
       <c r="G6" t="n">
         <v>1219</v>
       </c>
@@ -2122,64 +2248,85 @@
         <v>1138</v>
       </c>
       <c r="BS6" t="n">
         <v>1121</v>
       </c>
       <c r="BT6" t="n">
         <v>1189</v>
       </c>
       <c r="BU6" t="n">
         <v>1151</v>
       </c>
       <c r="BV6" t="n">
         <v>1144</v>
       </c>
       <c r="BW6" t="n">
         <v>1238</v>
       </c>
       <c r="BX6" t="n">
         <v>1177</v>
       </c>
       <c r="BY6" t="n">
         <v>1189</v>
       </c>
       <c r="BZ6" t="n">
         <v>1190</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>1179</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>1151</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>1184</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>1162</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>1192</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>1143</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>1167</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2221,50 +2368,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2614,50 +2768,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -2852,50 +3041,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -3090,50 +3300,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3328,50 +3559,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>178</v>
       </c>
       <c r="C5" t="n">
         <v>213</v>
       </c>
       <c r="D5" t="n">
         <v>186</v>
       </c>
       <c r="E5" t="n">
         <v>196</v>
       </c>
       <c r="F5" t="n">
         <v>206</v>
       </c>
       <c r="G5" t="n">
         <v>175</v>
       </c>
@@ -3566,50 +3818,71 @@
       </c>
       <c r="BS5" t="n">
         <v>190</v>
       </c>
       <c r="BT5" t="n">
         <v>193</v>
       </c>
       <c r="BU5" t="n">
         <v>175</v>
       </c>
       <c r="BV5" t="n">
         <v>195</v>
       </c>
       <c r="BW5" t="n">
         <v>201</v>
       </c>
       <c r="BX5" t="n">
         <v>220</v>
       </c>
       <c r="BY5" t="n">
         <v>202</v>
       </c>
       <c r="BZ5" t="n">
         <v>202</v>
       </c>
+      <c r="CA5" t="n">
+        <v>204</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>207</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>222</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>205</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>208</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>153</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>191</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>130</v>
       </c>
       <c r="C6" t="n">
         <v>136</v>
       </c>
       <c r="D6" t="n">
         <v>135</v>
       </c>
       <c r="E6" t="n">
         <v>137</v>
       </c>
       <c r="F6" t="n">
         <v>140</v>
       </c>
       <c r="G6" t="n">
         <v>133</v>
       </c>
@@ -3802,65 +4075,86 @@
       <c r="BR6" t="n">
         <v>132</v>
       </c>
       <c r="BS6" t="n">
         <v>124</v>
       </c>
       <c r="BT6" t="n">
         <v>141</v>
       </c>
       <c r="BU6" t="n">
         <v>138</v>
       </c>
       <c r="BV6" t="n">
         <v>132</v>
       </c>
       <c r="BW6" t="n">
         <v>148</v>
       </c>
       <c r="BX6" t="n">
         <v>141</v>
       </c>
       <c r="BY6" t="n">
         <v>137</v>
       </c>
       <c r="BZ6" t="n">
+        <v>141</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>139</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>137</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>132</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>133</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>147</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>133</v>
+      </c>
+      <c r="CG6" t="n">
         <v>141</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3902,50 +4196,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4295,50 +4596,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -4533,50 +4869,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -4771,50 +5128,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -5009,50 +5387,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>112</v>
       </c>
       <c r="C5" t="n">
         <v>136</v>
       </c>
       <c r="D5" t="n">
         <v>116</v>
       </c>
       <c r="E5" t="n">
         <v>173</v>
       </c>
       <c r="F5" t="n">
         <v>148</v>
       </c>
       <c r="G5" t="n">
         <v>104</v>
       </c>
@@ -5247,50 +5646,71 @@
       </c>
       <c r="BS5" t="n">
         <v>95</v>
       </c>
       <c r="BT5" t="n">
         <v>107</v>
       </c>
       <c r="BU5" t="n">
         <v>77</v>
       </c>
       <c r="BV5" t="n">
         <v>96</v>
       </c>
       <c r="BW5" t="n">
         <v>102</v>
       </c>
       <c r="BX5" t="n">
         <v>90</v>
       </c>
       <c r="BY5" t="n">
         <v>97</v>
       </c>
       <c r="BZ5" t="n">
         <v>106</v>
       </c>
+      <c r="CA5" t="n">
+        <v>90</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>98</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>105</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>95</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>99</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>108</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>67</v>
       </c>
       <c r="C6" t="n">
         <v>62</v>
       </c>
       <c r="D6" t="n">
         <v>68</v>
       </c>
       <c r="E6" t="n">
         <v>66</v>
       </c>
       <c r="F6" t="n">
         <v>66</v>
       </c>
       <c r="G6" t="n">
         <v>76</v>
       </c>
@@ -5484,64 +5904,85 @@
         <v>60</v>
       </c>
       <c r="BS6" t="n">
         <v>62</v>
       </c>
       <c r="BT6" t="n">
         <v>68</v>
       </c>
       <c r="BU6" t="n">
         <v>63</v>
       </c>
       <c r="BV6" t="n">
         <v>73</v>
       </c>
       <c r="BW6" t="n">
         <v>60</v>
       </c>
       <c r="BX6" t="n">
         <v>61</v>
       </c>
       <c r="BY6" t="n">
         <v>71</v>
       </c>
       <c r="BZ6" t="n">
         <v>69</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>65</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>66</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>84</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>66</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>60</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>70</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5583,50 +6024,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5976,50 +6424,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -6214,50 +6697,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -6452,50 +6956,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6690,50 +7215,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>416</v>
       </c>
       <c r="C5" t="n">
         <v>484</v>
       </c>
       <c r="D5" t="n">
         <v>377</v>
       </c>
       <c r="E5" t="n">
         <v>430</v>
       </c>
       <c r="F5" t="n">
         <v>522</v>
       </c>
       <c r="G5" t="n">
         <v>381</v>
       </c>
@@ -6928,50 +7474,71 @@
       </c>
       <c r="BS5" t="n">
         <v>396</v>
       </c>
       <c r="BT5" t="n">
         <v>373</v>
       </c>
       <c r="BU5" t="n">
         <v>310</v>
       </c>
       <c r="BV5" t="n">
         <v>379</v>
       </c>
       <c r="BW5" t="n">
         <v>417</v>
       </c>
       <c r="BX5" t="n">
         <v>400</v>
       </c>
       <c r="BY5" t="n">
         <v>401</v>
       </c>
       <c r="BZ5" t="n">
         <v>416</v>
       </c>
+      <c r="CA5" t="n">
+        <v>384</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>380</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>400</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>385</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>420</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>381</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>403</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>328</v>
       </c>
       <c r="C6" t="n">
         <v>320</v>
       </c>
       <c r="D6" t="n">
         <v>297</v>
       </c>
       <c r="E6" t="n">
         <v>321</v>
       </c>
       <c r="F6" t="n">
         <v>333</v>
       </c>
       <c r="G6" t="n">
         <v>338</v>
       </c>
@@ -7165,64 +7732,85 @@
         <v>343</v>
       </c>
       <c r="BS6" t="n">
         <v>323</v>
       </c>
       <c r="BT6" t="n">
         <v>359</v>
       </c>
       <c r="BU6" t="n">
         <v>348</v>
       </c>
       <c r="BV6" t="n">
         <v>346</v>
       </c>
       <c r="BW6" t="n">
         <v>374</v>
       </c>
       <c r="BX6" t="n">
         <v>355</v>
       </c>
       <c r="BY6" t="n">
         <v>359</v>
       </c>
       <c r="BZ6" t="n">
         <v>359</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>356</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>328</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>358</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>350</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>360</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>345</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>352</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7264,50 +7852,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7657,50 +8252,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -7895,50 +8525,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -8133,50 +8784,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8371,50 +9043,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>418</v>
       </c>
       <c r="C5" t="n">
         <v>396</v>
       </c>
       <c r="D5" t="n">
         <v>477</v>
       </c>
       <c r="E5" t="n">
         <v>449</v>
       </c>
       <c r="F5" t="n">
         <v>375</v>
       </c>
       <c r="G5" t="n">
         <v>495</v>
       </c>
@@ -8609,50 +9302,71 @@
       </c>
       <c r="BS5" t="n">
         <v>477</v>
       </c>
       <c r="BT5" t="n">
         <v>501</v>
       </c>
       <c r="BU5" t="n">
         <v>524</v>
       </c>
       <c r="BV5" t="n">
         <v>496</v>
       </c>
       <c r="BW5" t="n">
         <v>522</v>
       </c>
       <c r="BX5" t="n">
         <v>480</v>
       </c>
       <c r="BY5" t="n">
         <v>479</v>
       </c>
       <c r="BZ5" t="n">
         <v>477</v>
       </c>
+      <c r="CA5" t="n">
+        <v>504</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>505</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>509</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>494</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>499</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>510</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>340</v>
       </c>
       <c r="C6" t="n">
         <v>341</v>
       </c>
       <c r="D6" t="n">
         <v>371</v>
       </c>
       <c r="E6" t="n">
         <v>348</v>
       </c>
       <c r="F6" t="n">
         <v>342</v>
       </c>
       <c r="G6" t="n">
         <v>349</v>
       </c>
@@ -8846,64 +9560,85 @@
         <v>341</v>
       </c>
       <c r="BS6" t="n">
         <v>333</v>
       </c>
       <c r="BT6" t="n">
         <v>356</v>
       </c>
       <c r="BU6" t="n">
         <v>346</v>
       </c>
       <c r="BV6" t="n">
         <v>343</v>
       </c>
       <c r="BW6" t="n">
         <v>371</v>
       </c>
       <c r="BX6" t="n">
         <v>352</v>
       </c>
       <c r="BY6" t="n">
         <v>356</v>
       </c>
       <c r="BZ6" t="n">
         <v>356</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>353</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>365</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>355</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>348</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>357</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>343</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>349</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8945,50 +9680,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9338,50 +10080,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -9576,50 +10353,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -9814,50 +10612,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10052,50 +10871,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>348</v>
       </c>
       <c r="C5" t="n">
         <v>367</v>
       </c>
       <c r="D5" t="n">
         <v>356</v>
       </c>
       <c r="E5" t="n">
         <v>373</v>
       </c>
       <c r="F5" t="n">
         <v>372</v>
       </c>
       <c r="G5" t="n">
         <v>395</v>
       </c>
@@ -10290,50 +11130,71 @@
       </c>
       <c r="BS5" t="n">
         <v>337</v>
       </c>
       <c r="BT5" t="n">
         <v>370</v>
       </c>
       <c r="BU5" t="n">
         <v>400</v>
       </c>
       <c r="BV5" t="n">
         <v>343</v>
       </c>
       <c r="BW5" t="n">
         <v>382</v>
       </c>
       <c r="BX5" t="n">
         <v>351</v>
       </c>
       <c r="BY5" t="n">
         <v>358</v>
       </c>
       <c r="BZ5" t="n">
         <v>362</v>
       </c>
+      <c r="CA5" t="n">
+        <v>355</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>344</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>359</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>361</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>339</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>327</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>363</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>286</v>
       </c>
       <c r="C6" t="n">
         <v>314</v>
       </c>
       <c r="D6" t="n">
         <v>324</v>
       </c>
       <c r="E6" t="n">
         <v>314</v>
       </c>
       <c r="F6" t="n">
         <v>301</v>
       </c>
       <c r="G6" t="n">
         <v>335</v>
       </c>
@@ -10527,64 +11388,85 @@
         <v>286</v>
       </c>
       <c r="BS6" t="n">
         <v>285</v>
       </c>
       <c r="BT6" t="n">
         <v>299</v>
       </c>
       <c r="BU6" t="n">
         <v>290</v>
       </c>
       <c r="BV6" t="n">
         <v>288</v>
       </c>
       <c r="BW6" t="n">
         <v>312</v>
       </c>
       <c r="BX6" t="n">
         <v>296</v>
       </c>
       <c r="BY6" t="n">
         <v>299</v>
       </c>
       <c r="BZ6" t="n">
         <v>299</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>297</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>260</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>298</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>293</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>300</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>288</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10626,50 +11508,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11019,50 +11908,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -11257,50 +12181,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -11495,50 +12440,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11733,50 +12699,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>194</v>
       </c>
       <c r="C5" t="n">
         <v>176</v>
       </c>
       <c r="D5" t="n">
         <v>220</v>
       </c>
       <c r="E5" t="n">
         <v>199</v>
       </c>
       <c r="F5" t="n">
         <v>175</v>
       </c>
       <c r="G5" t="n">
         <v>220</v>
       </c>
@@ -11971,50 +12958,71 @@
       </c>
       <c r="BS5" t="n">
         <v>187</v>
       </c>
       <c r="BT5" t="n">
         <v>209</v>
       </c>
       <c r="BU5" t="n">
         <v>204</v>
       </c>
       <c r="BV5" t="n">
         <v>185</v>
       </c>
       <c r="BW5" t="n">
         <v>196</v>
       </c>
       <c r="BX5" t="n">
         <v>197</v>
       </c>
       <c r="BY5" t="n">
         <v>205</v>
       </c>
       <c r="BZ5" t="n">
         <v>195</v>
       </c>
+      <c r="CA5" t="n">
+        <v>189</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>178</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>205</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>180</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>192</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>161</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>190</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>194</v>
       </c>
       <c r="C6" t="n">
         <v>191</v>
       </c>
       <c r="D6" t="n">
         <v>181</v>
       </c>
       <c r="E6" t="n">
         <v>191</v>
       </c>
       <c r="F6" t="n">
         <v>197</v>
       </c>
       <c r="G6" t="n">
         <v>198</v>
       </c>
@@ -12208,64 +13216,85 @@
         <v>167</v>
       </c>
       <c r="BS6" t="n">
         <v>180</v>
       </c>
       <c r="BT6" t="n">
         <v>175</v>
       </c>
       <c r="BU6" t="n">
         <v>168</v>
       </c>
       <c r="BV6" t="n">
         <v>168</v>
       </c>
       <c r="BW6" t="n">
         <v>181</v>
       </c>
       <c r="BX6" t="n">
         <v>173</v>
       </c>
       <c r="BY6" t="n">
         <v>175</v>
       </c>
       <c r="BZ6" t="n">
         <v>175</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>173</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>199</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>174</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>171</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>175</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>168</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12307,50 +13336,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12700,50 +13736,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12938,50 +14009,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
@@ -13176,50 +14268,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.97</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.97</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.95</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.93</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.9399999999999999</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13414,50 +14527,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>493</v>
       </c>
       <c r="C5" t="n">
         <v>554</v>
       </c>
       <c r="D5" t="n">
         <v>534</v>
       </c>
       <c r="E5" t="n">
         <v>516</v>
       </c>
       <c r="F5" t="n">
         <v>526</v>
       </c>
       <c r="G5" t="n">
         <v>520</v>
       </c>
@@ -13652,50 +14786,71 @@
       </c>
       <c r="BS5" t="n">
         <v>484</v>
       </c>
       <c r="BT5" t="n">
         <v>516</v>
       </c>
       <c r="BU5" t="n">
         <v>487</v>
       </c>
       <c r="BV5" t="n">
         <v>487</v>
       </c>
       <c r="BW5" t="n">
         <v>550</v>
       </c>
       <c r="BX5" t="n">
         <v>506</v>
       </c>
       <c r="BY5" t="n">
         <v>521</v>
       </c>
       <c r="BZ5" t="n">
         <v>537</v>
       </c>
+      <c r="CA5" t="n">
+        <v>517</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>497</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>514</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>500</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>532</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>460</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>523</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>395</v>
       </c>
       <c r="C6" t="n">
         <v>412</v>
       </c>
       <c r="D6" t="n">
         <v>392</v>
       </c>
       <c r="E6" t="n">
         <v>390</v>
       </c>
       <c r="F6" t="n">
         <v>386</v>
       </c>
       <c r="G6" t="n">
         <v>400</v>
       </c>
@@ -13889,64 +15044,85 @@
         <v>389</v>
       </c>
       <c r="BS6" t="n">
         <v>375</v>
       </c>
       <c r="BT6" t="n">
         <v>409</v>
       </c>
       <c r="BU6" t="n">
         <v>388</v>
       </c>
       <c r="BV6" t="n">
         <v>402</v>
       </c>
       <c r="BW6" t="n">
         <v>439</v>
       </c>
       <c r="BX6" t="n">
         <v>420</v>
       </c>
       <c r="BY6" t="n">
         <v>421</v>
       </c>
       <c r="BZ6" t="n">
         <v>429</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>409</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>401</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>413</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>403</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>401</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>393</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13988,50 +15164,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14381,50 +15564,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -14619,50 +15837,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -14857,50 +16096,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -15095,50 +16355,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>440</v>
       </c>
       <c r="C5" t="n">
         <v>440</v>
       </c>
       <c r="D5" t="n">
         <v>465</v>
       </c>
       <c r="E5" t="n">
         <v>484</v>
       </c>
       <c r="F5" t="n">
         <v>462</v>
       </c>
       <c r="G5" t="n">
         <v>517</v>
       </c>
@@ -15333,50 +16614,71 @@
       </c>
       <c r="BS5" t="n">
         <v>488</v>
       </c>
       <c r="BT5" t="n">
         <v>504</v>
       </c>
       <c r="BU5" t="n">
         <v>526</v>
       </c>
       <c r="BV5" t="n">
         <v>517</v>
       </c>
       <c r="BW5" t="n">
         <v>521</v>
       </c>
       <c r="BX5" t="n">
         <v>472</v>
       </c>
       <c r="BY5" t="n">
         <v>504</v>
       </c>
       <c r="BZ5" t="n">
         <v>471</v>
       </c>
+      <c r="CA5" t="n">
+        <v>489</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>491</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>514</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>491</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>475</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>492</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>501</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>336</v>
       </c>
       <c r="C6" t="n">
         <v>319</v>
       </c>
       <c r="D6" t="n">
         <v>355</v>
       </c>
       <c r="E6" t="n">
         <v>362</v>
       </c>
       <c r="F6" t="n">
         <v>360</v>
       </c>
       <c r="G6" t="n">
         <v>385</v>
       </c>
@@ -15570,64 +16872,85 @@
         <v>327</v>
       </c>
       <c r="BS6" t="n">
         <v>320</v>
       </c>
       <c r="BT6" t="n">
         <v>336</v>
       </c>
       <c r="BU6" t="n">
         <v>336</v>
       </c>
       <c r="BV6" t="n">
         <v>308</v>
       </c>
       <c r="BW6" t="n">
         <v>332</v>
       </c>
       <c r="BX6" t="n">
         <v>302</v>
       </c>
       <c r="BY6" t="n">
         <v>311</v>
       </c>
       <c r="BZ6" t="n">
         <v>302</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>326</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>317</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>321</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>320</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>358</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>332</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>322</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15669,50 +16992,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16062,50 +17392,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.89</v>
       </c>
@@ -16300,50 +17665,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.84</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -16538,50 +17924,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16776,50 +18183,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>443</v>
       </c>
       <c r="C5" t="n">
         <v>429</v>
       </c>
       <c r="D5" t="n">
         <v>431</v>
       </c>
       <c r="E5" t="n">
         <v>451</v>
       </c>
       <c r="F5" t="n">
         <v>456</v>
       </c>
       <c r="G5" t="n">
         <v>454</v>
       </c>
@@ -17014,50 +18442,71 @@
       </c>
       <c r="BS5" t="n">
         <v>425</v>
       </c>
       <c r="BT5" t="n">
         <v>433</v>
       </c>
       <c r="BU5" t="n">
         <v>425</v>
       </c>
       <c r="BV5" t="n">
         <v>399</v>
       </c>
       <c r="BW5" t="n">
         <v>446</v>
       </c>
       <c r="BX5" t="n">
         <v>450</v>
       </c>
       <c r="BY5" t="n">
         <v>418</v>
       </c>
       <c r="BZ5" t="n">
         <v>442</v>
       </c>
+      <c r="CA5" t="n">
+        <v>426</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>419</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>445</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>429</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>443</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>427</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>413</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>417</v>
       </c>
       <c r="C6" t="n">
         <v>436</v>
       </c>
       <c r="D6" t="n">
         <v>425</v>
       </c>
       <c r="E6" t="n">
         <v>422</v>
       </c>
       <c r="F6" t="n">
         <v>427</v>
       </c>
       <c r="G6" t="n">
         <v>434</v>
       </c>
@@ -17251,64 +18700,85 @@
         <v>421</v>
       </c>
       <c r="BS6" t="n">
         <v>426</v>
       </c>
       <c r="BT6" t="n">
         <v>444</v>
       </c>
       <c r="BU6" t="n">
         <v>426</v>
       </c>
       <c r="BV6" t="n">
         <v>434</v>
       </c>
       <c r="BW6" t="n">
         <v>467</v>
       </c>
       <c r="BX6" t="n">
         <v>455</v>
       </c>
       <c r="BY6" t="n">
         <v>458</v>
       </c>
       <c r="BZ6" t="n">
         <v>459</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>444</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>432</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>450</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>438</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>434</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>418</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>440</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17350,50 +18820,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17743,50 +19220,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -17981,50 +19493,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -18219,50 +19752,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18457,50 +20011,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>261</v>
       </c>
       <c r="C5" t="n">
         <v>267</v>
       </c>
       <c r="D5" t="n">
         <v>260</v>
       </c>
       <c r="E5" t="n">
         <v>302</v>
       </c>
       <c r="F5" t="n">
         <v>303</v>
       </c>
       <c r="G5" t="n">
         <v>256</v>
       </c>
@@ -18695,50 +20270,71 @@
       </c>
       <c r="BS5" t="n">
         <v>274</v>
       </c>
       <c r="BT5" t="n">
         <v>270</v>
       </c>
       <c r="BU5" t="n">
         <v>272</v>
       </c>
       <c r="BV5" t="n">
         <v>266</v>
       </c>
       <c r="BW5" t="n">
         <v>309</v>
       </c>
       <c r="BX5" t="n">
         <v>279</v>
       </c>
       <c r="BY5" t="n">
         <v>261</v>
       </c>
       <c r="BZ5" t="n">
         <v>274</v>
       </c>
+      <c r="CA5" t="n">
+        <v>300</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>273</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>296</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>280</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>294</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>234</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>282</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>177</v>
       </c>
       <c r="C6" t="n">
         <v>182</v>
       </c>
       <c r="D6" t="n">
         <v>180</v>
       </c>
       <c r="E6" t="n">
         <v>180</v>
       </c>
       <c r="F6" t="n">
         <v>181</v>
       </c>
       <c r="G6" t="n">
         <v>191</v>
       </c>
@@ -18932,64 +20528,85 @@
         <v>177</v>
       </c>
       <c r="BS6" t="n">
         <v>172</v>
       </c>
       <c r="BT6" t="n">
         <v>185</v>
       </c>
       <c r="BU6" t="n">
         <v>194</v>
       </c>
       <c r="BV6" t="n">
         <v>178</v>
       </c>
       <c r="BW6" t="n">
         <v>193</v>
       </c>
       <c r="BX6" t="n">
         <v>183</v>
       </c>
       <c r="BY6" t="n">
         <v>185</v>
       </c>
       <c r="BZ6" t="n">
         <v>186</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>184</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>179</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>185</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>181</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>186</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>178</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19031,50 +20648,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19424,50 +21048,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -19662,50 +21321,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -19900,50 +21580,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20138,50 +21839,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>306</v>
       </c>
       <c r="C5" t="n">
         <v>332</v>
       </c>
       <c r="D5" t="n">
         <v>289</v>
       </c>
       <c r="E5" t="n">
         <v>293</v>
       </c>
       <c r="F5" t="n">
         <v>296</v>
       </c>
       <c r="G5" t="n">
         <v>340</v>
       </c>
@@ -20376,50 +22098,71 @@
       </c>
       <c r="BS5" t="n">
         <v>333</v>
       </c>
       <c r="BT5" t="n">
         <v>315</v>
       </c>
       <c r="BU5" t="n">
         <v>291</v>
       </c>
       <c r="BV5" t="n">
         <v>354</v>
       </c>
       <c r="BW5" t="n">
         <v>384</v>
       </c>
       <c r="BX5" t="n">
         <v>346</v>
       </c>
       <c r="BY5" t="n">
         <v>357</v>
       </c>
       <c r="BZ5" t="n">
         <v>353</v>
       </c>
+      <c r="CA5" t="n">
+        <v>346</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>355</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>379</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>345</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>360</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>324</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>344</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>264</v>
       </c>
       <c r="C6" t="n">
         <v>268</v>
       </c>
       <c r="D6" t="n">
         <v>271</v>
       </c>
       <c r="E6" t="n">
         <v>270</v>
       </c>
       <c r="F6" t="n">
         <v>270</v>
       </c>
       <c r="G6" t="n">
         <v>280</v>
       </c>
@@ -20613,64 +22356,85 @@
         <v>261</v>
       </c>
       <c r="BS6" t="n">
         <v>251</v>
       </c>
       <c r="BT6" t="n">
         <v>273</v>
       </c>
       <c r="BU6" t="n">
         <v>257</v>
       </c>
       <c r="BV6" t="n">
         <v>263</v>
       </c>
       <c r="BW6" t="n">
         <v>284</v>
       </c>
       <c r="BX6" t="n">
         <v>270</v>
       </c>
       <c r="BY6" t="n">
         <v>273</v>
       </c>
       <c r="BZ6" t="n">
         <v>273</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>270</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>264</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>272</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>267</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>273</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>262</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20712,50 +22476,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21105,50 +22876,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -21343,50 +23149,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -21581,50 +23408,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -21819,50 +23667,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>470</v>
       </c>
       <c r="C5" t="n">
         <v>472</v>
       </c>
       <c r="D5" t="n">
         <v>498</v>
       </c>
       <c r="E5" t="n">
         <v>496</v>
       </c>
       <c r="F5" t="n">
         <v>478</v>
       </c>
       <c r="G5" t="n">
         <v>516</v>
       </c>
@@ -22057,50 +23926,71 @@
       </c>
       <c r="BS5" t="n">
         <v>454</v>
       </c>
       <c r="BT5" t="n">
         <v>505</v>
       </c>
       <c r="BU5" t="n">
         <v>515</v>
       </c>
       <c r="BV5" t="n">
         <v>445</v>
       </c>
       <c r="BW5" t="n">
         <v>473</v>
       </c>
       <c r="BX5" t="n">
         <v>467</v>
       </c>
       <c r="BY5" t="n">
         <v>474</v>
       </c>
       <c r="BZ5" t="n">
         <v>485</v>
       </c>
+      <c r="CA5" t="n">
+        <v>443</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>431</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>455</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>458</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>458</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>475</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>463</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>401</v>
       </c>
       <c r="C6" t="n">
         <v>408</v>
       </c>
       <c r="D6" t="n">
         <v>411</v>
       </c>
       <c r="E6" t="n">
         <v>410</v>
       </c>
       <c r="F6" t="n">
         <v>410</v>
       </c>
       <c r="G6" t="n">
         <v>422</v>
       </c>
@@ -22294,64 +24184,85 @@
         <v>396</v>
       </c>
       <c r="BS6" t="n">
         <v>406</v>
       </c>
       <c r="BT6" t="n">
         <v>414</v>
       </c>
       <c r="BU6" t="n">
         <v>393</v>
       </c>
       <c r="BV6" t="n">
         <v>398</v>
       </c>
       <c r="BW6" t="n">
         <v>430</v>
       </c>
       <c r="BX6" t="n">
         <v>410</v>
       </c>
       <c r="BY6" t="n">
         <v>414</v>
       </c>
       <c r="BZ6" t="n">
         <v>415</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>411</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>401</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>412</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>405</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>415</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>398</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>406</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22393,50 +24304,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22786,50 +24704,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -23024,50 +24977,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -23262,50 +25236,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -23500,50 +25495,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>339</v>
       </c>
       <c r="C5" t="n">
         <v>352</v>
       </c>
       <c r="D5" t="n">
         <v>383</v>
       </c>
       <c r="E5" t="n">
         <v>360</v>
       </c>
       <c r="F5" t="n">
         <v>367</v>
       </c>
       <c r="G5" t="n">
         <v>379</v>
       </c>
@@ -23738,50 +25754,71 @@
       </c>
       <c r="BS5" t="n">
         <v>336</v>
       </c>
       <c r="BT5" t="n">
         <v>363</v>
       </c>
       <c r="BU5" t="n">
         <v>360</v>
       </c>
       <c r="BV5" t="n">
         <v>338</v>
       </c>
       <c r="BW5" t="n">
         <v>351</v>
       </c>
       <c r="BX5" t="n">
         <v>336</v>
       </c>
       <c r="BY5" t="n">
         <v>351</v>
       </c>
       <c r="BZ5" t="n">
         <v>338</v>
       </c>
+      <c r="CA5" t="n">
+        <v>343</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>348</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>343</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>337</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>338</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>346</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>348</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>306</v>
       </c>
       <c r="C6" t="n">
         <v>308</v>
       </c>
       <c r="D6" t="n">
         <v>310</v>
       </c>
       <c r="E6" t="n">
         <v>314</v>
       </c>
       <c r="F6" t="n">
         <v>313</v>
       </c>
       <c r="G6" t="n">
         <v>325</v>
       </c>
@@ -23975,64 +26012,85 @@
         <v>303</v>
       </c>
       <c r="BS6" t="n">
         <v>291</v>
       </c>
       <c r="BT6" t="n">
         <v>317</v>
       </c>
       <c r="BU6" t="n">
         <v>307</v>
       </c>
       <c r="BV6" t="n">
         <v>305</v>
       </c>
       <c r="BW6" t="n">
         <v>330</v>
       </c>
       <c r="BX6" t="n">
         <v>313</v>
       </c>
       <c r="BY6" t="n">
         <v>317</v>
       </c>
       <c r="BZ6" t="n">
         <v>317</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>314</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>307</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>315</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>308</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>318</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>304</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24074,50 +26132,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24467,50 +26532,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -24705,50 +26805,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -24943,50 +27064,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -25181,50 +27323,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>626</v>
       </c>
       <c r="C5" t="n">
         <v>686</v>
       </c>
       <c r="D5" t="n">
         <v>646</v>
       </c>
       <c r="E5" t="n">
         <v>700</v>
       </c>
       <c r="F5" t="n">
         <v>716</v>
       </c>
       <c r="G5" t="n">
         <v>661</v>
       </c>
@@ -25419,50 +27582,71 @@
       </c>
       <c r="BS5" t="n">
         <v>642</v>
       </c>
       <c r="BT5" t="n">
         <v>653</v>
       </c>
       <c r="BU5" t="n">
         <v>695</v>
       </c>
       <c r="BV5" t="n">
         <v>672</v>
       </c>
       <c r="BW5" t="n">
         <v>717</v>
       </c>
       <c r="BX5" t="n">
         <v>667</v>
       </c>
       <c r="BY5" t="n">
         <v>683</v>
       </c>
       <c r="BZ5" t="n">
         <v>665</v>
       </c>
+      <c r="CA5" t="n">
+        <v>683</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>655</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>681</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>663</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>673</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>647</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>670</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>538</v>
       </c>
       <c r="C6" t="n">
         <v>545</v>
       </c>
       <c r="D6" t="n">
         <v>551</v>
       </c>
       <c r="E6" t="n">
         <v>552</v>
       </c>
       <c r="F6" t="n">
         <v>548</v>
       </c>
       <c r="G6" t="n">
         <v>569</v>
       </c>
@@ -25656,64 +27840,85 @@
         <v>533</v>
       </c>
       <c r="BS6" t="n">
         <v>544</v>
       </c>
       <c r="BT6" t="n">
         <v>557</v>
       </c>
       <c r="BU6" t="n">
         <v>553</v>
       </c>
       <c r="BV6" t="n">
         <v>536</v>
       </c>
       <c r="BW6" t="n">
         <v>581</v>
       </c>
       <c r="BX6" t="n">
         <v>551</v>
       </c>
       <c r="BY6" t="n">
         <v>557</v>
       </c>
       <c r="BZ6" t="n">
         <v>558</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>552</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>539</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>555</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>545</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>559</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>535</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>547</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25755,50 +27960,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26148,50 +28360,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -26386,50 +28633,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -26624,50 +28892,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -26862,50 +29151,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>750</v>
       </c>
       <c r="C5" t="n">
         <v>737</v>
       </c>
       <c r="D5" t="n">
         <v>784</v>
       </c>
       <c r="E5" t="n">
         <v>751</v>
       </c>
       <c r="F5" t="n">
         <v>728</v>
       </c>
       <c r="G5" t="n">
         <v>830</v>
       </c>
@@ -27100,50 +29410,71 @@
       </c>
       <c r="BS5" t="n">
         <v>755</v>
       </c>
       <c r="BT5" t="n">
         <v>800</v>
       </c>
       <c r="BU5" t="n">
         <v>743</v>
       </c>
       <c r="BV5" t="n">
         <v>731</v>
       </c>
       <c r="BW5" t="n">
         <v>800</v>
       </c>
       <c r="BX5" t="n">
         <v>761</v>
       </c>
       <c r="BY5" t="n">
         <v>760</v>
       </c>
       <c r="BZ5" t="n">
         <v>785</v>
       </c>
+      <c r="CA5" t="n">
+        <v>749</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>752</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>792</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>757</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>777</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>732</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>767</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>609</v>
       </c>
       <c r="C6" t="n">
         <v>622</v>
       </c>
       <c r="D6" t="n">
         <v>621</v>
       </c>
       <c r="E6" t="n">
         <v>622</v>
       </c>
       <c r="F6" t="n">
         <v>625</v>
       </c>
       <c r="G6" t="n">
         <v>649</v>
       </c>
@@ -27337,64 +29668,85 @@
         <v>604</v>
       </c>
       <c r="BS6" t="n">
         <v>577</v>
       </c>
       <c r="BT6" t="n">
         <v>632</v>
       </c>
       <c r="BU6" t="n">
         <v>599</v>
       </c>
       <c r="BV6" t="n">
         <v>608</v>
       </c>
       <c r="BW6" t="n">
         <v>657</v>
       </c>
       <c r="BX6" t="n">
         <v>625</v>
       </c>
       <c r="BY6" t="n">
         <v>632</v>
       </c>
       <c r="BZ6" t="n">
         <v>632</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>626</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>612</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>629</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>617</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>634</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>608</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>620</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27436,50 +29788,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27829,50 +30188,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -28067,50 +30461,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -28305,50 +30720,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -28543,50 +30979,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>917</v>
       </c>
       <c r="C5" t="n">
         <v>891</v>
       </c>
       <c r="D5" t="n">
         <v>959</v>
       </c>
       <c r="E5" t="n">
         <v>901</v>
       </c>
       <c r="F5" t="n">
         <v>915</v>
       </c>
       <c r="G5" t="n">
         <v>1029</v>
       </c>
@@ -28781,50 +31238,71 @@
       </c>
       <c r="BS5" t="n">
         <v>937</v>
       </c>
       <c r="BT5" t="n">
         <v>978</v>
       </c>
       <c r="BU5" t="n">
         <v>1026</v>
       </c>
       <c r="BV5" t="n">
         <v>951</v>
       </c>
       <c r="BW5" t="n">
         <v>1029</v>
       </c>
       <c r="BX5" t="n">
         <v>939</v>
       </c>
       <c r="BY5" t="n">
         <v>973</v>
       </c>
       <c r="BZ5" t="n">
         <v>971</v>
       </c>
+      <c r="CA5" t="n">
+        <v>962</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>943</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>967</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>953</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>972</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>966</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>990</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>813</v>
       </c>
       <c r="C6" t="n">
         <v>825</v>
       </c>
       <c r="D6" t="n">
         <v>828</v>
       </c>
       <c r="E6" t="n">
         <v>830</v>
       </c>
       <c r="F6" t="n">
         <v>830</v>
       </c>
       <c r="G6" t="n">
         <v>862</v>
       </c>
@@ -29018,64 +31496,85 @@
         <v>806</v>
       </c>
       <c r="BS6" t="n">
         <v>803</v>
       </c>
       <c r="BT6" t="n">
         <v>842</v>
       </c>
       <c r="BU6" t="n">
         <v>814</v>
       </c>
       <c r="BV6" t="n">
         <v>811</v>
       </c>
       <c r="BW6" t="n">
         <v>878</v>
       </c>
       <c r="BX6" t="n">
         <v>834</v>
       </c>
       <c r="BY6" t="n">
         <v>843</v>
       </c>
       <c r="BZ6" t="n">
         <v>843</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>835</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>816</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>838</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>823</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>845</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>810</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>827</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BZ6"/>
+  <dimension ref="A1:CG6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29117,50 +31616,57 @@
     <col width="14" customWidth="1" min="54" max="54"/>
     <col width="14" customWidth="1" min="55" max="55"/>
     <col width="14" customWidth="1" min="56" max="56"/>
     <col width="14" customWidth="1" min="57" max="57"/>
     <col width="14" customWidth="1" min="58" max="58"/>
     <col width="14" customWidth="1" min="59" max="59"/>
     <col width="14" customWidth="1" min="60" max="60"/>
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
+    <col width="14" customWidth="1" min="79" max="79"/>
+    <col width="14" customWidth="1" min="80" max="80"/>
+    <col width="14" customWidth="1" min="81" max="81"/>
+    <col width="14" customWidth="1" min="82" max="82"/>
+    <col width="14" customWidth="1" min="83" max="83"/>
+    <col width="14" customWidth="1" min="84" max="84"/>
+    <col width="14" customWidth="1" min="85" max="85"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29510,50 +32016,85 @@
       <c r="BV1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
       <c r="BW1" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="BX1" t="inlineStr">
         <is>
           <t>2026-06-29</t>
         </is>
       </c>
       <c r="BY1" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="BZ1" t="inlineStr">
         <is>
           <t>2026-07-13</t>
         </is>
       </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -29748,50 +32289,71 @@
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CA2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CE2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CF2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.78</v>
       </c>
@@ -29986,50 +32548,71 @@
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.85</v>
       </c>
+      <c r="CA3" s="1" t="n">
+        <v>0.85</v>
+      </c>
+      <c r="CB3" s="1" t="n">
+        <v>0.85</v>
+      </c>
+      <c r="CC3" s="1" t="n">
+        <v>0.89</v>
+      </c>
+      <c r="CD3" s="1" t="n">
+        <v>0.89</v>
+      </c>
+      <c r="CE3" s="1" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="CG3" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -30224,50 +32807,71 @@
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CA4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CB4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CC4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CD4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CE4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CF4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CG4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>169</v>
       </c>
       <c r="C5" t="n">
         <v>183</v>
       </c>
       <c r="D5" t="n">
         <v>169</v>
       </c>
       <c r="E5" t="n">
         <v>181</v>
       </c>
       <c r="F5" t="n">
         <v>175</v>
       </c>
       <c r="G5" t="n">
         <v>183</v>
       </c>
@@ -30462,50 +33066,71 @@
       </c>
       <c r="BS5" t="n">
         <v>175</v>
       </c>
       <c r="BT5" t="n">
         <v>175</v>
       </c>
       <c r="BU5" t="n">
         <v>160</v>
       </c>
       <c r="BV5" t="n">
         <v>161</v>
       </c>
       <c r="BW5" t="n">
         <v>185</v>
       </c>
       <c r="BX5" t="n">
         <v>179</v>
       </c>
       <c r="BY5" t="n">
         <v>171</v>
       </c>
       <c r="BZ5" t="n">
         <v>171</v>
       </c>
+      <c r="CA5" t="n">
+        <v>176</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>159</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>179</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>167</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>171</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>152</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>138</v>
       </c>
       <c r="C6" t="n">
         <v>143</v>
       </c>
       <c r="D6" t="n">
         <v>141</v>
       </c>
       <c r="E6" t="n">
         <v>141</v>
       </c>
       <c r="F6" t="n">
         <v>136</v>
       </c>
       <c r="G6" t="n">
         <v>147</v>
       </c>
@@ -30699,46 +33324,67 @@
         <v>140</v>
       </c>
       <c r="BS6" t="n">
         <v>131</v>
       </c>
       <c r="BT6" t="n">
         <v>138</v>
       </c>
       <c r="BU6" t="n">
         <v>135</v>
       </c>
       <c r="BV6" t="n">
         <v>128</v>
       </c>
       <c r="BW6" t="n">
         <v>152</v>
       </c>
       <c r="BX6" t="n">
         <v>140</v>
       </c>
       <c r="BY6" t="n">
         <v>139</v>
       </c>
       <c r="BZ6" t="n">
         <v>137</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>139</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>132</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>130</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>140</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>141</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>130</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>