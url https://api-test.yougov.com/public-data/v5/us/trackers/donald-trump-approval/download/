--- v2 (2026-09-02)
+++ v3 (2026-10-24)
@@ -454,51 +454,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -547,50 +547,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -975,50 +982,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -1234,50 +1276,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -1493,50 +1556,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1752,50 +1836,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1376</v>
       </c>
       <c r="C5" t="n">
         <v>1423</v>
       </c>
       <c r="D5" t="n">
         <v>1430</v>
       </c>
       <c r="E5" t="n">
         <v>1451</v>
       </c>
       <c r="F5" t="n">
         <v>1444</v>
       </c>
       <c r="G5" t="n">
         <v>1491</v>
       </c>
@@ -2011,50 +2116,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>1450</v>
       </c>
       <c r="CA5" t="n">
         <v>1432</v>
       </c>
       <c r="CB5" t="n">
         <v>1407</v>
       </c>
       <c r="CC5" t="n">
         <v>1473</v>
       </c>
       <c r="CD5" t="n">
         <v>1420</v>
       </c>
       <c r="CE5" t="n">
         <v>1450</v>
       </c>
       <c r="CF5" t="n">
         <v>1379</v>
       </c>
       <c r="CG5" t="n">
         <v>1437</v>
       </c>
+      <c r="CH5" t="n">
+        <v>1449</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>1434</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>1372</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>1403</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>1353</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>1384</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>1501</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1148</v>
       </c>
       <c r="C6" t="n">
         <v>1167</v>
       </c>
       <c r="D6" t="n">
         <v>1172</v>
       </c>
       <c r="E6" t="n">
         <v>1174</v>
       </c>
       <c r="F6" t="n">
         <v>1173</v>
       </c>
       <c r="G6" t="n">
         <v>1219</v>
       </c>
@@ -2269,64 +2395,85 @@
         <v>1189</v>
       </c>
       <c r="BZ6" t="n">
         <v>1190</v>
       </c>
       <c r="CA6" t="n">
         <v>1179</v>
       </c>
       <c r="CB6" t="n">
         <v>1151</v>
       </c>
       <c r="CC6" t="n">
         <v>1184</v>
       </c>
       <c r="CD6" t="n">
         <v>1162</v>
       </c>
       <c r="CE6" t="n">
         <v>1192</v>
       </c>
       <c r="CF6" t="n">
         <v>1143</v>
       </c>
       <c r="CG6" t="n">
         <v>1167</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>1189</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>1179</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>1146</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>1149</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>1118</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>1136</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>1501</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2375,50 +2522,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2803,50 +2957,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -3062,50 +3251,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -3321,50 +3531,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3580,50 +3811,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>178</v>
       </c>
       <c r="C5" t="n">
         <v>213</v>
       </c>
       <c r="D5" t="n">
         <v>186</v>
       </c>
       <c r="E5" t="n">
         <v>196</v>
       </c>
       <c r="F5" t="n">
         <v>206</v>
       </c>
       <c r="G5" t="n">
         <v>175</v>
       </c>
@@ -3839,50 +4091,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>202</v>
       </c>
       <c r="CA5" t="n">
         <v>204</v>
       </c>
       <c r="CB5" t="n">
         <v>207</v>
       </c>
       <c r="CC5" t="n">
         <v>222</v>
       </c>
       <c r="CD5" t="n">
         <v>205</v>
       </c>
       <c r="CE5" t="n">
         <v>208</v>
       </c>
       <c r="CF5" t="n">
         <v>153</v>
       </c>
       <c r="CG5" t="n">
         <v>191</v>
       </c>
+      <c r="CH5" t="n">
+        <v>218</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>203</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>194</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>189</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>196</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>192</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>176</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>130</v>
       </c>
       <c r="C6" t="n">
         <v>136</v>
       </c>
       <c r="D6" t="n">
         <v>135</v>
       </c>
       <c r="E6" t="n">
         <v>137</v>
       </c>
       <c r="F6" t="n">
         <v>140</v>
       </c>
       <c r="G6" t="n">
         <v>133</v>
       </c>
@@ -4097,64 +4370,85 @@
         <v>137</v>
       </c>
       <c r="BZ6" t="n">
         <v>141</v>
       </c>
       <c r="CA6" t="n">
         <v>139</v>
       </c>
       <c r="CB6" t="n">
         <v>137</v>
       </c>
       <c r="CC6" t="n">
         <v>132</v>
       </c>
       <c r="CD6" t="n">
         <v>133</v>
       </c>
       <c r="CE6" t="n">
         <v>147</v>
       </c>
       <c r="CF6" t="n">
         <v>133</v>
       </c>
       <c r="CG6" t="n">
         <v>141</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>135</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>143</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>132</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>134</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>130</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>127</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4203,50 +4497,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4631,50 +4932,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -4890,50 +5226,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -5149,50 +5506,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -5408,50 +5786,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>112</v>
       </c>
       <c r="C5" t="n">
         <v>136</v>
       </c>
       <c r="D5" t="n">
         <v>116</v>
       </c>
       <c r="E5" t="n">
         <v>173</v>
       </c>
       <c r="F5" t="n">
         <v>148</v>
       </c>
       <c r="G5" t="n">
         <v>104</v>
       </c>
@@ -5667,50 +6066,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>106</v>
       </c>
       <c r="CA5" t="n">
         <v>90</v>
       </c>
       <c r="CB5" t="n">
         <v>98</v>
       </c>
       <c r="CC5" t="n">
         <v>105</v>
       </c>
       <c r="CD5" t="n">
         <v>95</v>
       </c>
       <c r="CE5" t="n">
         <v>99</v>
       </c>
       <c r="CF5" t="n">
         <v>108</v>
       </c>
       <c r="CG5" t="n">
         <v>93</v>
       </c>
+      <c r="CH5" t="n">
+        <v>80</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>101</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>83</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>94</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>76</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>84</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>107</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>67</v>
       </c>
       <c r="C6" t="n">
         <v>62</v>
       </c>
       <c r="D6" t="n">
         <v>68</v>
       </c>
       <c r="E6" t="n">
         <v>66</v>
       </c>
       <c r="F6" t="n">
         <v>66</v>
       </c>
       <c r="G6" t="n">
         <v>76</v>
       </c>
@@ -5925,64 +6345,85 @@
         <v>71</v>
       </c>
       <c r="BZ6" t="n">
         <v>69</v>
       </c>
       <c r="CA6" t="n">
         <v>65</v>
       </c>
       <c r="CB6" t="n">
         <v>66</v>
       </c>
       <c r="CC6" t="n">
         <v>84</v>
       </c>
       <c r="CD6" t="n">
         <v>66</v>
       </c>
       <c r="CE6" t="n">
         <v>60</v>
       </c>
       <c r="CF6" t="n">
         <v>70</v>
       </c>
       <c r="CG6" t="n">
         <v>54</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>74</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>63</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>61</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>66</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>52</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>63</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6031,50 +6472,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6459,50 +6907,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -6718,50 +7201,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -6977,50 +7481,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7236,50 +7761,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>416</v>
       </c>
       <c r="C5" t="n">
         <v>484</v>
       </c>
       <c r="D5" t="n">
         <v>377</v>
       </c>
       <c r="E5" t="n">
         <v>430</v>
       </c>
       <c r="F5" t="n">
         <v>522</v>
       </c>
       <c r="G5" t="n">
         <v>381</v>
       </c>
@@ -7495,50 +8041,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>416</v>
       </c>
       <c r="CA5" t="n">
         <v>384</v>
       </c>
       <c r="CB5" t="n">
         <v>380</v>
       </c>
       <c r="CC5" t="n">
         <v>400</v>
       </c>
       <c r="CD5" t="n">
         <v>385</v>
       </c>
       <c r="CE5" t="n">
         <v>420</v>
       </c>
       <c r="CF5" t="n">
         <v>381</v>
       </c>
       <c r="CG5" t="n">
         <v>403</v>
       </c>
+      <c r="CH5" t="n">
+        <v>404</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>418</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>362</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>372</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>388</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>370</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>345</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>328</v>
       </c>
       <c r="C6" t="n">
         <v>320</v>
       </c>
       <c r="D6" t="n">
         <v>297</v>
       </c>
       <c r="E6" t="n">
         <v>321</v>
       </c>
       <c r="F6" t="n">
         <v>333</v>
       </c>
       <c r="G6" t="n">
         <v>338</v>
       </c>
@@ -7753,64 +8320,85 @@
         <v>359</v>
       </c>
       <c r="BZ6" t="n">
         <v>359</v>
       </c>
       <c r="CA6" t="n">
         <v>356</v>
       </c>
       <c r="CB6" t="n">
         <v>328</v>
       </c>
       <c r="CC6" t="n">
         <v>358</v>
       </c>
       <c r="CD6" t="n">
         <v>350</v>
       </c>
       <c r="CE6" t="n">
         <v>360</v>
       </c>
       <c r="CF6" t="n">
         <v>345</v>
       </c>
       <c r="CG6" t="n">
         <v>352</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>359</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>356</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>346</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>347</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>337</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>343</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>453</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7859,50 +8447,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8287,50 +8882,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -8546,50 +9176,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -8805,50 +9456,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9064,50 +9736,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>418</v>
       </c>
       <c r="C5" t="n">
         <v>396</v>
       </c>
       <c r="D5" t="n">
         <v>477</v>
       </c>
       <c r="E5" t="n">
         <v>449</v>
       </c>
       <c r="F5" t="n">
         <v>375</v>
       </c>
       <c r="G5" t="n">
         <v>495</v>
       </c>
@@ -9323,50 +10016,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>477</v>
       </c>
       <c r="CA5" t="n">
         <v>504</v>
       </c>
       <c r="CB5" t="n">
         <v>505</v>
       </c>
       <c r="CC5" t="n">
         <v>509</v>
       </c>
       <c r="CD5" t="n">
         <v>494</v>
       </c>
       <c r="CE5" t="n">
         <v>499</v>
       </c>
       <c r="CF5" t="n">
         <v>510</v>
       </c>
       <c r="CG5" t="n">
         <v>481</v>
       </c>
+      <c r="CH5" t="n">
+        <v>507</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>500</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>488</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>491</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>467</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>548</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>514</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>340</v>
       </c>
       <c r="C6" t="n">
         <v>341</v>
       </c>
       <c r="D6" t="n">
         <v>371</v>
       </c>
       <c r="E6" t="n">
         <v>348</v>
       </c>
       <c r="F6" t="n">
         <v>342</v>
       </c>
       <c r="G6" t="n">
         <v>349</v>
       </c>
@@ -9581,64 +10295,85 @@
         <v>356</v>
       </c>
       <c r="BZ6" t="n">
         <v>356</v>
       </c>
       <c r="CA6" t="n">
         <v>353</v>
       </c>
       <c r="CB6" t="n">
         <v>365</v>
       </c>
       <c r="CC6" t="n">
         <v>355</v>
       </c>
       <c r="CD6" t="n">
         <v>348</v>
       </c>
       <c r="CE6" t="n">
         <v>357</v>
       </c>
       <c r="CF6" t="n">
         <v>343</v>
       </c>
       <c r="CG6" t="n">
         <v>349</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>356</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>353</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>343</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>344</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>335</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>340</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9687,50 +10422,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10115,50 +10857,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -10374,50 +11151,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -10633,50 +11431,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10892,50 +11711,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>348</v>
       </c>
       <c r="C5" t="n">
         <v>367</v>
       </c>
       <c r="D5" t="n">
         <v>356</v>
       </c>
       <c r="E5" t="n">
         <v>373</v>
       </c>
       <c r="F5" t="n">
         <v>372</v>
       </c>
       <c r="G5" t="n">
         <v>395</v>
       </c>
@@ -11151,50 +11991,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>362</v>
       </c>
       <c r="CA5" t="n">
         <v>355</v>
       </c>
       <c r="CB5" t="n">
         <v>344</v>
       </c>
       <c r="CC5" t="n">
         <v>359</v>
       </c>
       <c r="CD5" t="n">
         <v>361</v>
       </c>
       <c r="CE5" t="n">
         <v>339</v>
       </c>
       <c r="CF5" t="n">
         <v>327</v>
       </c>
       <c r="CG5" t="n">
         <v>363</v>
       </c>
+      <c r="CH5" t="n">
+        <v>353</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>337</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>346</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>348</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>322</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>299</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>417</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>286</v>
       </c>
       <c r="C6" t="n">
         <v>314</v>
       </c>
       <c r="D6" t="n">
         <v>324</v>
       </c>
       <c r="E6" t="n">
         <v>314</v>
       </c>
       <c r="F6" t="n">
         <v>301</v>
       </c>
       <c r="G6" t="n">
         <v>335</v>
       </c>
@@ -11409,64 +12270,85 @@
         <v>299</v>
       </c>
       <c r="BZ6" t="n">
         <v>299</v>
       </c>
       <c r="CA6" t="n">
         <v>297</v>
       </c>
       <c r="CB6" t="n">
         <v>260</v>
       </c>
       <c r="CC6" t="n">
         <v>298</v>
       </c>
       <c r="CD6" t="n">
         <v>293</v>
       </c>
       <c r="CE6" t="n">
         <v>300</v>
       </c>
       <c r="CF6" t="n">
         <v>288</v>
       </c>
       <c r="CG6" t="n">
         <v>294</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>299</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>297</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>289</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>289</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>281</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>286</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11515,50 +12397,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11943,50 +12832,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -12202,50 +13126,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -12461,50 +13406,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12720,50 +13686,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>194</v>
       </c>
       <c r="C5" t="n">
         <v>176</v>
       </c>
       <c r="D5" t="n">
         <v>220</v>
       </c>
       <c r="E5" t="n">
         <v>199</v>
       </c>
       <c r="F5" t="n">
         <v>175</v>
       </c>
       <c r="G5" t="n">
         <v>220</v>
       </c>
@@ -12979,50 +13966,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>195</v>
       </c>
       <c r="CA5" t="n">
         <v>189</v>
       </c>
       <c r="CB5" t="n">
         <v>178</v>
       </c>
       <c r="CC5" t="n">
         <v>205</v>
       </c>
       <c r="CD5" t="n">
         <v>180</v>
       </c>
       <c r="CE5" t="n">
         <v>192</v>
       </c>
       <c r="CF5" t="n">
         <v>161</v>
       </c>
       <c r="CG5" t="n">
         <v>190</v>
       </c>
+      <c r="CH5" t="n">
+        <v>185</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>179</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>176</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>192</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>176</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>167</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>225</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>194</v>
       </c>
       <c r="C6" t="n">
         <v>191</v>
       </c>
       <c r="D6" t="n">
         <v>181</v>
       </c>
       <c r="E6" t="n">
         <v>191</v>
       </c>
       <c r="F6" t="n">
         <v>197</v>
       </c>
       <c r="G6" t="n">
         <v>198</v>
       </c>
@@ -13237,64 +14245,85 @@
         <v>175</v>
       </c>
       <c r="BZ6" t="n">
         <v>175</v>
       </c>
       <c r="CA6" t="n">
         <v>173</v>
       </c>
       <c r="CB6" t="n">
         <v>199</v>
       </c>
       <c r="CC6" t="n">
         <v>174</v>
       </c>
       <c r="CD6" t="n">
         <v>171</v>
       </c>
       <c r="CE6" t="n">
         <v>175</v>
       </c>
       <c r="CF6" t="n">
         <v>168</v>
       </c>
       <c r="CG6" t="n">
         <v>171</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>175</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>173</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>168</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>169</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>164</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>167</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13343,50 +14372,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13771,50 +14807,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14030,50 +15101,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
@@ -14289,50 +15381,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.97</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.9399999999999999</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.95</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14548,50 +15661,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>493</v>
       </c>
       <c r="C5" t="n">
         <v>554</v>
       </c>
       <c r="D5" t="n">
         <v>534</v>
       </c>
       <c r="E5" t="n">
         <v>516</v>
       </c>
       <c r="F5" t="n">
         <v>526</v>
       </c>
       <c r="G5" t="n">
         <v>520</v>
       </c>
@@ -14807,50 +15941,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>537</v>
       </c>
       <c r="CA5" t="n">
         <v>517</v>
       </c>
       <c r="CB5" t="n">
         <v>497</v>
       </c>
       <c r="CC5" t="n">
         <v>514</v>
       </c>
       <c r="CD5" t="n">
         <v>500</v>
       </c>
       <c r="CE5" t="n">
         <v>532</v>
       </c>
       <c r="CF5" t="n">
         <v>460</v>
       </c>
       <c r="CG5" t="n">
         <v>523</v>
       </c>
+      <c r="CH5" t="n">
+        <v>521</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>508</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>480</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>474</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>508</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>488</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>555</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>395</v>
       </c>
       <c r="C6" t="n">
         <v>412</v>
       </c>
       <c r="D6" t="n">
         <v>392</v>
       </c>
       <c r="E6" t="n">
         <v>390</v>
       </c>
       <c r="F6" t="n">
         <v>386</v>
       </c>
       <c r="G6" t="n">
         <v>400</v>
       </c>
@@ -15065,64 +16220,85 @@
         <v>421</v>
       </c>
       <c r="BZ6" t="n">
         <v>429</v>
       </c>
       <c r="CA6" t="n">
         <v>409</v>
       </c>
       <c r="CB6" t="n">
         <v>401</v>
       </c>
       <c r="CC6" t="n">
         <v>413</v>
       </c>
       <c r="CD6" t="n">
         <v>403</v>
       </c>
       <c r="CE6" t="n">
         <v>401</v>
       </c>
       <c r="CF6" t="n">
         <v>393</v>
       </c>
       <c r="CG6" t="n">
         <v>405</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>408</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>403</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>405</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>394</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>388</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>392</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>501</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15171,50 +16347,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15599,50 +16782,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -15858,50 +17076,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -16117,50 +17356,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16376,50 +17636,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>440</v>
       </c>
       <c r="C5" t="n">
         <v>440</v>
       </c>
       <c r="D5" t="n">
         <v>465</v>
       </c>
       <c r="E5" t="n">
         <v>484</v>
       </c>
       <c r="F5" t="n">
         <v>462</v>
       </c>
       <c r="G5" t="n">
         <v>517</v>
       </c>
@@ -16635,50 +17916,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>471</v>
       </c>
       <c r="CA5" t="n">
         <v>489</v>
       </c>
       <c r="CB5" t="n">
         <v>491</v>
       </c>
       <c r="CC5" t="n">
         <v>514</v>
       </c>
       <c r="CD5" t="n">
         <v>491</v>
       </c>
       <c r="CE5" t="n">
         <v>475</v>
       </c>
       <c r="CF5" t="n">
         <v>492</v>
       </c>
       <c r="CG5" t="n">
         <v>501</v>
       </c>
+      <c r="CH5" t="n">
+        <v>509</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>494</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>467</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>497</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>427</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>506</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>494</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>336</v>
       </c>
       <c r="C6" t="n">
         <v>319</v>
       </c>
       <c r="D6" t="n">
         <v>355</v>
       </c>
       <c r="E6" t="n">
         <v>362</v>
       </c>
       <c r="F6" t="n">
         <v>360</v>
       </c>
       <c r="G6" t="n">
         <v>385</v>
       </c>
@@ -16893,64 +18195,85 @@
         <v>311</v>
       </c>
       <c r="BZ6" t="n">
         <v>302</v>
       </c>
       <c r="CA6" t="n">
         <v>326</v>
       </c>
       <c r="CB6" t="n">
         <v>317</v>
       </c>
       <c r="CC6" t="n">
         <v>321</v>
       </c>
       <c r="CD6" t="n">
         <v>320</v>
       </c>
       <c r="CE6" t="n">
         <v>358</v>
       </c>
       <c r="CF6" t="n">
         <v>332</v>
       </c>
       <c r="CG6" t="n">
         <v>322</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>347</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>339</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>316</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>325</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>309</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>329</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16999,50 +18322,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17427,50 +18757,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.89</v>
       </c>
@@ -17686,50 +19051,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.79</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.87</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -17945,50 +19331,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -18204,50 +19611,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>443</v>
       </c>
       <c r="C5" t="n">
         <v>429</v>
       </c>
       <c r="D5" t="n">
         <v>431</v>
       </c>
       <c r="E5" t="n">
         <v>451</v>
       </c>
       <c r="F5" t="n">
         <v>456</v>
       </c>
       <c r="G5" t="n">
         <v>454</v>
       </c>
@@ -18463,50 +19891,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>442</v>
       </c>
       <c r="CA5" t="n">
         <v>426</v>
       </c>
       <c r="CB5" t="n">
         <v>419</v>
       </c>
       <c r="CC5" t="n">
         <v>445</v>
       </c>
       <c r="CD5" t="n">
         <v>429</v>
       </c>
       <c r="CE5" t="n">
         <v>443</v>
       </c>
       <c r="CF5" t="n">
         <v>427</v>
       </c>
       <c r="CG5" t="n">
         <v>413</v>
       </c>
+      <c r="CH5" t="n">
+        <v>419</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>432</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>425</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>432</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>418</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>390</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>452</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>417</v>
       </c>
       <c r="C6" t="n">
         <v>436</v>
       </c>
       <c r="D6" t="n">
         <v>425</v>
       </c>
       <c r="E6" t="n">
         <v>422</v>
       </c>
       <c r="F6" t="n">
         <v>427</v>
       </c>
       <c r="G6" t="n">
         <v>434</v>
       </c>
@@ -18721,64 +20170,85 @@
         <v>458</v>
       </c>
       <c r="BZ6" t="n">
         <v>459</v>
       </c>
       <c r="CA6" t="n">
         <v>444</v>
       </c>
       <c r="CB6" t="n">
         <v>432</v>
       </c>
       <c r="CC6" t="n">
         <v>450</v>
       </c>
       <c r="CD6" t="n">
         <v>438</v>
       </c>
       <c r="CE6" t="n">
         <v>434</v>
       </c>
       <c r="CF6" t="n">
         <v>418</v>
       </c>
       <c r="CG6" t="n">
         <v>440</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>434</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>437</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>425</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>430</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>422</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>415</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>548</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18827,50 +20297,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19255,50 +20732,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -19514,50 +21026,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -19773,50 +21306,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20032,50 +21586,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>261</v>
       </c>
       <c r="C5" t="n">
         <v>267</v>
       </c>
       <c r="D5" t="n">
         <v>260</v>
       </c>
       <c r="E5" t="n">
         <v>302</v>
       </c>
       <c r="F5" t="n">
         <v>303</v>
       </c>
       <c r="G5" t="n">
         <v>256</v>
       </c>
@@ -20291,50 +21866,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>274</v>
       </c>
       <c r="CA5" t="n">
         <v>300</v>
       </c>
       <c r="CB5" t="n">
         <v>273</v>
       </c>
       <c r="CC5" t="n">
         <v>296</v>
       </c>
       <c r="CD5" t="n">
         <v>280</v>
       </c>
       <c r="CE5" t="n">
         <v>294</v>
       </c>
       <c r="CF5" t="n">
         <v>234</v>
       </c>
       <c r="CG5" t="n">
         <v>282</v>
       </c>
+      <c r="CH5" t="n">
+        <v>278</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>289</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>237</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>244</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>253</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>256</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>207</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>177</v>
       </c>
       <c r="C6" t="n">
         <v>182</v>
       </c>
       <c r="D6" t="n">
         <v>180</v>
       </c>
       <c r="E6" t="n">
         <v>180</v>
       </c>
       <c r="F6" t="n">
         <v>181</v>
       </c>
       <c r="G6" t="n">
         <v>191</v>
       </c>
@@ -20549,64 +22145,85 @@
         <v>185</v>
       </c>
       <c r="BZ6" t="n">
         <v>186</v>
       </c>
       <c r="CA6" t="n">
         <v>184</v>
       </c>
       <c r="CB6" t="n">
         <v>179</v>
       </c>
       <c r="CC6" t="n">
         <v>185</v>
       </c>
       <c r="CD6" t="n">
         <v>181</v>
       </c>
       <c r="CE6" t="n">
         <v>186</v>
       </c>
       <c r="CF6" t="n">
         <v>178</v>
       </c>
       <c r="CG6" t="n">
         <v>182</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>185</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>184</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>178</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>179</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>174</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>177</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20655,50 +22272,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21083,50 +22707,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -21342,50 +23001,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -21601,50 +23281,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21860,50 +23561,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>306</v>
       </c>
       <c r="C5" t="n">
         <v>332</v>
       </c>
       <c r="D5" t="n">
         <v>289</v>
       </c>
       <c r="E5" t="n">
         <v>293</v>
       </c>
       <c r="F5" t="n">
         <v>296</v>
       </c>
       <c r="G5" t="n">
         <v>340</v>
       </c>
@@ -22119,50 +23841,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>353</v>
       </c>
       <c r="CA5" t="n">
         <v>346</v>
       </c>
       <c r="CB5" t="n">
         <v>355</v>
       </c>
       <c r="CC5" t="n">
         <v>379</v>
       </c>
       <c r="CD5" t="n">
         <v>345</v>
       </c>
       <c r="CE5" t="n">
         <v>360</v>
       </c>
       <c r="CF5" t="n">
         <v>324</v>
       </c>
       <c r="CG5" t="n">
         <v>344</v>
       </c>
+      <c r="CH5" t="n">
+        <v>372</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>341</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>339</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>343</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>323</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>330</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>338</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>264</v>
       </c>
       <c r="C6" t="n">
         <v>268</v>
       </c>
       <c r="D6" t="n">
         <v>271</v>
       </c>
       <c r="E6" t="n">
         <v>270</v>
       </c>
       <c r="F6" t="n">
         <v>270</v>
       </c>
       <c r="G6" t="n">
         <v>280</v>
       </c>
@@ -22377,64 +24120,85 @@
         <v>273</v>
       </c>
       <c r="BZ6" t="n">
         <v>273</v>
       </c>
       <c r="CA6" t="n">
         <v>270</v>
       </c>
       <c r="CB6" t="n">
         <v>264</v>
       </c>
       <c r="CC6" t="n">
         <v>272</v>
       </c>
       <c r="CD6" t="n">
         <v>267</v>
       </c>
       <c r="CE6" t="n">
         <v>273</v>
       </c>
       <c r="CF6" t="n">
         <v>262</v>
       </c>
       <c r="CG6" t="n">
         <v>268</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>273</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>270</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>263</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>263</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>257</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>261</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22483,50 +24247,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22911,50 +24682,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -23170,50 +24976,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -23429,50 +25256,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -23688,50 +25536,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>470</v>
       </c>
       <c r="C5" t="n">
         <v>472</v>
       </c>
       <c r="D5" t="n">
         <v>498</v>
       </c>
       <c r="E5" t="n">
         <v>496</v>
       </c>
       <c r="F5" t="n">
         <v>478</v>
       </c>
       <c r="G5" t="n">
         <v>516</v>
       </c>
@@ -23947,50 +25816,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>485</v>
       </c>
       <c r="CA5" t="n">
         <v>443</v>
       </c>
       <c r="CB5" t="n">
         <v>431</v>
       </c>
       <c r="CC5" t="n">
         <v>455</v>
       </c>
       <c r="CD5" t="n">
         <v>458</v>
       </c>
       <c r="CE5" t="n">
         <v>458</v>
       </c>
       <c r="CF5" t="n">
         <v>475</v>
       </c>
       <c r="CG5" t="n">
         <v>463</v>
       </c>
+      <c r="CH5" t="n">
+        <v>456</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>464</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>449</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>451</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>429</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>424</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>537</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>401</v>
       </c>
       <c r="C6" t="n">
         <v>408</v>
       </c>
       <c r="D6" t="n">
         <v>411</v>
       </c>
       <c r="E6" t="n">
         <v>410</v>
       </c>
       <c r="F6" t="n">
         <v>410</v>
       </c>
       <c r="G6" t="n">
         <v>422</v>
       </c>
@@ -24205,64 +26095,85 @@
         <v>414</v>
       </c>
       <c r="BZ6" t="n">
         <v>415</v>
       </c>
       <c r="CA6" t="n">
         <v>411</v>
       </c>
       <c r="CB6" t="n">
         <v>401</v>
       </c>
       <c r="CC6" t="n">
         <v>412</v>
       </c>
       <c r="CD6" t="n">
         <v>405</v>
       </c>
       <c r="CE6" t="n">
         <v>415</v>
       </c>
       <c r="CF6" t="n">
         <v>398</v>
       </c>
       <c r="CG6" t="n">
         <v>406</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>414</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>411</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>399</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>400</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>389</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>396</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>484</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24311,50 +26222,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24739,50 +26657,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -24998,50 +26951,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -25257,50 +27231,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -25516,50 +27511,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>339</v>
       </c>
       <c r="C5" t="n">
         <v>352</v>
       </c>
       <c r="D5" t="n">
         <v>383</v>
       </c>
       <c r="E5" t="n">
         <v>360</v>
       </c>
       <c r="F5" t="n">
         <v>367</v>
       </c>
       <c r="G5" t="n">
         <v>379</v>
       </c>
@@ -25775,50 +27791,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>338</v>
       </c>
       <c r="CA5" t="n">
         <v>343</v>
       </c>
       <c r="CB5" t="n">
         <v>348</v>
       </c>
       <c r="CC5" t="n">
         <v>343</v>
       </c>
       <c r="CD5" t="n">
         <v>337</v>
       </c>
       <c r="CE5" t="n">
         <v>338</v>
       </c>
       <c r="CF5" t="n">
         <v>346</v>
       </c>
       <c r="CG5" t="n">
         <v>348</v>
       </c>
+      <c r="CH5" t="n">
+        <v>343</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>340</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>347</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>365</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>348</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>374</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>419</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>306</v>
       </c>
       <c r="C6" t="n">
         <v>308</v>
       </c>
       <c r="D6" t="n">
         <v>310</v>
       </c>
       <c r="E6" t="n">
         <v>314</v>
       </c>
       <c r="F6" t="n">
         <v>313</v>
       </c>
       <c r="G6" t="n">
         <v>325</v>
       </c>
@@ -26033,64 +28070,85 @@
         <v>317</v>
       </c>
       <c r="BZ6" t="n">
         <v>317</v>
       </c>
       <c r="CA6" t="n">
         <v>314</v>
       </c>
       <c r="CB6" t="n">
         <v>307</v>
       </c>
       <c r="CC6" t="n">
         <v>315</v>
       </c>
       <c r="CD6" t="n">
         <v>308</v>
       </c>
       <c r="CE6" t="n">
         <v>318</v>
       </c>
       <c r="CF6" t="n">
         <v>304</v>
       </c>
       <c r="CG6" t="n">
         <v>311</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>317</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>314</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>305</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>306</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>298</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>302</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26139,50 +28197,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26567,50 +28632,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -26826,50 +28926,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -27085,50 +29206,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -27344,50 +29486,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>626</v>
       </c>
       <c r="C5" t="n">
         <v>686</v>
       </c>
       <c r="D5" t="n">
         <v>646</v>
       </c>
       <c r="E5" t="n">
         <v>700</v>
       </c>
       <c r="F5" t="n">
         <v>716</v>
       </c>
       <c r="G5" t="n">
         <v>661</v>
       </c>
@@ -27603,50 +29766,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>665</v>
       </c>
       <c r="CA5" t="n">
         <v>683</v>
       </c>
       <c r="CB5" t="n">
         <v>655</v>
       </c>
       <c r="CC5" t="n">
         <v>681</v>
       </c>
       <c r="CD5" t="n">
         <v>663</v>
       </c>
       <c r="CE5" t="n">
         <v>673</v>
       </c>
       <c r="CF5" t="n">
         <v>647</v>
       </c>
       <c r="CG5" t="n">
         <v>670</v>
       </c>
+      <c r="CH5" t="n">
+        <v>683</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>671</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>627</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>659</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>650</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>580</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>665</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>538</v>
       </c>
       <c r="C6" t="n">
         <v>545</v>
       </c>
       <c r="D6" t="n">
         <v>551</v>
       </c>
       <c r="E6" t="n">
         <v>552</v>
       </c>
       <c r="F6" t="n">
         <v>548</v>
       </c>
       <c r="G6" t="n">
         <v>569</v>
       </c>
@@ -27861,64 +30045,85 @@
         <v>557</v>
       </c>
       <c r="BZ6" t="n">
         <v>558</v>
       </c>
       <c r="CA6" t="n">
         <v>552</v>
       </c>
       <c r="CB6" t="n">
         <v>539</v>
       </c>
       <c r="CC6" t="n">
         <v>555</v>
       </c>
       <c r="CD6" t="n">
         <v>545</v>
       </c>
       <c r="CE6" t="n">
         <v>559</v>
       </c>
       <c r="CF6" t="n">
         <v>535</v>
       </c>
       <c r="CG6" t="n">
         <v>547</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>557</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>553</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>537</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>538</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>524</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>532</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>705</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27967,50 +30172,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28395,50 +30607,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -28654,50 +30901,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -28913,50 +31181,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -29172,50 +31461,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>750</v>
       </c>
       <c r="C5" t="n">
         <v>737</v>
       </c>
       <c r="D5" t="n">
         <v>784</v>
       </c>
       <c r="E5" t="n">
         <v>751</v>
       </c>
       <c r="F5" t="n">
         <v>728</v>
       </c>
       <c r="G5" t="n">
         <v>830</v>
       </c>
@@ -29431,50 +31741,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>785</v>
       </c>
       <c r="CA5" t="n">
         <v>749</v>
       </c>
       <c r="CB5" t="n">
         <v>752</v>
       </c>
       <c r="CC5" t="n">
         <v>792</v>
       </c>
       <c r="CD5" t="n">
         <v>757</v>
       </c>
       <c r="CE5" t="n">
         <v>777</v>
       </c>
       <c r="CF5" t="n">
         <v>732</v>
       </c>
       <c r="CG5" t="n">
         <v>767</v>
       </c>
+      <c r="CH5" t="n">
+        <v>766</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>763</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>745</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>744</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>703</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>804</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>836</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>609</v>
       </c>
       <c r="C6" t="n">
         <v>622</v>
       </c>
       <c r="D6" t="n">
         <v>621</v>
       </c>
       <c r="E6" t="n">
         <v>622</v>
       </c>
       <c r="F6" t="n">
         <v>625</v>
       </c>
       <c r="G6" t="n">
         <v>649</v>
       </c>
@@ -29689,64 +32020,85 @@
         <v>632</v>
       </c>
       <c r="BZ6" t="n">
         <v>632</v>
       </c>
       <c r="CA6" t="n">
         <v>626</v>
       </c>
       <c r="CB6" t="n">
         <v>612</v>
       </c>
       <c r="CC6" t="n">
         <v>629</v>
       </c>
       <c r="CD6" t="n">
         <v>617</v>
       </c>
       <c r="CE6" t="n">
         <v>634</v>
       </c>
       <c r="CF6" t="n">
         <v>608</v>
       </c>
       <c r="CG6" t="n">
         <v>620</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>632</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>627</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>609</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>611</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>594</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>604</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>796</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29795,50 +32147,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30223,50 +32582,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -30482,50 +32876,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -30741,50 +33156,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -31000,50 +33436,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>917</v>
       </c>
       <c r="C5" t="n">
         <v>891</v>
       </c>
       <c r="D5" t="n">
         <v>959</v>
       </c>
       <c r="E5" t="n">
         <v>901</v>
       </c>
       <c r="F5" t="n">
         <v>915</v>
       </c>
       <c r="G5" t="n">
         <v>1029</v>
       </c>
@@ -31259,50 +33716,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>971</v>
       </c>
       <c r="CA5" t="n">
         <v>962</v>
       </c>
       <c r="CB5" t="n">
         <v>943</v>
       </c>
       <c r="CC5" t="n">
         <v>967</v>
       </c>
       <c r="CD5" t="n">
         <v>953</v>
       </c>
       <c r="CE5" t="n">
         <v>972</v>
       </c>
       <c r="CF5" t="n">
         <v>966</v>
       </c>
       <c r="CG5" t="n">
         <v>990</v>
       </c>
+      <c r="CH5" t="n">
+        <v>976</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>953</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>932</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>949</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>913</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>934</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>1048</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>813</v>
       </c>
       <c r="C6" t="n">
         <v>825</v>
       </c>
       <c r="D6" t="n">
         <v>828</v>
       </c>
       <c r="E6" t="n">
         <v>830</v>
       </c>
       <c r="F6" t="n">
         <v>830</v>
       </c>
       <c r="G6" t="n">
         <v>862</v>
       </c>
@@ -31517,64 +33995,85 @@
         <v>843</v>
       </c>
       <c r="BZ6" t="n">
         <v>843</v>
       </c>
       <c r="CA6" t="n">
         <v>835</v>
       </c>
       <c r="CB6" t="n">
         <v>816</v>
       </c>
       <c r="CC6" t="n">
         <v>838</v>
       </c>
       <c r="CD6" t="n">
         <v>823</v>
       </c>
       <c r="CE6" t="n">
         <v>845</v>
       </c>
       <c r="CF6" t="n">
         <v>810</v>
       </c>
       <c r="CG6" t="n">
         <v>827</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>843</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>836</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>812</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>814</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>792</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>805</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CG6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31623,50 +34122,57 @@
     <col width="14" customWidth="1" min="61" max="61"/>
     <col width="14" customWidth="1" min="62" max="62"/>
     <col width="14" customWidth="1" min="63" max="63"/>
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
+    <col width="14" customWidth="1" min="86" max="86"/>
+    <col width="14" customWidth="1" min="87" max="87"/>
+    <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you approve or disapprove of the way Donald Trump is handling his job as President?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -32051,50 +34557,85 @@
       <c r="CC1" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="CD1" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="CE1" t="inlineStr">
         <is>
           <t>2026-08-17</t>
         </is>
       </c>
       <c r="CF1" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Approve</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -32310,50 +34851,71 @@
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CH2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CI2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Disapprove</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.78</v>
       </c>
@@ -32569,50 +35131,71 @@
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="CH3" s="1" t="n">
+        <v>0.85</v>
+      </c>
+      <c r="CI3" s="1" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="CJ3" s="1" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.87</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.84</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -32828,50 +35411,71 @@
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CH4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CI4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CJ4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>169</v>
       </c>
       <c r="C5" t="n">
         <v>183</v>
       </c>
       <c r="D5" t="n">
         <v>169</v>
       </c>
       <c r="E5" t="n">
         <v>181</v>
       </c>
       <c r="F5" t="n">
         <v>175</v>
       </c>
       <c r="G5" t="n">
         <v>183</v>
       </c>
@@ -33087,50 +35691,71 @@
       </c>
       <c r="BZ5" t="n">
         <v>171</v>
       </c>
       <c r="CA5" t="n">
         <v>176</v>
       </c>
       <c r="CB5" t="n">
         <v>159</v>
       </c>
       <c r="CC5" t="n">
         <v>179</v>
       </c>
       <c r="CD5" t="n">
         <v>167</v>
       </c>
       <c r="CE5" t="n">
         <v>171</v>
       </c>
       <c r="CF5" t="n">
         <v>152</v>
       </c>
       <c r="CG5" t="n">
         <v>163</v>
       </c>
+      <c r="CH5" t="n">
+        <v>175</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>177</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>163</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>171</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>168</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>174</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>138</v>
       </c>
       <c r="C6" t="n">
         <v>143</v>
       </c>
       <c r="D6" t="n">
         <v>141</v>
       </c>
       <c r="E6" t="n">
         <v>141</v>
       </c>
       <c r="F6" t="n">
         <v>136</v>
       </c>
       <c r="G6" t="n">
         <v>147</v>
       </c>
@@ -33345,46 +35970,67 @@
         <v>139</v>
       </c>
       <c r="BZ6" t="n">
         <v>137</v>
       </c>
       <c r="CA6" t="n">
         <v>139</v>
       </c>
       <c r="CB6" t="n">
         <v>132</v>
       </c>
       <c r="CC6" t="n">
         <v>130</v>
       </c>
       <c r="CD6" t="n">
         <v>140</v>
       </c>
       <c r="CE6" t="n">
         <v>141</v>
       </c>
       <c r="CF6" t="n">
         <v>130</v>
       </c>
       <c r="CG6" t="n">
         <v>144</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>138</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>138</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>140</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>134</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>144</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>141</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>