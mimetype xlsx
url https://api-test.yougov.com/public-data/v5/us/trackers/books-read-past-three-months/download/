--- v0 (2026-04-15)
+++ v1 (2026-07-01)
@@ -460,81 +460,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -609,50 +610,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -680,50 +686,53 @@
       <c r="O2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="X2" s="1" t="n">
         <v>0.31</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -753,50 +762,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
@@ -824,50 +836,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -895,50 +910,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
@@ -966,50 +984,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
@@ -1037,50 +1058,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1110,50 +1134,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1183,50 +1210,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1256,50 +1286,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1329,50 +1362,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1402,50 +1438,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1007</v>
       </c>
       <c r="C13" t="n">
         <v>1047</v>
       </c>
       <c r="D13" t="n">
         <v>1006</v>
       </c>
       <c r="E13" t="n">
         <v>1057</v>
       </c>
       <c r="F13" t="n">
         <v>1009</v>
       </c>
       <c r="G13" t="n">
         <v>965</v>
       </c>
@@ -1475,50 +1514,53 @@
       </c>
       <c r="P13" t="n">
         <v>1040</v>
       </c>
       <c r="Q13" t="n">
         <v>1036</v>
       </c>
       <c r="R13" t="n">
         <v>1003</v>
       </c>
       <c r="S13" t="n">
         <v>1005</v>
       </c>
       <c r="T13" t="n">
         <v>1015</v>
       </c>
       <c r="U13" t="n">
         <v>1009</v>
       </c>
       <c r="V13" t="n">
         <v>1005</v>
       </c>
       <c r="W13" t="n">
         <v>1006</v>
       </c>
+      <c r="X13" t="n">
+        <v>1007</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1007</v>
       </c>
       <c r="C14" t="n">
         <v>1047</v>
       </c>
       <c r="D14" t="n">
         <v>1006</v>
       </c>
       <c r="E14" t="n">
         <v>1057</v>
       </c>
       <c r="F14" t="n">
         <v>1009</v>
       </c>
       <c r="G14" t="n">
         <v>965</v>
       </c>
@@ -1547,94 +1589,98 @@
         <v>1016</v>
       </c>
       <c r="P14" t="n">
         <v>1040</v>
       </c>
       <c r="Q14" t="n">
         <v>1036</v>
       </c>
       <c r="R14" t="n">
         <v>1003</v>
       </c>
       <c r="S14" t="n">
         <v>1005</v>
       </c>
       <c r="T14" t="n">
         <v>1015</v>
       </c>
       <c r="U14" t="n">
         <v>1009</v>
       </c>
       <c r="V14" t="n">
         <v>1005</v>
       </c>
       <c r="W14" t="n">
         <v>1006</v>
+      </c>
+      <c r="X14" t="n">
+        <v>1007</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1709,50 +1755,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -1781,50 +1832,53 @@
         <v>0.36</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.35</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.29</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -1853,50 +1907,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.16</v>
@@ -1924,50 +1981,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -1995,50 +2055,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
@@ -2066,50 +2129,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
@@ -2137,50 +2203,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -2210,50 +2279,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -2283,50 +2355,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2356,50 +2431,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2429,50 +2507,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2502,50 +2583,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>166</v>
       </c>
       <c r="C13" t="n">
         <v>168</v>
       </c>
       <c r="D13" t="n">
         <v>156</v>
       </c>
       <c r="E13" t="n">
         <v>159</v>
       </c>
       <c r="F13" t="n">
         <v>149</v>
       </c>
       <c r="G13" t="n">
         <v>124</v>
       </c>
@@ -2575,50 +2659,53 @@
       </c>
       <c r="P13" t="n">
         <v>131</v>
       </c>
       <c r="Q13" t="n">
         <v>164</v>
       </c>
       <c r="R13" t="n">
         <v>139</v>
       </c>
       <c r="S13" t="n">
         <v>153</v>
       </c>
       <c r="T13" t="n">
         <v>154</v>
       </c>
       <c r="U13" t="n">
         <v>158</v>
       </c>
       <c r="V13" t="n">
         <v>163</v>
       </c>
       <c r="W13" t="n">
         <v>150</v>
       </c>
+      <c r="X13" t="n">
+        <v>145</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>158</v>
       </c>
       <c r="C14" t="n">
         <v>164</v>
       </c>
       <c r="D14" t="n">
         <v>157</v>
       </c>
       <c r="E14" t="n">
         <v>165</v>
       </c>
       <c r="F14" t="n">
         <v>158</v>
       </c>
       <c r="G14" t="n">
         <v>151</v>
       </c>
@@ -2647,94 +2734,98 @@
         <v>159</v>
       </c>
       <c r="P14" t="n">
         <v>163</v>
       </c>
       <c r="Q14" t="n">
         <v>162</v>
       </c>
       <c r="R14" t="n">
         <v>157</v>
       </c>
       <c r="S14" t="n">
         <v>157</v>
       </c>
       <c r="T14" t="n">
         <v>159</v>
       </c>
       <c r="U14" t="n">
         <v>158</v>
       </c>
       <c r="V14" t="n">
         <v>157</v>
       </c>
       <c r="W14" t="n">
         <v>157</v>
+      </c>
+      <c r="X14" t="n">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2809,50 +2900,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -2881,50 +2977,53 @@
         <v>0.24</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.28</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.31</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -2953,50 +3052,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.22</v>
@@ -3024,50 +3126,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.12</v>
@@ -3095,50 +3200,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.22</v>
@@ -3166,50 +3274,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -3237,50 +3348,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3310,50 +3424,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -3383,50 +3500,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
@@ -3456,50 +3576,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -3529,50 +3652,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3602,50 +3728,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>26</v>
       </c>
       <c r="C13" t="n">
         <v>29</v>
       </c>
       <c r="D13" t="n">
         <v>25</v>
       </c>
       <c r="E13" t="n">
         <v>29</v>
       </c>
       <c r="F13" t="n">
         <v>35</v>
       </c>
       <c r="G13" t="n">
         <v>26</v>
       </c>
@@ -3675,50 +3804,53 @@
       </c>
       <c r="P13" t="n">
         <v>28</v>
       </c>
       <c r="Q13" t="n">
         <v>25</v>
       </c>
       <c r="R13" t="n">
         <v>24</v>
       </c>
       <c r="S13" t="n">
         <v>30</v>
       </c>
       <c r="T13" t="n">
         <v>28</v>
       </c>
       <c r="U13" t="n">
         <v>36</v>
       </c>
       <c r="V13" t="n">
         <v>43</v>
       </c>
       <c r="W13" t="n">
         <v>26</v>
       </c>
+      <c r="X13" t="n">
+        <v>23</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>27</v>
       </c>
       <c r="C14" t="n">
         <v>27</v>
       </c>
       <c r="D14" t="n">
         <v>24</v>
       </c>
       <c r="E14" t="n">
         <v>28</v>
       </c>
       <c r="F14" t="n">
         <v>35</v>
       </c>
       <c r="G14" t="n">
         <v>25</v>
       </c>
@@ -3747,94 +3879,98 @@
         <v>28</v>
       </c>
       <c r="P14" t="n">
         <v>27</v>
       </c>
       <c r="Q14" t="n">
         <v>26</v>
       </c>
       <c r="R14" t="n">
         <v>24</v>
       </c>
       <c r="S14" t="n">
         <v>29</v>
       </c>
       <c r="T14" t="n">
         <v>28</v>
       </c>
       <c r="U14" t="n">
         <v>39</v>
       </c>
       <c r="V14" t="n">
         <v>43</v>
       </c>
       <c r="W14" t="n">
         <v>26</v>
+      </c>
+      <c r="X14" t="n">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3909,50 +4045,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -3981,50 +4122,53 @@
         <v>0.12</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.36</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -4053,50 +4197,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
@@ -4124,50 +4271,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.24</v>
@@ -4195,50 +4345,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.22</v>
@@ -4266,50 +4419,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -4337,50 +4493,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -4410,50 +4569,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4483,50 +4645,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4556,50 +4721,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -4629,50 +4797,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4702,50 +4873,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>17</v>
       </c>
       <c r="C13" t="n">
         <v>10</v>
       </c>
       <c r="D13" t="n">
         <v>13</v>
       </c>
       <c r="E13" t="n">
         <v>13</v>
       </c>
       <c r="F13" t="n">
         <v>26</v>
       </c>
       <c r="G13" t="n">
         <v>19</v>
       </c>
@@ -4775,50 +4949,53 @@
       </c>
       <c r="P13" t="n">
         <v>7</v>
       </c>
       <c r="Q13" t="n">
         <v>13</v>
       </c>
       <c r="R13" t="n">
         <v>17</v>
       </c>
       <c r="S13" t="n">
         <v>22</v>
       </c>
       <c r="T13" t="n">
         <v>6</v>
       </c>
       <c r="U13" t="n">
         <v>9</v>
       </c>
       <c r="V13" t="n">
         <v>17</v>
       </c>
       <c r="W13" t="n">
         <v>11</v>
       </c>
+      <c r="X13" t="n">
+        <v>11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>18</v>
       </c>
       <c r="C14" t="n">
         <v>9</v>
       </c>
       <c r="D14" t="n">
         <v>12</v>
       </c>
       <c r="E14" t="n">
         <v>12</v>
       </c>
       <c r="F14" t="n">
         <v>23</v>
       </c>
       <c r="G14" t="n">
         <v>16</v>
       </c>
@@ -4846,50 +5023,53 @@
       <c r="O14" t="n">
         <v>8</v>
       </c>
       <c r="P14" t="n">
         <v>7</v>
       </c>
       <c r="Q14" t="n">
         <v>13</v>
       </c>
       <c r="R14" t="n">
         <v>15</v>
       </c>
       <c r="S14" t="n">
         <v>21</v>
       </c>
       <c r="T14" t="n">
         <v>6</v>
       </c>
       <c r="U14" t="n">
         <v>8</v>
       </c>
       <c r="V14" t="n">
         <v>17</v>
       </c>
       <c r="W14" t="n">
+        <v>11</v>
+      </c>
+      <c r="X14" t="n">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:V14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
@@ -5915,81 +6095,82 @@
       </c>
       <c r="S14" t="n">
         <v>5</v>
       </c>
       <c r="T14" t="n">
         <v>2</v>
       </c>
       <c r="U14" t="n">
         <v>5</v>
       </c>
       <c r="V14" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6064,50 +6245,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -6136,50 +6322,53 @@
         <v>0.27</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.37</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -6208,50 +6397,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.21</v>
@@ -6279,50 +6471,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
@@ -6350,50 +6545,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
@@ -6421,50 +6619,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
@@ -6492,50 +6693,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -6565,50 +6769,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -6638,50 +6845,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6711,50 +6921,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6784,50 +6997,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -6857,50 +7073,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>24</v>
       </c>
       <c r="C13" t="n">
         <v>27</v>
       </c>
       <c r="D13" t="n">
         <v>17</v>
       </c>
       <c r="E13" t="n">
         <v>22</v>
       </c>
       <c r="F13" t="n">
         <v>22</v>
       </c>
       <c r="G13" t="n">
         <v>29</v>
       </c>
@@ -6930,50 +7149,53 @@
       </c>
       <c r="P13" t="n">
         <v>25</v>
       </c>
       <c r="Q13" t="n">
         <v>29</v>
       </c>
       <c r="R13" t="n">
         <v>24</v>
       </c>
       <c r="S13" t="n">
         <v>21</v>
       </c>
       <c r="T13" t="n">
         <v>30</v>
       </c>
       <c r="U13" t="n">
         <v>32</v>
       </c>
       <c r="V13" t="n">
         <v>25</v>
       </c>
       <c r="W13" t="n">
         <v>34</v>
       </c>
+      <c r="X13" t="n">
+        <v>26</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>25</v>
       </c>
       <c r="C14" t="n">
         <v>27</v>
       </c>
       <c r="D14" t="n">
         <v>17</v>
       </c>
       <c r="E14" t="n">
         <v>21</v>
       </c>
       <c r="F14" t="n">
         <v>22</v>
       </c>
       <c r="G14" t="n">
         <v>26</v>
       </c>
@@ -7002,94 +7224,98 @@
         <v>16</v>
       </c>
       <c r="P14" t="n">
         <v>25</v>
       </c>
       <c r="Q14" t="n">
         <v>31</v>
       </c>
       <c r="R14" t="n">
         <v>24</v>
       </c>
       <c r="S14" t="n">
         <v>21</v>
       </c>
       <c r="T14" t="n">
         <v>31</v>
       </c>
       <c r="U14" t="n">
         <v>33</v>
       </c>
       <c r="V14" t="n">
         <v>25</v>
       </c>
       <c r="W14" t="n">
         <v>34</v>
+      </c>
+      <c r="X14" t="n">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7164,50 +7390,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -7236,50 +7467,53 @@
         <v>0.31</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.37</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -7308,50 +7542,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
@@ -7379,50 +7616,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
@@ -7450,50 +7690,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
@@ -7521,50 +7764,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
@@ -7592,50 +7838,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7665,50 +7914,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -7738,50 +7990,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
@@ -7811,50 +8066,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7884,50 +8142,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
@@ -7957,50 +8218,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>12</v>
       </c>
       <c r="C13" t="n">
         <v>17</v>
       </c>
       <c r="D13" t="n">
         <v>17</v>
       </c>
       <c r="E13" t="n">
         <v>33</v>
       </c>
       <c r="F13" t="n">
         <v>25</v>
       </c>
       <c r="G13" t="n">
         <v>19</v>
       </c>
@@ -8030,50 +8294,53 @@
       </c>
       <c r="P13" t="n">
         <v>19</v>
       </c>
       <c r="Q13" t="n">
         <v>16</v>
       </c>
       <c r="R13" t="n">
         <v>15</v>
       </c>
       <c r="S13" t="n">
         <v>22</v>
       </c>
       <c r="T13" t="n">
         <v>14</v>
       </c>
       <c r="U13" t="n">
         <v>16</v>
       </c>
       <c r="V13" t="n">
         <v>19</v>
       </c>
       <c r="W13" t="n">
         <v>27</v>
       </c>
+      <c r="X13" t="n">
+        <v>15</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>12</v>
       </c>
       <c r="C14" t="n">
         <v>18</v>
       </c>
       <c r="D14" t="n">
         <v>18</v>
       </c>
       <c r="E14" t="n">
         <v>33</v>
       </c>
       <c r="F14" t="n">
         <v>26</v>
       </c>
       <c r="G14" t="n">
         <v>18</v>
       </c>
@@ -8102,94 +8369,98 @@
         <v>23</v>
       </c>
       <c r="P14" t="n">
         <v>19</v>
       </c>
       <c r="Q14" t="n">
         <v>16</v>
       </c>
       <c r="R14" t="n">
         <v>15</v>
       </c>
       <c r="S14" t="n">
         <v>22</v>
       </c>
       <c r="T14" t="n">
         <v>14</v>
       </c>
       <c r="U14" t="n">
         <v>16</v>
       </c>
       <c r="V14" t="n">
         <v>21</v>
       </c>
       <c r="W14" t="n">
         <v>28</v>
+      </c>
+      <c r="X14" t="n">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8264,50 +8535,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -8336,50 +8612,53 @@
         <v>0.36</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.41</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.37</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -8408,50 +8687,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -8479,50 +8761,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -8550,50 +8835,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -8621,50 +8909,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
@@ -8692,50 +8983,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8765,50 +9059,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -8838,50 +9135,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8911,50 +9211,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8984,50 +9287,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -9057,50 +9363,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>57</v>
       </c>
       <c r="C13" t="n">
         <v>80</v>
       </c>
       <c r="D13" t="n">
         <v>68</v>
       </c>
       <c r="E13" t="n">
         <v>62</v>
       </c>
       <c r="F13" t="n">
         <v>50</v>
       </c>
       <c r="G13" t="n">
         <v>47</v>
       </c>
@@ -9130,50 +9439,53 @@
       </c>
       <c r="P13" t="n">
         <v>38</v>
       </c>
       <c r="Q13" t="n">
         <v>57</v>
       </c>
       <c r="R13" t="n">
         <v>48</v>
       </c>
       <c r="S13" t="n">
         <v>41</v>
       </c>
       <c r="T13" t="n">
         <v>44</v>
       </c>
       <c r="U13" t="n">
         <v>43</v>
       </c>
       <c r="V13" t="n">
         <v>47</v>
       </c>
       <c r="W13" t="n">
         <v>47</v>
       </c>
+      <c r="X13" t="n">
+        <v>26</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>53</v>
       </c>
       <c r="C14" t="n">
         <v>79</v>
       </c>
       <c r="D14" t="n">
         <v>67</v>
       </c>
       <c r="E14" t="n">
         <v>62</v>
       </c>
       <c r="F14" t="n">
         <v>51</v>
       </c>
       <c r="G14" t="n">
         <v>44</v>
       </c>
@@ -9202,94 +9514,98 @@
         <v>48</v>
       </c>
       <c r="P14" t="n">
         <v>43</v>
       </c>
       <c r="Q14" t="n">
         <v>54</v>
       </c>
       <c r="R14" t="n">
         <v>45</v>
       </c>
       <c r="S14" t="n">
         <v>43</v>
       </c>
       <c r="T14" t="n">
         <v>43</v>
       </c>
       <c r="U14" t="n">
         <v>42</v>
       </c>
       <c r="V14" t="n">
         <v>46</v>
       </c>
       <c r="W14" t="n">
         <v>46</v>
+      </c>
+      <c r="X14" t="n">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9364,50 +9680,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -9436,50 +9757,53 @@
         <v>0.37</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.38</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -9508,50 +9832,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
@@ -9579,50 +9906,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
@@ -9650,50 +9980,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
@@ -9721,50 +10054,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
@@ -9792,50 +10128,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9865,50 +10204,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9938,50 +10280,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10011,50 +10356,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -10084,50 +10432,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10157,50 +10508,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>363</v>
       </c>
       <c r="C13" t="n">
         <v>347</v>
       </c>
       <c r="D13" t="n">
         <v>338</v>
       </c>
       <c r="E13" t="n">
         <v>369</v>
       </c>
       <c r="F13" t="n">
         <v>359</v>
       </c>
       <c r="G13" t="n">
         <v>333</v>
       </c>
@@ -10230,50 +10584,53 @@
       </c>
       <c r="P13" t="n">
         <v>351</v>
       </c>
       <c r="Q13" t="n">
         <v>370</v>
       </c>
       <c r="R13" t="n">
         <v>351</v>
       </c>
       <c r="S13" t="n">
         <v>367</v>
       </c>
       <c r="T13" t="n">
         <v>378</v>
       </c>
       <c r="U13" t="n">
         <v>380</v>
       </c>
       <c r="V13" t="n">
         <v>371</v>
       </c>
       <c r="W13" t="n">
         <v>367</v>
       </c>
+      <c r="X13" t="n">
+        <v>374</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>353</v>
       </c>
       <c r="C14" t="n">
         <v>343</v>
       </c>
       <c r="D14" t="n">
         <v>338</v>
       </c>
       <c r="E14" t="n">
         <v>363</v>
       </c>
       <c r="F14" t="n">
         <v>355</v>
       </c>
       <c r="G14" t="n">
         <v>345</v>
       </c>
@@ -10302,94 +10659,98 @@
         <v>361</v>
       </c>
       <c r="P14" t="n">
         <v>376</v>
       </c>
       <c r="Q14" t="n">
         <v>363</v>
       </c>
       <c r="R14" t="n">
         <v>359</v>
       </c>
       <c r="S14" t="n">
         <v>362</v>
       </c>
       <c r="T14" t="n">
         <v>366</v>
       </c>
       <c r="U14" t="n">
         <v>364</v>
       </c>
       <c r="V14" t="n">
         <v>359</v>
       </c>
       <c r="W14" t="n">
         <v>359</v>
+      </c>
+      <c r="X14" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10464,50 +10825,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -10536,50 +10902,53 @@
         <v>0.31</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.31</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -10608,50 +10977,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
@@ -10679,50 +11051,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
@@ -10750,50 +11125,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
@@ -10821,50 +11199,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -10892,50 +11273,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10965,50 +11349,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11038,50 +11425,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11111,50 +11501,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11184,50 +11577,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11257,50 +11653,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>222</v>
       </c>
       <c r="C13" t="n">
         <v>182</v>
       </c>
       <c r="D13" t="n">
         <v>212</v>
       </c>
       <c r="E13" t="n">
         <v>215</v>
       </c>
       <c r="F13" t="n">
         <v>211</v>
       </c>
       <c r="G13" t="n">
         <v>223</v>
       </c>
@@ -11330,50 +11729,53 @@
       </c>
       <c r="P13" t="n">
         <v>208</v>
       </c>
       <c r="Q13" t="n">
         <v>202</v>
       </c>
       <c r="R13" t="n">
         <v>204</v>
       </c>
       <c r="S13" t="n">
         <v>178</v>
       </c>
       <c r="T13" t="n">
         <v>195</v>
       </c>
       <c r="U13" t="n">
         <v>208</v>
       </c>
       <c r="V13" t="n">
         <v>222</v>
       </c>
       <c r="W13" t="n">
         <v>216</v>
       </c>
+      <c r="X13" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>224</v>
       </c>
       <c r="C14" t="n">
         <v>182</v>
       </c>
       <c r="D14" t="n">
         <v>212</v>
       </c>
       <c r="E14" t="n">
         <v>223</v>
       </c>
       <c r="F14" t="n">
         <v>202</v>
       </c>
       <c r="G14" t="n">
         <v>210</v>
       </c>
@@ -11402,94 +11804,98 @@
         <v>195</v>
       </c>
       <c r="P14" t="n">
         <v>198</v>
       </c>
       <c r="Q14" t="n">
         <v>200</v>
       </c>
       <c r="R14" t="n">
         <v>193</v>
       </c>
       <c r="S14" t="n">
         <v>172</v>
       </c>
       <c r="T14" t="n">
         <v>194</v>
       </c>
       <c r="U14" t="n">
         <v>203</v>
       </c>
       <c r="V14" t="n">
         <v>221</v>
       </c>
       <c r="W14" t="n">
         <v>212</v>
+      </c>
+      <c r="X14" t="n">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11564,50 +11970,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -11636,50 +12047,53 @@
         <v>0.28</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.32</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.36</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -11708,50 +12122,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.16</v>
@@ -11779,50 +12196,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -11850,50 +12270,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
@@ -11921,50 +12344,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -11992,50 +12418,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12065,50 +12494,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12138,50 +12570,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12211,50 +12646,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12284,50 +12722,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12357,50 +12798,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>86</v>
       </c>
       <c r="C13" t="n">
         <v>143</v>
       </c>
       <c r="D13" t="n">
         <v>101</v>
       </c>
       <c r="E13" t="n">
         <v>104</v>
       </c>
       <c r="F13" t="n">
         <v>115</v>
       </c>
       <c r="G13" t="n">
         <v>94</v>
       </c>
@@ -12430,50 +12874,53 @@
       </c>
       <c r="P13" t="n">
         <v>129</v>
       </c>
       <c r="Q13" t="n">
         <v>122</v>
       </c>
       <c r="R13" t="n">
         <v>123</v>
       </c>
       <c r="S13" t="n">
         <v>140</v>
       </c>
       <c r="T13" t="n">
         <v>119</v>
       </c>
       <c r="U13" t="n">
         <v>109</v>
       </c>
       <c r="V13" t="n">
         <v>91</v>
       </c>
       <c r="W13" t="n">
         <v>99</v>
       </c>
+      <c r="X13" t="n">
+        <v>128</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>88</v>
       </c>
       <c r="C14" t="n">
         <v>142</v>
       </c>
       <c r="D14" t="n">
         <v>99</v>
       </c>
       <c r="E14" t="n">
         <v>104</v>
       </c>
       <c r="F14" t="n">
         <v>110</v>
       </c>
       <c r="G14" t="n">
         <v>89</v>
       </c>
@@ -12502,94 +12949,98 @@
         <v>120</v>
       </c>
       <c r="P14" t="n">
         <v>124</v>
       </c>
       <c r="Q14" t="n">
         <v>121</v>
       </c>
       <c r="R14" t="n">
         <v>117</v>
       </c>
       <c r="S14" t="n">
         <v>139</v>
       </c>
       <c r="T14" t="n">
         <v>120</v>
       </c>
       <c r="U14" t="n">
         <v>109</v>
       </c>
       <c r="V14" t="n">
         <v>90</v>
       </c>
       <c r="W14" t="n">
         <v>99</v>
+      </c>
+      <c r="X14" t="n">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12664,50 +13115,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -12736,50 +13192,53 @@
         <v>0.16</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.2</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.21</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -12808,50 +13267,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
@@ -12879,50 +13341,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
@@ -12950,50 +13415,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
@@ -13021,50 +13489,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.08</v>
@@ -13092,50 +13563,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13165,50 +13639,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13238,50 +13715,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -13311,50 +13791,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13384,50 +13867,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13457,50 +13943,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>242</v>
       </c>
       <c r="C13" t="n">
         <v>252</v>
       </c>
       <c r="D13" t="n">
         <v>246</v>
       </c>
       <c r="E13" t="n">
         <v>241</v>
       </c>
       <c r="F13" t="n">
         <v>238</v>
       </c>
       <c r="G13" t="n">
         <v>223</v>
       </c>
@@ -13530,50 +14019,53 @@
       </c>
       <c r="P13" t="n">
         <v>236</v>
       </c>
       <c r="Q13" t="n">
         <v>248</v>
       </c>
       <c r="R13" t="n">
         <v>241</v>
       </c>
       <c r="S13" t="n">
         <v>243</v>
       </c>
       <c r="T13" t="n">
         <v>229</v>
       </c>
       <c r="U13" t="n">
         <v>229</v>
       </c>
       <c r="V13" t="n">
         <v>238</v>
       </c>
       <c r="W13" t="n">
         <v>223</v>
       </c>
+      <c r="X13" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>217</v>
       </c>
       <c r="C14" t="n">
         <v>225</v>
       </c>
       <c r="D14" t="n">
         <v>216</v>
       </c>
       <c r="E14" t="n">
         <v>227</v>
       </c>
       <c r="F14" t="n">
         <v>217</v>
       </c>
       <c r="G14" t="n">
         <v>208</v>
       </c>
@@ -13602,94 +14094,98 @@
         <v>219</v>
       </c>
       <c r="P14" t="n">
         <v>224</v>
       </c>
       <c r="Q14" t="n">
         <v>223</v>
       </c>
       <c r="R14" t="n">
         <v>216</v>
       </c>
       <c r="S14" t="n">
         <v>216</v>
       </c>
       <c r="T14" t="n">
         <v>218</v>
       </c>
       <c r="U14" t="n">
         <v>217</v>
       </c>
       <c r="V14" t="n">
         <v>216</v>
       </c>
       <c r="W14" t="n">
         <v>216</v>
+      </c>
+      <c r="X14" t="n">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13764,50 +14260,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -13835,50 +14336,53 @@
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="X2" s="1" t="n">
         <v>0.21</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -13908,50 +14412,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.17</v>
@@ -13979,50 +14486,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.14</v>
@@ -14050,50 +14560,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.12</v>
@@ -14121,50 +14634,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
@@ -14192,50 +14708,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -14265,50 +14784,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14338,50 +14860,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14411,50 +14936,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14484,50 +15012,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14557,50 +15088,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>175</v>
       </c>
       <c r="C13" t="n">
         <v>183</v>
       </c>
       <c r="D13" t="n">
         <v>184</v>
       </c>
       <c r="E13" t="n">
         <v>194</v>
       </c>
       <c r="F13" t="n">
         <v>173</v>
       </c>
       <c r="G13" t="n">
         <v>170</v>
       </c>
@@ -14630,50 +15164,53 @@
       </c>
       <c r="P13" t="n">
         <v>193</v>
       </c>
       <c r="Q13" t="n">
         <v>185</v>
       </c>
       <c r="R13" t="n">
         <v>173</v>
       </c>
       <c r="S13" t="n">
         <v>180</v>
       </c>
       <c r="T13" t="n">
         <v>173</v>
       </c>
       <c r="U13" t="n">
         <v>172</v>
       </c>
       <c r="V13" t="n">
         <v>182</v>
       </c>
       <c r="W13" t="n">
         <v>174</v>
       </c>
+      <c r="X13" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>183</v>
       </c>
       <c r="C14" t="n">
         <v>191</v>
       </c>
       <c r="D14" t="n">
         <v>183</v>
       </c>
       <c r="E14" t="n">
         <v>192</v>
       </c>
       <c r="F14" t="n">
         <v>184</v>
       </c>
       <c r="G14" t="n">
         <v>176</v>
       </c>
@@ -14701,95 +15238,99 @@
       <c r="O14" t="n">
         <v>185</v>
       </c>
       <c r="P14" t="n">
         <v>189</v>
       </c>
       <c r="Q14" t="n">
         <v>189</v>
       </c>
       <c r="R14" t="n">
         <v>183</v>
       </c>
       <c r="S14" t="n">
         <v>183</v>
       </c>
       <c r="T14" t="n">
         <v>185</v>
       </c>
       <c r="U14" t="n">
         <v>184</v>
       </c>
       <c r="V14" t="n">
         <v>183</v>
       </c>
       <c r="W14" t="n">
+        <v>183</v>
+      </c>
+      <c r="X14" t="n">
         <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14864,50 +15405,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -14936,50 +15482,53 @@
         <v>0.11</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.22</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -15008,50 +15557,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.27</v>
@@ -15079,50 +15631,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
@@ -15150,50 +15705,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
@@ -15221,50 +15779,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.1</v>
@@ -15292,50 +15853,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -15365,50 +15929,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15438,50 +16005,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -15511,50 +16081,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -15584,50 +16157,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
@@ -15657,50 +16233,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>104</v>
       </c>
       <c r="C13" t="n">
         <v>112</v>
       </c>
       <c r="D13" t="n">
         <v>103</v>
       </c>
       <c r="E13" t="n">
         <v>113</v>
       </c>
       <c r="F13" t="n">
         <v>101</v>
       </c>
       <c r="G13" t="n">
         <v>98</v>
       </c>
@@ -15730,50 +16309,53 @@
       </c>
       <c r="P13" t="n">
         <v>121</v>
       </c>
       <c r="Q13" t="n">
         <v>100</v>
       </c>
       <c r="R13" t="n">
         <v>104</v>
       </c>
       <c r="S13" t="n">
         <v>99</v>
       </c>
       <c r="T13" t="n">
         <v>106</v>
       </c>
       <c r="U13" t="n">
         <v>97</v>
       </c>
       <c r="V13" t="n">
         <v>92</v>
       </c>
       <c r="W13" t="n">
         <v>103</v>
       </c>
+      <c r="X13" t="n">
+        <v>117</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>106</v>
       </c>
       <c r="C14" t="n">
         <v>110</v>
       </c>
       <c r="D14" t="n">
         <v>106</v>
       </c>
       <c r="E14" t="n">
         <v>112</v>
       </c>
       <c r="F14" t="n">
         <v>107</v>
       </c>
       <c r="G14" t="n">
         <v>102</v>
       </c>
@@ -15801,95 +16383,99 @@
       <c r="O14" t="n">
         <v>107</v>
       </c>
       <c r="P14" t="n">
         <v>110</v>
       </c>
       <c r="Q14" t="n">
         <v>109</v>
       </c>
       <c r="R14" t="n">
         <v>106</v>
       </c>
       <c r="S14" t="n">
         <v>106</v>
       </c>
       <c r="T14" t="n">
         <v>107</v>
       </c>
       <c r="U14" t="n">
         <v>107</v>
       </c>
       <c r="V14" t="n">
         <v>106</v>
       </c>
       <c r="W14" t="n">
+        <v>106</v>
+      </c>
+      <c r="X14" t="n">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15964,50 +16550,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -16036,50 +16627,53 @@
         <v>0.2</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.3</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -16108,50 +16702,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.17</v>
@@ -16179,50 +16776,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.14</v>
@@ -16250,50 +16850,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
@@ -16321,50 +16924,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -16392,50 +16998,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16465,50 +17074,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -16538,50 +17150,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16611,50 +17226,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -16684,50 +17302,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16757,50 +17378,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>251</v>
       </c>
       <c r="C13" t="n">
         <v>271</v>
       </c>
       <c r="D13" t="n">
         <v>262</v>
       </c>
       <c r="E13" t="n">
         <v>267</v>
       </c>
       <c r="F13" t="n">
         <v>243</v>
       </c>
       <c r="G13" t="n">
         <v>248</v>
       </c>
@@ -16830,50 +17454,53 @@
       </c>
       <c r="P13" t="n">
         <v>263</v>
       </c>
       <c r="Q13" t="n">
         <v>262</v>
       </c>
       <c r="R13" t="n">
         <v>259</v>
       </c>
       <c r="S13" t="n">
         <v>261</v>
       </c>
       <c r="T13" t="n">
         <v>253</v>
       </c>
       <c r="U13" t="n">
         <v>256</v>
       </c>
       <c r="V13" t="n">
         <v>259</v>
       </c>
       <c r="W13" t="n">
         <v>258</v>
       </c>
+      <c r="X13" t="n">
+        <v>242</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>252</v>
       </c>
       <c r="C14" t="n">
         <v>262</v>
       </c>
       <c r="D14" t="n">
         <v>252</v>
       </c>
       <c r="E14" t="n">
         <v>264</v>
       </c>
       <c r="F14" t="n">
         <v>252</v>
       </c>
       <c r="G14" t="n">
         <v>241</v>
       </c>
@@ -16901,95 +17528,99 @@
       <c r="O14" t="n">
         <v>254</v>
       </c>
       <c r="P14" t="n">
         <v>260</v>
       </c>
       <c r="Q14" t="n">
         <v>259</v>
       </c>
       <c r="R14" t="n">
         <v>251</v>
       </c>
       <c r="S14" t="n">
         <v>251</v>
       </c>
       <c r="T14" t="n">
         <v>254</v>
       </c>
       <c r="U14" t="n">
         <v>252</v>
       </c>
       <c r="V14" t="n">
         <v>251</v>
       </c>
       <c r="W14" t="n">
+        <v>252</v>
+      </c>
+      <c r="X14" t="n">
         <v>252</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17064,50 +17695,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -17135,50 +17771,53 @@
       <c r="O2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="X2" s="1" t="n">
         <v>0.36</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -17208,50 +17847,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
@@ -17279,50 +17921,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -17350,50 +17995,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -17421,50 +18069,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
@@ -17492,50 +18143,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -17565,50 +18219,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17638,50 +18295,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -17711,50 +18371,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -17784,50 +18447,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -17857,50 +18523,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>330</v>
       </c>
       <c r="C13" t="n">
         <v>355</v>
       </c>
       <c r="D13" t="n">
         <v>329</v>
       </c>
       <c r="E13" t="n">
         <v>370</v>
       </c>
       <c r="F13" t="n">
         <v>332</v>
       </c>
       <c r="G13" t="n">
         <v>328</v>
       </c>
@@ -17930,50 +18599,53 @@
       </c>
       <c r="P13" t="n">
         <v>348</v>
       </c>
       <c r="Q13" t="n">
         <v>339</v>
       </c>
       <c r="R13" t="n">
         <v>323</v>
       </c>
       <c r="S13" t="n">
         <v>320</v>
       </c>
       <c r="T13" t="n">
         <v>337</v>
       </c>
       <c r="U13" t="n">
         <v>338</v>
       </c>
       <c r="V13" t="n">
         <v>325</v>
       </c>
       <c r="W13" t="n">
         <v>337</v>
       </c>
+      <c r="X13" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>340</v>
       </c>
       <c r="C14" t="n">
         <v>353</v>
       </c>
       <c r="D14" t="n">
         <v>339</v>
       </c>
       <c r="E14" t="n">
         <v>356</v>
       </c>
       <c r="F14" t="n">
         <v>340</v>
       </c>
       <c r="G14" t="n">
         <v>325</v>
       </c>
@@ -18002,94 +18674,98 @@
         <v>343</v>
       </c>
       <c r="P14" t="n">
         <v>351</v>
       </c>
       <c r="Q14" t="n">
         <v>349</v>
       </c>
       <c r="R14" t="n">
         <v>338</v>
       </c>
       <c r="S14" t="n">
         <v>339</v>
       </c>
       <c r="T14" t="n">
         <v>342</v>
       </c>
       <c r="U14" t="n">
         <v>340</v>
       </c>
       <c r="V14" t="n">
         <v>339</v>
       </c>
       <c r="W14" t="n">
         <v>339</v>
+      </c>
+      <c r="X14" t="n">
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18164,50 +18840,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -18236,50 +18917,53 @@
         <v>0.29</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.36</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.38</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -18308,50 +18992,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
@@ -18379,50 +19066,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
@@ -18450,50 +19140,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
@@ -18521,50 +19214,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
@@ -18592,50 +19288,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18665,50 +19364,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18738,50 +19440,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -18811,50 +19516,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -18884,50 +19592,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18957,50 +19668,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>184</v>
       </c>
       <c r="C13" t="n">
         <v>169</v>
       </c>
       <c r="D13" t="n">
         <v>169</v>
       </c>
       <c r="E13" t="n">
         <v>179</v>
       </c>
       <c r="F13" t="n">
         <v>196</v>
       </c>
       <c r="G13" t="n">
         <v>166</v>
       </c>
@@ -19030,50 +19744,53 @@
       </c>
       <c r="P13" t="n">
         <v>193</v>
       </c>
       <c r="Q13" t="n">
         <v>187</v>
       </c>
       <c r="R13" t="n">
         <v>180</v>
       </c>
       <c r="S13" t="n">
         <v>181</v>
       </c>
       <c r="T13" t="n">
         <v>196</v>
       </c>
       <c r="U13" t="n">
         <v>186</v>
       </c>
       <c r="V13" t="n">
         <v>183</v>
       </c>
       <c r="W13" t="n">
         <v>188</v>
       </c>
+      <c r="X13" t="n">
+        <v>215</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>199</v>
       </c>
       <c r="C14" t="n">
         <v>207</v>
       </c>
       <c r="D14" t="n">
         <v>199</v>
       </c>
       <c r="E14" t="n">
         <v>209</v>
       </c>
       <c r="F14" t="n">
         <v>199</v>
       </c>
       <c r="G14" t="n">
         <v>190</v>
       </c>
@@ -19101,95 +19818,99 @@
       <c r="O14" t="n">
         <v>201</v>
       </c>
       <c r="P14" t="n">
         <v>205</v>
       </c>
       <c r="Q14" t="n">
         <v>205</v>
       </c>
       <c r="R14" t="n">
         <v>198</v>
       </c>
       <c r="S14" t="n">
         <v>198</v>
       </c>
       <c r="T14" t="n">
         <v>200</v>
       </c>
       <c r="U14" t="n">
         <v>199</v>
       </c>
       <c r="V14" t="n">
         <v>198</v>
       </c>
       <c r="W14" t="n">
+        <v>199</v>
+      </c>
+      <c r="X14" t="n">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19264,50 +19985,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -19336,50 +20062,53 @@
         <v>0.31</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.34</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -19408,50 +20137,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.17</v>
@@ -19479,50 +20211,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
@@ -19550,50 +20285,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
@@ -19621,50 +20359,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
@@ -19692,50 +20433,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19765,50 +20509,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -19838,50 +20585,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19911,50 +20661,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19984,50 +20737,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -20057,50 +20813,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>483</v>
       </c>
       <c r="C13" t="n">
         <v>511</v>
       </c>
       <c r="D13" t="n">
         <v>488</v>
       </c>
       <c r="E13" t="n">
         <v>508</v>
       </c>
       <c r="F13" t="n">
         <v>483</v>
       </c>
       <c r="G13" t="n">
         <v>443</v>
       </c>
@@ -20130,50 +20889,53 @@
       </c>
       <c r="P13" t="n">
         <v>493</v>
       </c>
       <c r="Q13" t="n">
         <v>498</v>
       </c>
       <c r="R13" t="n">
         <v>482</v>
       </c>
       <c r="S13" t="n">
         <v>486</v>
       </c>
       <c r="T13" t="n">
         <v>482</v>
       </c>
       <c r="U13" t="n">
         <v>483</v>
       </c>
       <c r="V13" t="n">
         <v>491</v>
       </c>
       <c r="W13" t="n">
         <v>471</v>
       </c>
+      <c r="X13" t="n">
+        <v>475</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>490</v>
       </c>
       <c r="C14" t="n">
         <v>509</v>
       </c>
       <c r="D14" t="n">
         <v>490</v>
       </c>
       <c r="E14" t="n">
         <v>515</v>
       </c>
       <c r="F14" t="n">
         <v>491</v>
       </c>
       <c r="G14" t="n">
         <v>470</v>
       </c>
@@ -20201,95 +20963,99 @@
       <c r="O14" t="n">
         <v>495</v>
       </c>
       <c r="P14" t="n">
         <v>506</v>
       </c>
       <c r="Q14" t="n">
         <v>504</v>
       </c>
       <c r="R14" t="n">
         <v>488</v>
       </c>
       <c r="S14" t="n">
         <v>489</v>
       </c>
       <c r="T14" t="n">
         <v>494</v>
       </c>
       <c r="U14" t="n">
         <v>491</v>
       </c>
       <c r="V14" t="n">
         <v>489</v>
       </c>
       <c r="W14" t="n">
+        <v>490</v>
+      </c>
+      <c r="X14" t="n">
         <v>490</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20364,50 +21130,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -20436,50 +21207,53 @@
         <v>0.26</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.29</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -20508,50 +21282,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
@@ -20579,50 +21356,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -20650,50 +21430,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
@@ -20721,50 +21504,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -20792,50 +21578,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -20865,50 +21654,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20938,50 +21730,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21011,50 +21806,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21084,50 +21882,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21157,50 +21958,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>524</v>
       </c>
       <c r="C13" t="n">
         <v>536</v>
       </c>
       <c r="D13" t="n">
         <v>518</v>
       </c>
       <c r="E13" t="n">
         <v>549</v>
       </c>
       <c r="F13" t="n">
         <v>526</v>
       </c>
       <c r="G13" t="n">
         <v>522</v>
       </c>
@@ -21230,50 +22034,53 @@
       </c>
       <c r="P13" t="n">
         <v>547</v>
       </c>
       <c r="Q13" t="n">
         <v>538</v>
       </c>
       <c r="R13" t="n">
         <v>521</v>
       </c>
       <c r="S13" t="n">
         <v>519</v>
       </c>
       <c r="T13" t="n">
         <v>533</v>
       </c>
       <c r="U13" t="n">
         <v>526</v>
       </c>
       <c r="V13" t="n">
         <v>514</v>
       </c>
       <c r="W13" t="n">
         <v>535</v>
       </c>
+      <c r="X13" t="n">
+        <v>532</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>517</v>
       </c>
       <c r="C14" t="n">
         <v>538</v>
       </c>
       <c r="D14" t="n">
         <v>516</v>
       </c>
       <c r="E14" t="n">
         <v>542</v>
       </c>
       <c r="F14" t="n">
         <v>518</v>
       </c>
       <c r="G14" t="n">
         <v>495</v>
       </c>
@@ -21302,94 +22109,98 @@
         <v>521</v>
       </c>
       <c r="P14" t="n">
         <v>534</v>
       </c>
       <c r="Q14" t="n">
         <v>532</v>
       </c>
       <c r="R14" t="n">
         <v>515</v>
       </c>
       <c r="S14" t="n">
         <v>516</v>
       </c>
       <c r="T14" t="n">
         <v>521</v>
       </c>
       <c r="U14" t="n">
         <v>518</v>
       </c>
       <c r="V14" t="n">
         <v>516</v>
       </c>
       <c r="W14" t="n">
         <v>516</v>
+      </c>
+      <c r="X14" t="n">
+        <v>517</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21464,50 +22275,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -21536,50 +22352,53 @@
         <v>0.27</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.3</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.32</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -21608,50 +22427,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
@@ -21679,50 +22501,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -21750,50 +22575,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -21821,50 +22649,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -21892,50 +22723,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21965,50 +22799,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -22038,50 +22875,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -22111,50 +22951,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -22184,50 +23027,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22257,50 +23103,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>621</v>
       </c>
       <c r="C13" t="n">
         <v>654</v>
       </c>
       <c r="D13" t="n">
         <v>627</v>
       </c>
       <c r="E13" t="n">
         <v>657</v>
       </c>
       <c r="F13" t="n">
         <v>608</v>
       </c>
       <c r="G13" t="n">
         <v>614</v>
       </c>
@@ -22330,50 +23179,53 @@
       </c>
       <c r="P13" t="n">
         <v>688</v>
       </c>
       <c r="Q13" t="n">
         <v>637</v>
       </c>
       <c r="R13" t="n">
         <v>646</v>
       </c>
       <c r="S13" t="n">
         <v>613</v>
       </c>
       <c r="T13" t="n">
         <v>642</v>
       </c>
       <c r="U13" t="n">
         <v>615</v>
       </c>
       <c r="V13" t="n">
         <v>597</v>
       </c>
       <c r="W13" t="n">
         <v>612</v>
       </c>
+      <c r="X13" t="n">
+        <v>652</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>643</v>
       </c>
       <c r="C14" t="n">
         <v>674</v>
       </c>
       <c r="D14" t="n">
         <v>651</v>
       </c>
       <c r="E14" t="n">
         <v>668</v>
       </c>
       <c r="F14" t="n">
         <v>622</v>
       </c>
       <c r="G14" t="n">
         <v>611</v>
       </c>
@@ -22402,94 +23254,98 @@
         <v>657</v>
       </c>
       <c r="P14" t="n">
         <v>671</v>
       </c>
       <c r="Q14" t="n">
         <v>657</v>
       </c>
       <c r="R14" t="n">
         <v>645</v>
       </c>
       <c r="S14" t="n">
         <v>629</v>
       </c>
       <c r="T14" t="n">
         <v>656</v>
       </c>
       <c r="U14" t="n">
         <v>633</v>
       </c>
       <c r="V14" t="n">
         <v>616</v>
       </c>
       <c r="W14" t="n">
         <v>627</v>
+      </c>
+      <c r="X14" t="n">
+        <v>653</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22564,50 +23420,55 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -22636,50 +23497,53 @@
         <v>0.29</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.28</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -22708,50 +23572,53 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.17</v>
@@ -22779,50 +23646,53 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -22850,50 +23720,53 @@
       </c>
       <c r="P5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="X5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
@@ -22921,50 +23794,53 @@
       </c>
       <c r="P6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -22992,50 +23868,53 @@
       </c>
       <c r="P7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="X7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -23065,50 +23944,53 @@
       </c>
       <c r="P8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="X8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -23138,50 +24020,53 @@
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="X9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -23211,50 +24096,53 @@
       </c>
       <c r="P10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="X10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -23284,50 +24172,53 @@
       </c>
       <c r="P11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -23357,50 +24248,53 @@
       </c>
       <c r="P12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="X12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>137</v>
       </c>
       <c r="C13" t="n">
         <v>139</v>
       </c>
       <c r="D13" t="n">
         <v>145</v>
       </c>
       <c r="E13" t="n">
         <v>141</v>
       </c>
       <c r="F13" t="n">
         <v>141</v>
       </c>
       <c r="G13" t="n">
         <v>132</v>
       </c>
@@ -23430,50 +24324,53 @@
       </c>
       <c r="P13" t="n">
         <v>139</v>
       </c>
       <c r="Q13" t="n">
         <v>146</v>
       </c>
       <c r="R13" t="n">
         <v>135</v>
       </c>
       <c r="S13" t="n">
         <v>139</v>
       </c>
       <c r="T13" t="n">
         <v>141</v>
       </c>
       <c r="U13" t="n">
         <v>141</v>
       </c>
       <c r="V13" t="n">
         <v>135</v>
       </c>
       <c r="W13" t="n">
         <v>144</v>
       </c>
+      <c r="X13" t="n">
+        <v>135</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>121</v>
       </c>
       <c r="C14" t="n">
         <v>125</v>
       </c>
       <c r="D14" t="n">
         <v>121</v>
       </c>
       <c r="E14" t="n">
         <v>127</v>
       </c>
       <c r="F14" t="n">
         <v>121</v>
       </c>
       <c r="G14" t="n">
         <v>116</v>
       </c>
@@ -23502,46 +24399,49 @@
         <v>122</v>
       </c>
       <c r="P14" t="n">
         <v>125</v>
       </c>
       <c r="Q14" t="n">
         <v>124</v>
       </c>
       <c r="R14" t="n">
         <v>120</v>
       </c>
       <c r="S14" t="n">
         <v>120</v>
       </c>
       <c r="T14" t="n">
         <v>122</v>
       </c>
       <c r="U14" t="n">
         <v>121</v>
       </c>
       <c r="V14" t="n">
         <v>120</v>
       </c>
       <c r="W14" t="n">
         <v>120</v>
+      </c>
+      <c r="X14" t="n">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>