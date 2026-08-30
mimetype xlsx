--- v1 (2026-07-01)
+++ v2 (2026-08-30)
@@ -460,82 +460,83 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -615,50 +616,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -689,50 +695,53 @@
       <c r="P2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Y2" s="1" t="n">
         <v>0.31</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -765,50 +774,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
@@ -839,50 +851,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -913,50 +928,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
@@ -987,50 +1005,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
@@ -1061,50 +1082,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1137,50 +1161,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1213,50 +1240,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1289,50 +1319,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1365,50 +1398,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1441,50 +1477,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1007</v>
       </c>
       <c r="C13" t="n">
         <v>1047</v>
       </c>
       <c r="D13" t="n">
         <v>1006</v>
       </c>
       <c r="E13" t="n">
         <v>1057</v>
       </c>
       <c r="F13" t="n">
         <v>1009</v>
       </c>
       <c r="G13" t="n">
         <v>965</v>
       </c>
@@ -1517,50 +1556,53 @@
       </c>
       <c r="Q13" t="n">
         <v>1036</v>
       </c>
       <c r="R13" t="n">
         <v>1003</v>
       </c>
       <c r="S13" t="n">
         <v>1005</v>
       </c>
       <c r="T13" t="n">
         <v>1015</v>
       </c>
       <c r="U13" t="n">
         <v>1009</v>
       </c>
       <c r="V13" t="n">
         <v>1005</v>
       </c>
       <c r="W13" t="n">
         <v>1006</v>
       </c>
       <c r="X13" t="n">
         <v>1007</v>
       </c>
+      <c r="Y13" t="n">
+        <v>1011</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1007</v>
       </c>
       <c r="C14" t="n">
         <v>1047</v>
       </c>
       <c r="D14" t="n">
         <v>1006</v>
       </c>
       <c r="E14" t="n">
         <v>1057</v>
       </c>
       <c r="F14" t="n">
         <v>1009</v>
       </c>
       <c r="G14" t="n">
         <v>965</v>
       </c>
@@ -1592,95 +1634,99 @@
         <v>1040</v>
       </c>
       <c r="Q14" t="n">
         <v>1036</v>
       </c>
       <c r="R14" t="n">
         <v>1003</v>
       </c>
       <c r="S14" t="n">
         <v>1005</v>
       </c>
       <c r="T14" t="n">
         <v>1015</v>
       </c>
       <c r="U14" t="n">
         <v>1009</v>
       </c>
       <c r="V14" t="n">
         <v>1005</v>
       </c>
       <c r="W14" t="n">
         <v>1006</v>
       </c>
       <c r="X14" t="n">
         <v>1007</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>1011</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1760,50 +1806,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -1835,50 +1886,53 @@
         <v>0.3</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.29</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -1910,50 +1964,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.16</v>
@@ -1984,50 +2041,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -2058,50 +2118,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
@@ -2132,50 +2195,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
@@ -2206,50 +2272,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -2282,50 +2351,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -2358,50 +2430,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2434,50 +2509,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2510,50 +2588,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2586,50 +2667,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>166</v>
       </c>
       <c r="C13" t="n">
         <v>168</v>
       </c>
       <c r="D13" t="n">
         <v>156</v>
       </c>
       <c r="E13" t="n">
         <v>159</v>
       </c>
       <c r="F13" t="n">
         <v>149</v>
       </c>
       <c r="G13" t="n">
         <v>124</v>
       </c>
@@ -2662,50 +2746,53 @@
       </c>
       <c r="Q13" t="n">
         <v>164</v>
       </c>
       <c r="R13" t="n">
         <v>139</v>
       </c>
       <c r="S13" t="n">
         <v>153</v>
       </c>
       <c r="T13" t="n">
         <v>154</v>
       </c>
       <c r="U13" t="n">
         <v>158</v>
       </c>
       <c r="V13" t="n">
         <v>163</v>
       </c>
       <c r="W13" t="n">
         <v>150</v>
       </c>
       <c r="X13" t="n">
         <v>145</v>
       </c>
+      <c r="Y13" t="n">
+        <v>152</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>158</v>
       </c>
       <c r="C14" t="n">
         <v>164</v>
       </c>
       <c r="D14" t="n">
         <v>157</v>
       </c>
       <c r="E14" t="n">
         <v>165</v>
       </c>
       <c r="F14" t="n">
         <v>158</v>
       </c>
       <c r="G14" t="n">
         <v>151</v>
       </c>
@@ -2736,96 +2823,100 @@
       <c r="P14" t="n">
         <v>163</v>
       </c>
       <c r="Q14" t="n">
         <v>162</v>
       </c>
       <c r="R14" t="n">
         <v>157</v>
       </c>
       <c r="S14" t="n">
         <v>157</v>
       </c>
       <c r="T14" t="n">
         <v>159</v>
       </c>
       <c r="U14" t="n">
         <v>158</v>
       </c>
       <c r="V14" t="n">
         <v>157</v>
       </c>
       <c r="W14" t="n">
         <v>157</v>
       </c>
       <c r="X14" t="n">
+        <v>158</v>
+      </c>
+      <c r="Y14" t="n">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2905,50 +2996,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -2980,50 +3076,53 @@
         <v>0.28</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.31</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.44</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -3055,50 +3154,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.22</v>
@@ -3129,50 +3231,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.12</v>
@@ -3203,50 +3308,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.22</v>
@@ -3277,50 +3385,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -3351,50 +3462,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3427,50 +3541,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -3503,50 +3620,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
@@ -3579,50 +3699,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -3655,50 +3778,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3731,50 +3857,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>26</v>
       </c>
       <c r="C13" t="n">
         <v>29</v>
       </c>
       <c r="D13" t="n">
         <v>25</v>
       </c>
       <c r="E13" t="n">
         <v>29</v>
       </c>
       <c r="F13" t="n">
         <v>35</v>
       </c>
       <c r="G13" t="n">
         <v>26</v>
       </c>
@@ -3807,50 +3936,53 @@
       </c>
       <c r="Q13" t="n">
         <v>25</v>
       </c>
       <c r="R13" t="n">
         <v>24</v>
       </c>
       <c r="S13" t="n">
         <v>30</v>
       </c>
       <c r="T13" t="n">
         <v>28</v>
       </c>
       <c r="U13" t="n">
         <v>36</v>
       </c>
       <c r="V13" t="n">
         <v>43</v>
       </c>
       <c r="W13" t="n">
         <v>26</v>
       </c>
       <c r="X13" t="n">
         <v>23</v>
       </c>
+      <c r="Y13" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>27</v>
       </c>
       <c r="C14" t="n">
         <v>27</v>
       </c>
       <c r="D14" t="n">
         <v>24</v>
       </c>
       <c r="E14" t="n">
         <v>28</v>
       </c>
       <c r="F14" t="n">
         <v>35</v>
       </c>
       <c r="G14" t="n">
         <v>25</v>
       </c>
@@ -3882,95 +4014,99 @@
         <v>27</v>
       </c>
       <c r="Q14" t="n">
         <v>26</v>
       </c>
       <c r="R14" t="n">
         <v>24</v>
       </c>
       <c r="S14" t="n">
         <v>29</v>
       </c>
       <c r="T14" t="n">
         <v>28</v>
       </c>
       <c r="U14" t="n">
         <v>39</v>
       </c>
       <c r="V14" t="n">
         <v>43</v>
       </c>
       <c r="W14" t="n">
         <v>26</v>
       </c>
       <c r="X14" t="n">
         <v>24</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4050,50 +4186,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -4125,50 +4266,53 @@
         <v>0.3</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.39</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -4200,50 +4344,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
@@ -4274,50 +4421,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.24</v>
@@ -4348,50 +4498,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.22</v>
@@ -4422,50 +4575,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -4496,50 +4652,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -4572,50 +4731,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4648,50 +4810,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4724,50 +4889,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -4800,50 +4968,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4876,50 +5047,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>17</v>
       </c>
       <c r="C13" t="n">
         <v>10</v>
       </c>
       <c r="D13" t="n">
         <v>13</v>
       </c>
       <c r="E13" t="n">
         <v>13</v>
       </c>
       <c r="F13" t="n">
         <v>26</v>
       </c>
       <c r="G13" t="n">
         <v>19</v>
       </c>
@@ -4952,50 +5126,53 @@
       </c>
       <c r="Q13" t="n">
         <v>13</v>
       </c>
       <c r="R13" t="n">
         <v>17</v>
       </c>
       <c r="S13" t="n">
         <v>22</v>
       </c>
       <c r="T13" t="n">
         <v>6</v>
       </c>
       <c r="U13" t="n">
         <v>9</v>
       </c>
       <c r="V13" t="n">
         <v>17</v>
       </c>
       <c r="W13" t="n">
         <v>11</v>
       </c>
       <c r="X13" t="n">
         <v>11</v>
       </c>
+      <c r="Y13" t="n">
+        <v>10</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>18</v>
       </c>
       <c r="C14" t="n">
         <v>9</v>
       </c>
       <c r="D14" t="n">
         <v>12</v>
       </c>
       <c r="E14" t="n">
         <v>12</v>
       </c>
       <c r="F14" t="n">
         <v>23</v>
       </c>
       <c r="G14" t="n">
         <v>16</v>
       </c>
@@ -5027,93 +5204,97 @@
         <v>7</v>
       </c>
       <c r="Q14" t="n">
         <v>13</v>
       </c>
       <c r="R14" t="n">
         <v>15</v>
       </c>
       <c r="S14" t="n">
         <v>21</v>
       </c>
       <c r="T14" t="n">
         <v>6</v>
       </c>
       <c r="U14" t="n">
         <v>8</v>
       </c>
       <c r="V14" t="n">
         <v>17</v>
       </c>
       <c r="W14" t="n">
         <v>11</v>
       </c>
       <c r="X14" t="n">
         <v>11</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V14"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5183,50 +5364,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2024-11-14</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -5252,50 +5438,53 @@
         <v>0</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.57</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -5321,50 +5510,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
@@ -5389,50 +5581,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.29</v>
@@ -5457,50 +5652,53 @@
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.33</v>
@@ -5525,50 +5723,53 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.22</v>
@@ -5593,50 +5794,53 @@
       </c>
       <c r="O7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -5663,50 +5867,53 @@
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -5733,50 +5940,53 @@
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
@@ -5803,50 +6013,53 @@
       </c>
       <c r="O10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W10" s="1" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -5873,50 +6086,53 @@
       </c>
       <c r="O11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
@@ -5943,50 +6159,53 @@
       </c>
       <c r="O12" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W12" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>4</v>
       </c>
       <c r="C13" t="n">
         <v>3</v>
       </c>
       <c r="D13" t="n">
         <v>6</v>
       </c>
       <c r="E13" t="n">
         <v>3</v>
       </c>
       <c r="F13" t="n">
         <v>3</v>
       </c>
       <c r="G13" t="n">
         <v>2</v>
       </c>
@@ -6013,50 +6232,53 @@
       </c>
       <c r="O13" t="n">
         <v>4</v>
       </c>
       <c r="P13" t="n">
         <v>3</v>
       </c>
       <c r="Q13" t="n">
         <v>6</v>
       </c>
       <c r="R13" t="n">
         <v>3</v>
       </c>
       <c r="S13" t="n">
         <v>5</v>
       </c>
       <c r="T13" t="n">
         <v>2</v>
       </c>
       <c r="U13" t="n">
         <v>6</v>
       </c>
       <c r="V13" t="n">
         <v>2</v>
       </c>
+      <c r="W13" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>4</v>
       </c>
       <c r="C14" t="n">
         <v>3</v>
       </c>
       <c r="D14" t="n">
         <v>6</v>
       </c>
       <c r="E14" t="n">
         <v>3</v>
       </c>
       <c r="F14" t="n">
         <v>3</v>
       </c>
       <c r="G14" t="n">
         <v>2</v>
       </c>
@@ -6082,95 +6304,99 @@
         <v>5</v>
       </c>
       <c r="O14" t="n">
         <v>4</v>
       </c>
       <c r="P14" t="n">
         <v>3</v>
       </c>
       <c r="Q14" t="n">
         <v>6</v>
       </c>
       <c r="R14" t="n">
         <v>3</v>
       </c>
       <c r="S14" t="n">
         <v>5</v>
       </c>
       <c r="T14" t="n">
         <v>2</v>
       </c>
       <c r="U14" t="n">
         <v>5</v>
       </c>
       <c r="V14" t="n">
         <v>2</v>
+      </c>
+      <c r="W14" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6250,50 +6476,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -6325,50 +6556,53 @@
         <v>0.29</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.27</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.34</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -6400,50 +6634,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.21</v>
@@ -6474,50 +6711,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
@@ -6548,50 +6788,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
@@ -6622,50 +6865,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
@@ -6696,50 +6942,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -6772,50 +7021,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -6848,50 +7100,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6924,50 +7179,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7000,50 +7258,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -7076,50 +7337,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>24</v>
       </c>
       <c r="C13" t="n">
         <v>27</v>
       </c>
       <c r="D13" t="n">
         <v>17</v>
       </c>
       <c r="E13" t="n">
         <v>22</v>
       </c>
       <c r="F13" t="n">
         <v>22</v>
       </c>
       <c r="G13" t="n">
         <v>29</v>
       </c>
@@ -7152,50 +7416,53 @@
       </c>
       <c r="Q13" t="n">
         <v>29</v>
       </c>
       <c r="R13" t="n">
         <v>24</v>
       </c>
       <c r="S13" t="n">
         <v>21</v>
       </c>
       <c r="T13" t="n">
         <v>30</v>
       </c>
       <c r="U13" t="n">
         <v>32</v>
       </c>
       <c r="V13" t="n">
         <v>25</v>
       </c>
       <c r="W13" t="n">
         <v>34</v>
       </c>
       <c r="X13" t="n">
         <v>26</v>
       </c>
+      <c r="Y13" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>25</v>
       </c>
       <c r="C14" t="n">
         <v>27</v>
       </c>
       <c r="D14" t="n">
         <v>17</v>
       </c>
       <c r="E14" t="n">
         <v>21</v>
       </c>
       <c r="F14" t="n">
         <v>22</v>
       </c>
       <c r="G14" t="n">
         <v>26</v>
       </c>
@@ -7227,95 +7494,99 @@
         <v>25</v>
       </c>
       <c r="Q14" t="n">
         <v>31</v>
       </c>
       <c r="R14" t="n">
         <v>24</v>
       </c>
       <c r="S14" t="n">
         <v>21</v>
       </c>
       <c r="T14" t="n">
         <v>31</v>
       </c>
       <c r="U14" t="n">
         <v>33</v>
       </c>
       <c r="V14" t="n">
         <v>25</v>
       </c>
       <c r="W14" t="n">
         <v>34</v>
       </c>
       <c r="X14" t="n">
         <v>26</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7395,50 +7666,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -7470,50 +7746,53 @@
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.26</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.14</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -7545,50 +7824,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0</v>
@@ -7619,50 +7901,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
@@ -7693,50 +7978,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
@@ -7767,50 +8055,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
@@ -7841,50 +8132,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7917,50 +8211,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -7993,50 +8290,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
@@ -8069,50 +8369,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -8145,50 +8448,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
@@ -8221,50 +8527,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>12</v>
       </c>
       <c r="C13" t="n">
         <v>17</v>
       </c>
       <c r="D13" t="n">
         <v>17</v>
       </c>
       <c r="E13" t="n">
         <v>33</v>
       </c>
       <c r="F13" t="n">
         <v>25</v>
       </c>
       <c r="G13" t="n">
         <v>19</v>
       </c>
@@ -8297,50 +8606,53 @@
       </c>
       <c r="Q13" t="n">
         <v>16</v>
       </c>
       <c r="R13" t="n">
         <v>15</v>
       </c>
       <c r="S13" t="n">
         <v>22</v>
       </c>
       <c r="T13" t="n">
         <v>14</v>
       </c>
       <c r="U13" t="n">
         <v>16</v>
       </c>
       <c r="V13" t="n">
         <v>19</v>
       </c>
       <c r="W13" t="n">
         <v>27</v>
       </c>
       <c r="X13" t="n">
         <v>15</v>
       </c>
+      <c r="Y13" t="n">
+        <v>14</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>12</v>
       </c>
       <c r="C14" t="n">
         <v>18</v>
       </c>
       <c r="D14" t="n">
         <v>18</v>
       </c>
       <c r="E14" t="n">
         <v>33</v>
       </c>
       <c r="F14" t="n">
         <v>26</v>
       </c>
       <c r="G14" t="n">
         <v>18</v>
       </c>
@@ -8372,95 +8684,99 @@
         <v>19</v>
       </c>
       <c r="Q14" t="n">
         <v>16</v>
       </c>
       <c r="R14" t="n">
         <v>15</v>
       </c>
       <c r="S14" t="n">
         <v>22</v>
       </c>
       <c r="T14" t="n">
         <v>14</v>
       </c>
       <c r="U14" t="n">
         <v>16</v>
       </c>
       <c r="V14" t="n">
         <v>21</v>
       </c>
       <c r="W14" t="n">
         <v>28</v>
       </c>
       <c r="X14" t="n">
         <v>15</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8540,50 +8856,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -8615,50 +8936,53 @@
         <v>0.39</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.37</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -8690,50 +9014,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -8764,50 +9091,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -8838,50 +9168,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -8912,50 +9245,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
@@ -8986,50 +9322,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9062,50 +9401,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -9138,50 +9480,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9214,50 +9559,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -9290,50 +9638,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -9366,50 +9717,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>57</v>
       </c>
       <c r="C13" t="n">
         <v>80</v>
       </c>
       <c r="D13" t="n">
         <v>68</v>
       </c>
       <c r="E13" t="n">
         <v>62</v>
       </c>
       <c r="F13" t="n">
         <v>50</v>
       </c>
       <c r="G13" t="n">
         <v>47</v>
       </c>
@@ -9442,50 +9796,53 @@
       </c>
       <c r="Q13" t="n">
         <v>57</v>
       </c>
       <c r="R13" t="n">
         <v>48</v>
       </c>
       <c r="S13" t="n">
         <v>41</v>
       </c>
       <c r="T13" t="n">
         <v>44</v>
       </c>
       <c r="U13" t="n">
         <v>43</v>
       </c>
       <c r="V13" t="n">
         <v>47</v>
       </c>
       <c r="W13" t="n">
         <v>47</v>
       </c>
       <c r="X13" t="n">
         <v>26</v>
       </c>
+      <c r="Y13" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>53</v>
       </c>
       <c r="C14" t="n">
         <v>79</v>
       </c>
       <c r="D14" t="n">
         <v>67</v>
       </c>
       <c r="E14" t="n">
         <v>62</v>
       </c>
       <c r="F14" t="n">
         <v>51</v>
       </c>
       <c r="G14" t="n">
         <v>44</v>
       </c>
@@ -9517,95 +9874,99 @@
         <v>43</v>
       </c>
       <c r="Q14" t="n">
         <v>54</v>
       </c>
       <c r="R14" t="n">
         <v>45</v>
       </c>
       <c r="S14" t="n">
         <v>43</v>
       </c>
       <c r="T14" t="n">
         <v>43</v>
       </c>
       <c r="U14" t="n">
         <v>42</v>
       </c>
       <c r="V14" t="n">
         <v>46</v>
       </c>
       <c r="W14" t="n">
         <v>46</v>
       </c>
       <c r="X14" t="n">
         <v>26</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9685,50 +10046,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -9759,50 +10125,53 @@
       <c r="P2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="Y2" s="1" t="n">
         <v>0.39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9835,50 +10204,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
@@ -9909,50 +10281,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
@@ -9983,50 +10358,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
@@ -10057,50 +10435,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
@@ -10131,50 +10512,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -10207,50 +10591,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10283,50 +10670,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10359,50 +10749,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -10435,50 +10828,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10511,50 +10907,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>363</v>
       </c>
       <c r="C13" t="n">
         <v>347</v>
       </c>
       <c r="D13" t="n">
         <v>338</v>
       </c>
       <c r="E13" t="n">
         <v>369</v>
       </c>
       <c r="F13" t="n">
         <v>359</v>
       </c>
       <c r="G13" t="n">
         <v>333</v>
       </c>
@@ -10587,50 +10986,53 @@
       </c>
       <c r="Q13" t="n">
         <v>370</v>
       </c>
       <c r="R13" t="n">
         <v>351</v>
       </c>
       <c r="S13" t="n">
         <v>367</v>
       </c>
       <c r="T13" t="n">
         <v>378</v>
       </c>
       <c r="U13" t="n">
         <v>380</v>
       </c>
       <c r="V13" t="n">
         <v>371</v>
       </c>
       <c r="W13" t="n">
         <v>367</v>
       </c>
       <c r="X13" t="n">
         <v>374</v>
       </c>
+      <c r="Y13" t="n">
+        <v>369</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>353</v>
       </c>
       <c r="C14" t="n">
         <v>343</v>
       </c>
       <c r="D14" t="n">
         <v>338</v>
       </c>
       <c r="E14" t="n">
         <v>363</v>
       </c>
       <c r="F14" t="n">
         <v>355</v>
       </c>
       <c r="G14" t="n">
         <v>345</v>
       </c>
@@ -10662,95 +11064,99 @@
         <v>376</v>
       </c>
       <c r="Q14" t="n">
         <v>363</v>
       </c>
       <c r="R14" t="n">
         <v>359</v>
       </c>
       <c r="S14" t="n">
         <v>362</v>
       </c>
       <c r="T14" t="n">
         <v>366</v>
       </c>
       <c r="U14" t="n">
         <v>364</v>
       </c>
       <c r="V14" t="n">
         <v>359</v>
       </c>
       <c r="W14" t="n">
         <v>359</v>
       </c>
       <c r="X14" t="n">
         <v>379</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10830,50 +11236,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -10905,50 +11316,53 @@
         <v>0.28</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.26</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.28</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -10980,50 +11394,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
@@ -11054,50 +11471,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
@@ -11128,50 +11548,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
@@ -11202,50 +11625,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -11276,50 +11702,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11352,50 +11781,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11428,50 +11860,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11504,50 +11939,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11580,50 +12018,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11656,50 +12097,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>222</v>
       </c>
       <c r="C13" t="n">
         <v>182</v>
       </c>
       <c r="D13" t="n">
         <v>212</v>
       </c>
       <c r="E13" t="n">
         <v>215</v>
       </c>
       <c r="F13" t="n">
         <v>211</v>
       </c>
       <c r="G13" t="n">
         <v>223</v>
       </c>
@@ -11732,50 +12176,53 @@
       </c>
       <c r="Q13" t="n">
         <v>202</v>
       </c>
       <c r="R13" t="n">
         <v>204</v>
       </c>
       <c r="S13" t="n">
         <v>178</v>
       </c>
       <c r="T13" t="n">
         <v>195</v>
       </c>
       <c r="U13" t="n">
         <v>208</v>
       </c>
       <c r="V13" t="n">
         <v>222</v>
       </c>
       <c r="W13" t="n">
         <v>216</v>
       </c>
       <c r="X13" t="n">
         <v>181</v>
       </c>
+      <c r="Y13" t="n">
+        <v>228</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>224</v>
       </c>
       <c r="C14" t="n">
         <v>182</v>
       </c>
       <c r="D14" t="n">
         <v>212</v>
       </c>
       <c r="E14" t="n">
         <v>223</v>
       </c>
       <c r="F14" t="n">
         <v>202</v>
       </c>
       <c r="G14" t="n">
         <v>210</v>
       </c>
@@ -11807,95 +12254,99 @@
         <v>198</v>
       </c>
       <c r="Q14" t="n">
         <v>200</v>
       </c>
       <c r="R14" t="n">
         <v>193</v>
       </c>
       <c r="S14" t="n">
         <v>172</v>
       </c>
       <c r="T14" t="n">
         <v>194</v>
       </c>
       <c r="U14" t="n">
         <v>203</v>
       </c>
       <c r="V14" t="n">
         <v>221</v>
       </c>
       <c r="W14" t="n">
         <v>212</v>
       </c>
       <c r="X14" t="n">
         <v>183</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11975,50 +12426,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -12050,50 +12506,53 @@
         <v>0.25</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.36</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.33</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -12125,50 +12584,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.16</v>
@@ -12199,50 +12661,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -12273,50 +12738,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
@@ -12347,50 +12815,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -12421,50 +12892,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12497,50 +12971,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12573,50 +13050,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12649,50 +13129,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12725,50 +13208,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12801,50 +13287,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>86</v>
       </c>
       <c r="C13" t="n">
         <v>143</v>
       </c>
       <c r="D13" t="n">
         <v>101</v>
       </c>
       <c r="E13" t="n">
         <v>104</v>
       </c>
       <c r="F13" t="n">
         <v>115</v>
       </c>
       <c r="G13" t="n">
         <v>94</v>
       </c>
@@ -12877,50 +13366,53 @@
       </c>
       <c r="Q13" t="n">
         <v>122</v>
       </c>
       <c r="R13" t="n">
         <v>123</v>
       </c>
       <c r="S13" t="n">
         <v>140</v>
       </c>
       <c r="T13" t="n">
         <v>119</v>
       </c>
       <c r="U13" t="n">
         <v>109</v>
       </c>
       <c r="V13" t="n">
         <v>91</v>
       </c>
       <c r="W13" t="n">
         <v>99</v>
       </c>
       <c r="X13" t="n">
         <v>128</v>
       </c>
+      <c r="Y13" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>88</v>
       </c>
       <c r="C14" t="n">
         <v>142</v>
       </c>
       <c r="D14" t="n">
         <v>99</v>
       </c>
       <c r="E14" t="n">
         <v>104</v>
       </c>
       <c r="F14" t="n">
         <v>110</v>
       </c>
       <c r="G14" t="n">
         <v>89</v>
       </c>
@@ -12952,95 +13444,99 @@
         <v>124</v>
       </c>
       <c r="Q14" t="n">
         <v>121</v>
       </c>
       <c r="R14" t="n">
         <v>117</v>
       </c>
       <c r="S14" t="n">
         <v>139</v>
       </c>
       <c r="T14" t="n">
         <v>120</v>
       </c>
       <c r="U14" t="n">
         <v>109</v>
       </c>
       <c r="V14" t="n">
         <v>90</v>
       </c>
       <c r="W14" t="n">
         <v>99</v>
       </c>
       <c r="X14" t="n">
         <v>129</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13120,50 +13616,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -13195,50 +13696,53 @@
         <v>0.17</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.21</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -13270,50 +13774,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
@@ -13344,50 +13851,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
@@ -13418,50 +13928,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
@@ -13492,50 +14005,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.08</v>
@@ -13566,50 +14082,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13642,50 +14161,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13718,50 +14240,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -13794,50 +14319,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13870,50 +14398,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13946,50 +14477,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>242</v>
       </c>
       <c r="C13" t="n">
         <v>252</v>
       </c>
       <c r="D13" t="n">
         <v>246</v>
       </c>
       <c r="E13" t="n">
         <v>241</v>
       </c>
       <c r="F13" t="n">
         <v>238</v>
       </c>
       <c r="G13" t="n">
         <v>223</v>
       </c>
@@ -14022,50 +14556,53 @@
       </c>
       <c r="Q13" t="n">
         <v>248</v>
       </c>
       <c r="R13" t="n">
         <v>241</v>
       </c>
       <c r="S13" t="n">
         <v>243</v>
       </c>
       <c r="T13" t="n">
         <v>229</v>
       </c>
       <c r="U13" t="n">
         <v>229</v>
       </c>
       <c r="V13" t="n">
         <v>238</v>
       </c>
       <c r="W13" t="n">
         <v>223</v>
       </c>
       <c r="X13" t="n">
         <v>220</v>
       </c>
+      <c r="Y13" t="n">
+        <v>238</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>217</v>
       </c>
       <c r="C14" t="n">
         <v>225</v>
       </c>
       <c r="D14" t="n">
         <v>216</v>
       </c>
       <c r="E14" t="n">
         <v>227</v>
       </c>
       <c r="F14" t="n">
         <v>217</v>
       </c>
       <c r="G14" t="n">
         <v>208</v>
       </c>
@@ -14097,95 +14634,99 @@
         <v>224</v>
       </c>
       <c r="Q14" t="n">
         <v>223</v>
       </c>
       <c r="R14" t="n">
         <v>216</v>
       </c>
       <c r="S14" t="n">
         <v>216</v>
       </c>
       <c r="T14" t="n">
         <v>218</v>
       </c>
       <c r="U14" t="n">
         <v>217</v>
       </c>
       <c r="V14" t="n">
         <v>216</v>
       </c>
       <c r="W14" t="n">
         <v>216</v>
       </c>
       <c r="X14" t="n">
         <v>217</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14265,50 +14806,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -14339,50 +14885,53 @@
       <c r="P2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Y2" s="1" t="n">
         <v>0.21</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -14415,50 +14964,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.17</v>
@@ -14489,50 +15041,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.14</v>
@@ -14563,50 +15118,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.12</v>
@@ -14637,50 +15195,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
@@ -14711,50 +15272,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -14787,50 +15351,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14863,50 +15430,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14939,50 +15509,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15015,50 +15588,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15091,50 +15667,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>175</v>
       </c>
       <c r="C13" t="n">
         <v>183</v>
       </c>
       <c r="D13" t="n">
         <v>184</v>
       </c>
       <c r="E13" t="n">
         <v>194</v>
       </c>
       <c r="F13" t="n">
         <v>173</v>
       </c>
       <c r="G13" t="n">
         <v>170</v>
       </c>
@@ -15167,50 +15746,53 @@
       </c>
       <c r="Q13" t="n">
         <v>185</v>
       </c>
       <c r="R13" t="n">
         <v>173</v>
       </c>
       <c r="S13" t="n">
         <v>180</v>
       </c>
       <c r="T13" t="n">
         <v>173</v>
       </c>
       <c r="U13" t="n">
         <v>172</v>
       </c>
       <c r="V13" t="n">
         <v>182</v>
       </c>
       <c r="W13" t="n">
         <v>174</v>
       </c>
       <c r="X13" t="n">
         <v>181</v>
       </c>
+      <c r="Y13" t="n">
+        <v>178</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>183</v>
       </c>
       <c r="C14" t="n">
         <v>191</v>
       </c>
       <c r="D14" t="n">
         <v>183</v>
       </c>
       <c r="E14" t="n">
         <v>192</v>
       </c>
       <c r="F14" t="n">
         <v>184</v>
       </c>
       <c r="G14" t="n">
         <v>176</v>
       </c>
@@ -15242,95 +15824,99 @@
         <v>189</v>
       </c>
       <c r="Q14" t="n">
         <v>189</v>
       </c>
       <c r="R14" t="n">
         <v>183</v>
       </c>
       <c r="S14" t="n">
         <v>183</v>
       </c>
       <c r="T14" t="n">
         <v>185</v>
       </c>
       <c r="U14" t="n">
         <v>184</v>
       </c>
       <c r="V14" t="n">
         <v>183</v>
       </c>
       <c r="W14" t="n">
         <v>183</v>
       </c>
       <c r="X14" t="n">
         <v>183</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15410,50 +15996,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15484,50 +16075,53 @@
       <c r="P2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="Y2" s="1" t="n">
         <v>0.19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -15560,50 +16154,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.27</v>
@@ -15634,50 +16231,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
@@ -15708,50 +16308,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
@@ -15782,50 +16385,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.1</v>
@@ -15856,50 +16462,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -15932,50 +16541,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16008,50 +16620,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -16084,50 +16699,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -16160,50 +16778,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
@@ -16236,50 +16857,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>104</v>
       </c>
       <c r="C13" t="n">
         <v>112</v>
       </c>
       <c r="D13" t="n">
         <v>103</v>
       </c>
       <c r="E13" t="n">
         <v>113</v>
       </c>
       <c r="F13" t="n">
         <v>101</v>
       </c>
       <c r="G13" t="n">
         <v>98</v>
       </c>
@@ -16312,50 +16936,53 @@
       </c>
       <c r="Q13" t="n">
         <v>100</v>
       </c>
       <c r="R13" t="n">
         <v>104</v>
       </c>
       <c r="S13" t="n">
         <v>99</v>
       </c>
       <c r="T13" t="n">
         <v>106</v>
       </c>
       <c r="U13" t="n">
         <v>97</v>
       </c>
       <c r="V13" t="n">
         <v>92</v>
       </c>
       <c r="W13" t="n">
         <v>103</v>
       </c>
       <c r="X13" t="n">
         <v>117</v>
       </c>
+      <c r="Y13" t="n">
+        <v>98</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>106</v>
       </c>
       <c r="C14" t="n">
         <v>110</v>
       </c>
       <c r="D14" t="n">
         <v>106</v>
       </c>
       <c r="E14" t="n">
         <v>112</v>
       </c>
       <c r="F14" t="n">
         <v>107</v>
       </c>
       <c r="G14" t="n">
         <v>102</v>
       </c>
@@ -16387,95 +17014,99 @@
         <v>110</v>
       </c>
       <c r="Q14" t="n">
         <v>109</v>
       </c>
       <c r="R14" t="n">
         <v>106</v>
       </c>
       <c r="S14" t="n">
         <v>106</v>
       </c>
       <c r="T14" t="n">
         <v>107</v>
       </c>
       <c r="U14" t="n">
         <v>107</v>
       </c>
       <c r="V14" t="n">
         <v>106</v>
       </c>
       <c r="W14" t="n">
         <v>106</v>
       </c>
       <c r="X14" t="n">
         <v>106</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16555,50 +17186,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -16630,50 +17266,53 @@
         <v>0.19</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.27</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -16705,50 +17344,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.17</v>
@@ -16779,50 +17421,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.14</v>
@@ -16853,50 +17498,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
@@ -16927,50 +17575,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -17001,50 +17652,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -17077,50 +17731,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -17153,50 +17810,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -17229,50 +17889,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -17305,50 +17968,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -17381,50 +18047,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>251</v>
       </c>
       <c r="C13" t="n">
         <v>271</v>
       </c>
       <c r="D13" t="n">
         <v>262</v>
       </c>
       <c r="E13" t="n">
         <v>267</v>
       </c>
       <c r="F13" t="n">
         <v>243</v>
       </c>
       <c r="G13" t="n">
         <v>248</v>
       </c>
@@ -17457,50 +18126,53 @@
       </c>
       <c r="Q13" t="n">
         <v>262</v>
       </c>
       <c r="R13" t="n">
         <v>259</v>
       </c>
       <c r="S13" t="n">
         <v>261</v>
       </c>
       <c r="T13" t="n">
         <v>253</v>
       </c>
       <c r="U13" t="n">
         <v>256</v>
       </c>
       <c r="V13" t="n">
         <v>259</v>
       </c>
       <c r="W13" t="n">
         <v>258</v>
       </c>
       <c r="X13" t="n">
         <v>242</v>
       </c>
+      <c r="Y13" t="n">
+        <v>258</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>252</v>
       </c>
       <c r="C14" t="n">
         <v>262</v>
       </c>
       <c r="D14" t="n">
         <v>252</v>
       </c>
       <c r="E14" t="n">
         <v>264</v>
       </c>
       <c r="F14" t="n">
         <v>252</v>
       </c>
       <c r="G14" t="n">
         <v>241</v>
       </c>
@@ -17532,95 +18204,99 @@
         <v>260</v>
       </c>
       <c r="Q14" t="n">
         <v>259</v>
       </c>
       <c r="R14" t="n">
         <v>251</v>
       </c>
       <c r="S14" t="n">
         <v>251</v>
       </c>
       <c r="T14" t="n">
         <v>254</v>
       </c>
       <c r="U14" t="n">
         <v>252</v>
       </c>
       <c r="V14" t="n">
         <v>251</v>
       </c>
       <c r="W14" t="n">
         <v>252</v>
       </c>
       <c r="X14" t="n">
         <v>252</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17700,50 +18376,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -17775,50 +18456,53 @@
         <v>0.37</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.36</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -17850,50 +18534,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
@@ -17924,50 +18611,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -17998,50 +18688,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -18072,50 +18765,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
@@ -18146,50 +18842,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18222,50 +18921,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -18298,50 +19000,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18374,50 +19079,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18450,50 +19158,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18526,50 +19237,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>330</v>
       </c>
       <c r="C13" t="n">
         <v>355</v>
       </c>
       <c r="D13" t="n">
         <v>329</v>
       </c>
       <c r="E13" t="n">
         <v>370</v>
       </c>
       <c r="F13" t="n">
         <v>332</v>
       </c>
       <c r="G13" t="n">
         <v>328</v>
       </c>
@@ -18602,50 +19316,53 @@
       </c>
       <c r="Q13" t="n">
         <v>339</v>
       </c>
       <c r="R13" t="n">
         <v>323</v>
       </c>
       <c r="S13" t="n">
         <v>320</v>
       </c>
       <c r="T13" t="n">
         <v>337</v>
       </c>
       <c r="U13" t="n">
         <v>338</v>
       </c>
       <c r="V13" t="n">
         <v>325</v>
       </c>
       <c r="W13" t="n">
         <v>337</v>
       </c>
       <c r="X13" t="n">
         <v>330</v>
       </c>
+      <c r="Y13" t="n">
+        <v>326</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>340</v>
       </c>
       <c r="C14" t="n">
         <v>353</v>
       </c>
       <c r="D14" t="n">
         <v>339</v>
       </c>
       <c r="E14" t="n">
         <v>356</v>
       </c>
       <c r="F14" t="n">
         <v>340</v>
       </c>
       <c r="G14" t="n">
         <v>325</v>
       </c>
@@ -18677,95 +19394,99 @@
         <v>351</v>
       </c>
       <c r="Q14" t="n">
         <v>349</v>
       </c>
       <c r="R14" t="n">
         <v>338</v>
       </c>
       <c r="S14" t="n">
         <v>339</v>
       </c>
       <c r="T14" t="n">
         <v>342</v>
       </c>
       <c r="U14" t="n">
         <v>340</v>
       </c>
       <c r="V14" t="n">
         <v>339</v>
       </c>
       <c r="W14" t="n">
         <v>339</v>
       </c>
       <c r="X14" t="n">
         <v>340</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18845,50 +19566,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -18920,50 +19646,53 @@
         <v>0.37</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.38</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.36</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -18995,50 +19724,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
@@ -19069,50 +19801,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
@@ -19143,50 +19878,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
@@ -19217,50 +19955,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
@@ -19291,50 +20032,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19367,50 +20111,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -19443,50 +20190,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -19519,50 +20269,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -19595,50 +20348,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19671,50 +20427,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>184</v>
       </c>
       <c r="C13" t="n">
         <v>169</v>
       </c>
       <c r="D13" t="n">
         <v>169</v>
       </c>
       <c r="E13" t="n">
         <v>179</v>
       </c>
       <c r="F13" t="n">
         <v>196</v>
       </c>
       <c r="G13" t="n">
         <v>166</v>
       </c>
@@ -19747,50 +20506,53 @@
       </c>
       <c r="Q13" t="n">
         <v>187</v>
       </c>
       <c r="R13" t="n">
         <v>180</v>
       </c>
       <c r="S13" t="n">
         <v>181</v>
       </c>
       <c r="T13" t="n">
         <v>196</v>
       </c>
       <c r="U13" t="n">
         <v>186</v>
       </c>
       <c r="V13" t="n">
         <v>183</v>
       </c>
       <c r="W13" t="n">
         <v>188</v>
       </c>
       <c r="X13" t="n">
         <v>215</v>
       </c>
+      <c r="Y13" t="n">
+        <v>189</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>199</v>
       </c>
       <c r="C14" t="n">
         <v>207</v>
       </c>
       <c r="D14" t="n">
         <v>199</v>
       </c>
       <c r="E14" t="n">
         <v>209</v>
       </c>
       <c r="F14" t="n">
         <v>199</v>
       </c>
       <c r="G14" t="n">
         <v>190</v>
       </c>
@@ -19822,95 +20584,99 @@
         <v>205</v>
       </c>
       <c r="Q14" t="n">
         <v>205</v>
       </c>
       <c r="R14" t="n">
         <v>198</v>
       </c>
       <c r="S14" t="n">
         <v>198</v>
       </c>
       <c r="T14" t="n">
         <v>200</v>
       </c>
       <c r="U14" t="n">
         <v>199</v>
       </c>
       <c r="V14" t="n">
         <v>198</v>
       </c>
       <c r="W14" t="n">
         <v>199</v>
       </c>
       <c r="X14" t="n">
         <v>199</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19990,50 +20756,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -20065,50 +20836,53 @@
         <v>0.3</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.35</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.34</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -20140,50 +20914,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.17</v>
@@ -20214,50 +20991,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
@@ -20288,50 +21068,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
@@ -20362,50 +21145,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
@@ -20436,50 +21222,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20512,50 +21301,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -20588,50 +21380,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20664,50 +21459,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20740,50 +21538,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -20816,50 +21617,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>483</v>
       </c>
       <c r="C13" t="n">
         <v>511</v>
       </c>
       <c r="D13" t="n">
         <v>488</v>
       </c>
       <c r="E13" t="n">
         <v>508</v>
       </c>
       <c r="F13" t="n">
         <v>483</v>
       </c>
       <c r="G13" t="n">
         <v>443</v>
       </c>
@@ -20892,50 +21696,53 @@
       </c>
       <c r="Q13" t="n">
         <v>498</v>
       </c>
       <c r="R13" t="n">
         <v>482</v>
       </c>
       <c r="S13" t="n">
         <v>486</v>
       </c>
       <c r="T13" t="n">
         <v>482</v>
       </c>
       <c r="U13" t="n">
         <v>483</v>
       </c>
       <c r="V13" t="n">
         <v>491</v>
       </c>
       <c r="W13" t="n">
         <v>471</v>
       </c>
       <c r="X13" t="n">
         <v>475</v>
       </c>
+      <c r="Y13" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>490</v>
       </c>
       <c r="C14" t="n">
         <v>509</v>
       </c>
       <c r="D14" t="n">
         <v>490</v>
       </c>
       <c r="E14" t="n">
         <v>515</v>
       </c>
       <c r="F14" t="n">
         <v>491</v>
       </c>
       <c r="G14" t="n">
         <v>470</v>
       </c>
@@ -20967,95 +21774,99 @@
         <v>506</v>
       </c>
       <c r="Q14" t="n">
         <v>504</v>
       </c>
       <c r="R14" t="n">
         <v>488</v>
       </c>
       <c r="S14" t="n">
         <v>489</v>
       </c>
       <c r="T14" t="n">
         <v>494</v>
       </c>
       <c r="U14" t="n">
         <v>491</v>
       </c>
       <c r="V14" t="n">
         <v>489</v>
       </c>
       <c r="W14" t="n">
         <v>490</v>
       </c>
       <c r="X14" t="n">
         <v>490</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21135,50 +21946,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -21210,50 +22026,53 @@
         <v>0.27</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.27</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.29</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -21285,50 +22104,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
@@ -21359,50 +22181,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -21433,50 +22258,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
@@ -21507,50 +22335,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -21581,50 +22412,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21657,50 +22491,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -21733,50 +22570,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21809,50 +22649,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21885,50 +22728,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21961,50 +22807,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>524</v>
       </c>
       <c r="C13" t="n">
         <v>536</v>
       </c>
       <c r="D13" t="n">
         <v>518</v>
       </c>
       <c r="E13" t="n">
         <v>549</v>
       </c>
       <c r="F13" t="n">
         <v>526</v>
       </c>
       <c r="G13" t="n">
         <v>522</v>
       </c>
@@ -22037,50 +22886,53 @@
       </c>
       <c r="Q13" t="n">
         <v>538</v>
       </c>
       <c r="R13" t="n">
         <v>521</v>
       </c>
       <c r="S13" t="n">
         <v>519</v>
       </c>
       <c r="T13" t="n">
         <v>533</v>
       </c>
       <c r="U13" t="n">
         <v>526</v>
       </c>
       <c r="V13" t="n">
         <v>514</v>
       </c>
       <c r="W13" t="n">
         <v>535</v>
       </c>
       <c r="X13" t="n">
         <v>532</v>
       </c>
+      <c r="Y13" t="n">
+        <v>530</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>517</v>
       </c>
       <c r="C14" t="n">
         <v>538</v>
       </c>
       <c r="D14" t="n">
         <v>516</v>
       </c>
       <c r="E14" t="n">
         <v>542</v>
       </c>
       <c r="F14" t="n">
         <v>518</v>
       </c>
       <c r="G14" t="n">
         <v>495</v>
       </c>
@@ -22112,95 +22964,99 @@
         <v>534</v>
       </c>
       <c r="Q14" t="n">
         <v>532</v>
       </c>
       <c r="R14" t="n">
         <v>515</v>
       </c>
       <c r="S14" t="n">
         <v>516</v>
       </c>
       <c r="T14" t="n">
         <v>521</v>
       </c>
       <c r="U14" t="n">
         <v>518</v>
       </c>
       <c r="V14" t="n">
         <v>516</v>
       </c>
       <c r="W14" t="n">
         <v>516</v>
       </c>
       <c r="X14" t="n">
         <v>517</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22280,50 +23136,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -22354,50 +23215,53 @@
       <c r="P2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="Y2" s="1" t="n">
         <v>0.32</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -22430,50 +23294,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
@@ -22504,50 +23371,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -22578,50 +23448,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -22652,50 +23525,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -22726,50 +23602,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22802,50 +23681,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -22878,50 +23760,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -22954,50 +23839,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -23030,50 +23918,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -23106,50 +23997,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>621</v>
       </c>
       <c r="C13" t="n">
         <v>654</v>
       </c>
       <c r="D13" t="n">
         <v>627</v>
       </c>
       <c r="E13" t="n">
         <v>657</v>
       </c>
       <c r="F13" t="n">
         <v>608</v>
       </c>
       <c r="G13" t="n">
         <v>614</v>
       </c>
@@ -23182,50 +24076,53 @@
       </c>
       <c r="Q13" t="n">
         <v>637</v>
       </c>
       <c r="R13" t="n">
         <v>646</v>
       </c>
       <c r="S13" t="n">
         <v>613</v>
       </c>
       <c r="T13" t="n">
         <v>642</v>
       </c>
       <c r="U13" t="n">
         <v>615</v>
       </c>
       <c r="V13" t="n">
         <v>597</v>
       </c>
       <c r="W13" t="n">
         <v>612</v>
       </c>
       <c r="X13" t="n">
         <v>652</v>
       </c>
+      <c r="Y13" t="n">
+        <v>628</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>643</v>
       </c>
       <c r="C14" t="n">
         <v>674</v>
       </c>
       <c r="D14" t="n">
         <v>651</v>
       </c>
       <c r="E14" t="n">
         <v>668</v>
       </c>
       <c r="F14" t="n">
         <v>622</v>
       </c>
       <c r="G14" t="n">
         <v>611</v>
       </c>
@@ -23257,95 +24154,99 @@
         <v>671</v>
       </c>
       <c r="Q14" t="n">
         <v>657</v>
       </c>
       <c r="R14" t="n">
         <v>645</v>
       </c>
       <c r="S14" t="n">
         <v>629</v>
       </c>
       <c r="T14" t="n">
         <v>656</v>
       </c>
       <c r="U14" t="n">
         <v>633</v>
       </c>
       <c r="V14" t="n">
         <v>616</v>
       </c>
       <c r="W14" t="n">
         <v>627</v>
       </c>
       <c r="X14" t="n">
         <v>653</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>636</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23425,50 +24326,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -23500,50 +24406,53 @@
         <v>0.29</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.27</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -23575,50 +24484,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.17</v>
@@ -23649,50 +24561,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -23723,50 +24638,53 @@
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
@@ -23797,50 +24715,53 @@
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -23871,50 +24792,53 @@
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -23947,50 +24871,53 @@
       </c>
       <c r="Q8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
@@ -24023,50 +24950,53 @@
       </c>
       <c r="Q9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -24099,50 +25029,53 @@
       </c>
       <c r="Q10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -24175,50 +25108,53 @@
       </c>
       <c r="Q11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -24251,50 +25187,53 @@
       </c>
       <c r="Q12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>137</v>
       </c>
       <c r="C13" t="n">
         <v>139</v>
       </c>
       <c r="D13" t="n">
         <v>145</v>
       </c>
       <c r="E13" t="n">
         <v>141</v>
       </c>
       <c r="F13" t="n">
         <v>141</v>
       </c>
       <c r="G13" t="n">
         <v>132</v>
       </c>
@@ -24327,50 +25266,53 @@
       </c>
       <c r="Q13" t="n">
         <v>146</v>
       </c>
       <c r="R13" t="n">
         <v>135</v>
       </c>
       <c r="S13" t="n">
         <v>139</v>
       </c>
       <c r="T13" t="n">
         <v>141</v>
       </c>
       <c r="U13" t="n">
         <v>141</v>
       </c>
       <c r="V13" t="n">
         <v>135</v>
       </c>
       <c r="W13" t="n">
         <v>144</v>
       </c>
       <c r="X13" t="n">
         <v>135</v>
       </c>
+      <c r="Y13" t="n">
+        <v>136</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>121</v>
       </c>
       <c r="C14" t="n">
         <v>125</v>
       </c>
       <c r="D14" t="n">
         <v>121</v>
       </c>
       <c r="E14" t="n">
         <v>127</v>
       </c>
       <c r="F14" t="n">
         <v>121</v>
       </c>
       <c r="G14" t="n">
         <v>116</v>
       </c>
@@ -24401,47 +25343,50 @@
       <c r="P14" t="n">
         <v>125</v>
       </c>
       <c r="Q14" t="n">
         <v>124</v>
       </c>
       <c r="R14" t="n">
         <v>120</v>
       </c>
       <c r="S14" t="n">
         <v>120</v>
       </c>
       <c r="T14" t="n">
         <v>122</v>
       </c>
       <c r="U14" t="n">
         <v>121</v>
       </c>
       <c r="V14" t="n">
         <v>120</v>
       </c>
       <c r="W14" t="n">
         <v>120</v>
       </c>
       <c r="X14" t="n">
+        <v>121</v>
+      </c>
+      <c r="Y14" t="n">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>