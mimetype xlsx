--- v0 (2026-05-26)
+++ v1 (2026-09-15)
@@ -460,82 +460,83 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -615,50 +616,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -691,50 +697,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.84</v>
       </c>
@@ -767,50 +776,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -843,50 +855,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1007</v>
       </c>
       <c r="C5" t="n">
         <v>1047</v>
       </c>
       <c r="D5" t="n">
         <v>1006</v>
       </c>
       <c r="E5" t="n">
         <v>1057</v>
       </c>
       <c r="F5" t="n">
         <v>1009</v>
       </c>
       <c r="G5" t="n">
         <v>965</v>
       </c>
@@ -919,50 +934,53 @@
       </c>
       <c r="Q5" t="n">
         <v>1036</v>
       </c>
       <c r="R5" t="n">
         <v>1003</v>
       </c>
       <c r="S5" t="n">
         <v>1005</v>
       </c>
       <c r="T5" t="n">
         <v>1015</v>
       </c>
       <c r="U5" t="n">
         <v>1009</v>
       </c>
       <c r="V5" t="n">
         <v>1005</v>
       </c>
       <c r="W5" t="n">
         <v>1006</v>
       </c>
       <c r="X5" t="n">
         <v>1007</v>
       </c>
+      <c r="Y5" t="n">
+        <v>1011</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1007</v>
       </c>
       <c r="C6" t="n">
         <v>1047</v>
       </c>
       <c r="D6" t="n">
         <v>1006</v>
       </c>
       <c r="E6" t="n">
         <v>1057</v>
       </c>
       <c r="F6" t="n">
         <v>1009</v>
       </c>
       <c r="G6" t="n">
         <v>965</v>
       </c>
@@ -994,95 +1012,99 @@
         <v>1040</v>
       </c>
       <c r="Q6" t="n">
         <v>1036</v>
       </c>
       <c r="R6" t="n">
         <v>1003</v>
       </c>
       <c r="S6" t="n">
         <v>1005</v>
       </c>
       <c r="T6" t="n">
         <v>1015</v>
       </c>
       <c r="U6" t="n">
         <v>1009</v>
       </c>
       <c r="V6" t="n">
         <v>1005</v>
       </c>
       <c r="W6" t="n">
         <v>1006</v>
       </c>
       <c r="X6" t="n">
         <v>1007</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>1011</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1162,50 +1184,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1238,50 +1265,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.86</v>
       </c>
@@ -1314,50 +1344,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1390,50 +1423,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>166</v>
       </c>
       <c r="C5" t="n">
         <v>168</v>
       </c>
       <c r="D5" t="n">
         <v>156</v>
       </c>
       <c r="E5" t="n">
         <v>159</v>
       </c>
       <c r="F5" t="n">
         <v>149</v>
       </c>
       <c r="G5" t="n">
         <v>124</v>
       </c>
@@ -1466,50 +1502,53 @@
       </c>
       <c r="Q5" t="n">
         <v>164</v>
       </c>
       <c r="R5" t="n">
         <v>139</v>
       </c>
       <c r="S5" t="n">
         <v>153</v>
       </c>
       <c r="T5" t="n">
         <v>154</v>
       </c>
       <c r="U5" t="n">
         <v>158</v>
       </c>
       <c r="V5" t="n">
         <v>163</v>
       </c>
       <c r="W5" t="n">
         <v>150</v>
       </c>
       <c r="X5" t="n">
         <v>145</v>
       </c>
+      <c r="Y5" t="n">
+        <v>152</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>158</v>
       </c>
       <c r="C6" t="n">
         <v>164</v>
       </c>
       <c r="D6" t="n">
         <v>157</v>
       </c>
       <c r="E6" t="n">
         <v>165</v>
       </c>
       <c r="F6" t="n">
         <v>158</v>
       </c>
       <c r="G6" t="n">
         <v>151</v>
       </c>
@@ -1540,96 +1579,100 @@
       <c r="P6" t="n">
         <v>163</v>
       </c>
       <c r="Q6" t="n">
         <v>162</v>
       </c>
       <c r="R6" t="n">
         <v>157</v>
       </c>
       <c r="S6" t="n">
         <v>157</v>
       </c>
       <c r="T6" t="n">
         <v>159</v>
       </c>
       <c r="U6" t="n">
         <v>158</v>
       </c>
       <c r="V6" t="n">
         <v>157</v>
       </c>
       <c r="W6" t="n">
         <v>157</v>
       </c>
       <c r="X6" t="n">
+        <v>158</v>
+      </c>
+      <c r="Y6" t="n">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1709,50 +1752,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1785,50 +1833,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.86</v>
       </c>
@@ -1861,50 +1912,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.87</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1937,50 +1991,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>26</v>
       </c>
       <c r="C5" t="n">
         <v>29</v>
       </c>
       <c r="D5" t="n">
         <v>25</v>
       </c>
       <c r="E5" t="n">
         <v>29</v>
       </c>
       <c r="F5" t="n">
         <v>35</v>
       </c>
       <c r="G5" t="n">
         <v>26</v>
       </c>
@@ -2013,50 +2070,53 @@
       </c>
       <c r="Q5" t="n">
         <v>25</v>
       </c>
       <c r="R5" t="n">
         <v>24</v>
       </c>
       <c r="S5" t="n">
         <v>30</v>
       </c>
       <c r="T5" t="n">
         <v>28</v>
       </c>
       <c r="U5" t="n">
         <v>36</v>
       </c>
       <c r="V5" t="n">
         <v>43</v>
       </c>
       <c r="W5" t="n">
         <v>26</v>
       </c>
       <c r="X5" t="n">
         <v>23</v>
       </c>
+      <c r="Y5" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>27</v>
       </c>
       <c r="C6" t="n">
         <v>27</v>
       </c>
       <c r="D6" t="n">
         <v>24</v>
       </c>
       <c r="E6" t="n">
         <v>28</v>
       </c>
       <c r="F6" t="n">
         <v>35</v>
       </c>
       <c r="G6" t="n">
         <v>25</v>
       </c>
@@ -2088,95 +2148,99 @@
         <v>27</v>
       </c>
       <c r="Q6" t="n">
         <v>26</v>
       </c>
       <c r="R6" t="n">
         <v>24</v>
       </c>
       <c r="S6" t="n">
         <v>29</v>
       </c>
       <c r="T6" t="n">
         <v>28</v>
       </c>
       <c r="U6" t="n">
         <v>39</v>
       </c>
       <c r="V6" t="n">
         <v>43</v>
       </c>
       <c r="W6" t="n">
         <v>26</v>
       </c>
       <c r="X6" t="n">
         <v>24</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2256,50 +2320,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -2332,50 +2401,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -2408,50 +2480,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -2484,50 +2559,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>17</v>
       </c>
       <c r="C5" t="n">
         <v>10</v>
       </c>
       <c r="D5" t="n">
         <v>13</v>
       </c>
       <c r="E5" t="n">
         <v>13</v>
       </c>
       <c r="F5" t="n">
         <v>26</v>
       </c>
       <c r="G5" t="n">
         <v>19</v>
       </c>
@@ -2560,50 +2638,53 @@
       </c>
       <c r="Q5" t="n">
         <v>13</v>
       </c>
       <c r="R5" t="n">
         <v>17</v>
       </c>
       <c r="S5" t="n">
         <v>22</v>
       </c>
       <c r="T5" t="n">
         <v>6</v>
       </c>
       <c r="U5" t="n">
         <v>9</v>
       </c>
       <c r="V5" t="n">
         <v>17</v>
       </c>
       <c r="W5" t="n">
         <v>11</v>
       </c>
       <c r="X5" t="n">
         <v>11</v>
       </c>
+      <c r="Y5" t="n">
+        <v>10</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>18</v>
       </c>
       <c r="C6" t="n">
         <v>9</v>
       </c>
       <c r="D6" t="n">
         <v>12</v>
       </c>
       <c r="E6" t="n">
         <v>12</v>
       </c>
       <c r="F6" t="n">
         <v>23</v>
       </c>
       <c r="G6" t="n">
         <v>16</v>
       </c>
@@ -2635,93 +2716,97 @@
         <v>7</v>
       </c>
       <c r="Q6" t="n">
         <v>13</v>
       </c>
       <c r="R6" t="n">
         <v>15</v>
       </c>
       <c r="S6" t="n">
         <v>21</v>
       </c>
       <c r="T6" t="n">
         <v>6</v>
       </c>
       <c r="U6" t="n">
         <v>8</v>
       </c>
       <c r="V6" t="n">
         <v>17</v>
       </c>
       <c r="W6" t="n">
         <v>11</v>
       </c>
       <c r="X6" t="n">
         <v>11</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2791,50 +2876,55 @@
       <c r="R1" t="inlineStr">
         <is>
           <t>2024-11-14</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -2861,50 +2951,53 @@
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W2" s="1" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -2931,50 +3024,53 @@
       </c>
       <c r="O3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>1</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>1</v>
       </c>
+      <c r="W3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -3001,50 +3097,53 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="W4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>4</v>
       </c>
       <c r="C5" t="n">
         <v>3</v>
       </c>
       <c r="D5" t="n">
         <v>6</v>
       </c>
       <c r="E5" t="n">
         <v>3</v>
       </c>
       <c r="F5" t="n">
         <v>3</v>
       </c>
       <c r="G5" t="n">
         <v>2</v>
       </c>
@@ -3071,50 +3170,53 @@
       </c>
       <c r="O5" t="n">
         <v>4</v>
       </c>
       <c r="P5" t="n">
         <v>3</v>
       </c>
       <c r="Q5" t="n">
         <v>6</v>
       </c>
       <c r="R5" t="n">
         <v>3</v>
       </c>
       <c r="S5" t="n">
         <v>5</v>
       </c>
       <c r="T5" t="n">
         <v>2</v>
       </c>
       <c r="U5" t="n">
         <v>6</v>
       </c>
       <c r="V5" t="n">
         <v>2</v>
       </c>
+      <c r="W5" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>4</v>
       </c>
       <c r="C6" t="n">
         <v>3</v>
       </c>
       <c r="D6" t="n">
         <v>6</v>
       </c>
       <c r="E6" t="n">
         <v>3</v>
       </c>
       <c r="F6" t="n">
         <v>3</v>
       </c>
       <c r="G6" t="n">
         <v>2</v>
       </c>
@@ -3140,95 +3242,99 @@
         <v>5</v>
       </c>
       <c r="O6" t="n">
         <v>4</v>
       </c>
       <c r="P6" t="n">
         <v>3</v>
       </c>
       <c r="Q6" t="n">
         <v>6</v>
       </c>
       <c r="R6" t="n">
         <v>3</v>
       </c>
       <c r="S6" t="n">
         <v>5</v>
       </c>
       <c r="T6" t="n">
         <v>2</v>
       </c>
       <c r="U6" t="n">
         <v>5</v>
       </c>
       <c r="V6" t="n">
         <v>2</v>
+      </c>
+      <c r="W6" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3308,50 +3414,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -3384,50 +3495,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.76</v>
       </c>
@@ -3460,50 +3574,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -3536,50 +3653,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>24</v>
       </c>
       <c r="C5" t="n">
         <v>27</v>
       </c>
       <c r="D5" t="n">
         <v>17</v>
       </c>
       <c r="E5" t="n">
         <v>22</v>
       </c>
       <c r="F5" t="n">
         <v>22</v>
       </c>
       <c r="G5" t="n">
         <v>29</v>
       </c>
@@ -3612,50 +3732,53 @@
       </c>
       <c r="Q5" t="n">
         <v>29</v>
       </c>
       <c r="R5" t="n">
         <v>24</v>
       </c>
       <c r="S5" t="n">
         <v>21</v>
       </c>
       <c r="T5" t="n">
         <v>30</v>
       </c>
       <c r="U5" t="n">
         <v>32</v>
       </c>
       <c r="V5" t="n">
         <v>25</v>
       </c>
       <c r="W5" t="n">
         <v>34</v>
       </c>
       <c r="X5" t="n">
         <v>26</v>
       </c>
+      <c r="Y5" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>25</v>
       </c>
       <c r="C6" t="n">
         <v>27</v>
       </c>
       <c r="D6" t="n">
         <v>17</v>
       </c>
       <c r="E6" t="n">
         <v>21</v>
       </c>
       <c r="F6" t="n">
         <v>22</v>
       </c>
       <c r="G6" t="n">
         <v>26</v>
       </c>
@@ -3687,95 +3810,99 @@
         <v>25</v>
       </c>
       <c r="Q6" t="n">
         <v>31</v>
       </c>
       <c r="R6" t="n">
         <v>24</v>
       </c>
       <c r="S6" t="n">
         <v>21</v>
       </c>
       <c r="T6" t="n">
         <v>31</v>
       </c>
       <c r="U6" t="n">
         <v>33</v>
       </c>
       <c r="V6" t="n">
         <v>25</v>
       </c>
       <c r="W6" t="n">
         <v>34</v>
       </c>
       <c r="X6" t="n">
         <v>26</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3855,50 +3982,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3931,50 +4063,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.76</v>
       </c>
@@ -4007,50 +4142,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.84</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.88</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -4083,50 +4221,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>12</v>
       </c>
       <c r="C5" t="n">
         <v>17</v>
       </c>
       <c r="D5" t="n">
         <v>17</v>
       </c>
       <c r="E5" t="n">
         <v>33</v>
       </c>
       <c r="F5" t="n">
         <v>25</v>
       </c>
       <c r="G5" t="n">
         <v>19</v>
       </c>
@@ -4159,50 +4300,53 @@
       </c>
       <c r="Q5" t="n">
         <v>16</v>
       </c>
       <c r="R5" t="n">
         <v>15</v>
       </c>
       <c r="S5" t="n">
         <v>22</v>
       </c>
       <c r="T5" t="n">
         <v>14</v>
       </c>
       <c r="U5" t="n">
         <v>16</v>
       </c>
       <c r="V5" t="n">
         <v>19</v>
       </c>
       <c r="W5" t="n">
         <v>27</v>
       </c>
       <c r="X5" t="n">
         <v>15</v>
       </c>
+      <c r="Y5" t="n">
+        <v>14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>12</v>
       </c>
       <c r="C6" t="n">
         <v>18</v>
       </c>
       <c r="D6" t="n">
         <v>18</v>
       </c>
       <c r="E6" t="n">
         <v>33</v>
       </c>
       <c r="F6" t="n">
         <v>26</v>
       </c>
       <c r="G6" t="n">
         <v>18</v>
       </c>
@@ -4234,95 +4378,99 @@
         <v>19</v>
       </c>
       <c r="Q6" t="n">
         <v>16</v>
       </c>
       <c r="R6" t="n">
         <v>15</v>
       </c>
       <c r="S6" t="n">
         <v>22</v>
       </c>
       <c r="T6" t="n">
         <v>14</v>
       </c>
       <c r="U6" t="n">
         <v>16</v>
       </c>
       <c r="V6" t="n">
         <v>21</v>
       </c>
       <c r="W6" t="n">
         <v>28</v>
       </c>
       <c r="X6" t="n">
         <v>15</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4402,50 +4550,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4478,50 +4631,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
@@ -4554,50 +4710,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.97</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.88</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.91</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4630,50 +4789,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>57</v>
       </c>
       <c r="C5" t="n">
         <v>80</v>
       </c>
       <c r="D5" t="n">
         <v>68</v>
       </c>
       <c r="E5" t="n">
         <v>62</v>
       </c>
       <c r="F5" t="n">
         <v>50</v>
       </c>
       <c r="G5" t="n">
         <v>47</v>
       </c>
@@ -4706,50 +4868,53 @@
       </c>
       <c r="Q5" t="n">
         <v>57</v>
       </c>
       <c r="R5" t="n">
         <v>48</v>
       </c>
       <c r="S5" t="n">
         <v>41</v>
       </c>
       <c r="T5" t="n">
         <v>44</v>
       </c>
       <c r="U5" t="n">
         <v>43</v>
       </c>
       <c r="V5" t="n">
         <v>47</v>
       </c>
       <c r="W5" t="n">
         <v>47</v>
       </c>
       <c r="X5" t="n">
         <v>26</v>
       </c>
+      <c r="Y5" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>53</v>
       </c>
       <c r="C6" t="n">
         <v>79</v>
       </c>
       <c r="D6" t="n">
         <v>67</v>
       </c>
       <c r="E6" t="n">
         <v>62</v>
       </c>
       <c r="F6" t="n">
         <v>51</v>
       </c>
       <c r="G6" t="n">
         <v>44</v>
       </c>
@@ -4781,95 +4946,99 @@
         <v>43</v>
       </c>
       <c r="Q6" t="n">
         <v>54</v>
       </c>
       <c r="R6" t="n">
         <v>45</v>
       </c>
       <c r="S6" t="n">
         <v>43</v>
       </c>
       <c r="T6" t="n">
         <v>43</v>
       </c>
       <c r="U6" t="n">
         <v>42</v>
       </c>
       <c r="V6" t="n">
         <v>46</v>
       </c>
       <c r="W6" t="n">
         <v>46</v>
       </c>
       <c r="X6" t="n">
         <v>26</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4949,50 +5118,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5025,50 +5199,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.87</v>
       </c>
@@ -5101,50 +5278,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.89</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.85</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -5177,50 +5357,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>363</v>
       </c>
       <c r="C5" t="n">
         <v>347</v>
       </c>
       <c r="D5" t="n">
         <v>338</v>
       </c>
       <c r="E5" t="n">
         <v>369</v>
       </c>
       <c r="F5" t="n">
         <v>359</v>
       </c>
       <c r="G5" t="n">
         <v>333</v>
       </c>
@@ -5253,50 +5436,53 @@
       </c>
       <c r="Q5" t="n">
         <v>370</v>
       </c>
       <c r="R5" t="n">
         <v>351</v>
       </c>
       <c r="S5" t="n">
         <v>367</v>
       </c>
       <c r="T5" t="n">
         <v>378</v>
       </c>
       <c r="U5" t="n">
         <v>380</v>
       </c>
       <c r="V5" t="n">
         <v>371</v>
       </c>
       <c r="W5" t="n">
         <v>367</v>
       </c>
       <c r="X5" t="n">
         <v>374</v>
       </c>
+      <c r="Y5" t="n">
+        <v>369</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>353</v>
       </c>
       <c r="C6" t="n">
         <v>343</v>
       </c>
       <c r="D6" t="n">
         <v>338</v>
       </c>
       <c r="E6" t="n">
         <v>363</v>
       </c>
       <c r="F6" t="n">
         <v>355</v>
       </c>
       <c r="G6" t="n">
         <v>345</v>
       </c>
@@ -5328,95 +5514,99 @@
         <v>376</v>
       </c>
       <c r="Q6" t="n">
         <v>363</v>
       </c>
       <c r="R6" t="n">
         <v>359</v>
       </c>
       <c r="S6" t="n">
         <v>362</v>
       </c>
       <c r="T6" t="n">
         <v>366</v>
       </c>
       <c r="U6" t="n">
         <v>364</v>
       </c>
       <c r="V6" t="n">
         <v>359</v>
       </c>
       <c r="W6" t="n">
         <v>359</v>
       </c>
       <c r="X6" t="n">
         <v>379</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5496,50 +5686,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5572,50 +5767,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.86</v>
       </c>
@@ -5648,50 +5846,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.86</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5724,50 +5925,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>222</v>
       </c>
       <c r="C5" t="n">
         <v>182</v>
       </c>
       <c r="D5" t="n">
         <v>212</v>
       </c>
       <c r="E5" t="n">
         <v>215</v>
       </c>
       <c r="F5" t="n">
         <v>211</v>
       </c>
       <c r="G5" t="n">
         <v>223</v>
       </c>
@@ -5800,50 +6004,53 @@
       </c>
       <c r="Q5" t="n">
         <v>202</v>
       </c>
       <c r="R5" t="n">
         <v>204</v>
       </c>
       <c r="S5" t="n">
         <v>178</v>
       </c>
       <c r="T5" t="n">
         <v>195</v>
       </c>
       <c r="U5" t="n">
         <v>208</v>
       </c>
       <c r="V5" t="n">
         <v>222</v>
       </c>
       <c r="W5" t="n">
         <v>216</v>
       </c>
       <c r="X5" t="n">
         <v>181</v>
       </c>
+      <c r="Y5" t="n">
+        <v>228</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>224</v>
       </c>
       <c r="C6" t="n">
         <v>182</v>
       </c>
       <c r="D6" t="n">
         <v>212</v>
       </c>
       <c r="E6" t="n">
         <v>223</v>
       </c>
       <c r="F6" t="n">
         <v>202</v>
       </c>
       <c r="G6" t="n">
         <v>210</v>
       </c>
@@ -5875,95 +6082,99 @@
         <v>198</v>
       </c>
       <c r="Q6" t="n">
         <v>200</v>
       </c>
       <c r="R6" t="n">
         <v>193</v>
       </c>
       <c r="S6" t="n">
         <v>172</v>
       </c>
       <c r="T6" t="n">
         <v>194</v>
       </c>
       <c r="U6" t="n">
         <v>203</v>
       </c>
       <c r="V6" t="n">
         <v>221</v>
       </c>
       <c r="W6" t="n">
         <v>212</v>
       </c>
       <c r="X6" t="n">
         <v>183</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6043,50 +6254,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -6119,50 +6335,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.86</v>
       </c>
@@ -6195,50 +6414,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.88</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6271,50 +6493,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>86</v>
       </c>
       <c r="C5" t="n">
         <v>143</v>
       </c>
       <c r="D5" t="n">
         <v>101</v>
       </c>
       <c r="E5" t="n">
         <v>104</v>
       </c>
       <c r="F5" t="n">
         <v>115</v>
       </c>
       <c r="G5" t="n">
         <v>94</v>
       </c>
@@ -6347,50 +6572,53 @@
       </c>
       <c r="Q5" t="n">
         <v>122</v>
       </c>
       <c r="R5" t="n">
         <v>123</v>
       </c>
       <c r="S5" t="n">
         <v>140</v>
       </c>
       <c r="T5" t="n">
         <v>119</v>
       </c>
       <c r="U5" t="n">
         <v>109</v>
       </c>
       <c r="V5" t="n">
         <v>91</v>
       </c>
       <c r="W5" t="n">
         <v>99</v>
       </c>
       <c r="X5" t="n">
         <v>128</v>
       </c>
+      <c r="Y5" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>88</v>
       </c>
       <c r="C6" t="n">
         <v>142</v>
       </c>
       <c r="D6" t="n">
         <v>99</v>
       </c>
       <c r="E6" t="n">
         <v>104</v>
       </c>
       <c r="F6" t="n">
         <v>110</v>
       </c>
       <c r="G6" t="n">
         <v>89</v>
       </c>
@@ -6422,95 +6650,99 @@
         <v>124</v>
       </c>
       <c r="Q6" t="n">
         <v>121</v>
       </c>
       <c r="R6" t="n">
         <v>117</v>
       </c>
       <c r="S6" t="n">
         <v>139</v>
       </c>
       <c r="T6" t="n">
         <v>120</v>
       </c>
       <c r="U6" t="n">
         <v>109</v>
       </c>
       <c r="V6" t="n">
         <v>90</v>
       </c>
       <c r="W6" t="n">
         <v>99</v>
       </c>
       <c r="X6" t="n">
         <v>129</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6590,50 +6822,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -6666,50 +6903,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -6742,50 +6982,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -6818,50 +7061,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>242</v>
       </c>
       <c r="C5" t="n">
         <v>252</v>
       </c>
       <c r="D5" t="n">
         <v>246</v>
       </c>
       <c r="E5" t="n">
         <v>241</v>
       </c>
       <c r="F5" t="n">
         <v>238</v>
       </c>
       <c r="G5" t="n">
         <v>223</v>
       </c>
@@ -6894,50 +7140,53 @@
       </c>
       <c r="Q5" t="n">
         <v>248</v>
       </c>
       <c r="R5" t="n">
         <v>241</v>
       </c>
       <c r="S5" t="n">
         <v>243</v>
       </c>
       <c r="T5" t="n">
         <v>229</v>
       </c>
       <c r="U5" t="n">
         <v>229</v>
       </c>
       <c r="V5" t="n">
         <v>238</v>
       </c>
       <c r="W5" t="n">
         <v>223</v>
       </c>
       <c r="X5" t="n">
         <v>220</v>
       </c>
+      <c r="Y5" t="n">
+        <v>238</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>217</v>
       </c>
       <c r="C6" t="n">
         <v>225</v>
       </c>
       <c r="D6" t="n">
         <v>216</v>
       </c>
       <c r="E6" t="n">
         <v>227</v>
       </c>
       <c r="F6" t="n">
         <v>217</v>
       </c>
       <c r="G6" t="n">
         <v>208</v>
       </c>
@@ -6969,95 +7218,99 @@
         <v>224</v>
       </c>
       <c r="Q6" t="n">
         <v>223</v>
       </c>
       <c r="R6" t="n">
         <v>216</v>
       </c>
       <c r="S6" t="n">
         <v>216</v>
       </c>
       <c r="T6" t="n">
         <v>218</v>
       </c>
       <c r="U6" t="n">
         <v>217</v>
       </c>
       <c r="V6" t="n">
         <v>216</v>
       </c>
       <c r="W6" t="n">
         <v>216</v>
       </c>
       <c r="X6" t="n">
         <v>217</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7137,50 +7390,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -7213,50 +7471,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -7289,50 +7550,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.78</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7365,50 +7629,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>175</v>
       </c>
       <c r="C5" t="n">
         <v>183</v>
       </c>
       <c r="D5" t="n">
         <v>184</v>
       </c>
       <c r="E5" t="n">
         <v>194</v>
       </c>
       <c r="F5" t="n">
         <v>173</v>
       </c>
       <c r="G5" t="n">
         <v>170</v>
       </c>
@@ -7441,50 +7708,53 @@
       </c>
       <c r="Q5" t="n">
         <v>185</v>
       </c>
       <c r="R5" t="n">
         <v>173</v>
       </c>
       <c r="S5" t="n">
         <v>180</v>
       </c>
       <c r="T5" t="n">
         <v>173</v>
       </c>
       <c r="U5" t="n">
         <v>172</v>
       </c>
       <c r="V5" t="n">
         <v>182</v>
       </c>
       <c r="W5" t="n">
         <v>174</v>
       </c>
       <c r="X5" t="n">
         <v>181</v>
       </c>
+      <c r="Y5" t="n">
+        <v>178</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>183</v>
       </c>
       <c r="C6" t="n">
         <v>191</v>
       </c>
       <c r="D6" t="n">
         <v>183</v>
       </c>
       <c r="E6" t="n">
         <v>192</v>
       </c>
       <c r="F6" t="n">
         <v>184</v>
       </c>
       <c r="G6" t="n">
         <v>176</v>
       </c>
@@ -7516,95 +7786,99 @@
         <v>189</v>
       </c>
       <c r="Q6" t="n">
         <v>189</v>
       </c>
       <c r="R6" t="n">
         <v>183</v>
       </c>
       <c r="S6" t="n">
         <v>183</v>
       </c>
       <c r="T6" t="n">
         <v>185</v>
       </c>
       <c r="U6" t="n">
         <v>184</v>
       </c>
       <c r="V6" t="n">
         <v>183</v>
       </c>
       <c r="W6" t="n">
         <v>183</v>
       </c>
       <c r="X6" t="n">
         <v>183</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7684,50 +7958,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -7760,50 +8039,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.93</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -7836,50 +8118,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7912,50 +8197,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>104</v>
       </c>
       <c r="C5" t="n">
         <v>112</v>
       </c>
       <c r="D5" t="n">
         <v>103</v>
       </c>
       <c r="E5" t="n">
         <v>113</v>
       </c>
       <c r="F5" t="n">
         <v>101</v>
       </c>
       <c r="G5" t="n">
         <v>98</v>
       </c>
@@ -7988,50 +8276,53 @@
       </c>
       <c r="Q5" t="n">
         <v>100</v>
       </c>
       <c r="R5" t="n">
         <v>104</v>
       </c>
       <c r="S5" t="n">
         <v>99</v>
       </c>
       <c r="T5" t="n">
         <v>106</v>
       </c>
       <c r="U5" t="n">
         <v>97</v>
       </c>
       <c r="V5" t="n">
         <v>92</v>
       </c>
       <c r="W5" t="n">
         <v>103</v>
       </c>
       <c r="X5" t="n">
         <v>117</v>
       </c>
+      <c r="Y5" t="n">
+        <v>98</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>106</v>
       </c>
       <c r="C6" t="n">
         <v>110</v>
       </c>
       <c r="D6" t="n">
         <v>106</v>
       </c>
       <c r="E6" t="n">
         <v>112</v>
       </c>
       <c r="F6" t="n">
         <v>107</v>
       </c>
       <c r="G6" t="n">
         <v>102</v>
       </c>
@@ -8063,95 +8354,99 @@
         <v>110</v>
       </c>
       <c r="Q6" t="n">
         <v>109</v>
       </c>
       <c r="R6" t="n">
         <v>106</v>
       </c>
       <c r="S6" t="n">
         <v>106</v>
       </c>
       <c r="T6" t="n">
         <v>107</v>
       </c>
       <c r="U6" t="n">
         <v>107</v>
       </c>
       <c r="V6" t="n">
         <v>106</v>
       </c>
       <c r="W6" t="n">
         <v>106</v>
       </c>
       <c r="X6" t="n">
         <v>106</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8231,50 +8526,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -8307,50 +8607,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
@@ -8383,50 +8686,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8459,50 +8765,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>251</v>
       </c>
       <c r="C5" t="n">
         <v>271</v>
       </c>
       <c r="D5" t="n">
         <v>262</v>
       </c>
       <c r="E5" t="n">
         <v>267</v>
       </c>
       <c r="F5" t="n">
         <v>243</v>
       </c>
       <c r="G5" t="n">
         <v>248</v>
       </c>
@@ -8535,50 +8844,53 @@
       </c>
       <c r="Q5" t="n">
         <v>262</v>
       </c>
       <c r="R5" t="n">
         <v>259</v>
       </c>
       <c r="S5" t="n">
         <v>261</v>
       </c>
       <c r="T5" t="n">
         <v>253</v>
       </c>
       <c r="U5" t="n">
         <v>256</v>
       </c>
       <c r="V5" t="n">
         <v>259</v>
       </c>
       <c r="W5" t="n">
         <v>258</v>
       </c>
       <c r="X5" t="n">
         <v>242</v>
       </c>
+      <c r="Y5" t="n">
+        <v>258</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>252</v>
       </c>
       <c r="C6" t="n">
         <v>262</v>
       </c>
       <c r="D6" t="n">
         <v>252</v>
       </c>
       <c r="E6" t="n">
         <v>264</v>
       </c>
       <c r="F6" t="n">
         <v>252</v>
       </c>
       <c r="G6" t="n">
         <v>241</v>
       </c>
@@ -8610,95 +8922,99 @@
         <v>260</v>
       </c>
       <c r="Q6" t="n">
         <v>259</v>
       </c>
       <c r="R6" t="n">
         <v>251</v>
       </c>
       <c r="S6" t="n">
         <v>251</v>
       </c>
       <c r="T6" t="n">
         <v>254</v>
       </c>
       <c r="U6" t="n">
         <v>252</v>
       </c>
       <c r="V6" t="n">
         <v>251</v>
       </c>
       <c r="W6" t="n">
         <v>252</v>
       </c>
       <c r="X6" t="n">
         <v>252</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8778,50 +9094,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8854,50 +9175,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.97</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.91</v>
       </c>
@@ -8930,50 +9254,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.88</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.87</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9006,50 +9333,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>330</v>
       </c>
       <c r="C5" t="n">
         <v>355</v>
       </c>
       <c r="D5" t="n">
         <v>329</v>
       </c>
       <c r="E5" t="n">
         <v>370</v>
       </c>
       <c r="F5" t="n">
         <v>332</v>
       </c>
       <c r="G5" t="n">
         <v>328</v>
       </c>
@@ -9082,50 +9412,53 @@
       </c>
       <c r="Q5" t="n">
         <v>339</v>
       </c>
       <c r="R5" t="n">
         <v>323</v>
       </c>
       <c r="S5" t="n">
         <v>320</v>
       </c>
       <c r="T5" t="n">
         <v>337</v>
       </c>
       <c r="U5" t="n">
         <v>338</v>
       </c>
       <c r="V5" t="n">
         <v>325</v>
       </c>
       <c r="W5" t="n">
         <v>337</v>
       </c>
       <c r="X5" t="n">
         <v>330</v>
       </c>
+      <c r="Y5" t="n">
+        <v>326</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>340</v>
       </c>
       <c r="C6" t="n">
         <v>353</v>
       </c>
       <c r="D6" t="n">
         <v>339</v>
       </c>
       <c r="E6" t="n">
         <v>356</v>
       </c>
       <c r="F6" t="n">
         <v>340</v>
       </c>
       <c r="G6" t="n">
         <v>325</v>
       </c>
@@ -9157,95 +9490,99 @@
         <v>351</v>
       </c>
       <c r="Q6" t="n">
         <v>349</v>
       </c>
       <c r="R6" t="n">
         <v>338</v>
       </c>
       <c r="S6" t="n">
         <v>339</v>
       </c>
       <c r="T6" t="n">
         <v>342</v>
       </c>
       <c r="U6" t="n">
         <v>340</v>
       </c>
       <c r="V6" t="n">
         <v>339</v>
       </c>
       <c r="W6" t="n">
         <v>339</v>
       </c>
       <c r="X6" t="n">
         <v>340</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9325,50 +9662,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -9401,50 +9743,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.99</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.96</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.95</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.92</v>
       </c>
@@ -9477,50 +9822,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.91</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.91</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9553,50 +9901,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>184</v>
       </c>
       <c r="C5" t="n">
         <v>169</v>
       </c>
       <c r="D5" t="n">
         <v>169</v>
       </c>
       <c r="E5" t="n">
         <v>179</v>
       </c>
       <c r="F5" t="n">
         <v>196</v>
       </c>
       <c r="G5" t="n">
         <v>166</v>
       </c>
@@ -9629,50 +9980,53 @@
       </c>
       <c r="Q5" t="n">
         <v>187</v>
       </c>
       <c r="R5" t="n">
         <v>180</v>
       </c>
       <c r="S5" t="n">
         <v>181</v>
       </c>
       <c r="T5" t="n">
         <v>196</v>
       </c>
       <c r="U5" t="n">
         <v>186</v>
       </c>
       <c r="V5" t="n">
         <v>183</v>
       </c>
       <c r="W5" t="n">
         <v>188</v>
       </c>
       <c r="X5" t="n">
         <v>215</v>
       </c>
+      <c r="Y5" t="n">
+        <v>189</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>199</v>
       </c>
       <c r="C6" t="n">
         <v>207</v>
       </c>
       <c r="D6" t="n">
         <v>199</v>
       </c>
       <c r="E6" t="n">
         <v>209</v>
       </c>
       <c r="F6" t="n">
         <v>199</v>
       </c>
       <c r="G6" t="n">
         <v>190</v>
       </c>
@@ -9704,95 +10058,99 @@
         <v>205</v>
       </c>
       <c r="Q6" t="n">
         <v>205</v>
       </c>
       <c r="R6" t="n">
         <v>198</v>
       </c>
       <c r="S6" t="n">
         <v>198</v>
       </c>
       <c r="T6" t="n">
         <v>200</v>
       </c>
       <c r="U6" t="n">
         <v>199</v>
       </c>
       <c r="V6" t="n">
         <v>198</v>
       </c>
       <c r="W6" t="n">
         <v>199</v>
       </c>
       <c r="X6" t="n">
         <v>199</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9872,50 +10230,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -9948,50 +10311,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
@@ -10024,50 +10390,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.84</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -10100,50 +10469,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>483</v>
       </c>
       <c r="C5" t="n">
         <v>511</v>
       </c>
       <c r="D5" t="n">
         <v>488</v>
       </c>
       <c r="E5" t="n">
         <v>508</v>
       </c>
       <c r="F5" t="n">
         <v>483</v>
       </c>
       <c r="G5" t="n">
         <v>443</v>
       </c>
@@ -10176,50 +10548,53 @@
       </c>
       <c r="Q5" t="n">
         <v>498</v>
       </c>
       <c r="R5" t="n">
         <v>482</v>
       </c>
       <c r="S5" t="n">
         <v>486</v>
       </c>
       <c r="T5" t="n">
         <v>482</v>
       </c>
       <c r="U5" t="n">
         <v>483</v>
       </c>
       <c r="V5" t="n">
         <v>491</v>
       </c>
       <c r="W5" t="n">
         <v>471</v>
       </c>
       <c r="X5" t="n">
         <v>475</v>
       </c>
+      <c r="Y5" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>490</v>
       </c>
       <c r="C6" t="n">
         <v>509</v>
       </c>
       <c r="D6" t="n">
         <v>490</v>
       </c>
       <c r="E6" t="n">
         <v>515</v>
       </c>
       <c r="F6" t="n">
         <v>491</v>
       </c>
       <c r="G6" t="n">
         <v>470</v>
       </c>
@@ -10251,95 +10626,99 @@
         <v>506</v>
       </c>
       <c r="Q6" t="n">
         <v>504</v>
       </c>
       <c r="R6" t="n">
         <v>488</v>
       </c>
       <c r="S6" t="n">
         <v>489</v>
       </c>
       <c r="T6" t="n">
         <v>494</v>
       </c>
       <c r="U6" t="n">
         <v>491</v>
       </c>
       <c r="V6" t="n">
         <v>489</v>
       </c>
       <c r="W6" t="n">
         <v>490</v>
       </c>
       <c r="X6" t="n">
         <v>490</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10419,50 +10798,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10495,50 +10879,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.87</v>
       </c>
@@ -10571,50 +10958,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -10647,50 +11037,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>524</v>
       </c>
       <c r="C5" t="n">
         <v>536</v>
       </c>
       <c r="D5" t="n">
         <v>518</v>
       </c>
       <c r="E5" t="n">
         <v>549</v>
       </c>
       <c r="F5" t="n">
         <v>526</v>
       </c>
       <c r="G5" t="n">
         <v>522</v>
       </c>
@@ -10723,50 +11116,53 @@
       </c>
       <c r="Q5" t="n">
         <v>538</v>
       </c>
       <c r="R5" t="n">
         <v>521</v>
       </c>
       <c r="S5" t="n">
         <v>519</v>
       </c>
       <c r="T5" t="n">
         <v>533</v>
       </c>
       <c r="U5" t="n">
         <v>526</v>
       </c>
       <c r="V5" t="n">
         <v>514</v>
       </c>
       <c r="W5" t="n">
         <v>535</v>
       </c>
       <c r="X5" t="n">
         <v>532</v>
       </c>
+      <c r="Y5" t="n">
+        <v>530</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>517</v>
       </c>
       <c r="C6" t="n">
         <v>538</v>
       </c>
       <c r="D6" t="n">
         <v>516</v>
       </c>
       <c r="E6" t="n">
         <v>542</v>
       </c>
       <c r="F6" t="n">
         <v>518</v>
       </c>
       <c r="G6" t="n">
         <v>495</v>
       </c>
@@ -10798,95 +11194,99 @@
         <v>534</v>
       </c>
       <c r="Q6" t="n">
         <v>532</v>
       </c>
       <c r="R6" t="n">
         <v>515</v>
       </c>
       <c r="S6" t="n">
         <v>516</v>
       </c>
       <c r="T6" t="n">
         <v>521</v>
       </c>
       <c r="U6" t="n">
         <v>518</v>
       </c>
       <c r="V6" t="n">
         <v>516</v>
       </c>
       <c r="W6" t="n">
         <v>516</v>
       </c>
       <c r="X6" t="n">
         <v>517</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10966,50 +11366,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -11042,50 +11447,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.86</v>
       </c>
@@ -11118,50 +11526,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.85</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11194,50 +11605,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>621</v>
       </c>
       <c r="C5" t="n">
         <v>654</v>
       </c>
       <c r="D5" t="n">
         <v>627</v>
       </c>
       <c r="E5" t="n">
         <v>657</v>
       </c>
       <c r="F5" t="n">
         <v>608</v>
       </c>
       <c r="G5" t="n">
         <v>614</v>
       </c>
@@ -11270,50 +11684,53 @@
       </c>
       <c r="Q5" t="n">
         <v>637</v>
       </c>
       <c r="R5" t="n">
         <v>646</v>
       </c>
       <c r="S5" t="n">
         <v>613</v>
       </c>
       <c r="T5" t="n">
         <v>642</v>
       </c>
       <c r="U5" t="n">
         <v>615</v>
       </c>
       <c r="V5" t="n">
         <v>597</v>
       </c>
       <c r="W5" t="n">
         <v>612</v>
       </c>
       <c r="X5" t="n">
         <v>652</v>
       </c>
+      <c r="Y5" t="n">
+        <v>628</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>643</v>
       </c>
       <c r="C6" t="n">
         <v>674</v>
       </c>
       <c r="D6" t="n">
         <v>651</v>
       </c>
       <c r="E6" t="n">
         <v>668</v>
       </c>
       <c r="F6" t="n">
         <v>622</v>
       </c>
       <c r="G6" t="n">
         <v>611</v>
       </c>
@@ -11345,95 +11762,99 @@
         <v>671</v>
       </c>
       <c r="Q6" t="n">
         <v>657</v>
       </c>
       <c r="R6" t="n">
         <v>645</v>
       </c>
       <c r="S6" t="n">
         <v>629</v>
       </c>
       <c r="T6" t="n">
         <v>656</v>
       </c>
       <c r="U6" t="n">
         <v>633</v>
       </c>
       <c r="V6" t="n">
         <v>616</v>
       </c>
       <c r="W6" t="n">
         <v>627</v>
       </c>
       <c r="X6" t="n">
         <v>653</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>636</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Have you been to an art gallery or exhibition in the past three months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-12-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-02-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-05-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11513,50 +11934,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2025-11-13</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-02-18</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-20</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -11589,50 +12015,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -11665,50 +12094,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.9</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't remember</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -11741,50 +12173,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>137</v>
       </c>
       <c r="C5" t="n">
         <v>139</v>
       </c>
       <c r="D5" t="n">
         <v>145</v>
       </c>
       <c r="E5" t="n">
         <v>141</v>
       </c>
       <c r="F5" t="n">
         <v>141</v>
       </c>
       <c r="G5" t="n">
         <v>132</v>
       </c>
@@ -11817,50 +12252,53 @@
       </c>
       <c r="Q5" t="n">
         <v>146</v>
       </c>
       <c r="R5" t="n">
         <v>135</v>
       </c>
       <c r="S5" t="n">
         <v>139</v>
       </c>
       <c r="T5" t="n">
         <v>141</v>
       </c>
       <c r="U5" t="n">
         <v>141</v>
       </c>
       <c r="V5" t="n">
         <v>135</v>
       </c>
       <c r="W5" t="n">
         <v>144</v>
       </c>
       <c r="X5" t="n">
         <v>135</v>
       </c>
+      <c r="Y5" t="n">
+        <v>136</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>121</v>
       </c>
       <c r="C6" t="n">
         <v>125</v>
       </c>
       <c r="D6" t="n">
         <v>121</v>
       </c>
       <c r="E6" t="n">
         <v>127</v>
       </c>
       <c r="F6" t="n">
         <v>121</v>
       </c>
       <c r="G6" t="n">
         <v>116</v>
       </c>
@@ -11891,47 +12329,50 @@
       <c r="P6" t="n">
         <v>125</v>
       </c>
       <c r="Q6" t="n">
         <v>124</v>
       </c>
       <c r="R6" t="n">
         <v>120</v>
       </c>
       <c r="S6" t="n">
         <v>120</v>
       </c>
       <c r="T6" t="n">
         <v>122</v>
       </c>
       <c r="U6" t="n">
         <v>121</v>
       </c>
       <c r="V6" t="n">
         <v>120</v>
       </c>
       <c r="W6" t="n">
         <v>120</v>
       </c>
       <c r="X6" t="n">
+        <v>121</v>
+      </c>
+      <c r="Y6" t="n">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>