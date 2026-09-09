--- v0 (2026-05-25)
+++ v1 (2026-09-09)
@@ -16,62 +16,62 @@
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All adults" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="London" sheetId="2" state="visible" r:id="rId2"/>
-[...10 lines deleted...]
-    <sheet name="65+" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet name="18-24" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="25-49" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="50-64" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="65+" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="Male" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="Female" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="London" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet name="Rest of South" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="Midlands" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet name="North" sheetId="11" state="visible" r:id="rId11"/>
+    <sheet name="Scotland" sheetId="12" state="visible" r:id="rId12"/>
+    <sheet name="Wales" sheetId="13" state="visible" r:id="rId13"/>
     <sheet name="ABC1" sheetId="14" state="visible" r:id="rId14"/>
     <sheet name="C2DE" sheetId="15" state="visible" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="12"/>
       <scheme val="minor"/>
@@ -448,3198 +448,3513 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.58</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="H3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="H3" s="1" t="n">
+      <c r="I3" s="1" t="n">
         <v>0.27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1962</v>
       </c>
       <c r="C5" t="n">
         <v>2007</v>
       </c>
       <c r="D5" t="n">
         <v>2015</v>
       </c>
       <c r="E5" t="n">
         <v>2007</v>
       </c>
       <c r="F5" t="n">
         <v>2003</v>
       </c>
       <c r="G5" t="n">
         <v>2021</v>
       </c>
       <c r="H5" t="n">
         <v>2005</v>
       </c>
+      <c r="I5" t="n">
+        <v>2004</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>1962</v>
+        <v>1942</v>
       </c>
       <c r="C6" t="n">
+        <v>1991</v>
+      </c>
+      <c r="D6" t="n">
         <v>2007</v>
       </c>
-      <c r="D6" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="n">
+        <v>1950</v>
+      </c>
+      <c r="F6" t="n">
+        <v>1999</v>
+      </c>
+      <c r="G6" t="n">
+        <v>2053</v>
+      </c>
+      <c r="H6" t="n">
         <v>2007</v>
       </c>
-      <c r="F6" t="n">
-[...6 lines deleted...]
-        <v>2005</v>
+      <c r="I6" t="n">
+        <v>2004</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.42</v>
+        <v>0.58</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.41</v>
+        <v>0.58</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.42</v>
+        <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.44</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.41</v>
+        <v>0.61</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.45</v>
+        <v>0.61</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.44</v>
+        <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.46</v>
+        <v>0.25</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="G4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.14</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.13</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>161</v>
+        <v>329</v>
       </c>
       <c r="C5" t="n">
-        <v>178</v>
+        <v>330</v>
       </c>
       <c r="D5" t="n">
-        <v>150</v>
+        <v>343</v>
       </c>
       <c r="E5" t="n">
-        <v>142</v>
+        <v>340</v>
       </c>
       <c r="F5" t="n">
-        <v>163</v>
+        <v>335</v>
       </c>
       <c r="G5" t="n">
-        <v>236</v>
+        <v>348</v>
       </c>
       <c r="H5" t="n">
-        <v>166</v>
+        <v>336</v>
+      </c>
+      <c r="I5" t="n">
+        <v>328</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>218</v>
+        <v>320</v>
       </c>
       <c r="C6" t="n">
-        <v>223</v>
+        <v>329</v>
       </c>
       <c r="D6" t="n">
-        <v>224</v>
+        <v>345</v>
       </c>
       <c r="E6" t="n">
-        <v>223</v>
+        <v>336</v>
       </c>
       <c r="F6" t="n">
-        <v>222</v>
+        <v>329</v>
       </c>
       <c r="G6" t="n">
-        <v>224</v>
+        <v>344</v>
       </c>
       <c r="H6" t="n">
-        <v>223</v>
+        <v>330</v>
+      </c>
+      <c r="I6" t="n">
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.52</v>
+        <v>0.57</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.6</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.6</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.25</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="C4" s="1" t="n">
-[...2 lines deleted...]
-      <c r="D4" s="1" t="n">
+      <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="E4" s="1" t="n">
-[...8 lines deleted...]
-      <c r="H4" s="1" t="n">
+      <c r="I4" s="1" t="n">
         <v>0.14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>824</v>
+        <v>479</v>
       </c>
       <c r="C5" t="n">
-        <v>845</v>
+        <v>499</v>
       </c>
       <c r="D5" t="n">
-        <v>872</v>
+        <v>485</v>
       </c>
       <c r="E5" t="n">
-        <v>786</v>
+        <v>503</v>
       </c>
       <c r="F5" t="n">
-        <v>851</v>
+        <v>479</v>
       </c>
       <c r="G5" t="n">
-        <v>837</v>
+        <v>501</v>
       </c>
       <c r="H5" t="n">
-        <v>839</v>
+        <v>482</v>
+      </c>
+      <c r="I5" t="n">
+        <v>486</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>822</v>
+        <v>466</v>
       </c>
       <c r="C6" t="n">
-        <v>841</v>
+        <v>490</v>
       </c>
       <c r="D6" t="n">
-        <v>844</v>
+        <v>475</v>
       </c>
       <c r="E6" t="n">
-        <v>841</v>
+        <v>488</v>
       </c>
       <c r="F6" t="n">
-        <v>839</v>
+        <v>471</v>
       </c>
       <c r="G6" t="n">
-        <v>847</v>
+        <v>502</v>
       </c>
       <c r="H6" t="n">
-        <v>840</v>
+        <v>473</v>
+      </c>
+      <c r="I6" t="n">
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="F2" s="1" t="n">
         <v>0.57</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="G2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.53</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.57</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.27</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.22</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>466</v>
+        <v>175</v>
       </c>
       <c r="C5" t="n">
-        <v>468</v>
+        <v>175</v>
       </c>
       <c r="D5" t="n">
-        <v>460</v>
+        <v>186</v>
       </c>
       <c r="E5" t="n">
-        <v>497</v>
+        <v>142</v>
       </c>
       <c r="F5" t="n">
-        <v>477</v>
+        <v>177</v>
       </c>
       <c r="G5" t="n">
-        <v>451</v>
+        <v>126</v>
       </c>
       <c r="H5" t="n">
-        <v>480</v>
+        <v>155</v>
+      </c>
+      <c r="I5" t="n">
+        <v>171</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>469</v>
+        <v>174</v>
       </c>
       <c r="C6" t="n">
-        <v>480</v>
+        <v>178</v>
       </c>
       <c r="D6" t="n">
-        <v>482</v>
+        <v>195</v>
       </c>
       <c r="E6" t="n">
-        <v>480</v>
+        <v>147</v>
       </c>
       <c r="F6" t="n">
-        <v>479</v>
+        <v>180</v>
       </c>
       <c r="G6" t="n">
-        <v>483</v>
+        <v>129</v>
       </c>
       <c r="H6" t="n">
-        <v>479</v>
+        <v>157</v>
+      </c>
+      <c r="I6" t="n">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.58</v>
       </c>
       <c r="C2" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
-      <c r="D2" s="1" t="n">
+      <c r="E2" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="H2" s="1" t="n">
         <v>0.58</v>
       </c>
-      <c r="E2" s="1" t="n">
-[...9 lines deleted...]
-        <v>0.63</v>
+      <c r="I2" s="1" t="n">
+        <v>0.6</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.25</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H4" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="H4" s="1" t="n">
-        <v>0.18</v>
+      <c r="I4" s="1" t="n">
+        <v>0.14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>511</v>
+        <v>100</v>
       </c>
       <c r="C5" t="n">
-        <v>516</v>
+        <v>110</v>
       </c>
       <c r="D5" t="n">
-        <v>533</v>
+        <v>103</v>
       </c>
       <c r="E5" t="n">
-        <v>582</v>
+        <v>108</v>
       </c>
       <c r="F5" t="n">
-        <v>512</v>
+        <v>95</v>
       </c>
       <c r="G5" t="n">
-        <v>497</v>
+        <v>106</v>
       </c>
       <c r="H5" t="n">
-        <v>520</v>
+        <v>103</v>
+      </c>
+      <c r="I5" t="n">
+        <v>103</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>453</v>
+        <v>107</v>
       </c>
       <c r="C6" t="n">
-        <v>464</v>
+        <v>106</v>
       </c>
       <c r="D6" t="n">
-        <v>465</v>
+        <v>100</v>
       </c>
       <c r="E6" t="n">
-        <v>464</v>
+        <v>103</v>
       </c>
       <c r="F6" t="n">
-        <v>463</v>
+        <v>95</v>
       </c>
       <c r="G6" t="n">
-        <v>467</v>
+        <v>102</v>
       </c>
       <c r="H6" t="n">
-        <v>463</v>
+        <v>98</v>
+      </c>
+      <c r="I6" t="n">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.57</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="H4" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="H4" s="1" t="n">
-        <v>0.13</v>
+      <c r="I4" s="1" t="n">
+        <v>0.15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1195</v>
       </c>
       <c r="C5" t="n">
         <v>1207</v>
       </c>
       <c r="D5" t="n">
         <v>1209</v>
       </c>
       <c r="E5" t="n">
         <v>1306</v>
       </c>
       <c r="F5" t="n">
         <v>1217</v>
       </c>
       <c r="G5" t="n">
         <v>1176</v>
       </c>
       <c r="H5" t="n">
         <v>1215</v>
       </c>
+      <c r="I5" t="n">
+        <v>1215</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="C6" t="n">
-        <v>1144</v>
+        <v>1140</v>
       </c>
       <c r="D6" t="n">
-        <v>1149</v>
+        <v>1140</v>
       </c>
       <c r="E6" t="n">
-        <v>1144</v>
+        <v>1216</v>
       </c>
       <c r="F6" t="n">
+        <v>1147</v>
+      </c>
+      <c r="G6" t="n">
+        <v>1132</v>
+      </c>
+      <c r="H6" t="n">
+        <v>1167</v>
+      </c>
+      <c r="I6" t="n">
         <v>1142</v>
-      </c>
-[...4 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="H3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>767</v>
       </c>
       <c r="C5" t="n">
         <v>800</v>
       </c>
       <c r="D5" t="n">
         <v>806</v>
       </c>
       <c r="E5" t="n">
         <v>701</v>
       </c>
       <c r="F5" t="n">
         <v>786</v>
       </c>
       <c r="G5" t="n">
         <v>845</v>
       </c>
       <c r="H5" t="n">
         <v>790</v>
       </c>
+      <c r="I5" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>844</v>
+        <v>819</v>
       </c>
       <c r="C6" t="n">
-        <v>863</v>
+        <v>851</v>
       </c>
       <c r="D6" t="n">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="E6" t="n">
-        <v>863</v>
+        <v>734</v>
       </c>
       <c r="F6" t="n">
-        <v>861</v>
+        <v>852</v>
       </c>
       <c r="G6" t="n">
-        <v>869</v>
+        <v>921</v>
       </c>
       <c r="H6" t="n">
+        <v>840</v>
+      </c>
+      <c r="I6" t="n">
         <v>862</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D2" s="1" t="n">
-        <v>0.51</v>
+        <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.47</v>
+        <v>0.45</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.44</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.46</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="E4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="G4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.09</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.13</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>225</v>
+        <v>161</v>
       </c>
       <c r="C5" t="n">
-        <v>208</v>
+        <v>178</v>
       </c>
       <c r="D5" t="n">
-        <v>255</v>
+        <v>150</v>
       </c>
       <c r="E5" t="n">
-        <v>209</v>
+        <v>142</v>
       </c>
       <c r="F5" t="n">
-        <v>253</v>
+        <v>163</v>
       </c>
       <c r="G5" t="n">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="H5" t="n">
-        <v>269</v>
+        <v>166</v>
+      </c>
+      <c r="I5" t="n">
+        <v>233</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>265</v>
+        <v>192</v>
       </c>
       <c r="C6" t="n">
-        <v>271</v>
+        <v>210</v>
       </c>
       <c r="D6" t="n">
-        <v>272</v>
+        <v>179</v>
       </c>
       <c r="E6" t="n">
-        <v>271</v>
+        <v>165</v>
       </c>
       <c r="F6" t="n">
-        <v>270</v>
+        <v>198</v>
       </c>
       <c r="G6" t="n">
-        <v>273</v>
+        <v>305</v>
       </c>
       <c r="H6" t="n">
-        <v>271</v>
+        <v>201</v>
+      </c>
+      <c r="I6" t="n">
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="I2" s="1" t="n">
         <v>0.5600000000000001</v>
-      </c>
-[...16 lines deleted...]
-        <v>0.59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
-      <c r="C3" s="1" t="n">
+      <c r="F3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I3" s="1" t="n">
         <v>0.3</v>
-      </c>
-[...13 lines deleted...]
-        <v>0.26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="C4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>654</v>
+        <v>824</v>
       </c>
       <c r="C5" t="n">
-        <v>685</v>
+        <v>845</v>
       </c>
       <c r="D5" t="n">
-        <v>643</v>
+        <v>872</v>
       </c>
       <c r="E5" t="n">
-        <v>705</v>
+        <v>786</v>
       </c>
       <c r="F5" t="n">
-        <v>664</v>
+        <v>851</v>
       </c>
       <c r="G5" t="n">
-        <v>692</v>
+        <v>837</v>
       </c>
       <c r="H5" t="n">
-        <v>660</v>
+        <v>839</v>
+      </c>
+      <c r="I5" t="n">
+        <v>800</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>638</v>
+        <v>824</v>
       </c>
       <c r="C6" t="n">
-        <v>652</v>
+        <v>845</v>
       </c>
       <c r="D6" t="n">
-        <v>655</v>
+        <v>886</v>
       </c>
       <c r="E6" t="n">
-        <v>652</v>
+        <v>774</v>
       </c>
       <c r="F6" t="n">
-        <v>651</v>
+        <v>855</v>
       </c>
       <c r="G6" t="n">
-        <v>657</v>
+        <v>842</v>
       </c>
       <c r="H6" t="n">
-        <v>652</v>
+        <v>847</v>
+      </c>
+      <c r="I6" t="n">
+        <v>840</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="E2" s="1" t="n">
         <v>0.59</v>
       </c>
-      <c r="D2" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.59</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.6</v>
+        <v>0.66</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="D3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.19</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="D4" s="1" t="n">
         <v>0.19</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>329</v>
+        <v>466</v>
       </c>
       <c r="C5" t="n">
-        <v>330</v>
+        <v>468</v>
       </c>
       <c r="D5" t="n">
-        <v>343</v>
+        <v>460</v>
       </c>
       <c r="E5" t="n">
-        <v>340</v>
+        <v>497</v>
       </c>
       <c r="F5" t="n">
-        <v>335</v>
+        <v>477</v>
       </c>
       <c r="G5" t="n">
-        <v>348</v>
+        <v>451</v>
       </c>
       <c r="H5" t="n">
-        <v>336</v>
+        <v>480</v>
+      </c>
+      <c r="I5" t="n">
+        <v>435</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>324</v>
+        <v>476</v>
       </c>
       <c r="C6" t="n">
-        <v>331</v>
+        <v>478</v>
       </c>
       <c r="D6" t="n">
-        <v>332</v>
+        <v>473</v>
       </c>
       <c r="E6" t="n">
-        <v>331</v>
+        <v>507</v>
       </c>
       <c r="F6" t="n">
-        <v>330</v>
+        <v>492</v>
       </c>
       <c r="G6" t="n">
-        <v>333</v>
+        <v>468</v>
       </c>
       <c r="H6" t="n">
-        <v>331</v>
+        <v>496</v>
+      </c>
+      <c r="I6" t="n">
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.52</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.57</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.6</v>
+        <v>0.66</v>
       </c>
       <c r="H2" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="I2" s="1" t="n">
         <v>0.6</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.19</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.21</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="H4" s="1" t="n">
         <v>0.18</v>
       </c>
-      <c r="C4" s="1" t="n">
-[...15 lines deleted...]
-        <v>0.15</v>
+      <c r="I4" s="1" t="n">
+        <v>0.19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>479</v>
+        <v>511</v>
       </c>
       <c r="C5" t="n">
-        <v>499</v>
+        <v>516</v>
       </c>
       <c r="D5" t="n">
-        <v>485</v>
+        <v>533</v>
       </c>
       <c r="E5" t="n">
-        <v>503</v>
+        <v>582</v>
       </c>
       <c r="F5" t="n">
-        <v>479</v>
+        <v>512</v>
       </c>
       <c r="G5" t="n">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="H5" t="n">
-        <v>482</v>
+        <v>520</v>
+      </c>
+      <c r="I5" t="n">
+        <v>536</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
+        <v>450</v>
+      </c>
+      <c r="C6" t="n">
+        <v>457</v>
+      </c>
+      <c r="D6" t="n">
         <v>469</v>
       </c>
-      <c r="C6" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="E6" t="n">
-        <v>480</v>
+        <v>505</v>
       </c>
       <c r="F6" t="n">
-        <v>479</v>
+        <v>454</v>
       </c>
       <c r="G6" t="n">
-        <v>483</v>
+        <v>439</v>
       </c>
       <c r="H6" t="n">
-        <v>479</v>
+        <v>463</v>
+      </c>
+      <c r="I6" t="n">
+        <v>463</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="D2" s="1" t="n">
         <v>0.51</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="E2" s="1" t="n">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.57</v>
+        <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.57</v>
+        <v>0.53</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="E3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="I3" s="1" t="n">
         <v>0.33</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="C4" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="E4" s="1" t="n">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.12</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>175</v>
+        <v>913</v>
       </c>
       <c r="C5" t="n">
-        <v>175</v>
+        <v>928</v>
       </c>
       <c r="D5" t="n">
-        <v>186</v>
+        <v>932</v>
       </c>
       <c r="E5" t="n">
-        <v>142</v>
+        <v>929</v>
       </c>
       <c r="F5" t="n">
-        <v>177</v>
+        <v>935</v>
       </c>
       <c r="G5" t="n">
-        <v>126</v>
+        <v>980</v>
       </c>
       <c r="H5" t="n">
-        <v>155</v>
+        <v>956</v>
+      </c>
+      <c r="I5" t="n">
+        <v>945</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>171</v>
+        <v>928</v>
       </c>
       <c r="C6" t="n">
-        <v>175</v>
+        <v>947</v>
       </c>
       <c r="D6" t="n">
-        <v>175</v>
+        <v>953</v>
       </c>
       <c r="E6" t="n">
-        <v>175</v>
+        <v>918</v>
       </c>
       <c r="F6" t="n">
-        <v>174</v>
+        <v>961</v>
       </c>
       <c r="G6" t="n">
-        <v>176</v>
+        <v>1039</v>
       </c>
       <c r="H6" t="n">
-        <v>174</v>
+        <v>987</v>
+      </c>
+      <c r="I6" t="n">
+        <v>972</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.58</v>
       </c>
       <c r="F2" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="G2" s="1" t="n">
         <v>0.62</v>
       </c>
-      <c r="G2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H2" s="1" t="n">
-        <v>0.58</v>
+        <v>0.62</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.21</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.21</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>100</v>
+        <v>1049</v>
       </c>
       <c r="C5" t="n">
-        <v>110</v>
+        <v>1079</v>
       </c>
       <c r="D5" t="n">
-        <v>103</v>
+        <v>1083</v>
       </c>
       <c r="E5" t="n">
-        <v>108</v>
+        <v>1078</v>
       </c>
       <c r="F5" t="n">
-        <v>95</v>
+        <v>1068</v>
       </c>
       <c r="G5" t="n">
-        <v>106</v>
+        <v>1041</v>
       </c>
       <c r="H5" t="n">
-        <v>103</v>
+        <v>1049</v>
+      </c>
+      <c r="I5" t="n">
+        <v>1059</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>96</v>
+        <v>1014</v>
       </c>
       <c r="C6" t="n">
-        <v>98</v>
+        <v>1043</v>
       </c>
       <c r="D6" t="n">
-        <v>99</v>
+        <v>1053</v>
       </c>
       <c r="E6" t="n">
-        <v>98</v>
+        <v>1032</v>
       </c>
       <c r="F6" t="n">
-        <v>98</v>
+        <v>1038</v>
       </c>
       <c r="G6" t="n">
-        <v>99</v>
+        <v>1015</v>
       </c>
       <c r="H6" t="n">
-        <v>98</v>
+        <v>1020</v>
+      </c>
+      <c r="I6" t="n">
+        <v>1032</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="I2" s="1" t="n">
         <v>0.49</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.41</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.38</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="F4" s="1" t="n">
         <v>0.15</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.15</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>913</v>
+        <v>225</v>
       </c>
       <c r="C5" t="n">
-        <v>928</v>
+        <v>208</v>
       </c>
       <c r="D5" t="n">
-        <v>932</v>
+        <v>255</v>
       </c>
       <c r="E5" t="n">
-        <v>929</v>
+        <v>209</v>
       </c>
       <c r="F5" t="n">
-        <v>935</v>
+        <v>253</v>
       </c>
       <c r="G5" t="n">
-        <v>980</v>
+        <v>248</v>
       </c>
       <c r="H5" t="n">
-        <v>956</v>
+        <v>269</v>
+      </c>
+      <c r="I5" t="n">
+        <v>250</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>952</v>
+        <v>241</v>
       </c>
       <c r="C6" t="n">
-        <v>973</v>
+        <v>222</v>
       </c>
       <c r="D6" t="n">
-        <v>977</v>
+        <v>266</v>
       </c>
       <c r="E6" t="n">
-        <v>973</v>
+        <v>214</v>
       </c>
       <c r="F6" t="n">
-        <v>971</v>
+        <v>269</v>
       </c>
       <c r="G6" t="n">
-        <v>980</v>
+        <v>283</v>
       </c>
       <c r="H6" t="n">
-        <v>972</v>
+        <v>292</v>
+      </c>
+      <c r="I6" t="n">
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>If you could travel in time and live in another era, would you rather go to the past or to the future?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-07</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-09-06</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-09-04</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-09-06</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-09-04</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The past</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="G2" s="1" t="n">
         <v>0.57</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="H2" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="I2" s="1" t="n">
         <v>0.62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The future</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.26</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="E4" s="1" t="n">
         <v>0.19</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.14</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.13</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>1049</v>
+        <v>654</v>
       </c>
       <c r="C5" t="n">
-        <v>1079</v>
+        <v>685</v>
       </c>
       <c r="D5" t="n">
-        <v>1083</v>
+        <v>643</v>
       </c>
       <c r="E5" t="n">
-        <v>1078</v>
+        <v>705</v>
       </c>
       <c r="F5" t="n">
-        <v>1068</v>
+        <v>664</v>
       </c>
       <c r="G5" t="n">
-        <v>1041</v>
+        <v>692</v>
       </c>
       <c r="H5" t="n">
-        <v>1049</v>
+        <v>660</v>
+      </c>
+      <c r="I5" t="n">
+        <v>666</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>1010</v>
+        <v>633</v>
       </c>
       <c r="C6" t="n">
-        <v>1034</v>
+        <v>665</v>
       </c>
       <c r="D6" t="n">
-        <v>1038</v>
+        <v>627</v>
       </c>
       <c r="E6" t="n">
-        <v>1034</v>
+        <v>662</v>
       </c>
       <c r="F6" t="n">
-        <v>1032</v>
+        <v>656</v>
       </c>
       <c r="G6" t="n">
-        <v>1041</v>
+        <v>693</v>
       </c>
       <c r="H6" t="n">
-        <v>1033</v>
+        <v>657</v>
+      </c>
+      <c r="I6" t="n">
+        <v>651</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>