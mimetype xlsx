--- v0 (2026-05-02)
+++ v1 (2026-10-25)
@@ -462,74 +462,75 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -569,50 +570,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -621,50 +627,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -673,50 +682,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -725,50 +737,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -777,50 +792,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -829,50 +847,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -881,50 +902,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -933,50 +957,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -985,50 +1012,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1037,50 +1067,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1679</v>
       </c>
       <c r="C11" t="n">
         <v>1673</v>
       </c>
       <c r="D11" t="n">
         <v>1673</v>
       </c>
       <c r="E11" t="n">
         <v>1683</v>
       </c>
       <c r="F11" t="n">
         <v>1791</v>
       </c>
       <c r="G11" t="n">
         <v>1750</v>
       </c>
@@ -1089,50 +1122,53 @@
       </c>
       <c r="I11" t="n">
         <v>1762</v>
       </c>
       <c r="J11" t="n">
         <v>1774</v>
       </c>
       <c r="K11" t="n">
         <v>1754</v>
       </c>
       <c r="L11" t="n">
         <v>1785</v>
       </c>
       <c r="M11" t="n">
         <v>1706</v>
       </c>
       <c r="N11" t="n">
         <v>1689</v>
       </c>
       <c r="O11" t="n">
         <v>1744</v>
       </c>
       <c r="P11" t="n">
         <v>1771</v>
       </c>
+      <c r="Q11" t="n">
+        <v>1788</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1679</v>
       </c>
       <c r="C12" t="n">
         <v>1673</v>
       </c>
       <c r="D12" t="n">
         <v>1673</v>
       </c>
       <c r="E12" t="n">
         <v>1683</v>
       </c>
       <c r="F12" t="n">
         <v>1791</v>
       </c>
       <c r="G12" t="n">
         <v>1750</v>
       </c>
@@ -1140,87 +1176,91 @@
         <v>1810</v>
       </c>
       <c r="I12" t="n">
         <v>1762</v>
       </c>
       <c r="J12" t="n">
         <v>1774</v>
       </c>
       <c r="K12" t="n">
         <v>1754</v>
       </c>
       <c r="L12" t="n">
         <v>1785</v>
       </c>
       <c r="M12" t="n">
         <v>1706</v>
       </c>
       <c r="N12" t="n">
         <v>1689</v>
       </c>
       <c r="O12" t="n">
         <v>1744</v>
       </c>
       <c r="P12" t="n">
         <v>1771</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>1788</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1260,50 +1300,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -1312,50 +1357,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1364,50 +1412,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1416,50 +1467,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1468,50 +1522,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -1520,50 +1577,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1572,50 +1632,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1624,50 +1687,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1676,50 +1742,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -1728,50 +1797,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>273</v>
       </c>
       <c r="C11" t="n">
         <v>279</v>
       </c>
       <c r="D11" t="n">
         <v>275</v>
       </c>
       <c r="E11" t="n">
         <v>277</v>
       </c>
       <c r="F11" t="n">
         <v>302</v>
       </c>
       <c r="G11" t="n">
         <v>292</v>
       </c>
@@ -1780,50 +1852,53 @@
       </c>
       <c r="I11" t="n">
         <v>291</v>
       </c>
       <c r="J11" t="n">
         <v>302</v>
       </c>
       <c r="K11" t="n">
         <v>293</v>
       </c>
       <c r="L11" t="n">
         <v>302</v>
       </c>
       <c r="M11" t="n">
         <v>291</v>
       </c>
       <c r="N11" t="n">
         <v>281</v>
       </c>
       <c r="O11" t="n">
         <v>290</v>
       </c>
       <c r="P11" t="n">
         <v>293</v>
       </c>
+      <c r="Q11" t="n">
+        <v>312</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>277</v>
       </c>
       <c r="C12" t="n">
         <v>276</v>
       </c>
       <c r="D12" t="n">
         <v>278</v>
       </c>
       <c r="E12" t="n">
         <v>279</v>
       </c>
       <c r="F12" t="n">
         <v>297</v>
       </c>
       <c r="G12" t="n">
         <v>291</v>
       </c>
@@ -1831,87 +1906,91 @@
         <v>301</v>
       </c>
       <c r="I12" t="n">
         <v>292</v>
       </c>
       <c r="J12" t="n">
         <v>294</v>
       </c>
       <c r="K12" t="n">
         <v>291</v>
       </c>
       <c r="L12" t="n">
         <v>296</v>
       </c>
       <c r="M12" t="n">
         <v>280</v>
       </c>
       <c r="N12" t="n">
         <v>277</v>
       </c>
       <c r="O12" t="n">
         <v>286</v>
       </c>
       <c r="P12" t="n">
         <v>290</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1951,50 +2030,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -2003,50 +2087,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2055,50 +2142,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2107,50 +2197,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2159,50 +2252,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -2211,50 +2307,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2263,50 +2362,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2315,50 +2417,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2367,50 +2472,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -2419,50 +2527,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>422</v>
       </c>
       <c r="C11" t="n">
         <v>418</v>
       </c>
       <c r="D11" t="n">
         <v>397</v>
       </c>
       <c r="E11" t="n">
         <v>409</v>
       </c>
       <c r="F11" t="n">
         <v>429</v>
       </c>
       <c r="G11" t="n">
         <v>431</v>
       </c>
@@ -2471,50 +2582,53 @@
       </c>
       <c r="I11" t="n">
         <v>434</v>
       </c>
       <c r="J11" t="n">
         <v>428</v>
       </c>
       <c r="K11" t="n">
         <v>433</v>
       </c>
       <c r="L11" t="n">
         <v>430</v>
       </c>
       <c r="M11" t="n">
         <v>420</v>
       </c>
       <c r="N11" t="n">
         <v>413</v>
       </c>
       <c r="O11" t="n">
         <v>432</v>
       </c>
       <c r="P11" t="n">
         <v>419</v>
       </c>
+      <c r="Q11" t="n">
+        <v>408</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>410</v>
       </c>
       <c r="C12" t="n">
         <v>408</v>
       </c>
       <c r="D12" t="n">
         <v>403</v>
       </c>
       <c r="E12" t="n">
         <v>406</v>
       </c>
       <c r="F12" t="n">
         <v>432</v>
       </c>
       <c r="G12" t="n">
         <v>422</v>
       </c>
@@ -2522,87 +2636,91 @@
         <v>437</v>
       </c>
       <c r="I12" t="n">
         <v>425</v>
       </c>
       <c r="J12" t="n">
         <v>428</v>
       </c>
       <c r="K12" t="n">
         <v>423</v>
       </c>
       <c r="L12" t="n">
         <v>430</v>
       </c>
       <c r="M12" t="n">
         <v>404</v>
       </c>
       <c r="N12" t="n">
         <v>400</v>
       </c>
       <c r="O12" t="n">
         <v>413</v>
       </c>
       <c r="P12" t="n">
         <v>420</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2642,50 +2760,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -2694,50 +2817,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2746,50 +2872,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2798,50 +2927,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2850,50 +2982,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -2902,50 +3037,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -2954,50 +3092,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3006,50 +3147,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -3058,50 +3202,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -3110,50 +3257,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>148</v>
       </c>
       <c r="C11" t="n">
         <v>147</v>
       </c>
       <c r="D11" t="n">
         <v>147</v>
       </c>
       <c r="E11" t="n">
         <v>144</v>
       </c>
       <c r="F11" t="n">
         <v>153</v>
       </c>
       <c r="G11" t="n">
         <v>159</v>
       </c>
@@ -3162,50 +3312,53 @@
       </c>
       <c r="I11" t="n">
         <v>152</v>
       </c>
       <c r="J11" t="n">
         <v>153</v>
       </c>
       <c r="K11" t="n">
         <v>150</v>
       </c>
       <c r="L11" t="n">
         <v>154</v>
       </c>
       <c r="M11" t="n">
         <v>146</v>
       </c>
       <c r="N11" t="n">
         <v>138</v>
       </c>
       <c r="O11" t="n">
         <v>144</v>
       </c>
       <c r="P11" t="n">
         <v>144</v>
       </c>
+      <c r="Q11" t="n">
+        <v>152</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>144</v>
       </c>
       <c r="C12" t="n">
         <v>144</v>
       </c>
       <c r="D12" t="n">
         <v>144</v>
       </c>
       <c r="E12" t="n">
         <v>145</v>
       </c>
       <c r="F12" t="n">
         <v>154</v>
       </c>
       <c r="G12" t="n">
         <v>150</v>
       </c>
@@ -3213,87 +3366,91 @@
         <v>156</v>
       </c>
       <c r="I12" t="n">
         <v>152</v>
       </c>
       <c r="J12" t="n">
         <v>153</v>
       </c>
       <c r="K12" t="n">
         <v>151</v>
       </c>
       <c r="L12" t="n">
         <v>154</v>
       </c>
       <c r="M12" t="n">
         <v>148</v>
       </c>
       <c r="N12" t="n">
         <v>147</v>
       </c>
       <c r="O12" t="n">
         <v>152</v>
       </c>
       <c r="P12" t="n">
         <v>154</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3333,50 +3490,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -3385,50 +3547,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -3437,50 +3602,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -3489,50 +3657,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3541,50 +3712,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -3593,50 +3767,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -3645,50 +3822,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -3697,50 +3877,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -3749,50 +3932,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -3801,50 +3987,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>85</v>
       </c>
       <c r="C11" t="n">
         <v>91</v>
       </c>
       <c r="D11" t="n">
         <v>88</v>
       </c>
       <c r="E11" t="n">
         <v>91</v>
       </c>
       <c r="F11" t="n">
         <v>91</v>
       </c>
       <c r="G11" t="n">
         <v>88</v>
       </c>
@@ -3853,50 +4042,53 @@
       </c>
       <c r="I11" t="n">
         <v>88</v>
       </c>
       <c r="J11" t="n">
         <v>97</v>
       </c>
       <c r="K11" t="n">
         <v>96</v>
       </c>
       <c r="L11" t="n">
         <v>94</v>
       </c>
       <c r="M11" t="n">
         <v>87</v>
       </c>
       <c r="N11" t="n">
         <v>92</v>
       </c>
       <c r="O11" t="n">
         <v>93</v>
       </c>
       <c r="P11" t="n">
         <v>94</v>
       </c>
+      <c r="Q11" t="n">
+        <v>94</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>86</v>
       </c>
       <c r="C12" t="n">
         <v>85</v>
       </c>
       <c r="D12" t="n">
         <v>85</v>
       </c>
       <c r="E12" t="n">
         <v>86</v>
       </c>
       <c r="F12" t="n">
         <v>91</v>
       </c>
       <c r="G12" t="n">
         <v>89</v>
       </c>
@@ -3904,87 +4096,91 @@
         <v>92</v>
       </c>
       <c r="I12" t="n">
         <v>90</v>
       </c>
       <c r="J12" t="n">
         <v>90</v>
       </c>
       <c r="K12" t="n">
         <v>89</v>
       </c>
       <c r="L12" t="n">
         <v>91</v>
       </c>
       <c r="M12" t="n">
         <v>82</v>
       </c>
       <c r="N12" t="n">
         <v>81</v>
       </c>
       <c r="O12" t="n">
         <v>84</v>
       </c>
       <c r="P12" t="n">
         <v>85</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4024,50 +4220,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -4076,50 +4277,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4128,50 +4332,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -4180,50 +4387,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4232,50 +4442,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -4284,50 +4497,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4336,50 +4552,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -4388,50 +4607,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -4440,50 +4662,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4492,50 +4717,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>587</v>
       </c>
       <c r="C11" t="n">
         <v>106</v>
       </c>
       <c r="D11" t="n">
         <v>602</v>
       </c>
       <c r="E11" t="n">
         <v>634</v>
       </c>
       <c r="F11" t="n">
         <v>590</v>
       </c>
       <c r="G11" t="n">
         <v>598</v>
       </c>
@@ -4544,50 +4772,53 @@
       </c>
       <c r="I11" t="n">
         <v>602</v>
       </c>
       <c r="J11" t="n">
         <v>609</v>
       </c>
       <c r="K11" t="n">
         <v>591</v>
       </c>
       <c r="L11" t="n">
         <v>611</v>
       </c>
       <c r="M11" t="n">
         <v>266</v>
       </c>
       <c r="N11" t="n">
         <v>258</v>
       </c>
       <c r="O11" t="n">
         <v>300</v>
       </c>
       <c r="P11" t="n">
         <v>285</v>
       </c>
+      <c r="Q11" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>566</v>
       </c>
       <c r="C12" t="n">
         <v>101</v>
       </c>
       <c r="D12" t="n">
         <v>571</v>
       </c>
       <c r="E12" t="n">
         <v>571</v>
       </c>
       <c r="F12" t="n">
         <v>609</v>
       </c>
       <c r="G12" t="n">
         <v>606</v>
       </c>
@@ -4595,87 +4826,91 @@
         <v>621</v>
       </c>
       <c r="I12" t="n">
         <v>611</v>
       </c>
       <c r="J12" t="n">
         <v>611</v>
       </c>
       <c r="K12" t="n">
         <v>606</v>
       </c>
       <c r="L12" t="n">
         <v>617</v>
       </c>
       <c r="M12" t="n">
         <v>307</v>
       </c>
       <c r="N12" t="n">
         <v>304</v>
       </c>
       <c r="O12" t="n">
         <v>315</v>
       </c>
       <c r="P12" t="n">
         <v>319</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4715,50 +4950,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -4767,50 +5007,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4819,50 +5062,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -4871,50 +5117,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4923,50 +5172,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -4975,50 +5227,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -5027,50 +5282,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5079,50 +5337,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -5131,50 +5392,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -5183,50 +5447,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>544</v>
       </c>
       <c r="C11" t="n">
         <v>89</v>
       </c>
       <c r="D11" t="n">
         <v>445</v>
       </c>
       <c r="E11" t="n">
         <v>458</v>
       </c>
       <c r="F11" t="n">
         <v>449</v>
       </c>
       <c r="G11" t="n">
         <v>430</v>
       </c>
@@ -5235,50 +5502,53 @@
       </c>
       <c r="I11" t="n">
         <v>450</v>
       </c>
       <c r="J11" t="n">
         <v>433</v>
       </c>
       <c r="K11" t="n">
         <v>452</v>
       </c>
       <c r="L11" t="n">
         <v>447</v>
       </c>
       <c r="M11" t="n">
         <v>473</v>
       </c>
       <c r="N11" t="n">
         <v>485</v>
       </c>
       <c r="O11" t="n">
         <v>484</v>
       </c>
       <c r="P11" t="n">
         <v>474</v>
       </c>
+      <c r="Q11" t="n">
+        <v>482</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>536</v>
       </c>
       <c r="C12" t="n">
         <v>99</v>
       </c>
       <c r="D12" t="n">
         <v>417</v>
       </c>
       <c r="E12" t="n">
         <v>423</v>
       </c>
       <c r="F12" t="n">
         <v>454</v>
       </c>
       <c r="G12" t="n">
         <v>440</v>
       </c>
@@ -5286,87 +5556,91 @@
         <v>455</v>
       </c>
       <c r="I12" t="n">
         <v>452</v>
       </c>
       <c r="J12" t="n">
         <v>452</v>
       </c>
       <c r="K12" t="n">
         <v>452</v>
       </c>
       <c r="L12" t="n">
         <v>459</v>
       </c>
       <c r="M12" t="n">
         <v>438</v>
       </c>
       <c r="N12" t="n">
         <v>434</v>
       </c>
       <c r="O12" t="n">
         <v>450</v>
       </c>
       <c r="P12" t="n">
         <v>457</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5406,50 +5680,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -5458,50 +5737,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -5510,50 +5792,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -5562,50 +5847,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5614,50 +5902,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -5666,50 +5957,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -5718,50 +6012,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5770,50 +6067,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -5822,50 +6122,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -5874,50 +6177,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>107</v>
       </c>
       <c r="C11" t="n">
         <v>35</v>
       </c>
       <c r="D11" t="n">
         <v>171</v>
       </c>
       <c r="E11" t="n">
         <v>171</v>
       </c>
       <c r="F11" t="n">
         <v>166</v>
       </c>
       <c r="G11" t="n">
         <v>159</v>
       </c>
@@ -5926,50 +6232,53 @@
       </c>
       <c r="I11" t="n">
         <v>154</v>
       </c>
       <c r="J11" t="n">
         <v>157</v>
       </c>
       <c r="K11" t="n">
         <v>156</v>
       </c>
       <c r="L11" t="n">
         <v>161</v>
       </c>
       <c r="M11" t="n">
         <v>185</v>
       </c>
       <c r="N11" t="n">
         <v>177</v>
       </c>
       <c r="O11" t="n">
         <v>162</v>
       </c>
       <c r="P11" t="n">
         <v>149</v>
       </c>
+      <c r="Q11" t="n">
+        <v>174</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>96</v>
       </c>
       <c r="C12" t="n">
         <v>33</v>
       </c>
       <c r="D12" t="n">
         <v>151</v>
       </c>
       <c r="E12" t="n">
         <v>151</v>
       </c>
       <c r="F12" t="n">
         <v>165</v>
       </c>
       <c r="G12" t="n">
         <v>158</v>
       </c>
@@ -5977,87 +6286,91 @@
         <v>165</v>
       </c>
       <c r="I12" t="n">
         <v>162</v>
       </c>
       <c r="J12" t="n">
         <v>162</v>
       </c>
       <c r="K12" t="n">
         <v>161</v>
       </c>
       <c r="L12" t="n">
         <v>164</v>
       </c>
       <c r="M12" t="n">
         <v>158</v>
       </c>
       <c r="N12" t="n">
         <v>155</v>
       </c>
       <c r="O12" t="n">
         <v>160</v>
       </c>
       <c r="P12" t="n">
         <v>163</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6097,50 +6410,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -6149,50 +6467,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -6201,50 +6522,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6253,50 +6577,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6305,50 +6632,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -6357,50 +6687,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -6409,50 +6742,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -6461,50 +6797,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6513,50 +6852,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6565,50 +6907,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>746</v>
       </c>
       <c r="C11" t="n">
         <v>738</v>
       </c>
       <c r="D11" t="n">
         <v>715</v>
       </c>
       <c r="E11" t="n">
         <v>764</v>
       </c>
       <c r="F11" t="n">
         <v>745</v>
       </c>
       <c r="G11" t="n">
         <v>726</v>
       </c>
@@ -6617,50 +6962,53 @@
       </c>
       <c r="I11" t="n">
         <v>736</v>
       </c>
       <c r="J11" t="n">
         <v>713</v>
       </c>
       <c r="K11" t="n">
         <v>715</v>
       </c>
       <c r="L11" t="n">
         <v>719</v>
       </c>
       <c r="M11" t="n">
         <v>673</v>
       </c>
       <c r="N11" t="n">
         <v>691</v>
       </c>
       <c r="O11" t="n">
         <v>650</v>
       </c>
       <c r="P11" t="n">
         <v>643</v>
       </c>
+      <c r="Q11" t="n">
+        <v>660</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>646</v>
       </c>
       <c r="C12" t="n">
         <v>644</v>
       </c>
       <c r="D12" t="n">
         <v>621</v>
       </c>
       <c r="E12" t="n">
         <v>624</v>
       </c>
       <c r="F12" t="n">
         <v>664</v>
       </c>
       <c r="G12" t="n">
         <v>649</v>
       </c>
@@ -6668,87 +7016,91 @@
         <v>672</v>
       </c>
       <c r="I12" t="n">
         <v>654</v>
       </c>
       <c r="J12" t="n">
         <v>658</v>
       </c>
       <c r="K12" t="n">
         <v>651</v>
       </c>
       <c r="L12" t="n">
         <v>662</v>
       </c>
       <c r="M12" t="n">
         <v>633</v>
       </c>
       <c r="N12" t="n">
         <v>627</v>
       </c>
       <c r="O12" t="n">
         <v>647</v>
       </c>
       <c r="P12" t="n">
         <v>657</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>663</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6788,50 +7140,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -6840,50 +7197,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6892,50 +7252,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -6944,50 +7307,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -6996,50 +7362,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -7048,50 +7417,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -7100,50 +7472,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7152,50 +7527,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7204,50 +7582,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -7256,50 +7637,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>685</v>
       </c>
       <c r="C11" t="n">
         <v>694</v>
       </c>
       <c r="D11" t="n">
         <v>683</v>
       </c>
       <c r="E11" t="n">
         <v>672</v>
       </c>
       <c r="F11" t="n">
         <v>698</v>
       </c>
       <c r="G11" t="n">
         <v>661</v>
       </c>
@@ -7308,50 +7692,53 @@
       </c>
       <c r="I11" t="n">
         <v>633</v>
       </c>
       <c r="J11" t="n">
         <v>660</v>
       </c>
       <c r="K11" t="n">
         <v>643</v>
       </c>
       <c r="L11" t="n">
         <v>618</v>
       </c>
       <c r="M11" t="n">
         <v>635</v>
       </c>
       <c r="N11" t="n">
         <v>618</v>
       </c>
       <c r="O11" t="n">
         <v>653</v>
       </c>
       <c r="P11" t="n">
         <v>657</v>
       </c>
+      <c r="Q11" t="n">
+        <v>633</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>692</v>
       </c>
       <c r="C12" t="n">
         <v>689</v>
       </c>
       <c r="D12" t="n">
         <v>663</v>
       </c>
       <c r="E12" t="n">
         <v>666</v>
       </c>
       <c r="F12" t="n">
         <v>709</v>
       </c>
       <c r="G12" t="n">
         <v>693</v>
       </c>
@@ -7359,87 +7746,91 @@
         <v>717</v>
       </c>
       <c r="I12" t="n">
         <v>698</v>
       </c>
       <c r="J12" t="n">
         <v>703</v>
       </c>
       <c r="K12" t="n">
         <v>695</v>
       </c>
       <c r="L12" t="n">
         <v>707</v>
       </c>
       <c r="M12" t="n">
         <v>676</v>
       </c>
       <c r="N12" t="n">
         <v>669</v>
       </c>
       <c r="O12" t="n">
         <v>691</v>
       </c>
       <c r="P12" t="n">
         <v>701</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>708</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7479,50 +7870,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -7531,50 +7927,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7583,50 +7982,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -7635,50 +8037,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7687,50 +8092,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -7739,50 +8147,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -7791,50 +8202,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7843,50 +8257,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7895,50 +8312,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -7947,50 +8367,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>209</v>
       </c>
       <c r="C11" t="n">
         <v>213</v>
       </c>
       <c r="D11" t="n">
         <v>239</v>
       </c>
       <c r="E11" t="n">
         <v>218</v>
       </c>
       <c r="F11" t="n">
         <v>307</v>
       </c>
       <c r="G11" t="n">
         <v>323</v>
       </c>
@@ -7999,50 +8422,53 @@
       </c>
       <c r="I11" t="n">
         <v>354</v>
       </c>
       <c r="J11" t="n">
         <v>342</v>
       </c>
       <c r="K11" t="n">
         <v>355</v>
       </c>
       <c r="L11" t="n">
         <v>409</v>
       </c>
       <c r="M11" t="n">
         <v>366</v>
       </c>
       <c r="N11" t="n">
         <v>345</v>
       </c>
       <c r="O11" t="n">
         <v>398</v>
       </c>
       <c r="P11" t="n">
         <v>424</v>
       </c>
+      <c r="Q11" t="n">
+        <v>449</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>281</v>
       </c>
       <c r="C12" t="n">
         <v>294</v>
       </c>
       <c r="D12" t="n">
         <v>348</v>
       </c>
       <c r="E12" t="n">
         <v>341</v>
       </c>
       <c r="F12" t="n">
         <v>371</v>
       </c>
       <c r="G12" t="n">
         <v>367</v>
       </c>
@@ -8050,87 +8476,91 @@
         <v>373</v>
       </c>
       <c r="I12" t="n">
         <v>369</v>
       </c>
       <c r="J12" t="n">
         <v>350</v>
       </c>
       <c r="K12" t="n">
         <v>365</v>
       </c>
       <c r="L12" t="n">
         <v>381</v>
       </c>
       <c r="M12" t="n">
         <v>373</v>
       </c>
       <c r="N12" t="n">
         <v>366</v>
       </c>
       <c r="O12" t="n">
         <v>378</v>
       </c>
       <c r="P12" t="n">
         <v>384</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>383</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8170,50 +8600,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -8222,50 +8657,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -8274,50 +8712,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -8326,50 +8767,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8378,50 +8822,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -8430,50 +8877,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8482,50 +8932,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -8534,50 +8987,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8586,50 +9042,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -8638,50 +9097,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>143</v>
       </c>
       <c r="C11" t="n">
         <v>154</v>
       </c>
       <c r="D11" t="n">
         <v>135</v>
       </c>
       <c r="E11" t="n">
         <v>135</v>
       </c>
       <c r="F11" t="n">
         <v>177</v>
       </c>
       <c r="G11" t="n">
         <v>148</v>
       </c>
@@ -8690,50 +9152,53 @@
       </c>
       <c r="I11" t="n">
         <v>174</v>
       </c>
       <c r="J11" t="n">
         <v>183</v>
       </c>
       <c r="K11" t="n">
         <v>181</v>
       </c>
       <c r="L11" t="n">
         <v>185</v>
       </c>
       <c r="M11" t="n">
         <v>156</v>
       </c>
       <c r="N11" t="n">
         <v>147</v>
       </c>
       <c r="O11" t="n">
         <v>139</v>
       </c>
       <c r="P11" t="n">
         <v>134</v>
       </c>
+      <c r="Q11" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>185</v>
       </c>
       <c r="C12" t="n">
         <v>184</v>
       </c>
       <c r="D12" t="n">
         <v>182</v>
       </c>
       <c r="E12" t="n">
         <v>183</v>
       </c>
       <c r="F12" t="n">
         <v>195</v>
       </c>
       <c r="G12" t="n">
         <v>191</v>
       </c>
@@ -8741,87 +9206,91 @@
         <v>197</v>
       </c>
       <c r="I12" t="n">
         <v>192</v>
       </c>
       <c r="J12" t="n">
         <v>193</v>
       </c>
       <c r="K12" t="n">
         <v>191</v>
       </c>
       <c r="L12" t="n">
         <v>195</v>
       </c>
       <c r="M12" t="n">
         <v>186</v>
       </c>
       <c r="N12" t="n">
         <v>184</v>
       </c>
       <c r="O12" t="n">
         <v>190</v>
       </c>
       <c r="P12" t="n">
         <v>193</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8861,50 +9330,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8913,50 +9387,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8965,50 +9442,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9017,50 +9497,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9069,50 +9552,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -9121,50 +9607,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9173,50 +9662,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9225,50 +9717,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9277,50 +9772,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -9329,50 +9827,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>39</v>
       </c>
       <c r="C11" t="n">
         <v>28</v>
       </c>
       <c r="D11" t="n">
         <v>36</v>
       </c>
       <c r="E11" t="n">
         <v>29</v>
       </c>
       <c r="F11" t="n">
         <v>41</v>
       </c>
       <c r="G11" t="n">
         <v>40</v>
       </c>
@@ -9381,50 +9882,53 @@
       </c>
       <c r="I11" t="n">
         <v>39</v>
       </c>
       <c r="J11" t="n">
         <v>59</v>
       </c>
       <c r="K11" t="n">
         <v>41</v>
       </c>
       <c r="L11" t="n">
         <v>39</v>
       </c>
       <c r="M11" t="n">
         <v>32</v>
       </c>
       <c r="N11" t="n">
         <v>35</v>
       </c>
       <c r="O11" t="n">
         <v>43</v>
       </c>
       <c r="P11" t="n">
         <v>47</v>
       </c>
+      <c r="Q11" t="n">
+        <v>46</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>60</v>
       </c>
       <c r="C12" t="n">
         <v>46</v>
       </c>
       <c r="D12" t="n">
         <v>41</v>
       </c>
       <c r="E12" t="n">
         <v>51</v>
       </c>
       <c r="F12" t="n">
         <v>46</v>
       </c>
       <c r="G12" t="n">
         <v>41</v>
       </c>
@@ -9432,87 +9936,91 @@
         <v>49</v>
       </c>
       <c r="I12" t="n">
         <v>42</v>
       </c>
       <c r="J12" t="n">
         <v>63</v>
       </c>
       <c r="K12" t="n">
         <v>44</v>
       </c>
       <c r="L12" t="n">
         <v>35</v>
       </c>
       <c r="M12" t="n">
         <v>25</v>
       </c>
       <c r="N12" t="n">
         <v>28</v>
       </c>
       <c r="O12" t="n">
         <v>28</v>
       </c>
       <c r="P12" t="n">
         <v>29</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9552,50 +10060,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -9604,50 +10117,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -9656,50 +10172,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -9708,50 +10227,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9760,50 +10282,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9812,50 +10337,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -9864,50 +10392,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9916,50 +10447,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9968,50 +10502,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10020,50 +10557,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>970</v>
       </c>
       <c r="C11" t="n">
         <v>995</v>
       </c>
       <c r="D11" t="n">
         <v>984</v>
       </c>
       <c r="E11" t="n">
         <v>1023</v>
       </c>
       <c r="F11" t="n">
         <v>1038</v>
       </c>
       <c r="G11" t="n">
         <v>1038</v>
       </c>
@@ -10072,50 +10612,53 @@
       </c>
       <c r="I11" t="n">
         <v>1042</v>
       </c>
       <c r="J11" t="n">
         <v>1022</v>
       </c>
       <c r="K11" t="n">
         <v>1057</v>
       </c>
       <c r="L11" t="n">
         <v>1052</v>
       </c>
       <c r="M11" t="n">
         <v>1012</v>
       </c>
       <c r="N11" t="n">
         <v>1028</v>
       </c>
       <c r="O11" t="n">
         <v>1051</v>
       </c>
       <c r="P11" t="n">
         <v>1037</v>
       </c>
+      <c r="Q11" t="n">
+        <v>1067</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>957</v>
       </c>
       <c r="C12" t="n">
         <v>954</v>
       </c>
       <c r="D12" t="n">
         <v>954</v>
       </c>
       <c r="E12" t="n">
         <v>959</v>
       </c>
       <c r="F12" t="n">
         <v>1021</v>
       </c>
       <c r="G12" t="n">
         <v>998</v>
       </c>
@@ -10123,87 +10666,91 @@
         <v>1032</v>
       </c>
       <c r="I12" t="n">
         <v>1004</v>
       </c>
       <c r="J12" t="n">
         <v>1011</v>
       </c>
       <c r="K12" t="n">
         <v>1000</v>
       </c>
       <c r="L12" t="n">
         <v>1017</v>
       </c>
       <c r="M12" t="n">
         <v>972</v>
       </c>
       <c r="N12" t="n">
         <v>963</v>
       </c>
       <c r="O12" t="n">
         <v>994</v>
       </c>
       <c r="P12" t="n">
         <v>1009</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>1019</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10243,50 +10790,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -10295,50 +10847,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10347,50 +10902,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -10399,50 +10957,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10451,50 +11012,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -10503,50 +11067,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10555,50 +11122,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10607,50 +11177,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10659,50 +11232,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -10711,50 +11287,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>709</v>
       </c>
       <c r="C11" t="n">
         <v>678</v>
       </c>
       <c r="D11" t="n">
         <v>689</v>
       </c>
       <c r="E11" t="n">
         <v>660</v>
       </c>
       <c r="F11" t="n">
         <v>753</v>
       </c>
       <c r="G11" t="n">
         <v>712</v>
       </c>
@@ -10763,50 +11342,53 @@
       </c>
       <c r="I11" t="n">
         <v>720</v>
       </c>
       <c r="J11" t="n">
         <v>752</v>
       </c>
       <c r="K11" t="n">
         <v>697</v>
       </c>
       <c r="L11" t="n">
         <v>733</v>
       </c>
       <c r="M11" t="n">
         <v>694</v>
       </c>
       <c r="N11" t="n">
         <v>661</v>
       </c>
       <c r="O11" t="n">
         <v>693</v>
       </c>
       <c r="P11" t="n">
         <v>734</v>
       </c>
+      <c r="Q11" t="n">
+        <v>721</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>722</v>
       </c>
       <c r="C12" t="n">
         <v>719</v>
       </c>
       <c r="D12" t="n">
         <v>719</v>
       </c>
       <c r="E12" t="n">
         <v>724</v>
       </c>
       <c r="F12" t="n">
         <v>770</v>
       </c>
       <c r="G12" t="n">
         <v>752</v>
       </c>
@@ -10814,87 +11396,91 @@
         <v>778</v>
       </c>
       <c r="I12" t="n">
         <v>758</v>
       </c>
       <c r="J12" t="n">
         <v>763</v>
       </c>
       <c r="K12" t="n">
         <v>754</v>
       </c>
       <c r="L12" t="n">
         <v>768</v>
       </c>
       <c r="M12" t="n">
         <v>734</v>
       </c>
       <c r="N12" t="n">
         <v>726</v>
       </c>
       <c r="O12" t="n">
         <v>750</v>
       </c>
       <c r="P12" t="n">
         <v>762</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>769</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10934,50 +11520,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -10986,50 +11577,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -11038,50 +11632,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -11090,50 +11687,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11142,50 +11742,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -11194,50 +11797,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -11246,50 +11852,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11298,50 +11907,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11350,50 +11962,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -11402,50 +12017,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>681</v>
       </c>
       <c r="C11" t="n">
         <v>660</v>
       </c>
       <c r="D11" t="n">
         <v>687</v>
       </c>
       <c r="E11" t="n">
         <v>663</v>
       </c>
       <c r="F11" t="n">
         <v>732</v>
       </c>
       <c r="G11" t="n">
         <v>699</v>
       </c>
@@ -11454,50 +12072,53 @@
       </c>
       <c r="I11" t="n">
         <v>680</v>
       </c>
       <c r="J11" t="n">
         <v>697</v>
       </c>
       <c r="K11" t="n">
         <v>698</v>
       </c>
       <c r="L11" t="n">
         <v>732</v>
       </c>
       <c r="M11" t="n">
         <v>645</v>
       </c>
       <c r="N11" t="n">
         <v>666</v>
       </c>
       <c r="O11" t="n">
         <v>690</v>
       </c>
       <c r="P11" t="n">
         <v>735</v>
       </c>
+      <c r="Q11" t="n">
+        <v>705</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>707</v>
       </c>
       <c r="C12" t="n">
         <v>704</v>
       </c>
       <c r="D12" t="n">
         <v>698</v>
       </c>
       <c r="E12" t="n">
         <v>702</v>
       </c>
       <c r="F12" t="n">
         <v>747</v>
       </c>
       <c r="G12" t="n">
         <v>730</v>
       </c>
@@ -11505,87 +12126,91 @@
         <v>755</v>
       </c>
       <c r="I12" t="n">
         <v>735</v>
       </c>
       <c r="J12" t="n">
         <v>740</v>
       </c>
       <c r="K12" t="n">
         <v>731</v>
       </c>
       <c r="L12" t="n">
         <v>744</v>
       </c>
       <c r="M12" t="n">
         <v>711</v>
       </c>
       <c r="N12" t="n">
         <v>704</v>
       </c>
       <c r="O12" t="n">
         <v>727</v>
       </c>
       <c r="P12" t="n">
         <v>739</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11625,50 +12250,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -11677,50 +12307,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11729,50 +12362,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -11781,50 +12417,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11833,50 +12472,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -11885,50 +12527,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11937,50 +12582,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11989,50 +12637,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12041,50 +12692,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12093,50 +12747,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>412</v>
       </c>
       <c r="C11" t="n">
         <v>405</v>
       </c>
       <c r="D11" t="n">
         <v>397</v>
       </c>
       <c r="E11" t="n">
         <v>416</v>
       </c>
       <c r="F11" t="n">
         <v>422</v>
       </c>
       <c r="G11" t="n">
         <v>439</v>
       </c>
@@ -12145,50 +12802,53 @@
       </c>
       <c r="I11" t="n">
         <v>441</v>
       </c>
       <c r="J11" t="n">
         <v>435</v>
       </c>
       <c r="K11" t="n">
         <v>431</v>
       </c>
       <c r="L11" t="n">
         <v>435</v>
       </c>
       <c r="M11" t="n">
         <v>450</v>
       </c>
       <c r="N11" t="n">
         <v>410</v>
       </c>
       <c r="O11" t="n">
         <v>426</v>
       </c>
       <c r="P11" t="n">
         <v>420</v>
       </c>
+      <c r="Q11" t="n">
+        <v>448</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>400</v>
       </c>
       <c r="C12" t="n">
         <v>398</v>
       </c>
       <c r="D12" t="n">
         <v>403</v>
       </c>
       <c r="E12" t="n">
         <v>406</v>
       </c>
       <c r="F12" t="n">
         <v>432</v>
       </c>
       <c r="G12" t="n">
         <v>422</v>
       </c>
@@ -12196,87 +12856,91 @@
         <v>436</v>
       </c>
       <c r="I12" t="n">
         <v>425</v>
       </c>
       <c r="J12" t="n">
         <v>428</v>
       </c>
       <c r="K12" t="n">
         <v>423</v>
       </c>
       <c r="L12" t="n">
         <v>430</v>
       </c>
       <c r="M12" t="n">
         <v>411</v>
       </c>
       <c r="N12" t="n">
         <v>407</v>
       </c>
       <c r="O12" t="n">
         <v>420</v>
       </c>
       <c r="P12" t="n">
         <v>427</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12316,50 +12980,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -12368,50 +13037,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12420,50 +13092,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -12472,50 +13147,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12524,50 +13202,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -12576,50 +13257,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -12628,50 +13312,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12680,50 +13367,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12732,50 +13422,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12784,50 +13477,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>443</v>
       </c>
       <c r="C11" t="n">
         <v>454</v>
       </c>
       <c r="D11" t="n">
         <v>454</v>
       </c>
       <c r="E11" t="n">
         <v>469</v>
       </c>
       <c r="F11" t="n">
         <v>460</v>
       </c>
       <c r="G11" t="n">
         <v>464</v>
       </c>
@@ -12836,50 +13532,53 @@
       </c>
       <c r="I11" t="n">
         <v>467</v>
       </c>
       <c r="J11" t="n">
         <v>459</v>
       </c>
       <c r="K11" t="n">
         <v>444</v>
       </c>
       <c r="L11" t="n">
         <v>433</v>
       </c>
       <c r="M11" t="n">
         <v>455</v>
       </c>
       <c r="N11" t="n">
         <v>466</v>
       </c>
       <c r="O11" t="n">
         <v>489</v>
       </c>
       <c r="P11" t="n">
         <v>482</v>
       </c>
+      <c r="Q11" t="n">
+        <v>473</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>388</v>
       </c>
       <c r="C12" t="n">
         <v>386</v>
       </c>
       <c r="D12" t="n">
         <v>390</v>
       </c>
       <c r="E12" t="n">
         <v>392</v>
       </c>
       <c r="F12" t="n">
         <v>417</v>
       </c>
       <c r="G12" t="n">
         <v>408</v>
       </c>
@@ -12887,87 +13586,91 @@
         <v>422</v>
       </c>
       <c r="I12" t="n">
         <v>411</v>
       </c>
       <c r="J12" t="n">
         <v>413</v>
       </c>
       <c r="K12" t="n">
         <v>409</v>
       </c>
       <c r="L12" t="n">
         <v>416</v>
       </c>
       <c r="M12" t="n">
         <v>397</v>
       </c>
       <c r="N12" t="n">
         <v>394</v>
       </c>
       <c r="O12" t="n">
         <v>406</v>
       </c>
       <c r="P12" t="n">
         <v>413</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13007,50 +13710,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -13059,50 +13767,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -13111,50 +13822,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -13163,50 +13877,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13215,50 +13932,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -13267,50 +13987,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -13319,50 +14042,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -13371,50 +14097,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -13423,50 +14152,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -13475,50 +14207,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>749</v>
       </c>
       <c r="C11" t="n">
         <v>723</v>
       </c>
       <c r="D11" t="n">
         <v>732</v>
       </c>
       <c r="E11" t="n">
         <v>749</v>
       </c>
       <c r="F11" t="n">
         <v>794</v>
       </c>
       <c r="G11" t="n">
         <v>737</v>
       </c>
@@ -13527,50 +14262,53 @@
       </c>
       <c r="I11" t="n">
         <v>749</v>
       </c>
       <c r="J11" t="n">
         <v>766</v>
       </c>
       <c r="K11" t="n">
         <v>780</v>
       </c>
       <c r="L11" t="n">
         <v>836</v>
       </c>
       <c r="M11" t="n">
         <v>764</v>
       </c>
       <c r="N11" t="n">
         <v>747</v>
       </c>
       <c r="O11" t="n">
         <v>772</v>
       </c>
       <c r="P11" t="n">
         <v>803</v>
       </c>
+      <c r="Q11" t="n">
+        <v>799</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>813</v>
       </c>
       <c r="C12" t="n">
         <v>810</v>
       </c>
       <c r="D12" t="n">
         <v>813</v>
       </c>
       <c r="E12" t="n">
         <v>818</v>
       </c>
       <c r="F12" t="n">
         <v>870</v>
       </c>
       <c r="G12" t="n">
         <v>851</v>
       </c>
@@ -13578,87 +14316,91 @@
         <v>880</v>
       </c>
       <c r="I12" t="n">
         <v>856</v>
       </c>
       <c r="J12" t="n">
         <v>862</v>
       </c>
       <c r="K12" t="n">
         <v>852</v>
       </c>
       <c r="L12" t="n">
         <v>868</v>
       </c>
       <c r="M12" t="n">
         <v>829</v>
       </c>
       <c r="N12" t="n">
         <v>821</v>
       </c>
       <c r="O12" t="n">
         <v>848</v>
       </c>
       <c r="P12" t="n">
         <v>861</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>869</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13698,50 +14440,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -13750,50 +14497,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -13802,50 +14552,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -13854,50 +14607,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -13906,50 +14662,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -13958,50 +14717,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14010,50 +14772,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14062,50 +14827,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14114,50 +14882,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -14166,50 +14937,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>930</v>
       </c>
       <c r="C11" t="n">
         <v>950</v>
       </c>
       <c r="D11" t="n">
         <v>941</v>
       </c>
       <c r="E11" t="n">
         <v>934</v>
       </c>
       <c r="F11" t="n">
         <v>997</v>
       </c>
       <c r="G11" t="n">
         <v>1013</v>
       </c>
@@ -14218,50 +14992,53 @@
       </c>
       <c r="I11" t="n">
         <v>1013</v>
       </c>
       <c r="J11" t="n">
         <v>1008</v>
       </c>
       <c r="K11" t="n">
         <v>974</v>
       </c>
       <c r="L11" t="n">
         <v>949</v>
       </c>
       <c r="M11" t="n">
         <v>942</v>
       </c>
       <c r="N11" t="n">
         <v>942</v>
       </c>
       <c r="O11" t="n">
         <v>972</v>
       </c>
       <c r="P11" t="n">
         <v>968</v>
       </c>
+      <c r="Q11" t="n">
+        <v>989</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>866</v>
       </c>
       <c r="C12" t="n">
         <v>863</v>
       </c>
       <c r="D12" t="n">
         <v>860</v>
       </c>
       <c r="E12" t="n">
         <v>865</v>
       </c>
       <c r="F12" t="n">
         <v>921</v>
       </c>
       <c r="G12" t="n">
         <v>899</v>
       </c>
@@ -14269,87 +15046,91 @@
         <v>930</v>
       </c>
       <c r="I12" t="n">
         <v>906</v>
       </c>
       <c r="J12" t="n">
         <v>912</v>
       </c>
       <c r="K12" t="n">
         <v>902</v>
       </c>
       <c r="L12" t="n">
         <v>917</v>
       </c>
       <c r="M12" t="n">
         <v>877</v>
       </c>
       <c r="N12" t="n">
         <v>868</v>
       </c>
       <c r="O12" t="n">
         <v>896</v>
       </c>
       <c r="P12" t="n">
         <v>910</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>919</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14389,50 +15170,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -14441,50 +15227,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -14493,50 +15282,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -14545,50 +15337,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14597,50 +15392,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -14649,50 +15447,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -14701,50 +15502,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14753,50 +15557,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -14805,50 +15612,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -14857,50 +15667,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>172</v>
       </c>
       <c r="C11" t="n">
         <v>156</v>
       </c>
       <c r="D11" t="n">
         <v>202</v>
       </c>
       <c r="E11" t="n">
         <v>184</v>
       </c>
       <c r="F11" t="n">
         <v>213</v>
       </c>
       <c r="G11" t="n">
         <v>182</v>
       </c>
@@ -14909,50 +15722,53 @@
       </c>
       <c r="I11" t="n">
         <v>199</v>
       </c>
       <c r="J11" t="n">
         <v>186</v>
       </c>
       <c r="K11" t="n">
         <v>200</v>
       </c>
       <c r="L11" t="n">
         <v>211</v>
       </c>
       <c r="M11" t="n">
         <v>175</v>
       </c>
       <c r="N11" t="n">
         <v>184</v>
       </c>
       <c r="O11" t="n">
         <v>162</v>
       </c>
       <c r="P11" t="n">
         <v>175</v>
       </c>
+      <c r="Q11" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>201</v>
       </c>
       <c r="C12" t="n">
         <v>201</v>
       </c>
       <c r="D12" t="n">
         <v>201</v>
       </c>
       <c r="E12" t="n">
         <v>202</v>
       </c>
       <c r="F12" t="n">
         <v>215</v>
       </c>
       <c r="G12" t="n">
         <v>210</v>
       </c>
@@ -14960,87 +15776,91 @@
         <v>216</v>
       </c>
       <c r="I12" t="n">
         <v>211</v>
       </c>
       <c r="J12" t="n">
         <v>213</v>
       </c>
       <c r="K12" t="n">
         <v>210</v>
       </c>
       <c r="L12" t="n">
         <v>214</v>
       </c>
       <c r="M12" t="n">
         <v>206</v>
       </c>
       <c r="N12" t="n">
         <v>204</v>
       </c>
       <c r="O12" t="n">
         <v>211</v>
       </c>
       <c r="P12" t="n">
         <v>214</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about transport provision in Britain today, which of the following would you most like to see the government invest in?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-06</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-13</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15080,50 +15900,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-30</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local and commuter rail links</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -15132,50 +15957,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Long distance rail links</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -15184,50 +16012,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Buses</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -15236,50 +16067,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>New road links</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -15288,50 +16122,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Widening or upgrading existing roads</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -15340,50 +16177,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Better provision for cyclists</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -15392,50 +16232,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15444,50 +16287,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15496,50 +16342,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -15548,50 +16397,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>579</v>
       </c>
       <c r="C11" t="n">
         <v>582</v>
       </c>
       <c r="D11" t="n">
         <v>564</v>
       </c>
       <c r="E11" t="n">
         <v>578</v>
       </c>
       <c r="F11" t="n">
         <v>603</v>
       </c>
       <c r="G11" t="n">
         <v>598</v>
       </c>
@@ -15600,50 +16452,53 @@
       </c>
       <c r="I11" t="n">
         <v>598</v>
       </c>
       <c r="J11" t="n">
         <v>608</v>
       </c>
       <c r="K11" t="n">
         <v>582</v>
       </c>
       <c r="L11" t="n">
         <v>594</v>
       </c>
       <c r="M11" t="n">
         <v>587</v>
       </c>
       <c r="N11" t="n">
         <v>581</v>
       </c>
       <c r="O11" t="n">
         <v>623</v>
       </c>
       <c r="P11" t="n">
         <v>646</v>
       </c>
+      <c r="Q11" t="n">
+        <v>653</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>561</v>
       </c>
       <c r="C12" t="n">
         <v>559</v>
       </c>
       <c r="D12" t="n">
         <v>562</v>
       </c>
       <c r="E12" t="n">
         <v>565</v>
       </c>
       <c r="F12" t="n">
         <v>602</v>
       </c>
       <c r="G12" t="n">
         <v>588</v>
       </c>
@@ -15651,46 +16506,49 @@
         <v>609</v>
       </c>
       <c r="I12" t="n">
         <v>592</v>
       </c>
       <c r="J12" t="n">
         <v>596</v>
       </c>
       <c r="K12" t="n">
         <v>589</v>
       </c>
       <c r="L12" t="n">
         <v>600</v>
       </c>
       <c r="M12" t="n">
         <v>585</v>
       </c>
       <c r="N12" t="n">
         <v>579</v>
       </c>
       <c r="O12" t="n">
         <v>598</v>
       </c>
       <c r="P12" t="n">
         <v>607</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>613</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>