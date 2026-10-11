--- v0 (2026-06-25)
+++ v1 (2026-10-11)
@@ -462,74 +462,75 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -569,50 +570,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -621,50 +627,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -673,50 +682,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -725,50 +737,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -777,50 +792,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -829,50 +847,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -881,50 +902,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -933,50 +957,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -985,50 +1012,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1702</v>
       </c>
       <c r="C10" t="n">
         <v>1692</v>
       </c>
       <c r="D10" t="n">
         <v>1651</v>
       </c>
       <c r="E10" t="n">
         <v>1655</v>
       </c>
       <c r="F10" t="n">
         <v>1793</v>
       </c>
       <c r="G10" t="n">
         <v>1783</v>
       </c>
@@ -1037,50 +1067,53 @@
       </c>
       <c r="I10" t="n">
         <v>1788</v>
       </c>
       <c r="J10" t="n">
         <v>1812</v>
       </c>
       <c r="K10" t="n">
         <v>1787</v>
       </c>
       <c r="L10" t="n">
         <v>1782</v>
       </c>
       <c r="M10" t="n">
         <v>1706</v>
       </c>
       <c r="N10" t="n">
         <v>1692</v>
       </c>
       <c r="O10" t="n">
         <v>1765</v>
       </c>
       <c r="P10" t="n">
         <v>1757</v>
       </c>
+      <c r="Q10" t="n">
+        <v>1788</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1702</v>
       </c>
       <c r="C11" t="n">
         <v>1692</v>
       </c>
       <c r="D11" t="n">
         <v>1651</v>
       </c>
       <c r="E11" t="n">
         <v>1655</v>
       </c>
       <c r="F11" t="n">
         <v>1793</v>
       </c>
       <c r="G11" t="n">
         <v>1783</v>
       </c>
@@ -1088,87 +1121,91 @@
         <v>1804</v>
       </c>
       <c r="I11" t="n">
         <v>1788</v>
       </c>
       <c r="J11" t="n">
         <v>1812</v>
       </c>
       <c r="K11" t="n">
         <v>1787</v>
       </c>
       <c r="L11" t="n">
         <v>1782</v>
       </c>
       <c r="M11" t="n">
         <v>1706</v>
       </c>
       <c r="N11" t="n">
         <v>1692</v>
       </c>
       <c r="O11" t="n">
         <v>1765</v>
       </c>
       <c r="P11" t="n">
         <v>1757</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>1788</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1208,50 +1245,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -1260,50 +1302,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1312,50 +1357,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1364,50 +1412,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -1416,50 +1467,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -1468,50 +1522,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1520,50 +1577,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1572,50 +1632,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -1624,50 +1687,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>280</v>
       </c>
       <c r="C10" t="n">
         <v>282</v>
       </c>
       <c r="D10" t="n">
         <v>270</v>
       </c>
       <c r="E10" t="n">
         <v>275</v>
       </c>
       <c r="F10" t="n">
         <v>287</v>
       </c>
       <c r="G10" t="n">
         <v>302</v>
       </c>
@@ -1676,50 +1742,53 @@
       </c>
       <c r="I10" t="n">
         <v>298</v>
       </c>
       <c r="J10" t="n">
         <v>296</v>
       </c>
       <c r="K10" t="n">
         <v>289</v>
       </c>
       <c r="L10" t="n">
         <v>298</v>
       </c>
       <c r="M10" t="n">
         <v>292</v>
       </c>
       <c r="N10" t="n">
         <v>287</v>
       </c>
       <c r="O10" t="n">
         <v>297</v>
       </c>
       <c r="P10" t="n">
         <v>283</v>
       </c>
+      <c r="Q10" t="n">
+        <v>311</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>281</v>
       </c>
       <c r="C11" t="n">
         <v>279</v>
       </c>
       <c r="D11" t="n">
         <v>274</v>
       </c>
       <c r="E11" t="n">
         <v>275</v>
       </c>
       <c r="F11" t="n">
         <v>298</v>
       </c>
       <c r="G11" t="n">
         <v>296</v>
       </c>
@@ -1727,87 +1796,91 @@
         <v>299</v>
       </c>
       <c r="I11" t="n">
         <v>297</v>
       </c>
       <c r="J11" t="n">
         <v>301</v>
       </c>
       <c r="K11" t="n">
         <v>297</v>
       </c>
       <c r="L11" t="n">
         <v>296</v>
       </c>
       <c r="M11" t="n">
         <v>280</v>
       </c>
       <c r="N11" t="n">
         <v>277</v>
       </c>
       <c r="O11" t="n">
         <v>289</v>
       </c>
       <c r="P11" t="n">
         <v>288</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1847,50 +1920,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -1899,50 +1977,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1951,50 +2032,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -2003,50 +2087,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -2055,50 +2142,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -2107,50 +2197,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -2159,50 +2252,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2211,50 +2307,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -2263,50 +2362,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>424</v>
       </c>
       <c r="C10" t="n">
         <v>403</v>
       </c>
       <c r="D10" t="n">
         <v>401</v>
       </c>
       <c r="E10" t="n">
         <v>412</v>
       </c>
       <c r="F10" t="n">
         <v>436</v>
       </c>
       <c r="G10" t="n">
         <v>443</v>
       </c>
@@ -2315,50 +2417,53 @@
       </c>
       <c r="I10" t="n">
         <v>439</v>
       </c>
       <c r="J10" t="n">
         <v>438</v>
       </c>
       <c r="K10" t="n">
         <v>434</v>
       </c>
       <c r="L10" t="n">
         <v>432</v>
       </c>
       <c r="M10" t="n">
         <v>421</v>
       </c>
       <c r="N10" t="n">
         <v>415</v>
       </c>
       <c r="O10" t="n">
         <v>443</v>
       </c>
       <c r="P10" t="n">
         <v>445</v>
       </c>
+      <c r="Q10" t="n">
+        <v>420</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>415</v>
       </c>
       <c r="C11" t="n">
         <v>413</v>
       </c>
       <c r="D11" t="n">
         <v>398</v>
       </c>
       <c r="E11" t="n">
         <v>399</v>
       </c>
       <c r="F11" t="n">
         <v>432</v>
       </c>
       <c r="G11" t="n">
         <v>430</v>
       </c>
@@ -2366,87 +2471,91 @@
         <v>435</v>
       </c>
       <c r="I11" t="n">
         <v>431</v>
       </c>
       <c r="J11" t="n">
         <v>437</v>
       </c>
       <c r="K11" t="n">
         <v>431</v>
       </c>
       <c r="L11" t="n">
         <v>429</v>
       </c>
       <c r="M11" t="n">
         <v>404</v>
       </c>
       <c r="N11" t="n">
         <v>401</v>
       </c>
       <c r="O11" t="n">
         <v>418</v>
       </c>
       <c r="P11" t="n">
         <v>416</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2486,50 +2595,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -2538,50 +2652,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2590,50 +2707,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -2642,50 +2762,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -2694,50 +2817,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -2746,50 +2872,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -2798,50 +2927,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2850,50 +2982,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -2902,50 +3037,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>140</v>
       </c>
       <c r="C10" t="n">
         <v>147</v>
       </c>
       <c r="D10" t="n">
         <v>152</v>
       </c>
       <c r="E10" t="n">
         <v>145</v>
       </c>
       <c r="F10" t="n">
         <v>154</v>
       </c>
       <c r="G10" t="n">
         <v>156</v>
       </c>
@@ -2954,50 +3092,53 @@
       </c>
       <c r="I10" t="n">
         <v>149</v>
       </c>
       <c r="J10" t="n">
         <v>156</v>
       </c>
       <c r="K10" t="n">
         <v>157</v>
       </c>
       <c r="L10" t="n">
         <v>150</v>
       </c>
       <c r="M10" t="n">
         <v>141</v>
       </c>
       <c r="N10" t="n">
         <v>147</v>
       </c>
       <c r="O10" t="n">
         <v>145</v>
       </c>
       <c r="P10" t="n">
         <v>152</v>
       </c>
+      <c r="Q10" t="n">
+        <v>147</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>146</v>
       </c>
       <c r="C11" t="n">
         <v>146</v>
       </c>
       <c r="D11" t="n">
         <v>142</v>
       </c>
       <c r="E11" t="n">
         <v>142</v>
       </c>
       <c r="F11" t="n">
         <v>154</v>
       </c>
       <c r="G11" t="n">
         <v>153</v>
       </c>
@@ -3005,87 +3146,91 @@
         <v>155</v>
       </c>
       <c r="I11" t="n">
         <v>154</v>
       </c>
       <c r="J11" t="n">
         <v>156</v>
       </c>
       <c r="K11" t="n">
         <v>154</v>
       </c>
       <c r="L11" t="n">
         <v>153</v>
       </c>
       <c r="M11" t="n">
         <v>148</v>
       </c>
       <c r="N11" t="n">
         <v>147</v>
       </c>
       <c r="O11" t="n">
         <v>154</v>
       </c>
       <c r="P11" t="n">
         <v>153</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3125,50 +3270,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -3177,50 +3327,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
@@ -3229,50 +3382,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -3281,50 +3437,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -3333,50 +3492,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -3385,50 +3547,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -3437,50 +3602,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -3489,50 +3657,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -3541,50 +3712,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>93</v>
       </c>
       <c r="C10" t="n">
         <v>90</v>
       </c>
       <c r="D10" t="n">
         <v>88</v>
       </c>
       <c r="E10" t="n">
         <v>92</v>
       </c>
       <c r="F10" t="n">
         <v>98</v>
       </c>
       <c r="G10" t="n">
         <v>88</v>
       </c>
@@ -3593,50 +3767,53 @@
       </c>
       <c r="I10" t="n">
         <v>90</v>
       </c>
       <c r="J10" t="n">
         <v>92</v>
       </c>
       <c r="K10" t="n">
         <v>94</v>
       </c>
       <c r="L10" t="n">
         <v>95</v>
       </c>
       <c r="M10" t="n">
         <v>87</v>
       </c>
       <c r="N10" t="n">
         <v>90</v>
       </c>
       <c r="O10" t="n">
         <v>93</v>
       </c>
       <c r="P10" t="n">
         <v>91</v>
       </c>
+      <c r="Q10" t="n">
+        <v>94</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>87</v>
       </c>
       <c r="C11" t="n">
         <v>86</v>
       </c>
       <c r="D11" t="n">
         <v>84</v>
       </c>
       <c r="E11" t="n">
         <v>84</v>
       </c>
       <c r="F11" t="n">
         <v>91</v>
       </c>
       <c r="G11" t="n">
         <v>91</v>
       </c>
@@ -3644,87 +3821,91 @@
         <v>92</v>
       </c>
       <c r="I11" t="n">
         <v>91</v>
       </c>
       <c r="J11" t="n">
         <v>92</v>
       </c>
       <c r="K11" t="n">
         <v>91</v>
       </c>
       <c r="L11" t="n">
         <v>91</v>
       </c>
       <c r="M11" t="n">
         <v>82</v>
       </c>
       <c r="N11" t="n">
         <v>81</v>
       </c>
       <c r="O11" t="n">
         <v>85</v>
       </c>
       <c r="P11" t="n">
         <v>84</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3764,50 +3945,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -3816,50 +4002,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3868,50 +4057,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -3920,50 +4112,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -3972,50 +4167,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -4024,50 +4222,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -4076,50 +4277,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -4128,50 +4332,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -4180,50 +4387,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>611</v>
       </c>
       <c r="C10" t="n">
         <v>627</v>
       </c>
       <c r="D10" t="n">
         <v>576</v>
       </c>
       <c r="E10" t="n">
         <v>595</v>
       </c>
       <c r="F10" t="n">
         <v>604</v>
       </c>
       <c r="G10" t="n">
         <v>603</v>
       </c>
@@ -4232,50 +4442,53 @@
       </c>
       <c r="I10" t="n">
         <v>615</v>
       </c>
       <c r="J10" t="n">
         <v>613</v>
       </c>
       <c r="K10" t="n">
         <v>622</v>
       </c>
       <c r="L10" t="n">
         <v>603</v>
       </c>
       <c r="M10" t="n">
         <v>279</v>
       </c>
       <c r="N10" t="n">
         <v>252</v>
       </c>
       <c r="O10" t="n">
         <v>308</v>
       </c>
       <c r="P10" t="n">
         <v>274</v>
       </c>
+      <c r="Q10" t="n">
+        <v>306</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>571</v>
       </c>
       <c r="C11" t="n">
         <v>606</v>
       </c>
       <c r="D11" t="n">
         <v>561</v>
       </c>
       <c r="E11" t="n">
         <v>563</v>
       </c>
       <c r="F11" t="n">
         <v>615</v>
       </c>
       <c r="G11" t="n">
         <v>616</v>
       </c>
@@ -4283,87 +4496,91 @@
         <v>626</v>
       </c>
       <c r="I11" t="n">
         <v>623</v>
       </c>
       <c r="J11" t="n">
         <v>622</v>
       </c>
       <c r="K11" t="n">
         <v>623</v>
       </c>
       <c r="L11" t="n">
         <v>615</v>
       </c>
       <c r="M11" t="n">
         <v>307</v>
       </c>
       <c r="N11" t="n">
         <v>305</v>
       </c>
       <c r="O11" t="n">
         <v>318</v>
       </c>
       <c r="P11" t="n">
         <v>316</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4403,50 +4620,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -4455,50 +4677,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -4507,50 +4732,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4559,50 +4787,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -4611,50 +4842,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -4663,50 +4897,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4715,50 +4952,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -4767,50 +5007,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -4819,50 +5062,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>546</v>
       </c>
       <c r="C10" t="n">
         <v>466</v>
       </c>
       <c r="D10" t="n">
         <v>482</v>
       </c>
       <c r="E10" t="n">
         <v>461</v>
       </c>
       <c r="F10" t="n">
         <v>456</v>
       </c>
       <c r="G10" t="n">
         <v>456</v>
       </c>
@@ -4871,50 +5117,53 @@
       </c>
       <c r="I10" t="n">
         <v>441</v>
       </c>
       <c r="J10" t="n">
         <v>456</v>
       </c>
       <c r="K10" t="n">
         <v>447</v>
       </c>
       <c r="L10" t="n">
         <v>436</v>
       </c>
       <c r="M10" t="n">
         <v>489</v>
       </c>
       <c r="N10" t="n">
         <v>516</v>
       </c>
       <c r="O10" t="n">
         <v>483</v>
       </c>
       <c r="P10" t="n">
         <v>463</v>
       </c>
+      <c r="Q10" t="n">
+        <v>492</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>541</v>
       </c>
       <c r="C11" t="n">
         <v>464</v>
       </c>
       <c r="D11" t="n">
         <v>418</v>
       </c>
       <c r="E11" t="n">
         <v>412</v>
       </c>
       <c r="F11" t="n">
         <v>454</v>
       </c>
       <c r="G11" t="n">
         <v>460</v>
       </c>
@@ -4922,87 +5171,91 @@
         <v>452</v>
       </c>
       <c r="I11" t="n">
         <v>455</v>
       </c>
       <c r="J11" t="n">
         <v>461</v>
       </c>
       <c r="K11" t="n">
         <v>458</v>
       </c>
       <c r="L11" t="n">
         <v>450</v>
       </c>
       <c r="M11" t="n">
         <v>438</v>
       </c>
       <c r="N11" t="n">
         <v>436</v>
       </c>
       <c r="O11" t="n">
         <v>458</v>
       </c>
       <c r="P11" t="n">
         <v>452</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5042,50 +5295,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -5094,50 +5352,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5146,50 +5407,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -5198,50 +5462,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -5250,50 +5517,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -5302,50 +5572,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -5354,50 +5627,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5406,50 +5682,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -5458,50 +5737,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>107</v>
       </c>
       <c r="C10" t="n">
         <v>170</v>
       </c>
       <c r="D10" t="n">
         <v>163</v>
       </c>
       <c r="E10" t="n">
         <v>166</v>
       </c>
       <c r="F10" t="n">
         <v>166</v>
       </c>
       <c r="G10" t="n">
         <v>164</v>
       </c>
@@ -5510,50 +5792,53 @@
       </c>
       <c r="I10" t="n">
         <v>162</v>
       </c>
       <c r="J10" t="n">
         <v>161</v>
       </c>
       <c r="K10" t="n">
         <v>161</v>
       </c>
       <c r="L10" t="n">
         <v>154</v>
       </c>
       <c r="M10" t="n">
         <v>166</v>
       </c>
       <c r="N10" t="n">
         <v>190</v>
       </c>
       <c r="O10" t="n">
         <v>158</v>
       </c>
       <c r="P10" t="n">
         <v>172</v>
       </c>
+      <c r="Q10" t="n">
+        <v>177</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>95</v>
       </c>
       <c r="C11" t="n">
         <v>154</v>
       </c>
       <c r="D11" t="n">
         <v>149</v>
       </c>
       <c r="E11" t="n">
         <v>151</v>
       </c>
       <c r="F11" t="n">
         <v>161</v>
       </c>
       <c r="G11" t="n">
         <v>163</v>
       </c>
@@ -5561,87 +5846,91 @@
         <v>164</v>
       </c>
       <c r="I11" t="n">
         <v>163</v>
       </c>
       <c r="J11" t="n">
         <v>168</v>
       </c>
       <c r="K11" t="n">
         <v>165</v>
       </c>
       <c r="L11" t="n">
         <v>161</v>
       </c>
       <c r="M11" t="n">
         <v>157</v>
       </c>
       <c r="N11" t="n">
         <v>156</v>
       </c>
       <c r="O11" t="n">
         <v>164</v>
       </c>
       <c r="P11" t="n">
         <v>162</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5681,50 +5970,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -5733,50 +6027,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5785,50 +6082,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
@@ -5837,50 +6137,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -5889,50 +6192,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -5941,50 +6247,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -5993,50 +6302,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -6045,50 +6357,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -6097,50 +6412,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>799</v>
       </c>
       <c r="C10" t="n">
         <v>736</v>
       </c>
       <c r="D10" t="n">
         <v>711</v>
       </c>
       <c r="E10" t="n">
         <v>763</v>
       </c>
       <c r="F10" t="n">
         <v>731</v>
       </c>
       <c r="G10" t="n">
         <v>739</v>
       </c>
@@ -6149,50 +6467,53 @@
       </c>
       <c r="I10" t="n">
         <v>788</v>
       </c>
       <c r="J10" t="n">
         <v>787</v>
       </c>
       <c r="K10" t="n">
         <v>748</v>
       </c>
       <c r="L10" t="n">
         <v>715</v>
       </c>
       <c r="M10" t="n">
         <v>694</v>
       </c>
       <c r="N10" t="n">
         <v>675</v>
       </c>
       <c r="O10" t="n">
         <v>645</v>
       </c>
       <c r="P10" t="n">
         <v>648</v>
       </c>
+      <c r="Q10" t="n">
+        <v>656</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>655</v>
       </c>
       <c r="C11" t="n">
         <v>651</v>
       </c>
       <c r="D11" t="n">
         <v>613</v>
       </c>
       <c r="E11" t="n">
         <v>614</v>
       </c>
       <c r="F11" t="n">
         <v>665</v>
       </c>
       <c r="G11" t="n">
         <v>661</v>
       </c>
@@ -6200,87 +6521,91 @@
         <v>669</v>
       </c>
       <c r="I11" t="n">
         <v>663</v>
       </c>
       <c r="J11" t="n">
         <v>672</v>
       </c>
       <c r="K11" t="n">
         <v>663</v>
       </c>
       <c r="L11" t="n">
         <v>661</v>
       </c>
       <c r="M11" t="n">
         <v>633</v>
       </c>
       <c r="N11" t="n">
         <v>628</v>
       </c>
       <c r="O11" t="n">
         <v>655</v>
       </c>
       <c r="P11" t="n">
         <v>652</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>663</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6320,50 +6645,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -6372,50 +6702,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6424,50 +6757,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -6476,50 +6812,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -6528,50 +6867,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -6580,50 +6922,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -6632,50 +6977,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -6684,50 +7032,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -6736,50 +7087,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>667</v>
       </c>
       <c r="C10" t="n">
         <v>689</v>
       </c>
       <c r="D10" t="n">
         <v>662</v>
       </c>
       <c r="E10" t="n">
         <v>648</v>
       </c>
       <c r="F10" t="n">
         <v>717</v>
       </c>
       <c r="G10" t="n">
         <v>699</v>
       </c>
@@ -6788,50 +7142,53 @@
       </c>
       <c r="I10" t="n">
         <v>631</v>
       </c>
       <c r="J10" t="n">
         <v>659</v>
       </c>
       <c r="K10" t="n">
         <v>660</v>
       </c>
       <c r="L10" t="n">
         <v>637</v>
       </c>
       <c r="M10" t="n">
         <v>621</v>
       </c>
       <c r="N10" t="n">
         <v>637</v>
       </c>
       <c r="O10" t="n">
         <v>653</v>
       </c>
       <c r="P10" t="n">
         <v>629</v>
       </c>
+      <c r="Q10" t="n">
+        <v>635</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>701</v>
       </c>
       <c r="C11" t="n">
         <v>697</v>
       </c>
       <c r="D11" t="n">
         <v>654</v>
       </c>
       <c r="E11" t="n">
         <v>655</v>
       </c>
       <c r="F11" t="n">
         <v>710</v>
       </c>
       <c r="G11" t="n">
         <v>706</v>
       </c>
@@ -6839,87 +7196,91 @@
         <v>714</v>
       </c>
       <c r="I11" t="n">
         <v>708</v>
       </c>
       <c r="J11" t="n">
         <v>718</v>
       </c>
       <c r="K11" t="n">
         <v>708</v>
       </c>
       <c r="L11" t="n">
         <v>706</v>
       </c>
       <c r="M11" t="n">
         <v>676</v>
       </c>
       <c r="N11" t="n">
         <v>670</v>
       </c>
       <c r="O11" t="n">
         <v>699</v>
       </c>
       <c r="P11" t="n">
         <v>696</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>708</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6959,50 +7320,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7011,50 +7377,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7063,50 +7432,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7115,50 +7487,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -7167,50 +7542,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -7219,50 +7597,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7271,50 +7652,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7323,50 +7707,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -7375,50 +7762,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>207</v>
       </c>
       <c r="C10" t="n">
         <v>235</v>
       </c>
       <c r="D10" t="n">
         <v>247</v>
       </c>
       <c r="E10" t="n">
         <v>220</v>
       </c>
       <c r="F10" t="n">
         <v>308</v>
       </c>
       <c r="G10" t="n">
         <v>312</v>
       </c>
@@ -7427,50 +7817,53 @@
       </c>
       <c r="I10" t="n">
         <v>333</v>
       </c>
       <c r="J10" t="n">
         <v>312</v>
       </c>
       <c r="K10" t="n">
         <v>337</v>
       </c>
       <c r="L10" t="n">
         <v>389</v>
       </c>
       <c r="M10" t="n">
         <v>361</v>
       </c>
       <c r="N10" t="n">
         <v>343</v>
       </c>
       <c r="O10" t="n">
         <v>421</v>
       </c>
       <c r="P10" t="n">
         <v>439</v>
       </c>
+      <c r="Q10" t="n">
+        <v>465</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>299</v>
       </c>
       <c r="C11" t="n">
         <v>299</v>
       </c>
       <c r="D11" t="n">
         <v>334</v>
       </c>
       <c r="E11" t="n">
         <v>357</v>
       </c>
       <c r="F11" t="n">
         <v>379</v>
       </c>
       <c r="G11" t="n">
         <v>378</v>
       </c>
@@ -7478,87 +7871,91 @@
         <v>384</v>
       </c>
       <c r="I11" t="n">
         <v>373</v>
       </c>
       <c r="J11" t="n">
         <v>359</v>
       </c>
       <c r="K11" t="n">
         <v>368</v>
       </c>
       <c r="L11" t="n">
         <v>381</v>
       </c>
       <c r="M11" t="n">
         <v>370</v>
       </c>
       <c r="N11" t="n">
         <v>363</v>
       </c>
       <c r="O11" t="n">
         <v>383</v>
       </c>
       <c r="P11" t="n">
         <v>385</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>396</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7598,50 +7995,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -7650,50 +8052,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7702,50 +8107,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7754,50 +8162,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -7806,50 +8217,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7858,50 +8272,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -7910,50 +8327,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7962,50 +8382,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -8014,50 +8437,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>129</v>
       </c>
       <c r="C10" t="n">
         <v>143</v>
       </c>
       <c r="D10" t="n">
         <v>139</v>
       </c>
       <c r="E10" t="n">
         <v>112</v>
       </c>
       <c r="F10" t="n">
         <v>170</v>
       </c>
       <c r="G10" t="n">
         <v>166</v>
       </c>
@@ -8066,50 +8492,53 @@
       </c>
       <c r="I10" t="n">
         <v>170</v>
       </c>
       <c r="J10" t="n">
         <v>196</v>
       </c>
       <c r="K10" t="n">
         <v>179</v>
       </c>
       <c r="L10" t="n">
         <v>174</v>
       </c>
       <c r="M10" t="n">
         <v>157</v>
       </c>
       <c r="N10" t="n">
         <v>134</v>
       </c>
       <c r="O10" t="n">
         <v>133</v>
       </c>
       <c r="P10" t="n">
         <v>142</v>
       </c>
+      <c r="Q10" t="n">
+        <v>167</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>187</v>
       </c>
       <c r="C11" t="n">
         <v>186</v>
       </c>
       <c r="D11" t="n">
         <v>180</v>
       </c>
       <c r="E11" t="n">
         <v>180</v>
       </c>
       <c r="F11" t="n">
         <v>195</v>
       </c>
       <c r="G11" t="n">
         <v>194</v>
       </c>
@@ -8117,87 +8546,91 @@
         <v>197</v>
       </c>
       <c r="I11" t="n">
         <v>195</v>
       </c>
       <c r="J11" t="n">
         <v>198</v>
       </c>
       <c r="K11" t="n">
         <v>195</v>
       </c>
       <c r="L11" t="n">
         <v>194</v>
       </c>
       <c r="M11" t="n">
         <v>186</v>
       </c>
       <c r="N11" t="n">
         <v>184</v>
       </c>
       <c r="O11" t="n">
         <v>192</v>
       </c>
       <c r="P11" t="n">
         <v>192</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8237,50 +8670,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -8289,50 +8727,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8341,50 +8782,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8393,50 +8837,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -8445,50 +8892,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8497,50 +8947,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -8549,50 +9002,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -8601,50 +9057,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.57</v>
       </c>
@@ -8653,50 +9112,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>29</v>
       </c>
       <c r="C10" t="n">
         <v>32</v>
       </c>
       <c r="D10" t="n">
         <v>31</v>
       </c>
       <c r="E10" t="n">
         <v>24</v>
       </c>
       <c r="F10" t="n">
         <v>37</v>
       </c>
       <c r="G10" t="n">
         <v>33</v>
       </c>
@@ -8705,50 +9167,53 @@
       </c>
       <c r="I10" t="n">
         <v>36</v>
       </c>
       <c r="J10" t="n">
         <v>54</v>
       </c>
       <c r="K10" t="n">
         <v>42</v>
       </c>
       <c r="L10" t="n">
         <v>41</v>
       </c>
       <c r="M10" t="n">
         <v>30</v>
       </c>
       <c r="N10" t="n">
         <v>37</v>
       </c>
       <c r="O10" t="n">
         <v>46</v>
       </c>
       <c r="P10" t="n">
         <v>41</v>
       </c>
+      <c r="Q10" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>46</v>
       </c>
       <c r="C11" t="n">
         <v>45</v>
       </c>
       <c r="D11" t="n">
         <v>51</v>
       </c>
       <c r="E11" t="n">
         <v>29</v>
       </c>
       <c r="F11" t="n">
         <v>39</v>
       </c>
       <c r="G11" t="n">
         <v>37</v>
       </c>
@@ -8756,87 +9221,91 @@
         <v>37</v>
       </c>
       <c r="I11" t="n">
         <v>44</v>
       </c>
       <c r="J11" t="n">
         <v>63</v>
       </c>
       <c r="K11" t="n">
         <v>48</v>
       </c>
       <c r="L11" t="n">
         <v>34</v>
       </c>
       <c r="M11" t="n">
         <v>27</v>
       </c>
       <c r="N11" t="n">
         <v>32</v>
       </c>
       <c r="O11" t="n">
         <v>28</v>
       </c>
       <c r="P11" t="n">
         <v>25</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8876,50 +9345,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -8928,50 +9402,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8980,50 +9457,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9032,50 +9512,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -9084,50 +9567,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -9136,50 +9622,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9188,50 +9677,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9240,50 +9732,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -9292,50 +9787,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1032</v>
       </c>
       <c r="C10" t="n">
         <v>1025</v>
       </c>
       <c r="D10" t="n">
         <v>963</v>
       </c>
       <c r="E10" t="n">
         <v>1026</v>
       </c>
       <c r="F10" t="n">
         <v>1075</v>
       </c>
       <c r="G10" t="n">
         <v>1074</v>
       </c>
@@ -9344,50 +9842,53 @@
       </c>
       <c r="I10" t="n">
         <v>1059</v>
       </c>
       <c r="J10" t="n">
         <v>1075</v>
       </c>
       <c r="K10" t="n">
         <v>1081</v>
       </c>
       <c r="L10" t="n">
         <v>1052</v>
       </c>
       <c r="M10" t="n">
         <v>1003</v>
       </c>
       <c r="N10" t="n">
         <v>981</v>
       </c>
       <c r="O10" t="n">
         <v>1042</v>
       </c>
       <c r="P10" t="n">
         <v>1045</v>
       </c>
+      <c r="Q10" t="n">
+        <v>1063</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>970</v>
       </c>
       <c r="C11" t="n">
         <v>964</v>
       </c>
       <c r="D11" t="n">
         <v>941</v>
       </c>
       <c r="E11" t="n">
         <v>943</v>
       </c>
       <c r="F11" t="n">
         <v>1022</v>
       </c>
       <c r="G11" t="n">
         <v>1016</v>
       </c>
@@ -9395,87 +9896,91 @@
         <v>1028</v>
       </c>
       <c r="I11" t="n">
         <v>1019</v>
       </c>
       <c r="J11" t="n">
         <v>1033</v>
       </c>
       <c r="K11" t="n">
         <v>1019</v>
       </c>
       <c r="L11" t="n">
         <v>1016</v>
       </c>
       <c r="M11" t="n">
         <v>972</v>
       </c>
       <c r="N11" t="n">
         <v>964</v>
       </c>
       <c r="O11" t="n">
         <v>1006</v>
       </c>
       <c r="P11" t="n">
         <v>1001</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>1019</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9515,50 +10020,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9567,50 +10077,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9619,50 +10132,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9671,50 +10187,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -9723,50 +10242,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -9775,50 +10297,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -9827,50 +10352,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9879,50 +10407,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -9931,50 +10462,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>670</v>
       </c>
       <c r="C10" t="n">
         <v>667</v>
       </c>
       <c r="D10" t="n">
         <v>688</v>
       </c>
       <c r="E10" t="n">
         <v>629</v>
       </c>
       <c r="F10" t="n">
         <v>718</v>
       </c>
       <c r="G10" t="n">
         <v>709</v>
       </c>
@@ -9983,50 +10517,53 @@
       </c>
       <c r="I10" t="n">
         <v>729</v>
       </c>
       <c r="J10" t="n">
         <v>737</v>
       </c>
       <c r="K10" t="n">
         <v>706</v>
       </c>
       <c r="L10" t="n">
         <v>730</v>
       </c>
       <c r="M10" t="n">
         <v>703</v>
       </c>
       <c r="N10" t="n">
         <v>711</v>
       </c>
       <c r="O10" t="n">
         <v>723</v>
       </c>
       <c r="P10" t="n">
         <v>712</v>
       </c>
+      <c r="Q10" t="n">
+        <v>725</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>732</v>
       </c>
       <c r="C11" t="n">
         <v>728</v>
       </c>
       <c r="D11" t="n">
         <v>710</v>
       </c>
       <c r="E11" t="n">
         <v>712</v>
       </c>
       <c r="F11" t="n">
         <v>771</v>
       </c>
       <c r="G11" t="n">
         <v>767</v>
       </c>
@@ -10034,87 +10571,91 @@
         <v>776</v>
       </c>
       <c r="I11" t="n">
         <v>769</v>
       </c>
       <c r="J11" t="n">
         <v>779</v>
       </c>
       <c r="K11" t="n">
         <v>768</v>
       </c>
       <c r="L11" t="n">
         <v>766</v>
       </c>
       <c r="M11" t="n">
         <v>734</v>
       </c>
       <c r="N11" t="n">
         <v>728</v>
       </c>
       <c r="O11" t="n">
         <v>759</v>
       </c>
       <c r="P11" t="n">
         <v>756</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>769</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10154,50 +10695,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -10206,50 +10752,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10258,50 +10807,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10310,50 +10862,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -10362,50 +10917,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -10414,50 +10972,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10466,50 +11027,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10518,50 +11082,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -10570,50 +11137,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>706</v>
       </c>
       <c r="C10" t="n">
         <v>682</v>
       </c>
       <c r="D10" t="n">
         <v>654</v>
       </c>
       <c r="E10" t="n">
         <v>667</v>
       </c>
       <c r="F10" t="n">
         <v>747</v>
       </c>
       <c r="G10" t="n">
         <v>708</v>
       </c>
@@ -10622,50 +11192,53 @@
       </c>
       <c r="I10" t="n">
         <v>720</v>
       </c>
       <c r="J10" t="n">
         <v>723</v>
       </c>
       <c r="K10" t="n">
         <v>709</v>
       </c>
       <c r="L10" t="n">
         <v>718</v>
       </c>
       <c r="M10" t="n">
         <v>667</v>
       </c>
       <c r="N10" t="n">
         <v>676</v>
       </c>
       <c r="O10" t="n">
         <v>737</v>
       </c>
       <c r="P10" t="n">
         <v>714</v>
       </c>
+      <c r="Q10" t="n">
+        <v>709</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>717</v>
       </c>
       <c r="C11" t="n">
         <v>712</v>
       </c>
       <c r="D11" t="n">
         <v>688</v>
       </c>
       <c r="E11" t="n">
         <v>690</v>
       </c>
       <c r="F11" t="n">
         <v>748</v>
       </c>
       <c r="G11" t="n">
         <v>744</v>
       </c>
@@ -10673,87 +11246,91 @@
         <v>752</v>
       </c>
       <c r="I11" t="n">
         <v>746</v>
       </c>
       <c r="J11" t="n">
         <v>756</v>
       </c>
       <c r="K11" t="n">
         <v>745</v>
       </c>
       <c r="L11" t="n">
         <v>743</v>
       </c>
       <c r="M11" t="n">
         <v>711</v>
       </c>
       <c r="N11" t="n">
         <v>706</v>
       </c>
       <c r="O11" t="n">
         <v>736</v>
       </c>
       <c r="P11" t="n">
         <v>733</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10793,50 +11370,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -10845,50 +11427,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10897,50 +11482,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10949,50 +11537,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -11001,50 +11592,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -11053,50 +11647,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -11105,50 +11702,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11157,50 +11757,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -11209,50 +11812,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>398</v>
       </c>
       <c r="C10" t="n">
         <v>403</v>
       </c>
       <c r="D10" t="n">
         <v>402</v>
       </c>
       <c r="E10" t="n">
         <v>404</v>
       </c>
       <c r="F10" t="n">
         <v>425</v>
       </c>
       <c r="G10" t="n">
         <v>435</v>
       </c>
@@ -11261,50 +11867,53 @@
       </c>
       <c r="I10" t="n">
         <v>454</v>
       </c>
       <c r="J10" t="n">
         <v>433</v>
       </c>
       <c r="K10" t="n">
         <v>431</v>
       </c>
       <c r="L10" t="n">
         <v>440</v>
       </c>
       <c r="M10" t="n">
         <v>433</v>
       </c>
       <c r="N10" t="n">
         <v>407</v>
       </c>
       <c r="O10" t="n">
         <v>425</v>
       </c>
       <c r="P10" t="n">
         <v>415</v>
       </c>
+      <c r="Q10" t="n">
+        <v>436</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>405</v>
       </c>
       <c r="C11" t="n">
         <v>403</v>
       </c>
       <c r="D11" t="n">
         <v>398</v>
       </c>
       <c r="E11" t="n">
         <v>399</v>
       </c>
       <c r="F11" t="n">
         <v>432</v>
       </c>
       <c r="G11" t="n">
         <v>430</v>
       </c>
@@ -11312,87 +11921,91 @@
         <v>435</v>
       </c>
       <c r="I11" t="n">
         <v>431</v>
       </c>
       <c r="J11" t="n">
         <v>437</v>
       </c>
       <c r="K11" t="n">
         <v>431</v>
       </c>
       <c r="L11" t="n">
         <v>429</v>
       </c>
       <c r="M11" t="n">
         <v>411</v>
       </c>
       <c r="N11" t="n">
         <v>408</v>
       </c>
       <c r="O11" t="n">
         <v>425</v>
       </c>
       <c r="P11" t="n">
         <v>423</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11432,50 +12045,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -11484,50 +12102,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11536,50 +12157,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11588,50 +12212,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -11640,50 +12267,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11692,50 +12322,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -11744,50 +12377,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11796,50 +12432,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -11848,50 +12487,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>469</v>
       </c>
       <c r="C10" t="n">
         <v>464</v>
       </c>
       <c r="D10" t="n">
         <v>456</v>
       </c>
       <c r="E10" t="n">
         <v>472</v>
       </c>
       <c r="F10" t="n">
         <v>451</v>
       </c>
       <c r="G10" t="n">
         <v>474</v>
       </c>
@@ -11900,50 +12542,53 @@
       </c>
       <c r="I10" t="n">
         <v>444</v>
       </c>
       <c r="J10" t="n">
         <v>460</v>
       </c>
       <c r="K10" t="n">
         <v>468</v>
       </c>
       <c r="L10" t="n">
         <v>450</v>
       </c>
       <c r="M10" t="n">
         <v>449</v>
       </c>
       <c r="N10" t="n">
         <v>475</v>
       </c>
       <c r="O10" t="n">
         <v>470</v>
       </c>
       <c r="P10" t="n">
         <v>486</v>
       </c>
+      <c r="Q10" t="n">
+        <v>476</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>393</v>
       </c>
       <c r="C11" t="n">
         <v>391</v>
       </c>
       <c r="D11" t="n">
         <v>385</v>
       </c>
       <c r="E11" t="n">
         <v>386</v>
       </c>
       <c r="F11" t="n">
         <v>418</v>
       </c>
       <c r="G11" t="n">
         <v>415</v>
       </c>
@@ -11951,87 +12596,91 @@
         <v>420</v>
       </c>
       <c r="I11" t="n">
         <v>417</v>
       </c>
       <c r="J11" t="n">
         <v>422</v>
       </c>
       <c r="K11" t="n">
         <v>416</v>
       </c>
       <c r="L11" t="n">
         <v>415</v>
       </c>
       <c r="M11" t="n">
         <v>397</v>
       </c>
       <c r="N11" t="n">
         <v>394</v>
       </c>
       <c r="O11" t="n">
         <v>411</v>
       </c>
       <c r="P11" t="n">
         <v>409</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12071,50 +12720,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -12123,50 +12777,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12175,50 +12832,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12227,50 +12887,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -12279,50 +12942,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -12331,50 +12997,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -12383,50 +13052,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12435,50 +13107,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -12487,50 +13162,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>743</v>
       </c>
       <c r="C10" t="n">
         <v>740</v>
       </c>
       <c r="D10" t="n">
         <v>705</v>
       </c>
       <c r="E10" t="n">
         <v>709</v>
       </c>
       <c r="F10" t="n">
         <v>793</v>
       </c>
       <c r="G10" t="n">
         <v>782</v>
       </c>
@@ -12539,50 +13217,53 @@
       </c>
       <c r="I10" t="n">
         <v>798</v>
       </c>
       <c r="J10" t="n">
         <v>820</v>
       </c>
       <c r="K10" t="n">
         <v>815</v>
       </c>
       <c r="L10" t="n">
         <v>798</v>
       </c>
       <c r="M10" t="n">
         <v>769</v>
       </c>
       <c r="N10" t="n">
         <v>775</v>
       </c>
       <c r="O10" t="n">
         <v>800</v>
       </c>
       <c r="P10" t="n">
         <v>812</v>
       </c>
+      <c r="Q10" t="n">
+        <v>791</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>824</v>
       </c>
       <c r="C11" t="n">
         <v>819</v>
       </c>
       <c r="D11" t="n">
         <v>802</v>
       </c>
       <c r="E11" t="n">
         <v>804</v>
       </c>
       <c r="F11" t="n">
         <v>871</v>
       </c>
       <c r="G11" t="n">
         <v>867</v>
       </c>
@@ -12590,87 +13271,91 @@
         <v>877</v>
       </c>
       <c r="I11" t="n">
         <v>869</v>
       </c>
       <c r="J11" t="n">
         <v>881</v>
       </c>
       <c r="K11" t="n">
         <v>868</v>
       </c>
       <c r="L11" t="n">
         <v>866</v>
       </c>
       <c r="M11" t="n">
         <v>829</v>
       </c>
       <c r="N11" t="n">
         <v>822</v>
       </c>
       <c r="O11" t="n">
         <v>858</v>
       </c>
       <c r="P11" t="n">
         <v>854</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>869</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12710,50 +13395,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12762,50 +13452,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12814,50 +13507,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12866,50 +13562,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -12918,50 +13617,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -12970,50 +13672,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -13022,50 +13727,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13074,50 +13782,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -13126,50 +13837,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>959</v>
       </c>
       <c r="C10" t="n">
         <v>952</v>
       </c>
       <c r="D10" t="n">
         <v>946</v>
       </c>
       <c r="E10" t="n">
         <v>946</v>
       </c>
       <c r="F10" t="n">
         <v>1000</v>
       </c>
       <c r="G10" t="n">
         <v>1001</v>
       </c>
@@ -13178,50 +13892,53 @@
       </c>
       <c r="I10" t="n">
         <v>990</v>
       </c>
       <c r="J10" t="n">
         <v>992</v>
       </c>
       <c r="K10" t="n">
         <v>972</v>
       </c>
       <c r="L10" t="n">
         <v>984</v>
       </c>
       <c r="M10" t="n">
         <v>937</v>
       </c>
       <c r="N10" t="n">
         <v>917</v>
       </c>
       <c r="O10" t="n">
         <v>965</v>
       </c>
       <c r="P10" t="n">
         <v>945</v>
       </c>
+      <c r="Q10" t="n">
+        <v>997</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>878</v>
       </c>
       <c r="C11" t="n">
         <v>873</v>
       </c>
       <c r="D11" t="n">
         <v>849</v>
       </c>
       <c r="E11" t="n">
         <v>851</v>
       </c>
       <c r="F11" t="n">
         <v>922</v>
       </c>
       <c r="G11" t="n">
         <v>916</v>
       </c>
@@ -13229,87 +13946,91 @@
         <v>927</v>
       </c>
       <c r="I11" t="n">
         <v>919</v>
       </c>
       <c r="J11" t="n">
         <v>931</v>
       </c>
       <c r="K11" t="n">
         <v>919</v>
       </c>
       <c r="L11" t="n">
         <v>916</v>
       </c>
       <c r="M11" t="n">
         <v>877</v>
       </c>
       <c r="N11" t="n">
         <v>870</v>
       </c>
       <c r="O11" t="n">
         <v>907</v>
       </c>
       <c r="P11" t="n">
         <v>903</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>919</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13349,50 +14070,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -13401,50 +14127,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -13453,50 +14182,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -13505,50 +14237,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -13557,50 +14292,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -13609,50 +14347,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -13661,50 +14402,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13713,50 +14457,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -13765,50 +14512,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>182</v>
       </c>
       <c r="C10" t="n">
         <v>197</v>
       </c>
       <c r="D10" t="n">
         <v>174</v>
       </c>
       <c r="E10" t="n">
         <v>136</v>
       </c>
       <c r="F10" t="n">
         <v>200</v>
       </c>
       <c r="G10" t="n">
         <v>193</v>
       </c>
@@ -13817,50 +14567,53 @@
       </c>
       <c r="I10" t="n">
         <v>201</v>
       </c>
       <c r="J10" t="n">
         <v>224</v>
       </c>
       <c r="K10" t="n">
         <v>199</v>
       </c>
       <c r="L10" t="n">
         <v>215</v>
       </c>
       <c r="M10" t="n">
         <v>175</v>
       </c>
       <c r="N10" t="n">
         <v>174</v>
       </c>
       <c r="O10" t="n">
         <v>174</v>
       </c>
       <c r="P10" t="n">
         <v>151</v>
       </c>
+      <c r="Q10" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>204</v>
       </c>
       <c r="C11" t="n">
         <v>203</v>
       </c>
       <c r="D11" t="n">
         <v>198</v>
       </c>
       <c r="E11" t="n">
         <v>199</v>
       </c>
       <c r="F11" t="n">
         <v>215</v>
       </c>
       <c r="G11" t="n">
         <v>214</v>
       </c>
@@ -13868,87 +14621,91 @@
         <v>216</v>
       </c>
       <c r="I11" t="n">
         <v>215</v>
       </c>
       <c r="J11" t="n">
         <v>217</v>
       </c>
       <c r="K11" t="n">
         <v>214</v>
       </c>
       <c r="L11" t="n">
         <v>214</v>
       </c>
       <c r="M11" t="n">
         <v>206</v>
       </c>
       <c r="N11" t="n">
         <v>205</v>
       </c>
       <c r="O11" t="n">
         <v>214</v>
       </c>
       <c r="P11" t="n">
         <v>213</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about providing for Britain's future energy generation needs, which of the following do you support the MOST?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-09</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13988,50 +14745,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-14</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Nuclear power</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -14040,50 +14802,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Gas power</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14092,50 +14857,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Coal power</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14144,50 +14912,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Wind power</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -14196,50 +14967,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Solar power</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -14248,50 +15022,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Wave/tidal power</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -14300,50 +15077,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14352,50 +15132,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -14404,50 +15187,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>583</v>
       </c>
       <c r="C10" t="n">
         <v>573</v>
       </c>
       <c r="D10" t="n">
         <v>566</v>
       </c>
       <c r="E10" t="n">
         <v>595</v>
       </c>
       <c r="F10" t="n">
         <v>618</v>
       </c>
       <c r="G10" t="n">
         <v>601</v>
       </c>
@@ -14456,50 +15242,53 @@
       </c>
       <c r="I10" t="n">
         <v>611</v>
       </c>
       <c r="J10" t="n">
         <v>606</v>
       </c>
       <c r="K10" t="n">
         <v>614</v>
       </c>
       <c r="L10" t="n">
         <v>592</v>
       </c>
       <c r="M10" t="n">
         <v>590</v>
       </c>
       <c r="N10" t="n">
         <v>579</v>
       </c>
       <c r="O10" t="n">
         <v>613</v>
       </c>
       <c r="P10" t="n">
         <v>635</v>
       </c>
+      <c r="Q10" t="n">
+        <v>635</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>568</v>
       </c>
       <c r="C11" t="n">
         <v>565</v>
       </c>
       <c r="D11" t="n">
         <v>555</v>
       </c>
       <c r="E11" t="n">
         <v>556</v>
       </c>
       <c r="F11" t="n">
         <v>602</v>
       </c>
       <c r="G11" t="n">
         <v>599</v>
       </c>
@@ -14507,46 +15296,49 @@
         <v>606</v>
       </c>
       <c r="I11" t="n">
         <v>601</v>
       </c>
       <c r="J11" t="n">
         <v>609</v>
       </c>
       <c r="K11" t="n">
         <v>600</v>
       </c>
       <c r="L11" t="n">
         <v>599</v>
       </c>
       <c r="M11" t="n">
         <v>585</v>
       </c>
       <c r="N11" t="n">
         <v>580</v>
       </c>
       <c r="O11" t="n">
         <v>605</v>
       </c>
       <c r="P11" t="n">
         <v>603</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>613</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>